--- v1 (2026-03-07)
+++ v2 (2026-11-01)
@@ -12,62 +12,206 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="292">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="340">
   <si>
     <t>Наименование продукта</t>
   </si>
   <si>
     <t>Описание товара</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>http://anytos.ru//bitrix/templates/s7spb.anitos/images/no_image200.jpg</t>
+  </si>
+  <si>
+    <t>Beifa</t>
+  </si>
+  <si>
+    <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;933&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1298&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:5:&amp;quot;beifa&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:5:&amp;quot;Beifa&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
+  </si>
+  <si>
+    <t>Каляка-Маляка</t>
+  </si>
+  <si>
+    <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;931&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1295&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:15:&amp;quot;kaljaka-maljaka&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:25:&amp;quot;Каляка-Маляка&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
+  </si>
+  <si>
+    <t>Faber-Castell</t>
+  </si>
+  <si>
+    <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;930&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1294&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:13:&amp;quot;faber-castell&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:13:&amp;quot;Faber Castell&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
+  </si>
+  <si>
+    <t>Банкор</t>
+  </si>
+  <si>
+    <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;925&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1287&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:6:&amp;quot;bankor&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:12:&amp;quot;Банкор&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
+  </si>
+  <si>
+    <t>KW-Trio</t>
+  </si>
+  <si>
+    <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;924&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1286&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:7:&amp;quot;kw-trio&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:7:&amp;quot;KW-Trio&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
+  </si>
+  <si>
+    <t>Klebeband</t>
+  </si>
+  <si>
+    <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;918&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1280&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:9:&amp;quot;klebeband&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:9:&amp;quot;Klebeband&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
+  </si>
+  <si>
+    <t>Han</t>
+  </si>
+  <si>
+    <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;917&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1279&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:3:&amp;quot;han&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:3:&amp;quot;Han&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
+  </si>
+  <si>
+    <t>Bantex</t>
+  </si>
+  <si>
+    <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;913&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1274&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:6:&amp;quot;bantex&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:6:&amp;quot;Bantex&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
+  </si>
+  <si>
+    <t>Лантан</t>
+  </si>
+  <si>
+    <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;911&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1271&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:6:&amp;quot;lantan&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:12:&amp;quot;Лантан&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
+  </si>
+  <si>
+    <t>inФОРМАТ</t>
+  </si>
+  <si>
+    <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;909&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1269&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:8:&amp;quot;informat&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:14:&amp;quot;inФОРМАТ&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
+  </si>
+  <si>
+    <t>ВЕС ЛАЯ ЗАТЕЯ</t>
+  </si>
+  <si>
+    <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;899&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1259&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:16:&amp;quot;vesjolaja-zateja&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:25:&amp;quot;ВЕСЁЛАЯ ЗАТЕЯ&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
+  </si>
+  <si>
+    <t>BELBAL</t>
+  </si>
+  <si>
+    <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;898&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1258&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:6:&amp;quot;belbal&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:6:&amp;quot;BELBAL&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
+  </si>
+  <si>
+    <t>Gemar</t>
+  </si>
+  <si>
+    <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;897&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1257&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:5:&amp;quot;gemar&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:5:&amp;quot;Gemar&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
+  </si>
+  <si>
+    <t>Аэлита</t>
+  </si>
+  <si>
+    <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;895&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1255&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:7:&amp;quot;ajelita&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:12:&amp;quot;Аэлита&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
+  </si>
+  <si>
+    <t>NOVATRACK</t>
+  </si>
+  <si>
+    <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;894&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1254&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:9:&amp;quot;novatrack&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:9:&amp;quot;NOVATRACK&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
+  </si>
+  <si>
+    <t>BALLET</t>
+  </si>
+  <si>
+    <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;889&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1247&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:6:&amp;quot;ballet&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:6:&amp;quot;BALLET&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
+  </si>
+  <si>
+    <t>Maped</t>
+  </si>
+  <si>
+    <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;886&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1244&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:5:&amp;quot;maped&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:5:&amp;quot;Maped&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
+  </si>
+  <si>
+    <t>LEGO</t>
+  </si>
+  <si>
+    <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;884&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1242&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:4:&amp;quot;lego&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:4:&amp;quot;LEGO&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
+  </si>
+  <si>
+    <t>PENSAN</t>
+  </si>
+  <si>
+    <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;882&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1240&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:6:&amp;quot;pensan&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:6:&amp;quot;PENSAN&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
+  </si>
+  <si>
+    <t>Ряжская печатная фабрика</t>
+  </si>
+  <si>
+    <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;880&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1238&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:29:&amp;quot;rjazhskaja-pechatnaja-fabrika&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:46:&amp;quot;Ряжская печатная фабрика&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
+  </si>
+  <si>
+    <t>Три богатыря</t>
+  </si>
+  <si>
+    <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;876&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1234&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:13:&amp;quot;tri-bogatyrja&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:23:&amp;quot;Три богатыря&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
+  </si>
+  <si>
+    <t>Svetocopy</t>
+  </si>
+  <si>
+    <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;873&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1231&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:9:&amp;quot;svetocopy&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:9:&amp;quot;Svetocopy&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
+  </si>
+  <si>
+    <t>ФИКСИКИ</t>
+  </si>
+  <si>
+    <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;861&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1217&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:7:&amp;quot;fiksiki&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:14:&amp;quot;ФИКСИКИ&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
+  </si>
+  <si>
+    <t>Можга</t>
+  </si>
+  <si>
+    <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;851&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1207&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:6:&amp;quot;mozhga&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:10:&amp;quot;Можга&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
   </si>
   <si>
     <t>AUSINI</t>
   </si>
   <si>
     <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;840&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1193&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:6:&amp;quot;ausini&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:6:&amp;quot;AUSINI&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
   </si>
   <si>
     <t>СТРОМ</t>
   </si>
   <si>
     <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;838&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1191&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:5:&amp;quot;strom&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:10:&amp;quot;СТРОМ&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
   </si>
   <si>
     <t>Плэйдорадо</t>
   </si>
   <si>
     <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;835&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1188&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:11:&amp;quot;pljejdorado&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:20:&amp;quot;Плэйдорадо&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
   </si>
   <si>
     <t>BONDIBON</t>
   </si>
   <si>
     <t>a:14:{s:2:&amp;quot;id&amp;quot;;s:3:&amp;quot;790&amp;quot;;s:6:&amp;quot;old_id&amp;quot;;s:4:&amp;quot;1141&amp;quot;;s:3:&amp;quot;img&amp;quot;;s:0:&amp;quot;&amp;quot;;s:3:&amp;quot;url&amp;quot;;s:8:&amp;quot;bondibon&amp;quot;;s:5:&amp;quot;title&amp;quot;;s:8:&amp;quot;BONDIBON&amp;quot;;s:9:&amp;quot;title_sin&amp;quot;;s:0:&amp;quot;&amp;quot;;s:10:&amp;quot;title_sin2&amp;quot;;s:0:&amp;quot;&amp;quot;;s:8:&amp;quot;keywords&amp;quot;;N;s:11:&amp;quot;description&amp;quot;;N;s:7:&amp;quot;context&amp;quot;;N;s:6:&amp;quot;active&amp;quot;;s:1:&amp;quot;1&amp;quot;;s:6:&amp;quot;ins_dt&amp;quot;;s:19:&amp;quot;2019-09-23 20:55:03&amp;quot;;s:8:&amp;quot;ins_user&amp;quot;;s:1:&amp;quot;0&amp;quot;;s:3:&amp;quot;del&amp;quot;;s:1:&amp;quot;0&amp;quot;;}</t>
   </si>
@@ -1255,57 +1399,57 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D147"/>
+  <dimension ref="A1:D171"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="A147" sqref="A147"/>
+      <selection pane="bottomRight" activeCell="A171" sqref="A171"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="24" customWidth="true" style="0"/>
     <col min="4" max="4" width="24" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:4" customHeight="1" ht="18" s="2" customFormat="1">
       <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
@@ -3009,50 +3153,338 @@
       <c r="D145" s="1"/>
     </row>
     <row r="146" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A146" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D146" s="1"/>
     </row>
     <row r="147" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A147" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>290</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>291</v>
       </c>
       <c r="D147" s="1"/>
+    </row>
+    <row r="148" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A148" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="D148" s="1"/>
+    </row>
+    <row r="149" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A149" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="D149" s="1"/>
+    </row>
+    <row r="150" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A150" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="D150" s="1"/>
+    </row>
+    <row r="151" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A151" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="D151" s="1"/>
+    </row>
+    <row r="152" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A152" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="D152" s="1"/>
+    </row>
+    <row r="153" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A153" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="D153" s="1"/>
+    </row>
+    <row r="154" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A154" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D154" s="1"/>
+    </row>
+    <row r="155" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A155" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="D155" s="1"/>
+    </row>
+    <row r="156" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A156" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="D156" s="1"/>
+    </row>
+    <row r="157" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A157" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="D157" s="1"/>
+    </row>
+    <row r="158" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A158" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="D158" s="1"/>
+    </row>
+    <row r="159" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A159" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="D159" s="1"/>
+    </row>
+    <row r="160" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A160" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="D160" s="1"/>
+    </row>
+    <row r="161" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A161" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D161" s="1"/>
+    </row>
+    <row r="162" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A162" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="D162" s="1"/>
+    </row>
+    <row r="163" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A163" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="D163" s="1"/>
+    </row>
+    <row r="164" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A164" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D164" s="1"/>
+    </row>
+    <row r="165" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A165" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="D165" s="1"/>
+    </row>
+    <row r="166" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A166" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="D166" s="1"/>
+    </row>
+    <row r="167" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A167" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="D167" s="1"/>
+    </row>
+    <row r="168" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A168" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="D168" s="1"/>
+    </row>
+    <row r="169" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A169" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="D169" s="1"/>
+    </row>
+    <row r="170" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A170" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="D170" s="1"/>
+    </row>
+    <row r="171" spans="1:4" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A171" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D171" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>