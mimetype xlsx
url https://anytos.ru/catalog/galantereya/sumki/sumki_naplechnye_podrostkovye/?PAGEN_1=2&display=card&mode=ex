--- v1 (2026-02-04)
+++ v2 (2026-10-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="843">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="698">
   <si>
     <t>Наименование продукта</t>
   </si>
   <si>
     <t>Описание товара</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>от 50 000 ₽</t>
   </si>
   <si>
     <t>Премиум красная</t>
   </si>
   <si>
     <t>Премиум желтая</t>
   </si>
   <si>
     <t>Премиум зеленая</t>
   </si>
   <si>
     <t>от 10 000 ₽</t>
   </si>
   <si>
@@ -194,2135 +194,1664 @@
   <si>
     <t>http://anytos.ru//upload/iblock/a43/5xis0zuvj98znodbq9smow4hlyuv195r.jpg</t>
   </si>
   <si>
     <t>Сумка городская  quot;Darvish quot; 1 отделение меховая в форме зверюшки</t>
   </si>
   <si>
     <t>Сумка городская &amp;quot;Darvish&amp;quot; 1 отделение меховая в форме зверюшки</t>
   </si>
   <si>
     <t>707812</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/8a1/4uicxmbiwopilk2ipvlhigs2mklmvo3u.jpg</t>
   </si>
   <si>
     <t>Сумка городская  quot;Darvish quot; 2 отделения карман,лаковая</t>
   </si>
   <si>
     <t>Сумка городская &amp;quot;Darvish&amp;quot; 2 отделения&amp;#43;карман,лаковая</t>
   </si>
   <si>
     <t>707814</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/682/cao41ie3t8tkfx4z5v3r8mcc4zdiwzxc.jpg</t>
-[...8 lines deleted...]
-    <t>792407</t>
+    <t>http://anytos.ru//upload/iblock/5e7/uc7mdl57kbe911esp3bpqzh30fcl5ti1.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер  quot;Исчезающая красота quot;. Размер 46х44см. 3 цвета</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер &amp;quot;Исчезающая красота&amp;quot;. Размер 46х44см. 3 цвета</t>
+  </si>
+  <si>
+    <t>795004</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/multidom/"&gt;MULTIDOM&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/75e/ol5ola6svitczu7m0vkys193zcttn2qe.jpg</t>
+  </si>
+  <si>
+    <t>Чехол для сумки  quot;Исчезающая красота quot;. Размер 30 40 10см. 3 цвета</t>
+  </si>
+  <si>
+    <t>Чехол для сумки &amp;quot;Исчезающая красота&amp;quot;. Размер 30*40*10см. 3 цвета</t>
+  </si>
+  <si>
+    <t>795005</t>
+  </si>
+  <si>
+    <t>Чехол для сумки  quot;Исчезающая красота quot;. Размер 40 55 10см. 3 цвета</t>
+  </si>
+  <si>
+    <t>Чехол для сумки &amp;quot;Исчезающая красота&amp;quot;. Размер 40*55*10см. 3 цвета</t>
+  </si>
+  <si>
+    <t>795006</t>
+  </si>
+  <si>
+    <t>Чехол для сумки  quot;Исчезающая красота quot;. Размер 50 55 10см. 3 цвета</t>
+  </si>
+  <si>
+    <t>Чехол для сумки &amp;quot;Исчезающая красота&amp;quot;. Размер 50*55*10см. 3 цвета</t>
+  </si>
+  <si>
+    <t>795007</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/21e/fjhdmph2q3wqna37aqepef0uochziydr.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР WHITE  quot;RELAX quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР WHITE &amp;quot;RELAX&amp;quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>818745</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/bruno-visconti/"&gt;Bruno Visconti&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/857/nrg774hcv8t92s22qkwu2azsj7wgc17g.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР WHITE  quot;МИЛЛИОН ДОЛЛАРОВ quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР WHITE &amp;quot;МИЛЛИОН ДОЛЛАРОВ&amp;quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>818746</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7d0/bmpexut9qo5aejtg0gir6xv5fusz5rvf.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР WHITE  quot;ОВЕЧКА quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР WHITE &amp;quot;ОВЕЧКА&amp;quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>818747</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f04/wh0wsron3l5fipyggisboyix030nl1l2.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР WHITE  quot;PIZZA quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР WHITE &amp;quot;PIZZA&amp;quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>818748</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/04a/sytulfmyve56rpwgjepe11rgr53ysowu.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР WHITE  quot;УЛЫБКА quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР WHITE &amp;quot;УЛЫБКА&amp;quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>818749</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cf6/cp1a025midnxspr5w1fkbxl69o3dt72e.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР WHITE  quot;СПОКОЙСТВИЕ quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР WHITE &amp;quot;СПОКОЙСТВИЕ&amp;quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>818751</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/834/7ymczwz3auikfybyci1z8dwb3kj9hrxl.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;ОКЕАНАРИУМ quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;ОКЕАНАРИУМ&amp;quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>818752</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cfa/zo41vzt2ixfbr1gvcaeax85d4gu77pj4.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;МИЛАЯ ОВЕЧКА quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;МИЛАЯ ОВЕЧКА&amp;quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>818753</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c54/ioviv4jc194kuwxu8t01q3my3osg59p7.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;СЕРДЦЕ quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;СЕРДЦЕ&amp;quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>818754</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/912/m29ejvucslcp1bi26e8ijx0k63wjanm9.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;НАСТРОЕНИЕ quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;НАСТРОЕНИЕ&amp;quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>818756</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ede/95xu5lhelky0h33e6c5mg3a5ouw0aeyu.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;ПАРИЖ quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;ПАРИЖ&amp;quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>818757</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/218/vbx56n8mfm3wqaroq8w4b2d3i9s4kiaa.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, ЦВЕТ ХАКИ  quot;SHOP GO quot; 35x47 cm</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, ЦВЕТ ХАКИ &amp;quot;SHOP&amp;GO&amp;quot; 35x47 cm</t>
+  </si>
+  <si>
+    <t>818759</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e2f/hszvfyi504h136cdrbuc25ulg81lv6xy.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, ЦВЕТ ХАКИ  quot;IN VINO VERITAS quot; 35x47 cm</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, ЦВЕТ ХАКИ &amp;quot;IN VINO VERITAS&amp;quot; 35x47 cm</t>
+  </si>
+  <si>
+    <t>818760</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9ea/als1o49hcc2ifbexwf30pdoqk8w4pgfd.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, ЦВЕТ ХАКИ  quot;SHOPPING  ... quot; 35x47 cm</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, ЦВЕТ ХАКИ &amp;quot;SHOPPING &amp;...&amp;quot; 35x47 cm</t>
+  </si>
+  <si>
+    <t>818761</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0e8/a1z65ys7f15sft1tcawk8he1cl3rpv9b.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, ЦВЕТ ХАКИ  quot;ФОТОКАМЕРА quot; 35x47 cm</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, ЦВЕТ ХАКИ &amp;quot;ФОТОКАМЕРА&amp;quot; 35x47 cm</t>
+  </si>
+  <si>
+    <t>818763</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/015/4o0nhsdbael8w5m2t892vrtbcygodo3d.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, СЕРАЯ  quot;BIG BAG quot; 35x47 cm</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, СЕРАЯ &amp;quot;BIG BAG&amp;quot; 35x47 cm</t>
+  </si>
+  <si>
+    <t>818764</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e75/znm2o4amdiizjfpvx1869e20qiz1biko.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, СЕРАЯ  quot;ЗАВИСТЬ quot; 35x47 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, СЕРАЯ &amp;quot;ЗАВИСТЬ&amp;quot; 35x47 см</t>
+  </si>
+  <si>
+    <t>818765</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d7d/fkm0ljhqscvrv80o0hbbtfo3rv6dbiop.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, СЕРАЯ  quot;КЕДЫ quot; 35х47 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, СЕРАЯ &amp;quot;КЕДЫ&amp;quot; 35х47 см</t>
+  </si>
+  <si>
+    <t>818766</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9fd/zxgz9dtx8c6o53hbo0r1adsgldjimp42.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, СЕРАЯ  quot;THE BEST quot; 35х47 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, СЕРАЯ &amp;quot;THE BEST&amp;quot; 35х47 см</t>
+  </si>
+  <si>
+    <t>818767</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/73c/9vvpi0z20e5s7gh5ms3eiwimfh05dya4.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, СЕРАЯ  quot;ЗНАК ВОПРОСА quot; 35х47 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, СЕРАЯ &amp;quot;ЗНАК ВОПРОСА&amp;quot; 35х47 см</t>
+  </si>
+  <si>
+    <t>818768</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/63d/eqqe3o4eza07wdgxbryx2fpa61klfrg3.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР КВАДРАТНАЯ, ЦВЕТ ХАКИ  quot;ПЯТЬ quot; 39x39 cm</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР КВАДРАТНАЯ, ЦВЕТ ХАКИ &amp;quot;ПЯТЬ&amp;quot; 39x39 cm</t>
+  </si>
+  <si>
+    <t>818772</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4dd/gt81dsjz0m9fxidirqlcwme0z67e3r06.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР КВАДРАТНАЯ, ЦВЕТ ХАКИ  quot;КОРОЛЕВСКИЙ ШОППИНГ quot; 39x39 cm</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР КВАДРАТНАЯ, ЦВЕТ ХАКИ &amp;quot;КОРОЛЕВСКИЙ ШОППИНГ&amp;quot; 39x39 cm</t>
+  </si>
+  <si>
+    <t>818773</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2ed/gt16x50bskx6iin9ah8hhvo1jf7g6xnd.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР КВАДРАТНАЯ, ЦВЕТ ХАКИ  quot;ДЕВОЧКИ НЕ ШУТЯТ quot; 39x39 cm</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР КВАДРАТНАЯ, ЦВЕТ ХАКИ &amp;quot;ДЕВОЧКИ НЕ ШУТЯТ!&amp;quot; 39x39 cm</t>
+  </si>
+  <si>
+    <t>818774</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/afc/9z2k2xxmx15pfq4s41x1l9j9fbd6p0k4.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР КВАДРАТНАЯ, ЦВЕТ ХАКИ  quot;НЕ БЕСПОКОИТЬ quot; 39x39 cm</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР КВАДРАТНАЯ, ЦВЕТ ХАКИ &amp;quot;НЕ БЕСПОКОИТЬ!&amp;quot; 39x39 cm</t>
+  </si>
+  <si>
+    <t>818775</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/08a/jq5ps9jjtfqt7n35k28laj2q8msm5iso.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР КВАДРАТНАЯ, СЕРАЯ  quot;МЕЧТА quot; 39x39 cm</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР КВАДРАТНАЯ, СЕРАЯ &amp;quot;МЕЧТА&amp;quot; 39x39 cm</t>
+  </si>
+  <si>
+    <t>818776</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/da7/oe6lia8192jnqxkrm6l04qdjq46hzkrz.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР КВАДРАТНАЯ, СЕРАЯ  quot;BV quot; 39x39 cm</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР КВАДРАТНАЯ, СЕРАЯ &amp;quot;BV&amp;quot; 39x39 cm</t>
+  </si>
+  <si>
+    <t>818777</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b8c/ip4b3tc3f1x2k872e9gxihqyk5o4l71v.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;BE HAPPY quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;BE HAPPY&amp;quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>840982</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b3e/jt54xj329vrpuys7amuef1oy4kuexn50.png</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;CUTE BUNNY quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;CUTE BUNNY&amp;quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>840983</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/deb/kh08pzopmh9jph4y3zm8z7srv4ct3x21.png</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;FROM HEART TO HEART quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;FROM HEART TO HEART&amp;quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>840984</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b5a/hawu0w2z5gqltspd8oe48k2nsq2c1wma.png</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;MY REFRESH quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;MY REFRESH&amp;quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>840986</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d06/p5my065qirgoonmev62cajrduagqd3ou.png</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;MY SWEET quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;MY SWEET&amp;quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>840987</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/788/o9y5yo8bnz67kx5ufhw37tqkri0kwn2o.png</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;SORRY quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;SORRY&amp;quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>840988</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cfb/1dgbcr4t55me2y4pxuv1fe0nir355n2i.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;КАКТУСЫ quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;КАКТУСЫ&amp;quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>840989</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0be/fwyth0ee6nb95mv930ur0eqe61ssa579.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;СЧАСТЛИВЫЙ КОТ quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;СЧАСТЛИВЫЙ КОТ&amp;quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>840991</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fdd/eshd13xk01vxb5byexs6eg4f5l9asuin.png</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;ТВОЙ МИР quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;ТВОЙ МИР&amp;quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>840992</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4e6/t8aef671p45ur6rk5p0y8oedco1muv0j.png</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;ЭТО ЛЮБОВЬ quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;ЭТО ЛЮБОВЬ!&amp;quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>840993</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2cf/7b2n6ty6mnvmaffks2rr4qvqi993auyq.png</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР WHITE  quot;ЗАБАВНЫЙ КОРГИ quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР WHITE &amp;quot;ЗАБАВНЫЙ КОРГИ&amp;quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>840994</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7d2/irxvcvgm3x7ahae86j0f1mpxltpcvlwg.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР WHITE  quot;КЕДЫ quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР WHITE &amp;quot;КЕДЫ&amp;quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>840995</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e8f/9a1aq1knd2amu1ikb8qbliv3pp8kg29w.jpg</t>
+  </si>
+  <si>
+    <t>Сумка ErichKrause  8L Top Blogger</t>
+  </si>
+  <si>
+    <t>Практичная плечевая сумка в мини-формате. Объём: 8 литров. Одно основное отделение на молнии, внутри карман для мелочей. Снаружи вместительный карман на молнии. Ручки выполнены из прочной стропы. Сумку легко носить как на плече, так и в руке, благодаря длине ручек — 28 см. Крепления ручек усилены дополнительными швами из лавсановых нитей. 100&amp;#37; полиэстер Оксфорд с полиуретановой пропиткой устойчив к износу и морозу. Надёжные молнии с мягким ходом.</t>
+  </si>
+  <si>
+    <t>882773</t>
   </si>
   <si>
     <t>&lt;a href="/brands/erich-krause/"&gt;Erich Krause&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/5e7/uc7mdl57kbe911esp3bpqzh30fcl5ti1.jpg</t>
-[...593 lines deleted...]
-    <t>847649</t>
+    <t>http://anytos.ru//upload/iblock/fa7/rg4anv29ndle1h4wqq2jkoz1vszpps77.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;BV quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;BV&amp;quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>909846</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9af/wtkwqbxrxls0gimkrwj88c4v25h1ccrm.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;FRESH   FRUITY.ГРАНАТ quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;FRESH &amp; FRUITY.ГРАНАТ&amp;quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>909847</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/223/adon11jke5m8bm479yakt19ipd9fy1ln.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;FRESH   FRUITY.ЛАЙМ quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;FRESH &amp; FRUITY.ЛАЙМ&amp;quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>909848</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/43b/4278esbmg0y8la8v57hepdpr2gybipkf.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;FRUIT RAIN quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;FRUIT RAIN&amp;quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>909849</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bfe/t232rjoljsh7te5h0nkstdo6jq7mwvc1.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;SWEET ANIMALS.КОТИКИ quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;SWEET ANIMALS.КОТИКИ&amp;quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>909851</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bb4/uu8fnjhy5586ofw62rnpq7ri5ehl5w64.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;TOON TOWN.CATS quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;TOON TOWN.CATS&amp;quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>909852</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e98/d9lgvg5b0matlkusfw6pstkh9s8p884g.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;ЗАБАВНЫЙ КОРГИ quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;ЗАБАВНЫЙ КОРГИ&amp;quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>909853</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/705/sgcc4dau56e2mcdv23z6ll1p34a1xorz.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;МОРОЖЕНОЕ quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;МОРОЖЕНОЕ&amp;quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>909854</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/68f/36tbfm9t972mteu1meoh4v26iyvsf64z.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;СЛАДКОЕ НАСТРОЕНИЕ quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;СЛАДКОЕ НАСТРОЕНИЕ&amp;quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>909856</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8ba/muhvxowxca9agnqwuf1f1lqwvckwcjig.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;СЛАДКОЕ НАСТРОЕНИЕ.ДОНАТ quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;СЛАДКОЕ НАСТРОЕНИЕ.ДОНАТ&amp;quot; 34х36 см</t>
+  </si>
+  <si>
+    <t>909857</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/068/pq8jfarsgwjsmsc3c51ujqgt1hr9lq6x.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, СЕРАЯ  quot;GREAT BODIES quot; 35x47 cm</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, СЕРАЯ &amp;quot;GREAT BODIES&amp;quot; 35x47 cm</t>
+  </si>
+  <si>
+    <t>909859</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/aad/v812lvpnhf52e7x35u3wt30m7wjc3sbx.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, ЦВЕТ ХАКИ  quot;SECRET AGENT quot; 35x47 cm</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, ЦВЕТ ХАКИ &amp;quot;SECRET AGENT&amp;quot; 35x47 cm</t>
+  </si>
+  <si>
+    <t>909861</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ed0/gmi7xw8oeda41gce9adgwpy706kilxoo.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, ЦВЕТ ХАКИ  quot;VEGAN quot; 35x47 cm</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, ЦВЕТ ХАКИ &amp;quot;VEGAN&amp;quot; 35x47 cm</t>
+  </si>
+  <si>
+    <t>909862</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/67f/uwc4nfiv99ut43m5yanvjajgdrm7ole3.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, ЦВЕТ ХАКИ  quot;YOGA quot; 35x47 cm</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, ЦВЕТ ХАКИ &amp;quot;YOGA&amp;quot; 35x47 cm</t>
+  </si>
+  <si>
+    <t>909863</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/de7/dgajzn9myyftc0ghulbdm3iup8mhvjvb.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, ЦВЕТ ХАКИ  quot;ТРАТИМ ДЕНЬГИ quot; 35x47 cm</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, ЦВЕТ ХАКИ &amp;quot;ТРАТИМ ДЕНЬГИ!&amp;quot; 35x47 cm</t>
+  </si>
+  <si>
+    <t>909864</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b3d/9u4vw9d68f1vfy649k0s75wtr868olao.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер MESHU  quot;Be like quot;, 33 40см, канвас</t>
+  </si>
+  <si>
+    <t>Сумка-шопер MESHU – трендовый и экологичный аксессуар, идеальное решение для повседневного использования. Изделие имеет размер 330*400 мм, материал – 100 &amp;#37; износостойкий канвас.</t>
+  </si>
+  <si>
+    <t>941911</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/meshu/"&gt;MESHU&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b17/qairj3qf7mmco48rpqu7ol2c0k15h31q.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер MESHU  quot;Bla bla quot;, 33 40см, канвас, с карманом</t>
+  </si>
+  <si>
+    <t>941912</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a99/tzcouonft2doycp5ia0eiwthh2atqugw.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер MESHU  quot;Cool quot;, 33 40см, канвас</t>
+  </si>
+  <si>
+    <t>941915</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/741/exhp0ml4aarzbb92k3quu6068db2avkw.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер MESHU  quot;Cute quot;, 33 40см, канвас, с карманом</t>
+  </si>
+  <si>
+    <t>941916</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/88a/wkoprncrvt9yos1pyxybxdv0lt9zu8zm.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер MESHU  quot;Kawaii quot;, 33 40см, канвас</t>
+  </si>
+  <si>
+    <t>941919</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/981/ko8reukelpj5e0k00lnrwnmiiz2o5vsh.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер MESHU  quot;MiuMiu quot;, 33 40см, канвас, с карманом</t>
+  </si>
+  <si>
+    <t>941921</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/25a/20oztth8zxrk5j9osha6le9p9a1ctvtc.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер MESHU  quot;Monsieur quot;, 33 40см, канвас, с карманом</t>
+  </si>
+  <si>
+    <t>941922</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f8e/afjvvzy14jn6jglxk93yrzkka3y0idtm.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер MESHU  quot;Panda quot;, 33 40см, канвас</t>
+  </si>
+  <si>
+    <t>941924</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/31b/rawnulpbn41m1b1s55dv1p1a3pup0irr.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер ArtSpace quot;Rawr quot;, 31 39см, с карманом</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер ArtSpace&amp;quot;Rawr&amp;quot;, 31*39см, с карманом</t>
+  </si>
+  <si>
+    <t>945395</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/artspace/"&gt;ArtSpace&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1ab/ba5igiowgxu4z5japmw5fh3cc3n279iq.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер ArtSpace quot;Wings quot;, 31 39см., с карманом</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер ArtSpace&amp;quot;Wings&amp;quot;, 31*39см., с карманом</t>
+  </si>
+  <si>
+    <t>945397</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/153/nqihz6qnamm24jjrnz1bjdkx0tp4ewkm.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА ДЛЯ ДОП. ЗАНЯТИЙ СИНЯЯ  quot;БЕЛАЯ ЧЕРЕШНЯ quot; 31 х 36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА ДЛЯ ДОП. ЗАНЯТИЙ СИНЯЯ &amp;quot;БЕЛАЯ ЧЕРЕШНЯ&amp;quot; 31 х 36 см.</t>
+  </si>
+  <si>
+    <t>956430</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/39e/ao5p7apzfmcvdhjp1btld08d88g5ig8n.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА ДЛЯ ДОП. ЗАНЯТИЙ СИНЯЯ  quot;ЕНОТ BRO quot; 31 х 36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА ДЛЯ ДОП. ЗАНЯТИЙ СИНЯЯ &amp;quot;ЕНОТ BRO&amp;quot; 31 х 36 см.</t>
+  </si>
+  <si>
+    <t>956432</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e8f/6dkw5qgoxdyik3prs6iizfd7nt22cr1a.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА ДЛЯ ДОП. ЗАНЯТИЙ СИНЯЯ  quot;ФУТБОЛ quot; 31 х 36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА ДЛЯ ДОП. ЗАНЯТИЙ СИНЯЯ &amp;quot;ФУТБОЛ&amp;quot; 31 х 36 см.</t>
+  </si>
+  <si>
+    <t>956433</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1ff/yfzv7sbo1px7iunby6ypj0okgrbove2a.png</t>
+  </si>
+  <si>
+    <t>СУМКА ДЛЯ ДОП. ЗАНЯТИЙ СИНЯЯ  quot;ЭТО ЛЮБОВЬ quot; 31 х 36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА ДЛЯ ДОП. ЗАНЯТИЙ СИНЯЯ &amp;quot;ЭТО ЛЮБОВЬ!&amp;quot; 31 х 36 см.</t>
+  </si>
+  <si>
+    <t>956434</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2b4/531cbwcj07h0hd935bi0cetxp9ym1fjw.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА ДЛЯ ДОП. ЗАНЯТИЙ ЧЕРНАЯ  quot;GO FAST quot; 31 х 36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА ДЛЯ ДОП. ЗАНЯТИЙ ЧЕРНАЯ &amp;quot;GO FAST&amp;quot; 31 х 36 см.</t>
+  </si>
+  <si>
+    <t>956436</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3d1/k96bl2ruva82sdlrvq4zcla5tgrv3rjc.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА ДЛЯ ДОП. ЗАНЯТИЙ ЧЕРНАЯ  quot;КАРИБСКИЕ ЛЕНИВЦЫ quot; 31 х 36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА ДЛЯ ДОП. ЗАНЯТИЙ ЧЕРНАЯ &amp;quot;КАРИБСКИЕ ЛЕНИВЦЫ&amp;quot; 31 х 36 см.</t>
+  </si>
+  <si>
+    <t>956438</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4e6/bw0jq86v4o2keamye54gioq7cvzjax2l.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;Caff? nero quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;Caff? nero&amp;quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>956440</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/58e/06ie7m3v2hwbh9342u26lfayjdsexjsv.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;MANGA ANIME quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;MANGA ANIME&amp;quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>956441</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/552/we9ufg1fmcqclo3fj6oezxo7v6qh32p0.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;MANGA ANIME.CITY quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;MANGA ANIME.CITY&amp;quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>956442</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fde/0u1yl2yll7178hmo325iypyk1sxe9neu.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;PROBMEOWS quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;PROBMEOWS&amp;quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>956443</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/538/cqz280j5vqtewlbu7d4a99qjy77m65tk.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;Лучше меня не найти quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;Лучше меня не найти&amp;quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>956444</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/95b/44lsk1l7vj1c9t4s27k1w0papfe3d02z.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;Не завидуй quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;Не завидуй&amp;quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>956445</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/92b/ekgo26rcmna6rlnuluova45a9fmo6xp2.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK  quot;Ум и красота quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР BLACK &amp;quot;Ум и красота&amp;quot; 34х36 см.</t>
+  </si>
+  <si>
+    <t>956446</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7eb/okkd5qmb5fz9z8pxvsjb2phb9wiky0vx.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ И КОШЕЛЬКОМ - КОСМЕТИЧКОЙ  quot;БАОБАБ quot;</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ И КОШЕЛЬКОМ - КОСМЕТИЧКОЙ &amp;quot;БАОБАБ&amp;quot;</t>
+  </si>
+  <si>
+    <t>956447</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b5b/2dfx23faz0l0pucxxc6r39xvp126mqbk.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ И КОШЕЛЬКОМ - КОСМЕТИЧКОЙ  quot;ЛУГОВЫЕ ТРАВЫ quot;</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ И КОШЕЛЬКОМ - КОСМЕТИЧКОЙ &amp;quot;ЛУГОВЫЕ ТРАВЫ&amp;quot;</t>
+  </si>
+  <si>
+    <t>956448</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c74/6g0fbcxk9wx15s7cu5q48amv238he9e0.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ И КОШЕЛЬКОМ - КОСМЕТИЧКОЙ  quot;ПИОНЫ quot;</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ И КОШЕЛЬКОМ - КОСМЕТИЧКОЙ &amp;quot;ПИОНЫ&amp;quot;</t>
+  </si>
+  <si>
+    <t>956449</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/97a/swgvtn7e0cmn5o0ue30quwbvtjzaq2g6.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ И КОШЕЛЬКОМ - КОСМЕТИЧКОЙ  quot;СОЛНЕЧНЫЙ КАКТУС quot;</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ И КОШЕЛЬКОМ - КОСМЕТИЧКОЙ &amp;quot;СОЛНЕЧНЫЙ КАКТУС&amp;quot;</t>
+  </si>
+  <si>
+    <t>956450</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/99a/s52bz22gocl3gak41qm3mwan49dlf3hh.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ,  quot;БАОБАБ quot; 48x40х12 СМ.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, &amp;quot;БАОБАБ&amp;quot; 48x40х12 СМ.</t>
+  </si>
+  <si>
+    <t>956451</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/782/up8o39iu08twcjdlwz8egpd9nj77gzz0.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ,  quot;ЛУГОВЫЕ ТРАВЫ quot; 48x40х12 СМ.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, &amp;quot;ЛУГОВЫЕ ТРАВЫ&amp;quot; 48x40х12 СМ.</t>
+  </si>
+  <si>
+    <t>956452</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4a2/4crt38gltd6xjscmrghflmsdzpgptl37.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ,  quot;ПИОНЫ quot; 48x40х12 СМ.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, &amp;quot;ПИОНЫ&amp;quot; 48x40х12 СМ.</t>
+  </si>
+  <si>
+    <t>956453</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f62/j9fkm7qlbv8to9v7fp42i3j0gef3n008.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ,  quot;СОЛНЕЧНЫЙ КАКТУС quot; 48x40х12 СМ.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, &amp;quot;СОЛНЕЧНЫЙ КАКТУС&amp;quot; 48x40х12 СМ.</t>
+  </si>
+  <si>
+    <t>956454</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/aa9/lhpqdaacw3665mqpe5pddryfz828f614.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер BRAUBERG PREMIUM, канвас, 40х35 см, на кнопкe, карман, черный, Aphrodite, 271904</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер BRAUBERG PREMIUM - это современная и экологичная альтернатива одноразовым пластиковым пакетам. Она станет незаменимым аксессуаром на все случаи жизни: идеально подходит для учебы, работы, поездок и пляжного отдыха. Сумка выполнена из высокоплотного и износостойкого материала &amp;quot;канвас&amp;quot;, благодаря чему выдерживает нагрузку до 10 кг. Внутри одно вместительное отделение &amp;#40;40х35 см&amp;#41; с магнитной застежкой, а также боковой карман на молнии &amp;#40;15х15 см&amp;#41; - для телефона и других ценных вещей. Оптимальная длина ручек &amp;#40;50 см&amp;#41; позволяет носить шоппер в руке или на плече.Современный и яркий дизайн делает данный товар актуальным как для детей, так и для взрослых.</t>
+  </si>
+  <si>
+    <t>959794</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/brauberg/"&gt;BRAUBERG&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/816/jup5y5v73jyfrgkrg608nw0zr1ii2nph.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер BRAUBERG PREMIUM, канвас, 40х35 см, на кнопке, карман, бежевый, Tic tac toe, 271902</t>
+  </si>
+  <si>
+    <t>959795</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4d2/6wmi2i45mqwicopfkaqf6b3l2gohqh50.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер BRAUBERG PREMIUM, канвас, 40х35 см, на кнопке, карман, бежевый, Yin yang, 271901</t>
+  </si>
+  <si>
+    <t>959796</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/924/x8lar243v7xnfbnc7dhzbbef54j4lu40.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер BRAUBERG PREMIUM, канвас, 40х35 см, на кнопке, карман, черный, Anime face, 271903</t>
+  </si>
+  <si>
+    <t>959797</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d0b/d0mpxwyk5ajxlwxg92lg3i5imxcpafjo.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер BRAUBERG, канвас, 40х35 см, бежевый, 271895</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер BRAUBERG - это современная и экологичная альтернатива одноразовым пластиковым пакетам. Она станет незаменимым аксессуаром на все случаи жизни: идеально подходит для учебы, работы, поездок и пляжного отдыха. Сумка выполнена из легкого, но плотного материала &amp;quot;канвас&amp;quot;, благодаря чему выдерживает нагрузку до 5 кг. Внутри одно вместительное отделение &amp;#40;40х35 см&amp;#41;. Оптимальная длина ручек &amp;#40;52 см&amp;#41; позволяет носить шоппер как в руке, так и на плече.</t>
+  </si>
+  <si>
+    <t>960319</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/41d/fhhr00bflfx05x69bsosju7876pds8yo.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер BRAUBERG, канвас, 40х35 см, черный,  quot;Anime eyes quot;, 271897</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер BRAUBERG - это современная и экологичная альтернатива одноразовым пластиковым пакетам. Она станет незаменимым аксессуаром на все случаи жизни: идеально подходит для учебы, работы, поездок и пляжного отдыха. Сумка выполнена из легкого, но плотного материала &amp;quot;канвас&amp;quot;, благодаря чему выдерживает нагрузку до 5 кг. Внутри одно вместительное отделение &amp;#40;40х35 см&amp;#41;. Оптимальная длина ручек &amp;#40;52 см&amp;#41; позволяет носить шоппер как в руке, так и на плече.Современный дизайн делает данный товар актуальным как для детей, так и для взрослых.</t>
+  </si>
+  <si>
+    <t>960320</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d3d/xk59cusy92516ej06nbsf2kvm10f9xe3.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер BRAUBERG, канвас, 40х35 см, черный, 271896</t>
+  </si>
+  <si>
+    <t>960323</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0d2/ijdzl9t7a3qsz3gc6sp59wqoj2uxnjvy.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер ErichKrause 10L Jungle Spirit</t>
+  </si>
+  <si>
+    <t>961115</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e1f/nr7gjtuoxzbiq44xf0bvspj47q4259xy.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер F?rst  quot;Digital geometric quot; 40 35см, 1 отделение</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер F?rst &amp;quot;Digital geometric&amp;quot; 40*35см, 1 отделение</t>
+  </si>
+  <si>
+    <t>969521</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/forst/"&gt;Forst&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/eb3/jndsjmryfzqgh6e9vui5o1umwis5rktl.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер F?rst  quot;Grass quot; 40 35 8см, 1 отделение, 1 карман, вельветовая на кнопке</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер F?rst &amp;quot;Grass&amp;quot; 40*35*8см, 1 отделение, 1 карман, вельветовая на кнопке</t>
+  </si>
+  <si>
+    <t>969524</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2bf/y182vg2obr29oi6ja67pm7p4xizu3zl8.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер F?rst  quot;Mist quot; 40 35 8см, 1 отделение, 1 карман, вельветовая на кнопке</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер F?rst &amp;quot;Mist&amp;quot; 40*35*8см, 1 отделение, 1 карман, вельветовая на кнопке</t>
+  </si>
+  <si>
+    <t>969526</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/259/6twzm6c10osr9084kjfb7z0ul7nj64hj.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер F?rst  quot;Sky quot; 40 35 8см, 1 отделение, 1 карман, вельветовая на кнопке</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер F?rst &amp;quot;Sky&amp;quot; 40*35*8см, 1 отделение, 1 карман, вельветовая на кнопке</t>
+  </si>
+  <si>
+    <t>969527</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9f0/pm11nkpjvufgcpguwtl9jf9kt36fnzsc.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер Erich Krause 10L Beige Dog</t>
+  </si>
+  <si>
+    <t>У этой модели сумки-шоппера имеется одно вместительное отделение, её размеры 40x32 см, а объём 10 л. Модель изготовлена из облегченного износо- и морозостойкого водоотталкивающего 100&amp;#37; полиэстера. Это мягкий материал, что позволяет компактно сложить сумку до карманного размера. Благодаря длинным и прочным ручкам, чьи крепления усилены дополнительными швами, сумку удобно носить. Эта модель – оптимальный вариант для городского шоппинга!</t>
+  </si>
+  <si>
+    <t>974749</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4c0/8chmctg567mn3wjxw5hzeyo18d1ev02e.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер Erich Krause 10L Black Dog</t>
+  </si>
+  <si>
+    <t>974750</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3a6/znbbk2b3w0p9qstg7lkec5knodps8m5g.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер Erich Krause 10L Grey Dog</t>
+  </si>
+  <si>
+    <t>974751</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/148/0bpz442ad9c14c2dfp3n6v0we7oh16a2.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер Erich Krause 10L It s Anime</t>
+  </si>
+  <si>
+    <t>974752</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/865/rjim74gw9imjy4svagcpsacy4s5cacbi.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер Erich Krause 10L Dark Side</t>
+  </si>
+  <si>
+    <t>975945</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bd6/256gjhhcl6ccvjk2ujt1t6wsfigyf83i.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сумка-шоппер Erich Krause 10L Manga  Beige </t>
+  </si>
+  <si>
+    <t>975948</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/383/cnkhlbbqahn0oi592jgqdcfsxgzx0p9z.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сумка-шоппер Erich Krause 10L Manga  Lilac </t>
+  </si>
+  <si>
+    <t>975949</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/316/6jw3mnveksn0hiou3h9rtn85kvkc4nfk.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сумка-шоппер Erich Krause 10L Manga  Rose </t>
+  </si>
+  <si>
+    <t>975950</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/19a/i02x3y635kjlsxr6tqbbhg4b7qhfe9k3.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сумка-шоппер Erich Krause 10L Pastel Bloom  Light Blue </t>
+  </si>
+  <si>
+    <t>975952</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/edb/604pax3gjndudl8287euntoyhieheh1s.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сумка-шоппер Erich Krause 10L Pastel Bloom  Lilac </t>
+  </si>
+  <si>
+    <t>975953</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/909/2r63fkiapqklpflgkhg9cs555lv4g897.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сумка-шоппер Erich Krause 10L Pastel Bloom  Minty </t>
+  </si>
+  <si>
+    <t>975954</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6aa/zfugk7wkw607pc12e3q0prxreq5t6wpn.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер Erich Krause 10L Sneakers</t>
+  </si>
+  <si>
+    <t>975956</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/426/6qph17ujg560qne86z8ti3jjbw6e86ry.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сумка-шоппер Erich Krause 10L Manga  Grey </t>
+  </si>
+  <si>
+    <t>978657</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c91/7t8zaofrg2buzo2j3quy8qhqiim8f0gf.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР IVORY  quot;Summer Greens quot;, 34 36см.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР IVORY &amp;quot;Summer Greens&amp;quot;, 34*36см.</t>
+  </si>
+  <si>
+    <t>980676</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c43/ec8vpcnoj68k657r0y40hl2el4zfheza.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР IVORY  quot;Гранат quot;, 34 36см.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР IVORY &amp;quot;Гранат&amp;quot;, 34*36см.</t>
+  </si>
+  <si>
+    <t>980678</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/84a/gpiayoydr2r3l37wgp5iry604d58o5d0.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР IVORY  quot;Цветочная страсть quot;, 34 36см.</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР IVORY &amp;quot;Цветочная страсть&amp;quot;, 34*36см.</t>
+  </si>
+  <si>
+    <t>980679</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f7e/pr6ye10twvekts40t0sv1kuse7lyi8m6.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер Forst  quot;Dragon quot; 40 35см, 1 отделение, мужская женская</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер Forst &amp;quot;Dragon&amp;quot; 40*35см, 1 отделение, мужская/женская</t>
+  </si>
+  <si>
+    <t>984248</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/048/f0s7h4i5tlvrg0zy6qhx53mv8i9hkuf9.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер Forst  quot;Wild quot; 40 35см, 1 отделение, женская</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер Forst &amp;quot;Wild&amp;quot; 40*35см, 1 отделение, женская</t>
+  </si>
+  <si>
+    <t>984252</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0f9/znb7p0n0uzy0zqnhhu9v6aoouf4ll7zb.jpg</t>
+  </si>
+  <si>
+    <t>Сумка на плечо HEIKKI TORRENT  ХЕЙКИ  с карманом, Anime face, черная, 25х18х3 см, 272637</t>
+  </si>
+  <si>
+    <t>Сумка на плечо HEIKKI TORRENT – это легкий и практичный аксессуар для повседневной носки, вмещающий предметы формата А5 &amp;#40;тетради, документы&amp;#41; и другие необходимые вещи &amp;#40;телефон, ключи, наушники&amp;#41;. Легкая и удобная в использовании сумка на плечо, сумка-мессенджер, барсетка, сумка кросс-боди. Наружный карман на липучке обеспечит быстрый доступ к необходимым вещам. Модель имеет съемный ремень с разными вариантами крепления. Удобная регулировка длины ремня производится с помощью пряжки, выполненной из качественного пластика. Максимальная длина – 114 см. Оригинальный принт с тиле аниме выполнен с использованием современной технологии нанесения безопасной краски. Устойчив к механическим воздействиям. Изделие изготовлено из современного и качественного материала – полиэстера, который обладает отличной устойчивостью цвета к солнечным лучам и легкостью в уходе. Загрязнения легко удаляются с помощью мыла и мягкой влажной губки. Для подкладки используется прочный, устойчивый к воздействию загрязнений полиэстер.Сумку легко открывать и закрывать – отделение имеет долговечную молнию с удобными металлическими бегунками, пластиковыми пуллерами и декоративными шнурками, которые можно снять при желании.Сумка упакована в плотный ПЭТ-пакет, который сохранит качество и товарный вид при хранении и транспортировке.</t>
+  </si>
+  <si>
+    <t>985306</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/heikki/"&gt;HEIKKI&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6ae/iixcc919eph2u454wpqs2dydslwgs40w.jpg</t>
+  </si>
+  <si>
+    <t>Сумка на плечо HEIKKI TORRENT  ХЕЙКИ  с карманом, Chess emoji, черная, 25х18х3 см, 272638</t>
+  </si>
+  <si>
+    <t>Сумка на плечо HEIKKI TORRENT – это легкий и практичный аксессуар для повседневной носки, вмещающий предметы формата А5 &amp;#40;тетради, документы&amp;#41; и другие необходимые вещи &amp;#40;телефон, ключи, наушники&amp;#41;. Легкая и удобная в использовании сумка на плечо, сумка-мессенджер, барсетка, сумка кросс-боди. Наружный карман на липучке обеспечит быстрый доступ к необходимым вещам. Модель имеет съемный ремень с разными вариантами крепления. Удобная регулировка длины ремня производится с помощью пряжки, выполненной из качественного пластика. Максимальная длина – 114 см. Оригинальный принт выполнен с использованием современной технологии нанесения безопасной краски. Устойчив к механическим воздействиям. Изделие изготовлено из современного и качественного материала – полиэстера, который обладает отличной устойчивостью цвета к солнечным лучам и легкостью в уходе. Загрязнения легко удаляются с помощью мыла и мягкой влажной губки. Для подкладки используется прочный, устойчивый к воздействию загрязнений полиэстер.Сумку легко открывать и закрывать – отделение имеет долговечную молнию с удобными металлическими бегунками, пластиковыми пуллерами и декоративными шнурками, которые можно снять при желании.Сумка упакована в плотный ПЭТ-пакет, который сохранит качество и товарный вид при хранении и транспортировке.</t>
+  </si>
+  <si>
+    <t>985307</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/679/okeit9qc0osnq28smxkp3t43qbna63ps.jpg</t>
+  </si>
+  <si>
+    <t>Сумка на плечо HEIKKI WALLET  ХЕЙКИ  два отделения, органайзер, черная, 15х20х5 см, 272639</t>
+  </si>
+  <si>
+    <t>Сумка на плечо HEIKKI WALLET – это компактный и практичный аксессуар для повседневной носки, прогулок, бега, путешествий. Два отделения и два кармана на молнии и уплотненные стенки по периметру для лучшей организации и сохранности вещей. Легкая и удобная в использовании сумка на плечо, сумка кросс-боди. Черный цвет и лаконичный дизайн сочетается с любым стилем в одежде. Несмотря на компактный размер, вмещает много разных предметов. Два отделения и два кармана на молнии для оптимальной организации пространства. Во внутреннем отделении находится карман на молнии, а на задней части сумки – карман-антивор. Сумка держит форму благодаря плотным стенкам со специальным амортизационным материалом. Удобная регулировка длины ремня производится с помощью пряжки, выполненной из качественного пластика. Максимальная длина – 155 см.Изделие изготовлено из современного, водоотталкивающего и качественного материала – полиэстера, который обладает отличной устойчивостью цвета к солнечным лучам и легкостью в уходе. Загрязнения легко удаляются с помощью мыла и мягкой влажной губки. Для подкладки используется прочный, устойчивый к воздействию загрязнений полиэстер с тиснением логотипа бренда.Сумку легко открывать закрывать благодаря удобным металлическим бегункам с пластиковыми брендированными пуллерами, которые можно снять при желании. Сумка упакована в плотный ПЭТ-пакет, который сохранит качество и товарный вид при хранении и транспортировке.</t>
+  </si>
+  <si>
+    <t>985308</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6f2/3t0ead5ju4x754w0n0tb3junhj9242c2.jpg</t>
+  </si>
+  <si>
+    <t>Сумка кросс-боди LOREX CROSS BODY SQUARE TWO FACES 14x18x5 см черн. твилл молния, вышивка, 1 карман универс.</t>
+  </si>
+  <si>
+    <t>985704</t>
   </si>
   <si>
     <t>&lt;a href="/brands/lorex/"&gt;LOREX&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/e8f/9a1aq1knd2amu1ikb8qbliv3pp8kg29w.jpg</t>
-[...1055 lines deleted...]
-    <t>984243</t>
+    <t>http://anytos.ru//upload/iblock/2c0/x21aylhpau5mm2jrbs0mt5cgydkkzowe.jpg</t>
+  </si>
+  <si>
+    <t>Сумка на плечо HEIKKI COMPACT  ХЕЙКИ  с карманом, черная, 20х16х5 см, 272632</t>
+  </si>
+  <si>
+    <t>Сумка на плечо HEIKKI COMPACT – компактный и практичный аксессуар для повседневной носки, прогулок, бега, путешествий. Универсальный аксессуар для дополнения любого образа. Легкая и удобная в использовании сумка на плечо, сумка кросс-боди.Несмотря на компактный размер, вмещает много разных предметов: телефон, ключи, документы, наушники и многие другие вещи небольших размеров. Одно отделение, два кармана для оптимальной организации пространства. На фронтальной части расположен карман на молнии, во внутреннем отделении находится небольшой карман, в котором можно разместить личные вещи.Удобная регулировка длины ремня производится с помощью пряжки, выполненной из качественного пластика. Максимальная длина – 120 см.Изделие изготовлено из современного и качественного материала – нейлона, который обладает отличной устойчивостью цвета к солнечным лучам и легкостью в уходе. Загрязнения легко удаляются с помощью мыла и мягкой влажной губки. Сумка держит форму благодаря плотным стенкам со специальным амортизационным материалом. Черный цвет и лаконичный дизайн сочетается с любым стилем в одежде. Для подкладки используется прочный, устойчивый к воздействию загрязнений полиэстер. Сумку легко открывать закрывать благодаря удобным металлическим бегункам с элементами брендирования.Сумка упакована в плотный ПЭТ-пакет, который сохранит качество и товарный вид при хранении и транспортировке.</t>
+  </si>
+  <si>
+    <t>986282</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/204/uvq6ughdug6hqd2s18nue40pbkc1gkm7.jpg</t>
+  </si>
+  <si>
+    <t>Сумка для занятий BRAUBERG с ручками, 35x25x15 см,  quot;Keep out quot;, 272378</t>
+  </si>
+  <si>
+    <t>Сумка для внешкольных занятий BRAUBERG с ручками подходит как для сменной обуви, так и для физкультурной формы и сменной одежды для факультативных и спортивных занятий. Застегивается на молнию. Одно вместительное отделение. Ручки-тесьма. Изготовлена из плотного полиэстера. Яркая и четкая печать дизайна на сумке достигнута за счет использования высококачественной ткани с высокой плотностью.Сумка для внешкольных занятий упакована в плотный ПЭТ-пакет, который сохранит качество и товарный вид при хранении и транспортировке.Ассортимент школьного текстиля BRAUBERG – это высокое качество и проработанные до мелочей модели с современным дизайном и широким функционалом. На протяжении 15 лет наши специалисты сосредоточены на разработке, производстве и совершенствовании текстильных товаров для детей и взрослых. Именно поэтому BRAUBERG выбирают дети и родители по всей стране.</t>
+  </si>
+  <si>
+    <t>993524</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9dd/1ijpxaobblax82dnhihggr3cfq7014lo.jpg</t>
+  </si>
+  <si>
+    <t>Сумка на плечо HEIKKI SELFIE  ХЕЙКИ  кросс боди, черная, 15х30х10 см, 272636</t>
+  </si>
+  <si>
+    <t>Ультрасовременная сумка на плечо HEIKKI SELFIE – это стильный и функциональный аксессуар, который дополнит любой образ. Легкая и удобная в использовании сумка на плечо, сумка кросс-боди.Несмотря на компактный размер, вмещает много разных предметов. Мини-сумка вмещает все необходимое: телефон, ключи, документы, наушники и многие другие вещи небольших размеров. Внутри расположен небольшой карман. Удобная регулировка длины ремня производится с помощью пряжек, выполненных из качественного пластика. Максимальная длина – 119 см. Стильный аксессуар – сумка багет или бананка.Изделие изготовлено из современного, водоотталкивающего и качественного материала – нейлона, который обладает отличной устойчивостью цвета к солнечным лучам и легкостью в уходе. Загрязнения легко удаляются с помощью мыла и мягкой влажной губки. Для подкладки используется прочный, устойчивый к воздействию загрязнений полиэстер с тиснением логотипа бренда.Сумку легко открывать закрывать благодаря удобным металлическим бегункам с пластиковыми брендированными пуллерами, которые можно снять при желании. Сумка упакована в плотный ПЭТ-пакет, который сохранит качество и товарный вид при хранении и транспортировке.</t>
+  </si>
+  <si>
+    <t>993525</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bec/74rwemuo4dujkzj8b6i9mwwog9c19r64.jpg</t>
+  </si>
+  <si>
+    <t>Сумка на плечо HEIKKI BLASTER  ХЕЙКИ  с карманом, черная, 20х14х5 см, 272634</t>
+  </si>
+  <si>
+    <t>Сумка через плечо HEIKKI BLASTER – компактный и практичный аксессуар для повседневной носки, прогулок, бега, путешествий. Легкая и удобная в использовании сумка на плечо, сумка-мессенджер, барсетка, сумка кросс-боди. Черный цвет сочетается с любым стилем в одежде. Несмотря на компактный размер, вмещает много разных предметов.Наружный карман на молнии: обеспечит быстрый доступ к необходимым вещам. Удобная регулировка длины ремня производится с помощью пряжки, выполненной из качественного пластика. Максимальная длина – 130 см. Обратная часть сумки имеет сетчатую поверхность, что делает ее максимально комфортной в носке.Изделие изготовлено из современного и качественного материала – полиэстера, который обладает отличной устойчивостью цвета к солнечным лучам и легкостью в уходе. Загрязнения легко удаляются с помощью мыла и мягкой влажной губки. Для подкладки используется прочный, устойчивый к воздействию загрязнений полиэстерСумку легко открывать и закрывать одной рукой с любой стороны – отделение имеет долговечную реверсивную молнию с удобными бегунками и декоративными шнурками, которые можно снять при желании.Сумка упакована в плотный ПЭТ-пакет, который сохранит качество и товарный вид при хранении и транспортировке.</t>
+  </si>
+  <si>
+    <t>994241</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e4f/8n8nichig3sqtl49lanu66rvesua9npk.jpg</t>
+  </si>
+  <si>
+    <t>Сумка для занятий BRAUBERG с ручками, 35x25x15 см,  quot;Dream cat quot;, 271592</t>
+  </si>
+  <si>
+    <t>Сумка для внешкольных занятий BRAUBERG с ручками подходит как для сменной обуви, так и для физкультурной формы и сменной одежды для факультативных и спортивных занятий. Застегивается на молнию. Одно вместительное отделение. Ручки-тесьма. Изготовлена из плотного полиэстера. Яркая и четкая печать дизайна на сумке достигнута за счет использования высококачественной ткани с высокой плотностью.Сумка имеет одно вместительное отделение на молнии и прочные ручки для переноски. Отлично подойдет как для сменной обуви, физкультурной формы в школу, так и для дополнительных кружков и спортивных секций.Сумка для внешкольных занятий упакована в плотный ПЭТ-пакет, который сохранит качество и товарный вид при хранении и транспортировке.Ассортимент школьного текстиля BRAUBERG – это высокое качество и проработанные до мелочей модели с современным дизайном и широким функционалом. На протяжении 15 лет наши специалисты сосредоточены на разработке, производстве и совершенствовании текстильных товаров для детей и взрослых. Именно поэтому BRAUBERG выбирают дети и родители по всей стране.</t>
+  </si>
+  <si>
+    <t>994588</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/20a/ea4juinudsr7xd89uxv0evr2mljm6cy1.jpg</t>
+  </si>
+  <si>
+    <t>Сумка шоппер HEIKKI EQUIP  ХЕЙКИ , канвас, карманы, 40х35 см, черный, 272441</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер HEIKKI подойдет для молодых людей, предпочитающих стильные и функциональные аксессуары. Она станет отличным дополнением к повседневным образам, а также будет незаменима в путешествиях и во время городских прогулок. Сумка-шоппер выполнена из качественного материала канвас, который устойчив к механическим повреждениям, истиранию и влаге. Таким образом, шоппер выдерживает нагрузку до 10 кг. Канвас неприхотлив в уходе, достаточно просто протереть его влажной тканью. Такие брендированные элементы, как кармашек из полиэстера внутри сумки, бегунки, брелок и нашивка подчеркивают уникальность товара.Основное отделение сумки оснащено застежкой-молнией. Один из наружных карманов идеально подходит для переноски и хранения ценных предметов, а застежка-молния гарантирует безопасность личных вещей. На втором кармане сумки расположен металлический карабин, позволяющий индивидуализировать дизайн, подвешивая на него такие аксессуары, как брелок, ключницу, бейдж или кошелек. Внутри сумка оснащена еще одним карманом.Универсальный размер сумки 40x35 см делает ее идеальным выбором для городских образов и путешествий. С помощью двойных ручек и регулируемого плечевого ремня можно носить шоппер как в руке, так и на плече.</t>
+  </si>
+  <si>
+    <t>995222</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cb0/bfibsk3mgzoiw5rn1a8nqyywjncd8ynu.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер ErichKrause 10L Floral Soul</t>
+  </si>
+  <si>
+    <t>995890</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c51/x7oogc3ms3vjhn0p49vbpezfh98nt9i6.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер ArtSpace quot;Kawaii quot;, 31 39см с карманом</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер ArtSpace&amp;quot;Kawaii&amp;quot;, 31*39см с карманом</t>
+  </si>
+  <si>
+    <t>998912</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/47b/v8nogvign1s7dr75ihoz674q0zm89hmh.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер MESHU  quot;Music quot;, 33 40см, канвас, 1 отделение на молнии, с карманом</t>
+  </si>
+  <si>
+    <t>Сумка-шопер MESHU – трендовый и экологичный аксессуар, идеальное решение для повседневного использования. Изделие имеет размер 330*400 мм, материал – 100&amp;#37; износостойкий канвас. Индивидуальная упаковка в пакет.</t>
+  </si>
+  <si>
+    <t>1000380</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b4d/5ylpa4pb4o932im3fizfsv56vgr0dbvw.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер ArtSpace quot;404 quot;, 31 39см. с карманом</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер ArtSpace&amp;quot;404&amp;quot;, 31*39см. с карманом</t>
+  </si>
+  <si>
+    <t>1002647</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cb1/p2llgn2k6ruv9afd61ld8osxrqmrab4c.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер ArtSpace quot;Bear Fun quot;, 31 39см с карманом</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер ArtSpace&amp;quot;Bear Fun&amp;quot;, 31*39см с карманом</t>
+  </si>
+  <si>
+    <t>1002648</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/44c/g2y22mwegktogr9juvouvfjmcjrd1e5n.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер ArtSpace quot;Cat quot;, 31 39см. с карманом</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер ArtSpace&amp;quot;Cat&amp;quot;, 31*39см. с карманом</t>
+  </si>
+  <si>
+    <t>1002649</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a90/0ijlhc9f1nhpeufca1bwkl5jvg8w82ed.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер ArtSpace quot;Smile quot;, 31 39см. с карманом</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер ArtSpace&amp;quot;Smile&amp;quot;, 31*39см. с карманом</t>
+  </si>
+  <si>
+    <t>1002650</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/da3/aigwup5i12i24w8q2mlgm7uy6uay10ey.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер ArtSpace quot;Sushi Cats quot;, 31 39см. с карманом</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер ArtSpace&amp;quot;Sushi Cats&amp;quot;, 31*39см. с карманом</t>
+  </si>
+  <si>
+    <t>1002651</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/087/sq4bxurm2u2663fxezoj3rv1d8dbt8ub.jpg</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер Berlingo  quot;Neonometry quot; 39 34см, 1 отделение, полиэстер</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер Berlingo &amp;quot;Neonometry&amp;quot; 39*34см, 1 отделение, полиэстер</t>
+  </si>
+  <si>
+    <t>1002655</t>
   </si>
   <si>
     <t>&lt;a href="/brands/berlingo/"&gt;Berlingo&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/f7e/pr6ye10twvekts40t0sv1kuse7lyi8m6.jpg</t>
-[...406 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/95b/rbkuy7xpk71dxd5xpas6lvdhj3j0krwr.jpg</t>
   </si>
   <si>
     <t>Сумка-шоппер MESHU  quot;Catsday quot;, 33 40см, канвас, с карманом</t>
   </si>
   <si>
     <t>Сумка-шоппер MESHU &amp;quot;Catsday&amp;quot;, 33*40см, канвас, с карманом</t>
   </si>
   <si>
     <t>1002656</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/0c8/2puoxhu8io1n1phe5qiwqf12k15gay2o.jpg</t>
   </si>
   <si>
     <t>Сумка-шоппер MESHU  quot;Coffee Cat quot;, 33 40см, канвас, с карманом</t>
   </si>
   <si>
     <t>Сумка-шоппер MESHU &amp;quot;Coffee Cat&amp;quot;, 33*40см, канвас, с карманом</t>
   </si>
   <si>
     <t>1002657</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/04b/mgz3rreeeuaul4qzvr8afdz28fv7vehu.jpg</t>
@@ -2387,204 +1916,240 @@
   <si>
     <t>http://anytos.ru//upload/iblock/103/evhe64b6px9dkvz181p6g7nc9kawh05v.jpg</t>
   </si>
   <si>
     <t>Сумка-шоппер MESHU  quot;Wander quot;, 33 40см, канвас, с карманом</t>
   </si>
   <si>
     <t>Сумка-шоппер MESHU &amp;quot;Wander&amp;quot;, 33*40см, канвас, с карманом</t>
   </si>
   <si>
     <t>1002663</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/5cc/v738752zgt16kxowuqln1wuw55xgzjm2.jpg</t>
   </si>
   <si>
     <t>Сумка-шоппер MESHU  quot;Wicked quot;, 33 40см, канвас,1 отделение на молнии, с карманом</t>
   </si>
   <si>
     <t>Сумка-шоппер MESHU &amp;quot;Wicked&amp;quot;, 33*40см, канвас,1 отделение на молнии, с карманом</t>
   </si>
   <si>
     <t>1002664</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/10d/4zuaijsgbp1h775eouwz35s427mmg7f1.jpg</t>
-[...92 lines deleted...]
-    <t>1016905</t>
+    <t>http://anytos.ru//upload/iblock/368/1wllyk3qdogkpt4qej6404h15w3t7j2x.jpg</t>
+  </si>
+  <si>
+    <t>Шоппер LOREX COTTON LUNATIC 33х40 см с принтом</t>
+  </si>
+  <si>
+    <t>1007462</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/eae/4ixvpf0vdtvnkra10vsg959ka9sbmlfp.jpeg</t>
   </si>
   <si>
     <t>СУМКА-ШОППЕР BLACK COLOR, 34х36 см.</t>
   </si>
   <si>
     <t>Шоппер Bruno Visconti &amp;quot;BLACK COLOR&amp;quot; 34х36 см - практичная молодежная модель от бренда BrunoVisconti. Это не просто сумка - это стильный аксессуар, который дополнит ваш образ, подчеркнет индивидуальность и прослужит много лет. Изделие сшито из ткани Canvas &amp;#40;70&amp;#37; хлопок, 30&amp;#37; полиэстер&amp;#41;, отличающейся повышенной плотностью и износостойкостью. Шоппер выдерживает вес до 15 кг. Он прост в уходе, универсальный, вместительный и актуальный для всех случаев жизни: шопинг, прогулка, пляжный отдых, путешествие.</t>
   </si>
   <si>
     <t>1016942</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/b43/yudmvv39v7qclx4x0ck7huwjsh8zr26r.jpeg</t>
   </si>
   <si>
     <t>СУМКА-ШОППЕР WHITE COLOR, 34х36 см.</t>
   </si>
   <si>
     <t>Шоппер Bruno Visconti &amp;quot;WHITE COLOR&amp;quot; 34х36 см - практичная молодежная модель от бренда BrunoVisconti. Это не просто сумка - это стильный аксессуар, который дополнит ваш образ, подчеркнет индивидуальность и прослужит много лет. Изделие сшито из ткани Canvas &amp;#40;70&amp;#37; хлопок, 30&amp;#37; полиэстер&amp;#41;, отличающейся повышенной плотностью и износостойкостью. Шоппер выдерживает вес до 15 кг. Он прост в уходе, универсальный, вместительный и актуальный для всех случаев жизни: шопинг, прогулка, пляжный отдых, путешествие.</t>
   </si>
   <si>
     <t>1016943</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/936/p031v4g4t4v465a5i0h9res21ur9yful.jpeg</t>
   </si>
   <si>
     <t>СУМКА-ШОППЕР  quot;FAUNA.DEEP SEA quot;, 34 36 CM</t>
   </si>
   <si>
     <t>Шоппер Bruno Visconti &amp;quot;FAUNA.DEEP SEA&amp;quot; 34х36 см - практичная молодежная модель от бренда BrunoVisconti. Это не просто сумка - это стильный аксессуар, который дополнит ваш образ, подчеркнет индивидуальность и прослужит много лет. Изделие сшито из ткани Canvas &amp;#40;70&amp;#37; хлопок, 30&amp;#37; полиэстер&amp;#41;, отличающейся повышенной плотностью и износостойкостью. Шоппер выдерживает вес до 15 кг. Он прост в уходе, универсальный, вместительный и актуальный для всех случаев жизни: шопинг, прогулка, пляжный отдых, путешествие.</t>
   </si>
   <si>
     <t>1017092</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/4fb/0r4n791ygxwoxrmr1zke4379lw6zo81a.jpeg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/110/4o6i9tusks70vc4jkjtgcl310b02ijn7.jpeg</t>
   </si>
   <si>
     <t>СУМКА-ШОППЕР  quot;FLORA.ЛЕСНЫЕ ЯГОДЫ quot;, 34 36 CM</t>
   </si>
   <si>
     <t>Шоппер Bruno Visconti &amp;quot;FLORA.ЛЕСНЫЕ ЯГОДЫ&amp;quot; 34х36 см - практичная молодежная модель от бренда BrunoVisconti. Это не просто сумка - это стильный аксессуар, который дополнит ваш образ, подчеркнет индивидуальность и прослужит много лет. Изделие сшито из ткани Canvas &amp;#40;70&amp;#37; хлопок, 30&amp;#37; полиэстер&amp;#41;, отличающейся повышенной плотностью и износостойкостью. Шоппер выдерживает вес до 15 кг. Он прост в уходе, универсальный, вместительный и актуальный для всех случаев жизни: шопинг, прогулка, пляжный отдых, путешествие.</t>
   </si>
   <si>
     <t>1017094</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7a0/3fscwz8opvn1ea3w6yqmbh3v846uenic.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА С РЕМНЕМ  quot;БЕЛОЕ И ЧЕРНОЕ.МОДНЫЙ ПАТТЕРН quot;, 21 x 6 x13.5 см</t>
+  </si>
+  <si>
+    <t>СУМКА С РЕМНЕМ &amp;quot;БЕЛОЕ И ЧЕРНОЕ.МОДНЫЙ ПАТТЕРН&amp;quot;, 21 x 6 x13.5 см</t>
+  </si>
+  <si>
+    <t>1019535</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b65/70b2dr0mps6ikohsmlbrwx62x3xpht8f.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА С РЕМНЕМ  quot;ФЛОРА.ГРАНАТ quot;, 21 x 6 x13.5 см</t>
+  </si>
+  <si>
+    <t>СУМКА С РЕМНЕМ &amp;quot;ФЛОРА.ГРАНАТ&amp;quot;, 21 x 6 x13.5 см</t>
+  </si>
+  <si>
+    <t>1019536</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fb4/yg6br4p08539tbjmat3d21ctusj324wn.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА С РЕМНЕМ  quot;ФЛОРА.НОЧНЫЕ ЦВЕТЫ quot;, 21 x 6 x13.5 см</t>
+  </si>
+  <si>
+    <t>СУМКА С РЕМНЕМ &amp;quot;ФЛОРА.НОЧНЫЕ ЦВЕТЫ&amp;quot;, 21 x 6 x13.5 см</t>
+  </si>
+  <si>
+    <t>1019537</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c50/r52v2uv93lnpyjlxcqmcu8rp0cf5utkl.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА С РЕМНЕМ  quot;ФЛОРА.ОЛИВА quot;, 21 x 6 x13.5 см</t>
+  </si>
+  <si>
+    <t>СУМКА С РЕМНЕМ &amp;quot;ФЛОРА.ОЛИВА&amp;quot;, 21 x 6 x13.5 см</t>
+  </si>
+  <si>
+    <t>1019538</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b20/ly23b4ur2a7satw4hxz8avt1oem8z1vv.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР  quot;BLACK WHITE.СЕРДЕЧКИ quot; 34Х36 СМ</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР &amp;quot;BLACK&amp;WHITE.СЕРДЕЧКИ&amp;quot; 34Х36 СМ</t>
+  </si>
+  <si>
+    <t>1019539</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1d3/4pvfahkiqu2tli8m0oeikylyvernvn8u.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР  quot;FLORA.ИРИСЫ quot;, 34 36 CM</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР &amp;quot;FLORA.ИРИСЫ&amp;quot;, 34*36 CM</t>
+  </si>
+  <si>
+    <t>1019541</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6db/vw4f8qji5i4lkge02xgl52fo1ylupka9.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР  quot;LOVE ME quot;, 34 36 CM</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР &amp;quot;LOVE ME&amp;quot;, 34*36 CM</t>
+  </si>
+  <si>
+    <t>1019542</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/298/ublpn23588swfj8f2dlk9213df88nfhh.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ,  quot;FLORA.ВАСИЛЬКИ quot; 48Х40Х12 СМ</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, &amp;quot;FLORA.ВАСИЛЬКИ&amp;quot; 48Х40Х12 СМ</t>
+  </si>
+  <si>
+    <t>1019543</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/780/0yrhdo47f7lghwybrxh9q0emst64v1t4.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ,  quot;FLORA.ОЛИВА quot; 48Х40Х12 СМ</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, &amp;quot;FLORA.ОЛИВА&amp;quot; 48Х40Х12 СМ</t>
+  </si>
+  <si>
+    <t>1019544</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/71f/4axefxz7bq81jxuwgfh4135l0qfr94wj.jpeg</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ,  quot;FLORA.ЦВЕТОЧНАЯ ФЕЕРИЯ quot; 48Х40Х12 СМ</t>
+  </si>
+  <si>
+    <t>СУМКА-ШОППЕР С КАРМАНОМ, &amp;quot;FLORA.ЦВЕТОЧНАЯ ФЕЕРИЯ&amp;quot; 48Х40Х12 СМ</t>
+  </si>
+  <si>
+    <t>1019545</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ce2/ep6jvopk4bbx0sl39ltoyecsv92gxcm8.webp</t>
+  </si>
+  <si>
+    <t>Сумка шоппер BRAUBERG MOMENTS, вельвет, 35х30 см, серый, 274655</t>
+  </si>
+  <si>
+    <t>Сумка-шоппер BRAUBERG MOMENTS – это современная и экологичная альтернатива одноразовым пластиковым пакетам. Она станет незаменимым аксессуаром на все случаи жизни: идеально подходит для учебы, работы, поездок и пляжного отдыха. Сумка выполнена из плотного материала &amp;quot;вельвет&amp;quot;, благодаря чему выдерживает нагрузку до 10 кг. Внутри износостойкая подкладка из полиэстера. Одно вместительное отделение &amp;#40;30х35 см&amp;#41; закрывается на магнитный клапан посередине, а также двумя застежками-кнопками по бокам. Внутри имеется двойной карман &amp;#40;26х14 см&amp;#41; для телефона и других ценных вещей.Оптимальная длина ручек &amp;#40;67 см&amp;#41; позволяет носить шоппер как в руке, так и на плече.</t>
+  </si>
+  <si>
+    <t>1023725</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -2911,57 +2476,57 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M222"/>
+  <dimension ref="A1:M179"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="G222" sqref="G222"/>
+      <selection pane="bottomRight" activeCell="J179" sqref="J179"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="24" customWidth="true" style="0"/>
     <col min="4" max="4" width="24" customWidth="true" style="0"/>
     <col min="5" max="5" width="24" customWidth="true" style="0"/>
     <col min="6" max="6" width="24" customWidth="true" style="0"/>
     <col min="7" max="7" width="24" customWidth="true" style="0"/>
     <col min="8" max="8" width="24" customWidth="true" style="0"/>
     <col min="9" max="9" width="24" customWidth="true" style="0"/>
     <col min="10" max="10" width="24" customWidth="true" style="0"/>
     <col min="11" max="11" width="24" customWidth="true" style="0"/>
     <col min="12" max="12" width="24" customWidth="true" style="0"/>
     <col min="13" max="13" width="24" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:13" customHeight="1" ht="18" s="2" customFormat="1">
       <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>1</v>
       </c>
@@ -2987,4955 +2552,5667 @@
         <v>8</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="E4" s="3">
+        <v>279.38</v>
+      </c>
+      <c r="F4" s="3">
+        <v>296.31</v>
+      </c>
+      <c r="G4" s="3">
+        <v>317.48</v>
+      </c>
+      <c r="H4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="I4" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="J4" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E5" s="3" t="s">
+      <c r="E5" s="3">
+        <v>279.38</v>
+      </c>
+      <c r="F5" s="3">
+        <v>296.31</v>
+      </c>
+      <c r="G5" s="3">
+        <v>317.48</v>
+      </c>
+      <c r="H5" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="I5" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="3" t="s">
+      <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="3" t="s">
+      <c r="E6" s="3">
+        <v>279.38</v>
+      </c>
+      <c r="F6" s="3">
+        <v>296.31</v>
+      </c>
+      <c r="G6" s="3">
+        <v>317.48</v>
+      </c>
+      <c r="H6" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="F6" s="3" t="s">
+      <c r="I6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G6" s="3" t="s">
+      <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E7" s="3" t="s">
+      <c r="E7" s="3">
+        <v>279.38</v>
+      </c>
+      <c r="F7" s="3">
+        <v>296.31</v>
+      </c>
+      <c r="G7" s="3">
+        <v>317.48</v>
+      </c>
+      <c r="H7" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F7" s="3" t="s">
+      <c r="I7" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G7" s="3" t="s">
+      <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E8" s="3" t="s">
+      <c r="E8" s="3">
+        <v>279.38</v>
+      </c>
+      <c r="F8" s="3">
+        <v>296.31</v>
+      </c>
+      <c r="G8" s="3">
+        <v>317.48</v>
+      </c>
+      <c r="H8" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="F8" s="3" t="s">
+      <c r="I8" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G8" s="3" t="s">
+      <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E9" s="3" t="s">
+      <c r="E9" s="3">
+        <v>279.38</v>
+      </c>
+      <c r="F9" s="3">
+        <v>296.31</v>
+      </c>
+      <c r="G9" s="3">
+        <v>317.48</v>
+      </c>
+      <c r="H9" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="F9" s="3" t="s">
+      <c r="I9" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G9" s="3" t="s">
+      <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E10" s="3" t="s">
+      <c r="E10" s="3">
+        <v>279.38</v>
+      </c>
+      <c r="F10" s="3">
+        <v>296.31</v>
+      </c>
+      <c r="G10" s="3">
+        <v>317.48</v>
+      </c>
+      <c r="H10" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="F10" s="3" t="s">
+      <c r="I10" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G10" s="3" t="s">
+      <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E11" s="3" t="s">
+      <c r="E11" s="3">
+        <v>279.38</v>
+      </c>
+      <c r="F11" s="3">
+        <v>296.31</v>
+      </c>
+      <c r="G11" s="3">
+        <v>317.48</v>
+      </c>
+      <c r="H11" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="F11" s="3" t="s">
+      <c r="I11" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G11" s="3" t="s">
+      <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="3" t="s">
+      <c r="E12" s="3">
+        <v>279.38</v>
+      </c>
+      <c r="F12" s="3">
+        <v>296.31</v>
+      </c>
+      <c r="G12" s="3">
+        <v>317.48</v>
+      </c>
+      <c r="H12" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F12" s="3" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G12" s="3" t="s">
+      <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E13" s="3" t="s">
+      <c r="E13" s="3">
+        <v>279.38</v>
+      </c>
+      <c r="F13" s="3">
+        <v>296.31</v>
+      </c>
+      <c r="G13" s="3">
+        <v>317.48</v>
+      </c>
+      <c r="H13" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="F13" s="3" t="s">
+      <c r="I13" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G13" s="3" t="s">
+      <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E14" s="3" t="s">
+      <c r="E14" s="3">
+        <v>309.67</v>
+      </c>
+      <c r="F14" s="3">
+        <v>328.44</v>
+      </c>
+      <c r="G14" s="3">
+        <v>351.9</v>
+      </c>
+      <c r="H14" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="F14" s="3" t="s">
+      <c r="I14" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G14" s="3" t="s">
+      <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A15" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E15" s="3" t="s">
+      <c r="E15" s="3">
+        <v>279.38</v>
+      </c>
+      <c r="F15" s="3">
+        <v>296.31</v>
+      </c>
+      <c r="G15" s="3">
+        <v>317.48</v>
+      </c>
+      <c r="H15" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="F15" s="3" t="s">
+      <c r="I15" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G15" s="3" t="s">
+      <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A16" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E16" s="3" t="s">
+      <c r="E16" s="3">
+        <v>279.38</v>
+      </c>
+      <c r="F16" s="3">
+        <v>296.31</v>
+      </c>
+      <c r="G16" s="3">
+        <v>317.48</v>
+      </c>
+      <c r="H16" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="F16" s="3" t="s">
+      <c r="I16" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G16" s="3" t="s">
+      <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E17" s="3" t="s">
+      <c r="E17" s="3">
+        <v>182.37</v>
+      </c>
+      <c r="F17" s="3">
+        <v>193.86</v>
+      </c>
+      <c r="G17" s="3">
+        <v>208.22</v>
+      </c>
+      <c r="H17" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="F17" s="3" t="s">
+      <c r="I17" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="G17" s="3" t="s">
-        <v>18</v>
+      <c r="J17" s="3" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A18" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E18" s="3">
+        <v>131.52</v>
+      </c>
+      <c r="F18" s="3">
+        <v>139.81</v>
+      </c>
+      <c r="G18" s="3">
+        <v>150.16</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="J18" s="3" t="s">
         <v>65</v>
-      </c>
-[...13 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A19" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="C19" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="D19" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E19" s="3">
+        <v>148.18</v>
+      </c>
+      <c r="F19" s="3">
+        <v>157.52</v>
+      </c>
+      <c r="G19" s="3">
+        <v>169.19</v>
+      </c>
+      <c r="H19" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="D19" s="1" t="s">
-[...6 lines deleted...]
-        <v>69</v>
+      <c r="I19" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A20" s="1" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B20" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="D20" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" s="3">
+        <v>162.88</v>
+      </c>
+      <c r="F20" s="3">
+        <v>173.14</v>
+      </c>
+      <c r="G20" s="3">
+        <v>185.96</v>
+      </c>
+      <c r="H20" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="D20" s="1" t="s">
-[...6 lines deleted...]
-        <v>69</v>
+      <c r="I20" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A21" s="1" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E21" s="3" t="s">
+      <c r="E21" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F21" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G21" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H21" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="F21" s="3" t="s">
-        <v>69</v>
+      <c r="I21" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J21" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A22" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E22" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="3" t="s">
+      <c r="E22" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F22" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G22" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H22" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="G22" s="3" t="s">
+      <c r="I22" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E23" s="3" t="s">
+      <c r="E23" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F23" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G23" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H23" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="F23" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G23" s="3" t="s">
+      <c r="I23" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E24" s="3" t="s">
+      <c r="E24" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F24" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G24" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H24" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="F24" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G24" s="3" t="s">
+      <c r="I24" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A25" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E25" s="3" t="s">
+      <c r="E25" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F25" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G25" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H25" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="F25" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G25" s="3" t="s">
+      <c r="I25" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A26" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E26" s="3" t="s">
+      <c r="E26" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F26" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G26" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H26" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="F26" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G26" s="3" t="s">
+      <c r="I26" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A27" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E27" s="3" t="s">
+      <c r="E27" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F27" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G27" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H27" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="F27" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="3" t="s">
+      <c r="I27" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A28" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E28" s="3" t="s">
+      <c r="E28" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F28" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G28" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H28" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="F28" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G28" s="3" t="s">
+      <c r="I28" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A29" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E29" s="3" t="s">
+      <c r="E29" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F29" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G29" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H29" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="F29" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G29" s="3" t="s">
+      <c r="I29" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A30" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E30" s="3" t="s">
+      <c r="E30" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F30" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G30" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H30" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="F30" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G30" s="3" t="s">
+      <c r="I30" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A31" s="1" t="s">
         <v>117</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E31" s="3" t="s">
+      <c r="E31" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F31" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G31" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H31" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="F31" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G31" s="3" t="s">
+      <c r="I31" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A32" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E32" s="3" t="s">
+      <c r="E32" s="3">
+        <v>648.74</v>
+      </c>
+      <c r="F32" s="3">
+        <v>683.67</v>
+      </c>
+      <c r="G32" s="3">
+        <v>723.59</v>
+      </c>
+      <c r="H32" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="F32" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G32" s="3" t="s">
+      <c r="I32" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A33" s="1" t="s">
         <v>125</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E33" s="3" t="s">
+      <c r="E33" s="3">
+        <v>648.74</v>
+      </c>
+      <c r="F33" s="3">
+        <v>683.67</v>
+      </c>
+      <c r="G33" s="3">
+        <v>723.59</v>
+      </c>
+      <c r="H33" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="F33" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G33" s="3" t="s">
+      <c r="I33" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A34" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E34" s="3" t="s">
+      <c r="E34" s="3">
+        <v>648.74</v>
+      </c>
+      <c r="F34" s="3">
+        <v>683.67</v>
+      </c>
+      <c r="G34" s="3">
+        <v>723.59</v>
+      </c>
+      <c r="H34" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="F34" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G34" s="3" t="s">
+      <c r="I34" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A35" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E35" s="3" t="s">
+      <c r="E35" s="3">
+        <v>648.74</v>
+      </c>
+      <c r="F35" s="3">
+        <v>683.67</v>
+      </c>
+      <c r="G35" s="3">
+        <v>723.59</v>
+      </c>
+      <c r="H35" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="F35" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G35" s="3" t="s">
+      <c r="I35" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A36" s="1" t="s">
         <v>137</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E36" s="3" t="s">
+      <c r="E36" s="3">
+        <v>648.74</v>
+      </c>
+      <c r="F36" s="3">
+        <v>683.67</v>
+      </c>
+      <c r="G36" s="3">
+        <v>723.59</v>
+      </c>
+      <c r="H36" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="F36" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G36" s="3" t="s">
+      <c r="I36" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A37" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E37" s="3" t="s">
+      <c r="E37" s="3">
+        <v>648.74</v>
+      </c>
+      <c r="F37" s="3">
+        <v>683.67</v>
+      </c>
+      <c r="G37" s="3">
+        <v>723.59</v>
+      </c>
+      <c r="H37" s="3" t="s">
         <v>144</v>
       </c>
-      <c r="F37" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G37" s="3" t="s">
+      <c r="I37" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A38" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E38" s="3" t="s">
+      <c r="E38" s="3">
+        <v>648.74</v>
+      </c>
+      <c r="F38" s="3">
+        <v>683.67</v>
+      </c>
+      <c r="G38" s="3">
+        <v>723.59</v>
+      </c>
+      <c r="H38" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="F38" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G38" s="3" t="s">
+      <c r="I38" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A39" s="1" t="s">
         <v>149</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E39" s="3" t="s">
+      <c r="E39" s="3">
+        <v>648.74</v>
+      </c>
+      <c r="F39" s="3">
+        <v>683.67</v>
+      </c>
+      <c r="G39" s="3">
+        <v>723.59</v>
+      </c>
+      <c r="H39" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="F39" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G39" s="3" t="s">
+      <c r="I39" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A40" s="1" t="s">
         <v>153</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>154</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E40" s="3" t="s">
+      <c r="E40" s="3">
+        <v>648.74</v>
+      </c>
+      <c r="F40" s="3">
+        <v>683.67</v>
+      </c>
+      <c r="G40" s="3">
+        <v>723.59</v>
+      </c>
+      <c r="H40" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="F40" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G40" s="3" t="s">
+      <c r="I40" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A41" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E41" s="3" t="s">
+      <c r="E41" s="3">
+        <v>453.73</v>
+      </c>
+      <c r="F41" s="3">
+        <v>478.16</v>
+      </c>
+      <c r="G41" s="3">
+        <v>506.08</v>
+      </c>
+      <c r="H41" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="F41" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G41" s="3" t="s">
+      <c r="I41" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A42" s="1" t="s">
         <v>161</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E42" s="3" t="s">
+      <c r="E42" s="3">
+        <v>453.73</v>
+      </c>
+      <c r="F42" s="3">
+        <v>478.16</v>
+      </c>
+      <c r="G42" s="3">
+        <v>506.08</v>
+      </c>
+      <c r="H42" s="3" t="s">
         <v>164</v>
       </c>
-      <c r="F42" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G42" s="3" t="s">
+      <c r="I42" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A43" s="1" t="s">
         <v>165</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E43" s="3" t="s">
+      <c r="E43" s="3">
+        <v>453.73</v>
+      </c>
+      <c r="F43" s="3">
+        <v>478.16</v>
+      </c>
+      <c r="G43" s="3">
+        <v>506.08</v>
+      </c>
+      <c r="H43" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="F43" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G43" s="3" t="s">
+      <c r="I43" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A44" s="1" t="s">
         <v>169</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E44" s="3" t="s">
+      <c r="E44" s="3">
+        <v>453.73</v>
+      </c>
+      <c r="F44" s="3">
+        <v>478.16</v>
+      </c>
+      <c r="G44" s="3">
+        <v>506.08</v>
+      </c>
+      <c r="H44" s="3" t="s">
         <v>172</v>
       </c>
-      <c r="F44" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G44" s="3" t="s">
+      <c r="I44" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A45" s="1" t="s">
         <v>173</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>174</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E45" s="3" t="s">
+      <c r="E45" s="3">
+        <v>453.73</v>
+      </c>
+      <c r="F45" s="3">
+        <v>478.16</v>
+      </c>
+      <c r="G45" s="3">
+        <v>506.08</v>
+      </c>
+      <c r="H45" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="F45" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G45" s="3" t="s">
+      <c r="I45" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A46" s="1" t="s">
         <v>177</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E46" s="3" t="s">
+      <c r="E46" s="3">
+        <v>453.73</v>
+      </c>
+      <c r="F46" s="3">
+        <v>478.16</v>
+      </c>
+      <c r="G46" s="3">
+        <v>506.08</v>
+      </c>
+      <c r="H46" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="F46" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G46" s="3" t="s">
+      <c r="I46" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A47" s="1" t="s">
         <v>181</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E47" s="3" t="s">
+      <c r="E47" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F47" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G47" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H47" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="F47" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G47" s="3" t="s">
+      <c r="I47" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A48" s="1" t="s">
         <v>185</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E48" s="3" t="s">
+      <c r="E48" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F48" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G48" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H48" s="3" t="s">
         <v>188</v>
       </c>
-      <c r="F48" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G48" s="3" t="s">
+      <c r="I48" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A49" s="1" t="s">
         <v>189</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>190</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E49" s="3" t="s">
+      <c r="E49" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F49" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G49" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H49" s="3" t="s">
         <v>192</v>
       </c>
-      <c r="F49" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G49" s="3" t="s">
+      <c r="I49" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A50" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>194</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E50" s="3" t="s">
+      <c r="E50" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F50" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G50" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H50" s="3" t="s">
         <v>196</v>
       </c>
-      <c r="F50" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G50" s="3" t="s">
+      <c r="I50" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A51" s="1" t="s">
         <v>197</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E51" s="3" t="s">
+      <c r="E51" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F51" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G51" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H51" s="3" t="s">
         <v>200</v>
       </c>
-      <c r="F51" s="3" t="s">
+      <c r="I51" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A52" s="1" t="s">
         <v>201</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E52" s="3" t="s">
+      <c r="E52" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F52" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G52" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H52" s="3" t="s">
         <v>204</v>
       </c>
-      <c r="F52" s="3" t="s">
+      <c r="I52" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A53" s="1" t="s">
         <v>205</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>206</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E53" s="3" t="s">
+      <c r="E53" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F53" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G53" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H53" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="F53" s="3" t="s">
+      <c r="I53" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A54" s="1" t="s">
         <v>209</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>210</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E54" s="3" t="s">
+      <c r="E54" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F54" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G54" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H54" s="3" t="s">
         <v>212</v>
       </c>
-      <c r="F54" s="3" t="s">
+      <c r="I54" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A55" s="1" t="s">
         <v>213</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>214</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E55" s="3" t="s">
+      <c r="E55" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F55" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G55" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H55" s="3" t="s">
         <v>216</v>
       </c>
-      <c r="F55" s="3" t="s">
+      <c r="I55" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A56" s="1" t="s">
         <v>217</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>218</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E56" s="3" t="s">
+      <c r="E56" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F56" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G56" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H56" s="3" t="s">
         <v>220</v>
       </c>
-      <c r="F56" s="3" t="s">
+      <c r="I56" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A57" s="1" t="s">
         <v>221</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E57" s="3" t="s">
+      <c r="E57" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F57" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G57" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H57" s="3" t="s">
         <v>224</v>
       </c>
-      <c r="F57" s="3" t="s">
+      <c r="I57" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A58" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>226</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E58" s="3" t="s">
+      <c r="E58" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F58" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G58" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H58" s="3" t="s">
         <v>228</v>
       </c>
-      <c r="F58" s="3" t="s">
+      <c r="I58" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A59" s="1" t="s">
         <v>229</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>230</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E59" s="3" t="s">
+      <c r="E59" s="3">
+        <v>155.03</v>
+      </c>
+      <c r="F59" s="3">
+        <v>167.24</v>
+      </c>
+      <c r="G59" s="3">
+        <v>179.44</v>
+      </c>
+      <c r="H59" s="3" t="s">
         <v>232</v>
       </c>
-      <c r="F59" s="3" t="s">
+      <c r="I59" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A60" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E60" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F60" s="3" t="s">
+      <c r="E60" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F60" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G60" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="I60" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A61" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E61" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F61" s="3" t="s">
+      <c r="E61" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F61" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G61" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="I61" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A62" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E62" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F62" s="3" t="s">
+      <c r="E62" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F62" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G62" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="I62" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A63" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E63" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F63" s="3" t="s">
+      <c r="E63" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F63" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G63" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I63" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A64" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E64" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F64" s="3" t="s">
+      <c r="E64" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F64" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G64" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="I64" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J64" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A65" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E65" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F65" s="3" t="s">
+      <c r="E65" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F65" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G65" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="I65" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J65" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A66" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E66" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F66" s="3" t="s">
+      <c r="E66" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F66" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G66" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A67" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E67" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G67" s="3" t="s">
+      <c r="E67" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F67" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G67" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="I67" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J67" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A68" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E68" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G68" s="3" t="s">
+      <c r="E68" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F68" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G68" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="I68" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J68" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A69" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E69" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G69" s="3" t="s">
+      <c r="E69" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F69" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G69" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="I69" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J69" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A70" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E70" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G70" s="3" t="s">
+      <c r="E70" s="3">
+        <v>648.74</v>
+      </c>
+      <c r="F70" s="3">
+        <v>683.67</v>
+      </c>
+      <c r="G70" s="3">
+        <v>723.59</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="I70" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J70" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A71" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E71" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G71" s="3" t="s">
+      <c r="E71" s="3">
+        <v>648.74</v>
+      </c>
+      <c r="F71" s="3">
+        <v>683.67</v>
+      </c>
+      <c r="G71" s="3">
+        <v>723.59</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="I71" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J71" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A72" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E72" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G72" s="3" t="s">
+      <c r="E72" s="3">
+        <v>648.74</v>
+      </c>
+      <c r="F72" s="3">
+        <v>683.67</v>
+      </c>
+      <c r="G72" s="3">
+        <v>723.59</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="I72" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J72" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A73" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E73" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G73" s="3" t="s">
+      <c r="E73" s="3">
+        <v>648.74</v>
+      </c>
+      <c r="F73" s="3">
+        <v>683.67</v>
+      </c>
+      <c r="G73" s="3">
+        <v>723.59</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="I73" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J73" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A74" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E74" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G74" s="3" t="s">
+      <c r="E74" s="3">
+        <v>648.74</v>
+      </c>
+      <c r="F74" s="3">
+        <v>683.67</v>
+      </c>
+      <c r="G74" s="3">
+        <v>723.59</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="I74" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J74" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A75" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E75" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G75" s="3" t="s">
+      <c r="E75" s="3">
+        <v>312</v>
+      </c>
+      <c r="F75" s="3">
+        <v>336</v>
+      </c>
+      <c r="G75" s="3">
+        <v>372</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="I75" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="J75" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A76" s="1" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="B76" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C76" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="C76" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D76" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E76" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G76" s="3" t="s">
+      <c r="E76" s="3">
+        <v>312</v>
+      </c>
+      <c r="F76" s="3">
+        <v>336</v>
+      </c>
+      <c r="G76" s="3">
+        <v>372</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="I76" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="J76" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A77" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E77" s="3">
+        <v>312</v>
+      </c>
+      <c r="F77" s="3">
+        <v>336</v>
+      </c>
+      <c r="G77" s="3">
+        <v>372</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="I77" s="3" t="s">
         <v>298</v>
       </c>
-      <c r="B77" s="1" t="s">
-[...14 lines deleted...]
-      <c r="G77" s="3" t="s">
+      <c r="J77" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A78" s="1" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E78" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F78" s="3" t="s">
+      <c r="E78" s="3">
+        <v>312</v>
+      </c>
+      <c r="F78" s="3">
+        <v>336</v>
+      </c>
+      <c r="G78" s="3">
+        <v>372</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="I78" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="J78" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A79" s="1" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>308</v>
+        <v>296</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E79" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F79" s="3" t="s">
+      <c r="E79" s="3">
+        <v>312</v>
+      </c>
+      <c r="F79" s="3">
+        <v>336</v>
+      </c>
+      <c r="G79" s="3">
+        <v>372</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="I79" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="J79" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A80" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C80" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E80" s="3">
         <v>312</v>
       </c>
-      <c r="D80" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E80" s="3" t="s">
+      <c r="F80" s="3">
+        <v>336</v>
+      </c>
+      <c r="G80" s="3">
+        <v>372</v>
+      </c>
+      <c r="H80" s="3" t="s">
         <v>313</v>
       </c>
-      <c r="F80" s="3" t="s">
+      <c r="I80" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="J80" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A81" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C81" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E81" s="3">
+        <v>312</v>
+      </c>
+      <c r="F81" s="3">
+        <v>336</v>
+      </c>
+      <c r="G81" s="3">
+        <v>372</v>
+      </c>
+      <c r="H81" s="3" t="s">
         <v>316</v>
       </c>
-      <c r="D81" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F81" s="3" t="s">
+      <c r="I81" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="J81" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A82" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B82" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="B82" s="1" t="s">
+      <c r="C82" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E82" s="3">
+        <v>312</v>
+      </c>
+      <c r="F82" s="3">
+        <v>336</v>
+      </c>
+      <c r="G82" s="3">
+        <v>372</v>
+      </c>
+      <c r="H82" s="3" t="s">
         <v>319</v>
       </c>
-      <c r="C82" s="1" t="s">
-[...8 lines deleted...]
-      <c r="F82" s="3" t="s">
+      <c r="I82" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="J82" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A83" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="C83" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="B83" s="1" t="s">
+      <c r="D83" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E83" s="3">
+        <v>234.78</v>
+      </c>
+      <c r="F83" s="3">
+        <v>252.84</v>
+      </c>
+      <c r="G83" s="3">
+        <v>279.93</v>
+      </c>
+      <c r="H83" s="3" t="s">
         <v>323</v>
       </c>
-      <c r="C83" s="1" t="s">
+      <c r="I83" s="3" t="s">
         <v>324</v>
       </c>
-      <c r="D83" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F83" s="3" t="s">
+      <c r="J83" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A84" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B84" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="B84" s="1" t="s">
+      <c r="C84" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="C84" s="1" t="s">
+      <c r="D84" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E84" s="3">
+        <v>234.78</v>
+      </c>
+      <c r="F84" s="3">
+        <v>252.84</v>
+      </c>
+      <c r="G84" s="3">
+        <v>279.93</v>
+      </c>
+      <c r="H84" s="3" t="s">
         <v>328</v>
       </c>
-      <c r="D84" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F84" s="3" t="s">
+      <c r="I84" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="J84" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A85" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B85" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="B85" s="1" t="s">
+      <c r="C85" s="1" t="s">
         <v>331</v>
       </c>
-      <c r="C85" s="1" t="s">
+      <c r="D85" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E85" s="3">
+        <v>518.7</v>
+      </c>
+      <c r="F85" s="3">
+        <v>546.63</v>
+      </c>
+      <c r="G85" s="3">
+        <v>578.55</v>
+      </c>
+      <c r="H85" s="3" t="s">
         <v>332</v>
       </c>
-      <c r="D85" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F85" s="3" t="s">
+      <c r="I85" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J85" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A86" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B86" s="1" t="s">
         <v>334</v>
       </c>
-      <c r="B86" s="1" t="s">
+      <c r="C86" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="C86" s="1" t="s">
+      <c r="D86" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E86" s="3">
+        <v>518.7</v>
+      </c>
+      <c r="F86" s="3">
+        <v>546.63</v>
+      </c>
+      <c r="G86" s="3">
+        <v>578.55</v>
+      </c>
+      <c r="H86" s="3" t="s">
         <v>336</v>
       </c>
-      <c r="D86" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F86" s="3" t="s">
+      <c r="I86" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J86" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A87" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B87" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="B87" s="1" t="s">
+      <c r="C87" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="C87" s="1" t="s">
+      <c r="D87" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E87" s="3">
+        <v>518.7</v>
+      </c>
+      <c r="F87" s="3">
+        <v>546.63</v>
+      </c>
+      <c r="G87" s="3">
+        <v>578.55</v>
+      </c>
+      <c r="H87" s="3" t="s">
         <v>340</v>
       </c>
-      <c r="D87" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F87" s="3" t="s">
+      <c r="I87" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J87" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A88" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B88" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="B88" s="1" t="s">
+      <c r="C88" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="C88" s="1" t="s">
+      <c r="D88" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E88" s="3">
+        <v>518.7</v>
+      </c>
+      <c r="F88" s="3">
+        <v>546.63</v>
+      </c>
+      <c r="G88" s="3">
+        <v>578.55</v>
+      </c>
+      <c r="H88" s="3" t="s">
         <v>344</v>
       </c>
-      <c r="D88" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F88" s="3" t="s">
+      <c r="I88" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J88" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A89" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="B89" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="B89" s="1" t="s">
+      <c r="C89" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="C89" s="1" t="s">
+      <c r="D89" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E89" s="3">
+        <v>518.7</v>
+      </c>
+      <c r="F89" s="3">
+        <v>546.63</v>
+      </c>
+      <c r="G89" s="3">
+        <v>578.55</v>
+      </c>
+      <c r="H89" s="3" t="s">
         <v>348</v>
       </c>
-      <c r="D89" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E89" s="3" t="s">
+      <c r="I89" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J89" s="3" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A90" s="1" t="s">
         <v>350</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>351</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E90" s="3" t="s">
+      <c r="E90" s="3">
+        <v>268.28</v>
+      </c>
+      <c r="F90" s="3">
+        <v>282.73</v>
+      </c>
+      <c r="G90" s="3">
+        <v>299.24</v>
+      </c>
+      <c r="H90" s="3" t="s">
         <v>353</v>
       </c>
-      <c r="F90" s="3" t="s">
-        <v>18</v>
+      <c r="I90" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J90" s="3" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A91" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>356</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E91" s="3" t="s">
+      <c r="E91" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F91" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G91" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H91" s="3" t="s">
         <v>357</v>
       </c>
-      <c r="F91" s="3" t="s">
-        <v>18</v>
+      <c r="I91" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J91" s="3" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A92" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>359</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>360</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E92" s="3" t="s">
+      <c r="E92" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F92" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G92" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H92" s="3" t="s">
         <v>361</v>
       </c>
-      <c r="F92" s="3" t="s">
-        <v>18</v>
+      <c r="I92" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J92" s="3" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A93" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>363</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>364</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E93" s="3" t="s">
+      <c r="E93" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F93" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G93" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H93" s="3" t="s">
         <v>365</v>
       </c>
-      <c r="F93" s="3" t="s">
-        <v>18</v>
+      <c r="I93" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J93" s="3" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A94" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>367</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>368</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E94" s="3" t="s">
+      <c r="E94" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F94" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G94" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H94" s="3" t="s">
         <v>369</v>
       </c>
-      <c r="F94" s="3" t="s">
-        <v>18</v>
+      <c r="I94" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J94" s="3" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A95" s="1" t="s">
         <v>370</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>372</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E95" s="3" t="s">
+      <c r="E95" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F95" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G95" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H95" s="3" t="s">
         <v>373</v>
       </c>
-      <c r="F95" s="3" t="s">
-        <v>18</v>
+      <c r="I95" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J95" s="3" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A96" s="1" t="s">
         <v>374</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>376</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E96" s="3" t="s">
+      <c r="E96" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F96" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G96" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H96" s="3" t="s">
         <v>377</v>
       </c>
-      <c r="F96" s="3" t="s">
-        <v>18</v>
+      <c r="I96" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J96" s="3" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A97" s="1" t="s">
         <v>378</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>379</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>380</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E97" s="3" t="s">
+      <c r="E97" s="3">
+        <v>245.71</v>
+      </c>
+      <c r="F97" s="3">
+        <v>258.94</v>
+      </c>
+      <c r="G97" s="3">
+        <v>274.06</v>
+      </c>
+      <c r="H97" s="3" t="s">
         <v>381</v>
       </c>
-      <c r="F97" s="3" t="s">
-[...3 lines deleted...]
-        <v>383</v>
+      <c r="I97" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J97" s="3" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A98" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="C98" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="B98" s="1" t="s">
+      <c r="D98" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E98" s="3">
+        <v>2324.32</v>
+      </c>
+      <c r="F98" s="3">
+        <v>2449.48</v>
+      </c>
+      <c r="G98" s="3">
+        <v>2592.51</v>
+      </c>
+      <c r="H98" s="3" t="s">
         <v>385</v>
       </c>
-      <c r="C98" s="1" t="s">
-[...12 lines deleted...]
-        <v>383</v>
+      <c r="I98" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J98" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A99" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="B99" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="B99" s="1" t="s">
+      <c r="C99" s="1" t="s">
         <v>388</v>
       </c>
-      <c r="C99" s="1" t="s">
+      <c r="D99" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E99" s="3">
+        <v>2324.32</v>
+      </c>
+      <c r="F99" s="3">
+        <v>2449.48</v>
+      </c>
+      <c r="G99" s="3">
+        <v>2592.51</v>
+      </c>
+      <c r="H99" s="3" t="s">
         <v>389</v>
       </c>
-      <c r="D99" s="1" t="s">
-[...9 lines deleted...]
-        <v>383</v>
+      <c r="I99" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J99" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A100" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="C100" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="B100" s="1" t="s">
+      <c r="D100" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E100" s="3">
+        <v>2324.32</v>
+      </c>
+      <c r="F100" s="3">
+        <v>2449.48</v>
+      </c>
+      <c r="G100" s="3">
+        <v>2592.51</v>
+      </c>
+      <c r="H100" s="3" t="s">
         <v>393</v>
       </c>
-      <c r="C100" s="1" t="s">
-[...12 lines deleted...]
-        <v>383</v>
+      <c r="I100" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J100" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A101" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B101" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="B101" s="1" t="s">
+      <c r="C101" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="C101" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D101" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E101" s="3" t="s">
+      <c r="E101" s="3">
+        <v>2324.32</v>
+      </c>
+      <c r="F101" s="3">
+        <v>2449.48</v>
+      </c>
+      <c r="G101" s="3">
+        <v>2592.51</v>
+      </c>
+      <c r="H101" s="3" t="s">
         <v>397</v>
       </c>
-      <c r="F101" s="3" t="s">
-[...3 lines deleted...]
-        <v>383</v>
+      <c r="I101" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J101" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A102" s="1" t="s">
         <v>398</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>399</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>389</v>
+        <v>400</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E102" s="3" t="s">
-[...6 lines deleted...]
-        <v>383</v>
+      <c r="E102" s="3">
+        <v>1628.17</v>
+      </c>
+      <c r="F102" s="3">
+        <v>1715.84</v>
+      </c>
+      <c r="G102" s="3">
+        <v>1816.04</v>
+      </c>
+      <c r="H102" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="I102" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J102" s="3" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A103" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>389</v>
+        <v>404</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E103" s="3" t="s">
-[...6 lines deleted...]
-        <v>383</v>
+      <c r="E103" s="3">
+        <v>1628.17</v>
+      </c>
+      <c r="F103" s="3">
+        <v>1715.84</v>
+      </c>
+      <c r="G103" s="3">
+        <v>1816.04</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="I103" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J103" s="3" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A104" s="1" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>389</v>
+        <v>408</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E104" s="3" t="s">
-[...6 lines deleted...]
-        <v>383</v>
+      <c r="E104" s="3">
+        <v>1628.17</v>
+      </c>
+      <c r="F104" s="3">
+        <v>1715.84</v>
+      </c>
+      <c r="G104" s="3">
+        <v>1816.04</v>
+      </c>
+      <c r="H104" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="I104" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J104" s="3" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A105" s="1" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>389</v>
+        <v>412</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E105" s="3" t="s">
-[...6 lines deleted...]
-        <v>383</v>
+      <c r="E105" s="3">
+        <v>1628.17</v>
+      </c>
+      <c r="F105" s="3">
+        <v>1715.84</v>
+      </c>
+      <c r="G105" s="3">
+        <v>1816.04</v>
+      </c>
+      <c r="H105" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="I105" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J105" s="3" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A106" s="1" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>389</v>
+        <v>416</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E106" s="3" t="s">
-[...6 lines deleted...]
-        <v>383</v>
+      <c r="E106" s="3">
+        <v>216.99</v>
+      </c>
+      <c r="F106" s="3">
+        <v>228.77</v>
+      </c>
+      <c r="G106" s="3">
+        <v>243.9</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="I106" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="J106" s="3" t="s">
+        <v>419</v>
       </c>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A107" s="1" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E107" s="3" t="s">
-[...6 lines deleted...]
-        <v>383</v>
+      <c r="E107" s="3">
+        <v>185.89</v>
+      </c>
+      <c r="F107" s="3">
+        <v>195.98</v>
+      </c>
+      <c r="G107" s="3">
+        <v>208.94</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="I107" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="J107" s="3" t="s">
+        <v>419</v>
       </c>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A108" s="1" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="B108" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E108" s="3">
+        <v>370.48</v>
+      </c>
+      <c r="F108" s="3">
+        <v>390.58</v>
+      </c>
+      <c r="G108" s="3">
+        <v>416.43</v>
+      </c>
+      <c r="H108" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="I108" s="3" t="s">
         <v>418</v>
       </c>
-      <c r="C108" s="1" t="s">
+      <c r="J108" s="3" t="s">
         <v>419</v>
-      </c>
-[...10 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A109" s="1" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E109" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E109" s="3">
+        <v>370.48</v>
+      </c>
+      <c r="F109" s="3">
+        <v>390.58</v>
+      </c>
+      <c r="G109" s="3">
+        <v>416.43</v>
+      </c>
+      <c r="H109" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="I109" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="J109" s="3" t="s">
+        <v>419</v>
       </c>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A110" s="1" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E110" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E110" s="3">
+        <v>203.57</v>
+      </c>
+      <c r="F110" s="3">
+        <v>214.62</v>
+      </c>
+      <c r="G110" s="3">
+        <v>228.82</v>
+      </c>
+      <c r="H110" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="I110" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="J110" s="3" t="s">
+        <v>419</v>
       </c>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A111" s="1" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>428</v>
+        <v>435</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E111" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E111" s="3">
+        <v>220.67</v>
+      </c>
+      <c r="F111" s="3">
+        <v>232.64</v>
+      </c>
+      <c r="G111" s="3">
+        <v>248.04</v>
+      </c>
+      <c r="H111" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="I111" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="J111" s="3" t="s">
+        <v>419</v>
       </c>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A112" s="1" t="s">
-        <v>430</v>
+        <v>437</v>
       </c>
       <c r="B112" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="C112" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="C112" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D112" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E112" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E112" s="3">
+        <v>203.57</v>
+      </c>
+      <c r="F112" s="3">
+        <v>214.62</v>
+      </c>
+      <c r="G112" s="3">
+        <v>228.82</v>
+      </c>
+      <c r="H112" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="I112" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="J112" s="3" t="s">
+        <v>419</v>
       </c>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A113" s="1" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E113" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G113" s="3" t="s">
+      <c r="E113" s="3">
+        <v>183.96</v>
+      </c>
+      <c r="F113" s="3">
+        <v>198.44</v>
+      </c>
+      <c r="G113" s="3">
+        <v>212.93</v>
+      </c>
+      <c r="H113" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="I113" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="J113" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A114" s="1" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E114" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G114" s="3" t="s">
+      <c r="E114" s="3">
+        <v>507</v>
+      </c>
+      <c r="F114" s="3">
+        <v>546</v>
+      </c>
+      <c r="G114" s="3">
+        <v>604.5</v>
+      </c>
+      <c r="H114" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="I114" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="J114" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A115" s="1" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E115" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G115" s="3" t="s">
+      <c r="E115" s="3">
+        <v>1095.09</v>
+      </c>
+      <c r="F115" s="3">
+        <v>1179.32</v>
+      </c>
+      <c r="G115" s="3">
+        <v>1305.68</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="I115" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="J115" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A116" s="1" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="B116" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E116" s="3">
+        <v>767</v>
+      </c>
+      <c r="F116" s="3">
+        <v>826</v>
+      </c>
+      <c r="G116" s="3">
+        <v>914.5</v>
+      </c>
+      <c r="H116" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="I116" s="3" t="s">
         <v>447</v>
       </c>
-      <c r="C116" s="1" t="s">
-[...12 lines deleted...]
-        <v>450</v>
+      <c r="J116" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A117" s="1" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E117" s="3" t="s">
-[...6 lines deleted...]
-        <v>450</v>
+      <c r="E117" s="3">
+        <v>1095.09</v>
+      </c>
+      <c r="F117" s="3">
+        <v>1179.32</v>
+      </c>
+      <c r="G117" s="3">
+        <v>1305.68</v>
+      </c>
+      <c r="H117" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="I117" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="J117" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A118" s="1" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E118" s="3" t="s">
-[...6 lines deleted...]
-        <v>450</v>
+      <c r="E118" s="3">
+        <v>202.02</v>
+      </c>
+      <c r="F118" s="3">
+        <v>217.93</v>
+      </c>
+      <c r="G118" s="3">
+        <v>233.83</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="I118" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="J118" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A119" s="1" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E119" s="3" t="s">
-[...6 lines deleted...]
-        <v>450</v>
+      <c r="E119" s="3">
+        <v>202.02</v>
+      </c>
+      <c r="F119" s="3">
+        <v>217.93</v>
+      </c>
+      <c r="G119" s="3">
+        <v>233.83</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="I119" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="J119" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A120" s="1" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E120" s="3" t="s">
-[...6 lines deleted...]
-        <v>450</v>
+      <c r="E120" s="3">
+        <v>202.02</v>
+      </c>
+      <c r="F120" s="3">
+        <v>217.93</v>
+      </c>
+      <c r="G120" s="3">
+        <v>233.83</v>
+      </c>
+      <c r="H120" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="I120" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="J120" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A121" s="1" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E121" s="3" t="s">
-[...6 lines deleted...]
-        <v>450</v>
+      <c r="E121" s="3">
+        <v>202.02</v>
+      </c>
+      <c r="F121" s="3">
+        <v>217.93</v>
+      </c>
+      <c r="G121" s="3">
+        <v>233.83</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="I121" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="J121" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A122" s="1" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>473</v>
+        <v>462</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E122" s="3" t="s">
-[...6 lines deleted...]
-        <v>450</v>
+      <c r="E122" s="3">
+        <v>114.97</v>
+      </c>
+      <c r="F122" s="3">
+        <v>124.03</v>
+      </c>
+      <c r="G122" s="3">
+        <v>133.08</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="I122" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="J122" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A123" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E123" s="3" t="s">
+      <c r="E123" s="3">
+        <v>202.02</v>
+      </c>
+      <c r="F123" s="3">
+        <v>217.93</v>
+      </c>
+      <c r="G123" s="3">
+        <v>233.83</v>
+      </c>
+      <c r="H123" s="3" t="s">
         <v>478</v>
       </c>
-      <c r="F123" s="3" t="s">
-[...3 lines deleted...]
-        <v>450</v>
+      <c r="I123" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="J123" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A124" s="1" t="s">
         <v>479</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>480</v>
       </c>
       <c r="C124" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E124" s="3">
+        <v>202.02</v>
+      </c>
+      <c r="F124" s="3">
+        <v>217.93</v>
+      </c>
+      <c r="G124" s="3">
+        <v>233.83</v>
+      </c>
+      <c r="H124" s="3" t="s">
         <v>481</v>
       </c>
-      <c r="D124" s="1" t="s">
-[...9 lines deleted...]
-        <v>450</v>
+      <c r="I124" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="J124" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A125" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="B125" s="1" t="s">
         <v>483</v>
       </c>
-      <c r="B125" s="1" t="s">
+      <c r="C125" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E125" s="3">
+        <v>202.02</v>
+      </c>
+      <c r="F125" s="3">
+        <v>217.93</v>
+      </c>
+      <c r="G125" s="3">
+        <v>233.83</v>
+      </c>
+      <c r="H125" s="3" t="s">
         <v>484</v>
       </c>
-      <c r="C125" s="1" t="s">
-[...12 lines deleted...]
-        <v>450</v>
+      <c r="I125" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="J125" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A126" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E126" s="3">
+        <v>202.02</v>
+      </c>
+      <c r="F126" s="3">
+        <v>217.93</v>
+      </c>
+      <c r="G126" s="3">
+        <v>233.83</v>
+      </c>
+      <c r="H126" s="3" t="s">
         <v>487</v>
       </c>
-      <c r="B126" s="1" t="s">
-[...14 lines deleted...]
-      <c r="G126" s="3" t="s">
+      <c r="I126" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="J126" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A127" s="1" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>493</v>
+        <v>462</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E127" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G127" s="3" t="s">
+      <c r="E127" s="3">
+        <v>202.02</v>
+      </c>
+      <c r="F127" s="3">
+        <v>217.93</v>
+      </c>
+      <c r="G127" s="3">
+        <v>233.83</v>
+      </c>
+      <c r="H127" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="I127" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="J127" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A128" s="1" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>497</v>
+        <v>462</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E128" s="3" t="s">
-[...6 lines deleted...]
-        <v>450</v>
+      <c r="E128" s="3">
+        <v>202.02</v>
+      </c>
+      <c r="F128" s="3">
+        <v>217.93</v>
+      </c>
+      <c r="G128" s="3">
+        <v>233.83</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="I128" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="J128" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A129" s="1" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>501</v>
+        <v>462</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E129" s="3" t="s">
-[...6 lines deleted...]
-        <v>450</v>
+      <c r="E129" s="3">
+        <v>202.02</v>
+      </c>
+      <c r="F129" s="3">
+        <v>217.93</v>
+      </c>
+      <c r="G129" s="3">
+        <v>233.83</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="I129" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="J129" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="130" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A130" s="1" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>505</v>
+        <v>462</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E130" s="3" t="s">
-[...6 lines deleted...]
-        <v>450</v>
+      <c r="E130" s="3">
+        <v>202.02</v>
+      </c>
+      <c r="F130" s="3">
+        <v>217.93</v>
+      </c>
+      <c r="G130" s="3">
+        <v>233.83</v>
+      </c>
+      <c r="H130" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="I130" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="J130" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A131" s="1" t="s">
-        <v>507</v>
+        <v>500</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>508</v>
+        <v>501</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E131" s="3" t="s">
-[...6 lines deleted...]
-        <v>383</v>
+      <c r="E131" s="3">
+        <v>878.33</v>
+      </c>
+      <c r="F131" s="3">
+        <v>925.63</v>
+      </c>
+      <c r="G131" s="3">
+        <v>979.68</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="I131" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J131" s="3" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="132" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A132" s="1" t="s">
-        <v>512</v>
+        <v>504</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>513</v>
+        <v>505</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E132" s="3" t="s">
-[...6 lines deleted...]
-        <v>383</v>
+      <c r="E132" s="3">
+        <v>878.33</v>
+      </c>
+      <c r="F132" s="3">
+        <v>925.63</v>
+      </c>
+      <c r="G132" s="3">
+        <v>979.68</v>
+      </c>
+      <c r="H132" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="I132" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J132" s="3" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="133" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A133" s="1" t="s">
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>516</v>
+        <v>509</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E133" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F133" s="3" t="s">
+      <c r="E133" s="3">
+        <v>878.33</v>
+      </c>
+      <c r="F133" s="3">
+        <v>925.63</v>
+      </c>
+      <c r="G133" s="3">
+        <v>979.68</v>
+      </c>
+      <c r="H133" s="3" t="s">
         <v>511</v>
       </c>
-      <c r="G133" s="3" t="s">
-        <v>383</v>
+      <c r="I133" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J133" s="3" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="134" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A134" s="1" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E134" s="3" t="s">
-[...6 lines deleted...]
-        <v>383</v>
+      <c r="E134" s="3">
+        <v>797.05</v>
+      </c>
+      <c r="F134" s="3">
+        <v>858.36</v>
+      </c>
+      <c r="G134" s="3">
+        <v>950.33</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="I134" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="J134" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="135" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A135" s="1" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E135" s="3" t="s">
-[...6 lines deleted...]
-        <v>383</v>
+      <c r="E135" s="3">
+        <v>637</v>
+      </c>
+      <c r="F135" s="3">
+        <v>686</v>
+      </c>
+      <c r="G135" s="3">
+        <v>759.5</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="I135" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="J135" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A136" s="1" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="C136" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E136" s="3">
+        <v>404.4</v>
+      </c>
+      <c r="F136" s="3">
+        <v>426.35</v>
+      </c>
+      <c r="G136" s="3">
+        <v>454.56</v>
+      </c>
+      <c r="H136" s="3" t="s">
         <v>523</v>
       </c>
-      <c r="D136" s="1" t="s">
-[...9 lines deleted...]
-        <v>383</v>
+      <c r="I136" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="J136" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="137" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A137" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E137" s="3">
+        <v>377.91</v>
+      </c>
+      <c r="F137" s="3">
+        <v>398.41</v>
+      </c>
+      <c r="G137" s="3">
+        <v>424.78</v>
+      </c>
+      <c r="H137" s="3" t="s">
         <v>528</v>
       </c>
-      <c r="B137" s="1" t="s">
-[...15 lines deleted...]
-        <v>383</v>
+      <c r="I137" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="J137" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="138" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A138" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="C138" s="1" t="s">
         <v>531</v>
       </c>
-      <c r="B138" s="1" t="s">
+      <c r="D138" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E138" s="3">
+        <v>574.37</v>
+      </c>
+      <c r="F138" s="3">
+        <v>605.54</v>
+      </c>
+      <c r="G138" s="3">
+        <v>645.61</v>
+      </c>
+      <c r="H138" s="3" t="s">
         <v>532</v>
       </c>
-      <c r="C138" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G138" s="3" t="s">
+      <c r="I138" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="J138" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A139" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="B139" s="1" t="s">
         <v>534</v>
       </c>
-      <c r="B139" s="1" t="s">
+      <c r="C139" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E139" s="3">
+        <v>443.17</v>
+      </c>
+      <c r="F139" s="3">
+        <v>477.26</v>
+      </c>
+      <c r="G139" s="3">
+        <v>511.35</v>
+      </c>
+      <c r="H139" s="3" t="s">
         <v>535</v>
       </c>
-      <c r="C139" s="1" t="s">
+      <c r="I139" s="3" t="s">
         <v>536</v>
       </c>
-      <c r="D139" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G139" s="3" t="s">
+      <c r="J139" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="140" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A140" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="C140" s="1" t="s">
         <v>539</v>
       </c>
-      <c r="B140" s="1" t="s">
+      <c r="D140" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E140" s="3">
+        <v>571.93</v>
+      </c>
+      <c r="F140" s="3">
+        <v>602.97</v>
+      </c>
+      <c r="G140" s="3">
+        <v>642.87</v>
+      </c>
+      <c r="H140" s="3" t="s">
         <v>540</v>
       </c>
-      <c r="C140" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G140" s="3" t="s">
+      <c r="I140" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="J140" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A141" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="C141" s="1" t="s">
         <v>543</v>
       </c>
-      <c r="B141" s="1" t="s">
+      <c r="D141" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E141" s="3">
+        <v>456.57</v>
+      </c>
+      <c r="F141" s="3">
+        <v>481.34</v>
+      </c>
+      <c r="G141" s="3">
+        <v>513.2</v>
+      </c>
+      <c r="H141" s="3" t="s">
         <v>544</v>
       </c>
-      <c r="C141" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G141" s="3" t="s">
+      <c r="I141" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="J141" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="142" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A142" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="C142" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="B142" s="1" t="s">
+      <c r="D142" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E142" s="3">
+        <v>612.21</v>
+      </c>
+      <c r="F142" s="3">
+        <v>645.43</v>
+      </c>
+      <c r="G142" s="3">
+        <v>688.14</v>
+      </c>
+      <c r="H142" s="3" t="s">
         <v>548</v>
       </c>
-      <c r="C142" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G142" s="3" t="s">
+      <c r="I142" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="J142" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="143" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A143" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="C143" s="1" t="s">
         <v>551</v>
       </c>
-      <c r="B143" s="1" t="s">
+      <c r="D143" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E143" s="3">
+        <v>463.55</v>
+      </c>
+      <c r="F143" s="3">
+        <v>488.7</v>
+      </c>
+      <c r="G143" s="3">
+        <v>521.04</v>
+      </c>
+      <c r="H143" s="3" t="s">
         <v>552</v>
       </c>
-      <c r="C143" s="1" t="s">
-[...12 lines deleted...]
-        <v>383</v>
+      <c r="I143" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="J143" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="144" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A144" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="C144" s="1" t="s">
         <v>555</v>
       </c>
-      <c r="B144" s="1" t="s">
+      <c r="D144" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E144" s="3">
+        <v>456.57</v>
+      </c>
+      <c r="F144" s="3">
+        <v>481.34</v>
+      </c>
+      <c r="G144" s="3">
+        <v>513.2</v>
+      </c>
+      <c r="H144" s="3" t="s">
         <v>556</v>
       </c>
-      <c r="C144" s="1" t="s">
-[...12 lines deleted...]
-        <v>383</v>
+      <c r="I144" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="J144" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A145" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="B145" s="1" t="s">
         <v>558</v>
       </c>
-      <c r="B145" s="1" t="s">
+      <c r="C145" s="1" t="s">
         <v>559</v>
       </c>
-      <c r="C145" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D145" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E145" s="3" t="s">
+      <c r="E145" s="3">
+        <v>604.64</v>
+      </c>
+      <c r="F145" s="3">
+        <v>637.45</v>
+      </c>
+      <c r="G145" s="3">
+        <v>679.63</v>
+      </c>
+      <c r="H145" s="3" t="s">
         <v>560</v>
       </c>
-      <c r="F145" s="3" t="s">
-[...3 lines deleted...]
-        <v>383</v>
+      <c r="I145" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="J145" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="146" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A146" s="1" t="s">
         <v>561</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>562</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>553</v>
+        <v>462</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E146" s="3" t="s">
+      <c r="E146" s="3">
+        <v>202.02</v>
+      </c>
+      <c r="F146" s="3">
+        <v>217.93</v>
+      </c>
+      <c r="G146" s="3">
+        <v>233.83</v>
+      </c>
+      <c r="H146" s="3" t="s">
         <v>563</v>
       </c>
-      <c r="F146" s="3" t="s">
-[...3 lines deleted...]
-        <v>383</v>
+      <c r="I146" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="J146" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="147" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A147" s="1" t="s">
         <v>564</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>565</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>566</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E147" s="3" t="s">
+      <c r="E147" s="3">
+        <v>180.7</v>
+      </c>
+      <c r="F147" s="3">
+        <v>194.6</v>
+      </c>
+      <c r="G147" s="3">
+        <v>215.45</v>
+      </c>
+      <c r="H147" s="3" t="s">
         <v>567</v>
       </c>
-      <c r="F147" s="3" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="I147" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="J147" s="3" t="s">
+        <v>568</v>
       </c>
     </row>
     <row r="148" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A148" s="1" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E148" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G148" s="3" t="s">
+      <c r="E148" s="3">
+        <v>312</v>
+      </c>
+      <c r="F148" s="3">
+        <v>336</v>
+      </c>
+      <c r="G148" s="3">
+        <v>372</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="I148" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="J148" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="149" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A149" s="1" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>566</v>
+        <v>575</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E149" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E149" s="3">
+        <v>180.7</v>
+      </c>
+      <c r="F149" s="3">
+        <v>194.6</v>
+      </c>
+      <c r="G149" s="3">
+        <v>215.45</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="I149" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="J149" s="3" t="s">
+        <v>568</v>
       </c>
     </row>
     <row r="150" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A150" s="1" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E150" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E150" s="3">
+        <v>180.7</v>
+      </c>
+      <c r="F150" s="3">
+        <v>194.6</v>
+      </c>
+      <c r="G150" s="3">
+        <v>215.45</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="I150" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="J150" s="3" t="s">
+        <v>568</v>
       </c>
     </row>
     <row r="151" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A151" s="1" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>566</v>
+        <v>583</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E151" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E151" s="3">
+        <v>180.7</v>
+      </c>
+      <c r="F151" s="3">
+        <v>194.6</v>
+      </c>
+      <c r="G151" s="3">
+        <v>215.45</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="I151" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="J151" s="3" t="s">
+        <v>568</v>
       </c>
     </row>
     <row r="152" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A152" s="1" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>566</v>
+        <v>587</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E152" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E152" s="3">
+        <v>180.7</v>
+      </c>
+      <c r="F152" s="3">
+        <v>194.6</v>
+      </c>
+      <c r="G152" s="3">
+        <v>215.45</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="I152" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="J152" s="3" t="s">
+        <v>568</v>
       </c>
     </row>
     <row r="153" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A153" s="1" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>566</v>
+        <v>591</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E153" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E153" s="3">
+        <v>180.7</v>
+      </c>
+      <c r="F153" s="3">
+        <v>194.6</v>
+      </c>
+      <c r="G153" s="3">
+        <v>215.45</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="I153" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="J153" s="3" t="s">
+        <v>568</v>
       </c>
     </row>
     <row r="154" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A154" s="1" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>566</v>
+        <v>595</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E154" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G154" s="3" t="s">
+      <c r="E154" s="3">
+        <v>351</v>
+      </c>
+      <c r="F154" s="3">
+        <v>378</v>
+      </c>
+      <c r="G154" s="3">
+        <v>418.5</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="I154" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="J154" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="155" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A155" s="1" t="s">
-        <v>589</v>
+        <v>598</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>590</v>
+        <v>599</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>566</v>
+        <v>600</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E155" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G155" s="3" t="s">
+      <c r="E155" s="3">
+        <v>312</v>
+      </c>
+      <c r="F155" s="3">
+        <v>336</v>
+      </c>
+      <c r="G155" s="3">
+        <v>372</v>
+      </c>
+      <c r="H155" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="I155" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="J155" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="156" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A156" s="1" t="s">
-        <v>592</v>
+        <v>602</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>593</v>
+        <v>603</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>566</v>
+        <v>604</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E156" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G156" s="3" t="s">
+      <c r="E156" s="3">
+        <v>312</v>
+      </c>
+      <c r="F156" s="3">
+        <v>336</v>
+      </c>
+      <c r="G156" s="3">
+        <v>372</v>
+      </c>
+      <c r="H156" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="I156" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="J156" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="157" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A157" s="1" t="s">
-        <v>595</v>
+        <v>606</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>596</v>
+        <v>607</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>566</v>
+        <v>608</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E157" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G157" s="3" t="s">
+      <c r="E157" s="3">
+        <v>312</v>
+      </c>
+      <c r="F157" s="3">
+        <v>336</v>
+      </c>
+      <c r="G157" s="3">
+        <v>372</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="I157" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="J157" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="158" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A158" s="1" t="s">
-        <v>598</v>
+        <v>610</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>599</v>
+        <v>611</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>566</v>
+        <v>612</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E158" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G158" s="3" t="s">
+      <c r="E158" s="3">
+        <v>312</v>
+      </c>
+      <c r="F158" s="3">
+        <v>336</v>
+      </c>
+      <c r="G158" s="3">
+        <v>372</v>
+      </c>
+      <c r="H158" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="I158" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="J158" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="159" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A159" s="1" t="s">
-        <v>601</v>
+        <v>614</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>566</v>
+        <v>616</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E159" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G159" s="3" t="s">
+      <c r="E159" s="3">
+        <v>312</v>
+      </c>
+      <c r="F159" s="3">
+        <v>336</v>
+      </c>
+      <c r="G159" s="3">
+        <v>372</v>
+      </c>
+      <c r="H159" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I159" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="J159" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="160" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A160" s="1" t="s">
-        <v>604</v>
+        <v>618</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>605</v>
+        <v>619</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>566</v>
+        <v>620</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E160" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G160" s="3" t="s">
+      <c r="E160" s="3">
+        <v>312</v>
+      </c>
+      <c r="F160" s="3">
+        <v>336</v>
+      </c>
+      <c r="G160" s="3">
+        <v>372</v>
+      </c>
+      <c r="H160" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="I160" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="J160" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="161" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A161" s="1" t="s">
-        <v>607</v>
+        <v>622</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>608</v>
+        <v>623</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>566</v>
+        <v>624</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E161" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G161" s="3" t="s">
+      <c r="E161" s="3">
+        <v>312</v>
+      </c>
+      <c r="F161" s="3">
+        <v>336</v>
+      </c>
+      <c r="G161" s="3">
+        <v>372</v>
+      </c>
+      <c r="H161" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="I161" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="J161" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="162" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A162" s="1" t="s">
-        <v>610</v>
+        <v>626</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>611</v>
+        <v>627</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>612</v>
+        <v>628</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E162" s="3" t="s">
-[...6 lines deleted...]
-        <v>450</v>
+      <c r="E162" s="3">
+        <v>312</v>
+      </c>
+      <c r="F162" s="3">
+        <v>336</v>
+      </c>
+      <c r="G162" s="3">
+        <v>372</v>
+      </c>
+      <c r="H162" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="I162" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="J162" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="163" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A163" s="1" t="s">
-        <v>614</v>
+        <v>630</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>615</v>
+        <v>631</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>616</v>
+        <v>632</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E163" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G163" s="3" t="s">
+      <c r="E163" s="3">
+        <v>312</v>
+      </c>
+      <c r="F163" s="3">
+        <v>336</v>
+      </c>
+      <c r="G163" s="3">
+        <v>372</v>
+      </c>
+      <c r="H163" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="I163" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="J163" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="164" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A164" s="1" t="s">
-        <v>619</v>
+        <v>634</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>620</v>
+        <v>635</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E164" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G164" s="3" t="s">
+      <c r="E164" s="3">
+        <v>99.92</v>
+      </c>
+      <c r="F164" s="3">
+        <v>107.6</v>
+      </c>
+      <c r="G164" s="3">
+        <v>115.29</v>
+      </c>
+      <c r="H164" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="I164" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="J164" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="165" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A165" s="1" t="s">
-        <v>623</v>
+        <v>637</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>624</v>
+        <v>638</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>625</v>
+        <v>639</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E165" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G165" s="3" t="s">
+      <c r="E165" s="3">
+        <v>635.06</v>
+      </c>
+      <c r="F165" s="3">
+        <v>669.26</v>
+      </c>
+      <c r="G165" s="3">
+        <v>708.34</v>
+      </c>
+      <c r="H165" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="I165" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J165" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="166" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A166" s="1" t="s">
-        <v>627</v>
+        <v>641</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>628</v>
+        <v>642</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>629</v>
+        <v>643</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E166" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G166" s="3" t="s">
+      <c r="E166" s="3">
+        <v>635.06</v>
+      </c>
+      <c r="F166" s="3">
+        <v>669.26</v>
+      </c>
+      <c r="G166" s="3">
+        <v>708.34</v>
+      </c>
+      <c r="H166" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="I166" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J166" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="167" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A167" s="1" t="s">
-        <v>631</v>
+        <v>645</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>632</v>
+        <v>646</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>633</v>
+        <v>647</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E167" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G167" s="3" t="s">
+      <c r="E167" s="3">
+        <v>878.33</v>
+      </c>
+      <c r="F167" s="3">
+        <v>925.63</v>
+      </c>
+      <c r="G167" s="3">
+        <v>979.68</v>
+      </c>
+      <c r="H167" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="I167" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J167" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="168" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A168" s="1" t="s">
-        <v>635</v>
+        <v>649</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>636</v>
+        <v>650</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>637</v>
+        <v>651</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E168" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G168" s="3" t="s">
+      <c r="E168" s="3">
+        <v>878.33</v>
+      </c>
+      <c r="F168" s="3">
+        <v>925.63</v>
+      </c>
+      <c r="G168" s="3">
+        <v>979.68</v>
+      </c>
+      <c r="H168" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="I168" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J168" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="169" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A169" s="1" t="s">
-        <v>640</v>
+        <v>653</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>641</v>
+        <v>654</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>642</v>
+        <v>655</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E169" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E169" s="3">
+        <v>1976.78</v>
+      </c>
+      <c r="F169" s="3">
+        <v>2083.22</v>
+      </c>
+      <c r="G169" s="3">
+        <v>2204.87</v>
+      </c>
+      <c r="H169" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="I169" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J169" s="3" t="s">
+        <v>657</v>
       </c>
     </row>
     <row r="170" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A170" s="1" t="s">
-        <v>644</v>
+        <v>658</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>645</v>
+        <v>659</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>646</v>
+        <v>660</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E170" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E170" s="3">
+        <v>1976.78</v>
+      </c>
+      <c r="F170" s="3">
+        <v>2083.22</v>
+      </c>
+      <c r="G170" s="3">
+        <v>2204.87</v>
+      </c>
+      <c r="H170" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="I170" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J170" s="3" t="s">
+        <v>657</v>
       </c>
     </row>
     <row r="171" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A171" s="1" t="s">
-        <v>648</v>
+        <v>662</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>649</v>
+        <v>663</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>649</v>
+        <v>664</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E171" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E171" s="3">
+        <v>1976.78</v>
+      </c>
+      <c r="F171" s="3">
+        <v>2083.22</v>
+      </c>
+      <c r="G171" s="3">
+        <v>2204.87</v>
+      </c>
+      <c r="H171" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="I171" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J171" s="3" t="s">
+        <v>657</v>
       </c>
     </row>
     <row r="172" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A172" s="1" t="s">
-        <v>651</v>
+        <v>666</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>652</v>
+        <v>667</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>652</v>
+        <v>668</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E172" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G172" s="3" t="s">
+      <c r="E172" s="3">
+        <v>1976.78</v>
+      </c>
+      <c r="F172" s="3">
+        <v>2083.22</v>
+      </c>
+      <c r="G172" s="3">
+        <v>2204.87</v>
+      </c>
+      <c r="H172" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="I172" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J172" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="173" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A173" s="1" t="s">
-        <v>654</v>
+        <v>670</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>655</v>
+        <v>671</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>655</v>
+        <v>672</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E173" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E173" s="3">
+        <v>878.33</v>
+      </c>
+      <c r="F173" s="3">
+        <v>925.63</v>
+      </c>
+      <c r="G173" s="3">
+        <v>979.68</v>
+      </c>
+      <c r="H173" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="I173" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J173" s="3" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="174" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A174" s="1" t="s">
-        <v>657</v>
+        <v>674</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>658</v>
+        <v>675</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>658</v>
+        <v>676</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E174" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E174" s="3">
+        <v>878.33</v>
+      </c>
+      <c r="F174" s="3">
+        <v>925.63</v>
+      </c>
+      <c r="G174" s="3">
+        <v>979.68</v>
+      </c>
+      <c r="H174" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="I174" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J174" s="3" t="s">
+        <v>568</v>
       </c>
     </row>
     <row r="175" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A175" s="1" t="s">
-        <v>660</v>
+        <v>678</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>661</v>
+        <v>679</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>661</v>
+        <v>680</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E175" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E175" s="3">
+        <v>878.33</v>
+      </c>
+      <c r="F175" s="3">
+        <v>925.63</v>
+      </c>
+      <c r="G175" s="3">
+        <v>979.68</v>
+      </c>
+      <c r="H175" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="I175" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J175" s="3" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="176" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A176" s="1" t="s">
-        <v>663</v>
+        <v>682</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>664</v>
+        <v>683</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>664</v>
+        <v>684</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E176" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E176" s="3">
+        <v>1628.17</v>
+      </c>
+      <c r="F176" s="3">
+        <v>1715.84</v>
+      </c>
+      <c r="G176" s="3">
+        <v>1816.04</v>
+      </c>
+      <c r="H176" s="3" t="s">
+        <v>685</v>
+      </c>
+      <c r="I176" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J176" s="3" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="177" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A177" s="1" t="s">
-        <v>666</v>
+        <v>686</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>667</v>
+        <v>687</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>667</v>
+        <v>688</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E177" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E177" s="3">
+        <v>1628.17</v>
+      </c>
+      <c r="F177" s="3">
+        <v>1715.84</v>
+      </c>
+      <c r="G177" s="3">
+        <v>1816.04</v>
+      </c>
+      <c r="H177" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="I177" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J177" s="3" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="178" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A178" s="1" t="s">
-        <v>669</v>
+        <v>690</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>670</v>
+        <v>691</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>671</v>
+        <v>692</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E178" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E178" s="3">
+        <v>1628.17</v>
+      </c>
+      <c r="F178" s="3">
+        <v>1715.84</v>
+      </c>
+      <c r="G178" s="3">
+        <v>1816.04</v>
+      </c>
+      <c r="H178" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="I178" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="J178" s="3" t="s">
+        <v>349</v>
       </c>
     </row>
     <row r="179" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A179" s="1" t="s">
-        <v>673</v>
+        <v>694</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>674</v>
+        <v>695</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>675</v>
+        <v>696</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E179" s="3" t="s">
-[...137 lines deleted...]
-      <c r="E185" s="3" t="s">
+      <c r="E179" s="3">
+        <v>491.24</v>
+      </c>
+      <c r="F179" s="3">
+        <v>517.9</v>
+      </c>
+      <c r="G179" s="3">
+        <v>552.17</v>
+      </c>
+      <c r="H179" s="3" t="s">
         <v>697</v>
       </c>
-      <c r="F185" s="3" t="s">
-[...854 lines deleted...]
-        <v>18</v>
+      <c r="I179" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="J179" s="3" t="s">
+        <v>419</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">