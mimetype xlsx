--- v1 (2026-01-27)
+++ v2 (2026-10-30)
@@ -12,1737 +12,580 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2499">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1094">
   <si>
     <t>Наименование продукта</t>
   </si>
   <si>
     <t>Описание товара</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>от 50 000 ₽</t>
   </si>
   <si>
     <t>Премиум красная</t>
   </si>
   <si>
     <t>Премиум желтая</t>
   </si>
   <si>
     <t>Премиум зеленая</t>
   </si>
   <si>
     <t>от 10 000 ₽</t>
   </si>
   <si>
     <t>от 5 000 ₽</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
+    <t>Торговая марка</t>
+  </si>
+  <si>
     <t>Минимальный опт</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/88c/wapwuum3x23j1d243t53x1pc0z827fe2.jpg</t>
-[...5 lines deleted...]
-    <t>Лицензионная модель автомобиля в реальном масштабе. Модель выполнена из металла, имеет инерционный механизм и открываемые передние двери, прорезиненные колёса.</t>
+    <t>http://anytos.ru//upload/iblock/5f5/e9xqgarsvzdj2dg5ucu3j91030q882g4.jpg</t>
+  </si>
+  <si>
+    <t>Трактор с валкообразователем FARMLAND 1:16, фрикц.механизм, со звуком и светом. 82213</t>
+  </si>
+  <si>
+    <t>Трактор с валкообразователем FARMLAND 1:16, фрикц.механизм, со звуком и светом</t>
   </si>
   <si>
     <t>Машинки детские</t>
   </si>
   <si>
-    <t>343055</t>
+    <t>411617</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/drift/"&gt;Drift&lt;/a&gt;</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/5ec/dqn7k07hoxb88ga8vqn34qdnmjflmqta.jpg</t>
   </si>
   <si>
     <t xml:space="preserve"> quot;Мастер quot;, трактор-экскаватор</t>
   </si>
   <si>
     <t>Трактор-экскаватор «Мастер» - незаменимая машинка для веселых игр в песочнице. Игрушка оснащена ковшиком, с помощью которого можно рыть в песке настоящие каналы и котлованы. А с грузовыми работами легко управится погрузочный щит. В кабинку трактора можно посадить «шофера» - любую маленькую фигурку. Колеса трактора крутятся, они оснащены надежными шинами.</t>
   </si>
   <si>
     <t>472590</t>
   </si>
   <si>
     <t>&lt;a href="/brands/polese/"&gt;Полесье&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/3c4/uk6hd6c27f5ipeppq2gm5brs3n752yu8.jpg</t>
-[...56 lines deleted...]
-    <t>290985</t>
+    <t>http://anytos.ru//upload/iblock/5fa/pbwkw3x791sha042ionb16dsbbsbk1kk.jpg</t>
+  </si>
+  <si>
+    <t>Мусоровоз 3х осный 08812</t>
+  </si>
+  <si>
+    <t>290885</t>
   </si>
   <si>
     <t>&lt;a href="/brands/lena/"&gt;Лена&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/46c/46c8b2941281d3985bc60ae1d05eedd4/a8f52102a2ca6d988da979cd0b02ccde.jpg</t>
-[...8 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/060/060e8c65a739f5b01cc066b84a711fd0/0f3f34bdf1778ba2b3abd584734ee8e5.jpg</t>
+    <t>http://anytos.ru//upload/iblock/430/2hi5gd55fjkq5uchel53x456lql4arub.jpg</t>
   </si>
   <si>
     <t>Машина Go MINI CREW-Zers на платф., D B10 шт.,4 вида Pace,Flame,Slix,Dash ,арт.0368.</t>
   </si>
   <si>
     <t>Машина Go MINI CREW-Zers на платф., D/B10 шт.,4 вида&amp;#40;Pace,Flame,Slix,Dash&amp;#41;,арт.0368.</t>
   </si>
   <si>
     <t>327294</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/4e1/jwnd448ju6u2ipfsz7czoi3fx8rsvyo2.png</t>
-[...163 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/329/32901a6f27dae2e512221d995c9f3dfb.jpg</t>
+    <t>http://anytos.ru//upload/iblock/ba6/j9uywd6atbztxkstu9031k7jsg1yyzrx.jpg</t>
+  </si>
+  <si>
+    <t>Машина Go MINI Stunt Racers,индивид.трюки,CRD,5 видов Red,Boost,Drift,Fins,Flash , арт.0379.</t>
+  </si>
+  <si>
+    <t>Машина Go MINI Stunt Racers,индивид.трюки,CRD,5 видов&amp;#40;Red,Boost,Drift,Fins,Flash&amp;#41;, арт.0379.</t>
+  </si>
+  <si>
+    <t>328080</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6c3/kdq38fegqt108qcmt81qmcz4hgq1fj1j.jpg</t>
   </si>
   <si>
     <t>Танковый бой на р у, -Т34- против -Тигр-, масштаб 1:24, свет звук 47815</t>
   </si>
   <si>
     <t>Танковый бой на р/у, -Т34- против -Тигр-, масштаб 1:24, свет/звук</t>
   </si>
   <si>
     <t>344127</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/367/9udxecjj4xaug1ew6zgaz1nh2owl71d9.jpg</t>
   </si>
   <si>
     <t>Танк на р у -Т34-, масштаб 1:24, свет звук 47817</t>
   </si>
   <si>
     <t>От такой игрушки придет в восторг любой фанат бронетехники - мощный и красивый танк готов к захватывающим приключениям и грандиозным битвам.Танк М 1:24. Пушка с инфракрасным излучаетелем. Радиус действия пульта -12 м. Радиус передачи ИК сигнала - 8 м. Время работы 15-20 минут. Время зарядки - 4 часа. Скорость танка - 6 км/ч. Демо режим. Функция автоотключения. Имитация отката при выстреле. Движение танка во все стороны. Поворот башни на 320 градусов. Подъём на наклонную поверхность при угле наклона - до 45 градусов.В комплект входит танк, пульт управления, зарядное устройство.Пульт работает на батарейках АА 2 шт., не входят в комплект, танк работает от аккумулятора 4.8 V.Функционал игрушки:-танк двигается во всех направлениях;-управление каждой гусеницей индивидуальное;-башня поворачивается с пульта;-орудие поднимается и опускается;-пулемётная турель подвижна, люк командира открывается, в него устанавливается командир танка;-при движении горят фары со стороны соответствующей работающей гусеницы;-танк издаёт звуки работы двигателя;-при нажатии кнопки выстрела танк издаёт звук выстрела и имитирует отдачу орудия;-при нажатии кнопки выстрела при повороте башни танка издаёт звук стрельбы пулемёта;-частота работы пульта 27 MHz.Размеры упаковки: 41*19*16 см.Размеры танка: 35*12*12 см.Размеры пульта управления: 11*12*8 см.Изготовлено из пластика.</t>
   </si>
   <si>
     <t>344129</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/c79/c797dbd32c68e6866d438aa8b576d7e2.jpg</t>
+    <t>http://anytos.ru//upload/iblock/249/qcapqa0wb962by3uu8uacqf3zlcqj4e8.jpg</t>
   </si>
   <si>
     <t>Танк на р у -Т90-, масштаб 1:24, свет звук 47819</t>
   </si>
   <si>
     <t>Танк на р/у -Т90-, масштаб 1:24, свет/звук</t>
   </si>
   <si>
     <t>344131</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/ee8/ee85d2c3aaa23353f546a40aec9f0bf8/c6316eae1efa08e8db19484fb7ceaa80.jpg</t>
-[...8 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/ca7/ca7d72062729c6803fc364e52c70f116/836a4ba9b9069faacf9af400bcd017ef.jpg</t>
+    <t>http://anytos.ru//upload/iblock/6be/cq6g8zgu2qfgi2hr68r7qksac4nzbgs2.jpg</t>
   </si>
   <si>
     <t>Набор игров.  quot;дорожное движение quot; с инерц. маш. и 6 карточек на знание дор. знаков,РАС 23х15 см,М7175</t>
   </si>
   <si>
     <t>Набор игров. &amp;quot;дорожное движение&amp;quot; с инерц. маш. и 6 карточек на знание дор. знаков,РАС 23х15 см,М7175</t>
   </si>
   <si>
     <t>352861</t>
   </si>
   <si>
     <t>&lt;a href="/brands/yako/"&gt;YAKO&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/317/317029e5a2d25bb708ed76ab8c45343f/f6100c2553a83d9e5bc01326c3204601.jpg</t>
-[...47 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/f8c/f8c0f39a5edf6c2ea74f0ceb5122b4b8/6ee4e4e961d3b3c17f39dc8dcb8385a8.jpg</t>
+    <t>http://anytos.ru//upload/iblock/3f2/5wvofouo4vwtv56en8upvajwbr2qzpc6.jpg</t>
+  </si>
+  <si>
+    <t>Инерц. пласт. маш., серия  quot;На земле, В небе, На море quot;, РАС 26?19х7,5 см, арт.M9522.</t>
+  </si>
+  <si>
+    <t>Инерц. пласт. маш., серия &amp;quot;На земле, В небе, На море&amp;quot;, РАС 26?19х7,5 см, арт.M9522.</t>
+  </si>
+  <si>
+    <t>368384</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7f2/iu9uxbugake9e5vxx8ibl7aftm3d9mfe.jpg</t>
   </si>
   <si>
     <t>Инерц. пласт. маш., серия  quot;На земле, В небе, На море quot;, РАС 28х19х10,5 см, арт.M9540.</t>
   </si>
   <si>
     <t>Инерц. пласт. маш., серия &amp;quot;На земле, В небе, На море&amp;quot;, РАС 28х19х10,5 см, арт.M9540.</t>
   </si>
   <si>
     <t>368390</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/36c/36cb17bd90fc8fae3ddec4c6b0e586d0/41cc7c4e047328c6e8b3b8eff114c70f.jpg</t>
-[...128 lines deleted...]
-    <t>401482</t>
+    <t>http://anytos.ru//upload/iblock/d51/pivex4g731qs9qntdxk0erex3i8mauch.jpg</t>
+  </si>
+  <si>
+    <t>Автомобиль-экскаватор</t>
+  </si>
+  <si>
+    <t>395245</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4c2/65x4aqhelif88pj8yk3xwolij8a33s48.jpg</t>
+  </si>
+  <si>
+    <t>Самосвал бортовой Мерседес Unimog U 500, 17,5 см. 8882</t>
+  </si>
+  <si>
+    <t>Самосвал бортовой Мерседес Unimog U 500, 17,5 см</t>
+  </si>
+  <si>
+    <t>398661</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/104/q9ozj2uqetvcm31w02jjw6d5k3522upx.jpg</t>
+  </si>
+  <si>
+    <t>Кран башенный с дистанционным управлением Bondibon, ВОХ 24?16,5?38 см, арт.952</t>
+  </si>
+  <si>
+    <t>Башенный кран Bondibon на пульте управления имеет очень реалистичный дизайн. Его размер в собранном виде 78х43х26 см. Крану можно задать движение с помощью пульта управления пульт работает от 3 батареек АА. Кран обладает следующими функциями подъёмопускание груза вращение на 680 градусов.</t>
+  </si>
+  <si>
+    <t>401548</t>
   </si>
   <si>
     <t>&lt;a href="/brands/bondibon/"&gt;BONDIBON&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/a27/a27771a7ac53ea9523565bfdb12d51a2/de8792eb067bbf99c575845728506dbd.jpg</t>
-[...62 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/e65/e65e6f1c6f0ee963c40f6640c1976069.jpeg</t>
+    <t>http://anytos.ru//upload/iblock/67d/mb0bplw4q976p5ns9zte5urt9ml5ums1.jpeg</t>
   </si>
   <si>
     <t>Машинка инерционная. 64390</t>
   </si>
   <si>
     <t>Машинка инерционная, 19,5х8,5х6 см</t>
   </si>
   <si>
     <t>411746</t>
   </si>
   <si>
     <t>&lt;a href="/brands/adex/"&gt;ADEX&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/c41/c417f52b71b21b7cae88ee0f938eea80.jpeg</t>
+    <t>http://anytos.ru//upload/iblock/041/nkqulshkb0llbeus749gfptfs083hslv.jpeg</t>
   </si>
   <si>
     <t>Машинка инерционная. 64387</t>
   </si>
   <si>
     <t>Машинка инерционная, 7,5х3,5х4 см</t>
   </si>
   <si>
     <t>411748</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/9ab/9ab1f271654d71e453891769fdacc2e0/88379c99c5e241d5b4e82b2f3e3bfd05.jpg</t>
-[...29 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/836/836f1edccd33d325504db15756f44ee3.jpeg</t>
+    <t>http://anytos.ru//upload/iblock/9e3/zgk7422a78yt01ktcq16yrhzliymkiiv.jpeg</t>
+  </si>
+  <si>
+    <t>Машина ГУСЕНИЧНЫЙ ЭКСКАВАТОР Д У 1:36 с управляемыми подвижными деталями и звуком. 83578</t>
   </si>
   <si>
     <t xml:space="preserve">Высокая детализация проработки, реалистичный дизайн и яркий цвет сделают эту игрушку любимицей ребенка. С ней малыш обязательно придумает огромное количество веселых забав, ведь у игрушки так много подвижных деталей и элементов. В комплект входят гусеничный экскаватор с пультом управления, соединенные друг с другом проводом.
  Экскаватор ездит вперед и назад, при движении назад он поворачивает направо. Если передвинуть рычажок на пульте управления вправо-влево, экскаватор начнет копать, походя на своего большого собрата - стрела с ковшом станет подниматься и опускаться, ковш будет совершать движения, пытаясь захватить землю. Если передвинуть рычажок управления влево - экскаватор копает, если вправо - экскаватор совершает те же действия, что и при копании, только ковш ходит в обратную сторону.
  Ковш поднимается и опускается вручную, руль прокручивается вокруг своей оси в обе стороны.
  Гусеницы снимаются, экскаватор может кататься как на гусеницах, так и на колесах, если снять гусеницы. Кабина крутится вручную в обе стороны с потрескивающим звуком.
  С такой интересной и потрясающей игрушкой малыш никогда не заскучает. Игрушка отлично тренирует мелкую моторику рук, координацию движений, логическое и пространственное мышление, воображение. Соберите всю коллекцию машинок спецтехники, с которой ребенок проведет множество увлекательных часов игры.
  Пульт управления работает от 3 батареек АА, не входят в комплект.
  Игрушка изготовлена из высококачественной и безопасной пластмассы.
  Масштаб экскаватора 1:36.
  Размеры экскаватора: 24,5*10*14 см. 
  Высота экскаватора с поднятой стрелой: 19 см.
  Размеры пульта управления: 9,5*5*8,5 см.
  Размеры коробки: 28*11,5*15,5 см.
  </t>
   </si>
   <si>
     <t>441680</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/a66/a66dfc271917bf7097dff731840cc09b.jpeg</t>
-[...106 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/6e2/6e22f6550a5a33a67f5ea851eddee4a1.jpeg</t>
+    <t>http://anytos.ru//upload/iblock/49e/yt3jkkhh5uaxa59y8nve2lqrzokz40ex.jpeg</t>
   </si>
   <si>
     <t>Машинка, 7х3х2 см</t>
   </si>
   <si>
     <t>441762</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/789/ccjaivjiy1venqcvbiy4d7qw6vkvy0oc.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/3db/fjqzd80zbt5spht6klalqts61ldx49fp.jpg</t>
   </si>
   <si>
     <t>Машинка на радиоуправлении.  quot;Фура quot; 1:16</t>
   </si>
   <si>
     <t>Крутая игрушка для любого маленького автолюбителя. Реалистичный дизайн, красивая расцветка, наличие большого количества элементов, звуковые и световые эффекты - этот набор вызовет восторг у каждого ребенка.В комплект входят тягач с прицепом, пульт управления, светофор, камера фотофиксации, дорожные знаки.Функционал тягача:- катается во все стороны;- переднеприводный;- тягач отсоединяется от прицепа;- колеса прорезинены.Функционал камеры фотофиксации:- при нажатии на кнопку издает звук фотографирования, подсвечиваются лампочки. Функционал светофора:- издает звук работы настоящего светофора;- подсвечиваются цвета светофора.Благодаря такой игрушке ребенок будет с удовольствием развивать мелкую моторику рук, координацию движений, воображение, слуховое и зрительное восприятие.Машинка работает от 4 батареек АА, не входят в комплект.Пульт управления работает от 2 батареек АА, не входят в комплект.Светофор работает от 3 батареек AG3, входят в комплект.Камера фотофиксации работает от 3 батареек AG3, входят в комплект.Игрушка изготовлена из высококачественной и безопасной пластмассы.Частота радиоуправления: 2.4ГГц.Размеры машинки: 45*6*11 см.Размеры пульта управления: 17*11*6 см.Размеры камеры фотофиксации: 11*6*6 см.Размеры светофора: 13*6*6 см.Размеры конуса: 4*5*4 см.Размеры дорожного знака: 8*5*4 см.Размеры коробки: 52*33*10 см.</t>
   </si>
   <si>
     <t>552021</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/2fe/tx1vwvttp8zv8hr18120vag1uhriwask.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/c08/hotrol9y441rteqi208zsao3c5ps51zo.webp</t>
   </si>
   <si>
     <t>Набор машинок с автовозом 35x12x7см.</t>
   </si>
   <si>
     <t>Набор стильных машинок станет приятным подарком для каждого ребенка. Яркие цвета, хорошее исполнение - играть с таким набором одно удовольствие. В комплект входят автовоз и 6 машинок. Маленькие машинки катаются вперед-назад, автовоз катается вперед-назад, прозрачная дверца автовоза открывается, под ней есть отсеки для машинок. Из крыши кузова автовоза выдвигается ручка, удобно переносить машинку с собой. Благодаря такой игрушке ребенок с удовольствием будет развивать мелкую моторику рук, координацию движений, воображение, визуальное восприятие. Игрушка изготовлена из качественной и безопасной пластмассы.&amp;nbsp;&amp;nbsp;Размеры маленькой машинки: 7*3*2 см.&amp;nbsp;&amp;nbsp;Размеры автовоза: 34*7*12 см.&amp;nbsp;&amp;nbsp;Размеры коробки: 35*7*13 см.</t>
   </si>
   <si>
     <t>552035</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/930/930065a9aecdbc56fee661794bd98c7d/64e343eba69bed0695450536067cc2df.jpg</t>
+    <t>http://anytos.ru//upload/iblock/6a7/xj61r93pw2o7mzwvjzmpspnpuirphw48.jpg</t>
   </si>
   <si>
     <t>Погрузчик вилочный с бочками 1:16, свет, звук, фрикция</t>
   </si>
   <si>
     <t>562614</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/211/211b4e86f1b2f5842b907110db673d3c/8524b7b808df6a7ca3d4e81fe74ae2fe.jpg</t>
-[...8 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/e01/e01e287bcb1f382d462ca1222175fba5/cfbce0de4346cb9c2df856560640195f.jpg</t>
+    <t>http://anytos.ru//upload/iblock/ff2/sjbsu2nnxvnx3btaa8juvief4i15pz9t.jpg</t>
   </si>
   <si>
     <t>Погрузчик вилочный с прицепом и бочками 1:16, свет, звук, фрикция</t>
   </si>
   <si>
     <t>562616</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/29d/29d3f9f99b3fd9fabee55ba44c4e643a/7b5ca9dea13e7d467d0fddaa64254f67.jpg</t>
+    <t>http://anytos.ru//upload/iblock/834/a3icxa6esxl1vo2n2yy1nuw3mrkmv5os.jpg</t>
   </si>
   <si>
     <t>Погрузчик вилочный с прицепом и коробками 1:16, свет, звук, фрикция</t>
   </si>
   <si>
     <t>562617</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/be3/be36880353d8184d56a955538394922a/0ab375913cf283fd3c6ddf50fda41641.jpg</t>
-[...167 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/9ad/9adfe7ee608624973d6e868abbe7adce/5fbfad15e010dcd8fccb035d40370f45.jpg</t>
+    <t>http://anytos.ru//upload/iblock/3c3/9cy5klao6ihtpechflu7vilkzevkm0d2.jpg</t>
   </si>
   <si>
     <t>Мигалка со светом  quot;Полиция quot;</t>
   </si>
   <si>
     <t>Мигалка со светом, звуком.&lt;br /&gt;
  3 батарейки AG13 входят в комплект Размер в коробке: 11х9.5х11</t>
   </si>
   <si>
     <t>562807</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/001/00129e97643aa15b4e29508df92b1923/164a9b3103923c8332bb4a01fad9d544.jpg</t>
+    <t>http://anytos.ru//upload/iblock/078/5wl1i93u14zk4e81x1iavmd89syfc2nf.jpg</t>
   </si>
   <si>
     <t>Уборочная машина для улиц 1:16, фрикц.механизм, со звуком и светом</t>
   </si>
   <si>
     <t>Уборочная машина для улиц 1:16, фрикц.механизм, со светом и звуком, масштаб 1:16. У машины прорезиненные колеса и фрикционный механизм. В комплекте идет мусорный бак. Есть подвижные детали - щетки и крышка бака. Три кнопки, включающие звук, находятся на крыше. Они включают автомобильные звуки и свет фар. Соединение между кабиной и кузовом гибкое. Для работы требуются 3 батарейки AG13 / LR44 &amp;#40;в комплекте&amp;#41;.&lt;br /&gt;
  Размер машинки: 20*11*14,5 см.&lt;br /&gt;
  Размер коробки: 30*18,5*11,5 см.</t>
   </si>
   <si>
     <t>562828</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/2fe/2fe4dd25fee209c07802c056b8a35b12/18256ff717ccbe5dd7dff91ef8c52287.jpg</t>
-[...11 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/1f4/1f40255f7590fd3e31c0a8979704dd83/729d29cea02def81f29acd9ff27a9f07.jpg</t>
+    <t>http://anytos.ru//upload/iblock/826/tdco0j807wzhkp8y98it18huxtg1nrsr.jpg</t>
   </si>
   <si>
     <t>Инерц. метал. джип 4WD на пружинной подвеске, Bondibon  quot;Парк Техники quot;, цвет красный с граффити</t>
   </si>
   <si>
     <t>Инерц. метал. джип 4WD на пружинной подвеске, Bondibon &amp;quot;Парк Техники&amp;quot;, цвет красный с граффити</t>
   </si>
   <si>
     <t>577602</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/b8c/b8c771f73f8aa3202895681cf80d00f1/00645b48ff81d225dda134d077cb8143.jpg</t>
-[...17 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/090/090e550b2cfb8cb4185ecac2ff1a8c8c/2ee930b9d45bf7828bda67ee7ee5f86d.jpg</t>
+    <t>http://anytos.ru//upload/iblock/9c6/h3sfasgga8v9sxvxrh4358s3bha7lk5v.jpg</t>
   </si>
   <si>
     <t>Инерц.  Pull back  пласт. джип 4WD на пружинной подвеске, Bondibon  quot;Парк Техники quot;, цвет зел ный</t>
   </si>
   <si>
     <t>Инерц. &amp;#40;Pull back&amp;#41; пласт. джип 4WD на пружинной подвеске, Bondibon &amp;quot;Парк Техники&amp;quot;, цвет зелёный</t>
   </si>
   <si>
     <t>577609</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/ab6/ab6f269fc3ea0a43788b3c1cbf639c92/1e1ab96dd7b33964f0830c7b05ecdf6a.jpg</t>
-[...29 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/025/0251f15cd8a4a09bd99e373af33113c3/2199ff3002bb36eca33737533d1b348d.jpg</t>
+    <t>http://anytos.ru//upload/iblock/cff/jvpqgpxsv2v7eqxt0ybj53pyxdouz76m.jpg</t>
   </si>
   <si>
     <t>Инерц.  Pull back  пласт. джип 4WD на пружинной подвеске, Bondibon  quot;Парк Техники quot;, цвет фиолетовый</t>
   </si>
   <si>
     <t>Инерц. &amp;#40;Pull back&amp;#41; пласт. джип 4WD на пружинной подвеске, Bondibon &amp;quot;Парк Техники&amp;quot;, цвет фиолетовый</t>
   </si>
   <si>
     <t>577614</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/802/802b54cf655d78e1bae32b4c1f3f4254/f560a6a08205113049a7717d0a7062f8.jpg</t>
-[...59 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/7ce/7ce81e9fb3fd1a79e4ec10884569fbfc/d7869b2a3a675f809bacd4a38dcf2dcb.jpg</t>
+    <t>http://anytos.ru//upload/iblock/8bd/50o3ggndq5zot1g3h39uwmv5g324021p.jpg</t>
   </si>
   <si>
     <t>Джип Полиция</t>
   </si>
   <si>
     <t>Маленькому любителю автомобилей обязательно понравитсяполицейский джип с открытой кабиной, куда можно посадить пассажиров.Оригинальная машинка для самых маленьких коллекционеров выполнена извысококачественных износостойких материалов. Яркая окраска и интересный дизайнделают машину приметной и привлекательной. Игрушка оснащена крутящимисяколесами со свободным ходом и будет хорошо кататься по ровной поверхности.Стилизация и характерный дизайн делают машину интересной для малышей, а процессигры увлекательным. Такая модель станет прекрасным подарком маленькому любителюавтомобилей, а также разнообразит игровые сюжеты. С ним можно устроить массуувлекательных игр с друзьями дома или на улице. Оптимальные габариты позволятудобно захватывать игрушку. Изделия просты в уходе и эксплуатации, прочные идолговечные, они будут долго радовать своим внешним видом.</t>
   </si>
   <si>
     <t>579556</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/854/854f10fbaf0f55c8fa0f8f24ed0e86e7/404db6e90d233f65e59f24bb3c47c9cb.jpg</t>
-[...129 lines deleted...]
-    <t>Монстр трак, мет., ин.мех-зм 4х4, вращение на задних колесах, оранж.</t>
+    <t>&lt;a href="/brands/sovtehstrom/"&gt;Совтехстром&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/32c/588ltqflv3yh1l4ovpziizxvt7wz7s8a.jpg</t>
+  </si>
+  <si>
+    <t>Пожарный автомобиль Престиж</t>
+  </si>
+  <si>
+    <t>Ярко-красный пожарный автомобиль ТМ «Полесье» из серии «Престиж» оснащена вращающейся выдвижной лестницей на платформе. Лестница выдвигается прокручиванием круглого бокового колёсика. В корзине находится оборудование для тушения пожара, тудаможно посадить две игрушечные фигурки для проведения работ или спасательной операции &amp;#40;не входят в комплект&amp;#41;. Машина может преодолеть практически любое препятствие благодаря шести большим рельефным колёсам. Они делают автомобиль устойчивым к опрокидыванию. Игрушка выполнена очень реалистично, в ней соблюдены и тщательно проработаны все, даже самые мелкие детали. В салоне располагаются водительское и пассажирское кресла, руль. Внизу находится радиаторная решетка. Размер игрушки &amp;#40;ДхШхВ&amp;#41; составляет 43х15х23 см. Материал изготовления: пластмасса. Рекомендованный возраст: 3 года &amp;#43;</t>
+  </si>
+  <si>
+    <t>579660</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2ff/hdq79g3ktqdas10zst9xbna31tuojy7v.jpg</t>
+  </si>
+  <si>
+    <t>Монстр трак, мет., ин.мех-зм 4х4, вращение на задних колесах, син.</t>
   </si>
   <si>
     <t>Игрушечная инерционная машинка «Монстр трак» обладает полным приводом, что позволяет её разгоняться на максимальную мощность! В игрушке предусмотрена функция вращения на задних колёсах на 360 градусов. Например, машинка может ехать на 4-х колёсах, а подъехав к горке, подпрыгнуть вертикально, встать на задние колёса и ехать таким образом дальше. Размер игрушки &amp;#40;ДхШхВ&amp;#41; составляет 7,5х6,5х6,5 см. Изделие Изготовлено из металла с элементами пластмассы. Рекомендованный возраст: 3 года &amp;#43;</t>
   </si>
   <si>
-    <t>632029</t>
-[...7 lines deleted...]
-  <si>
     <t>632030</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/473/473e986b15eb3780c1549274e77ede46.jpg</t>
-[...14 lines deleted...]
-    <t>636512</t>
+    <t>&lt;a href="/brands/plamennyj-motor/"&gt;Пламенный мотор&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9e1/9e1852d896964ddab27de5f8a8064d48.jpg</t>
+  </si>
+  <si>
+    <t>Поезд эл.  quot;Классика quot;, свет, 21,5х7,5х12,5, коробка</t>
+  </si>
+  <si>
+    <t>Поезд эл. &amp;quot;Классика&amp;quot;, свет, 21,5х7,5х12,5, коробка</t>
+  </si>
+  <si>
+    <t>653758</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/4c7/4c76504fb48715837246c2bdafe799c3.jpg</t>
   </si>
   <si>
     <t>Поезд на магнитах эл.  quot;Грузовой локомотив quot;, 33х5х8,3, коробка</t>
   </si>
   <si>
     <t>Поезд на магнитах эл. &amp;quot;Грузовой локомотив&amp;quot;, 33х5х8,3, коробка</t>
   </si>
   <si>
     <t>653766</t>
   </si>
   <si>
     <t>&lt;a href="/brands/veld-co/"&gt;VELD CO&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/bd4/bd484902c585a51e83211302bdb3f1f0.jpg</t>
-[...163 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/988/gh160k6udbg7331gcy7bp2o3nw6sgc6m.jpg</t>
   </si>
   <si>
     <t>Инерционная машинка 4 WD</t>
   </si>
   <si>
     <t>Джип инерционный с полным приводом. Очень мощный инерционный механизм. Полный привод. Машинка может крутиться на двух задних колесах. Комплектность: 1 машинка в упаковке; 8 машинок в дисплее</t>
   </si>
   <si>
     <t>683978</t>
   </si>
   <si>
     <t>&lt;a href="/brands/big-motors/"&gt;BIG MOTORS&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/1ed/id8cy1l23ee68yygke4wooxfqqlzks4s.jpg</t>
-[...8 lines deleted...]
-    <t>683998</t>
+    <t>http://anytos.ru//upload/iblock/675/zqw6t1snrkqkmtp326rbrpreb6nvai7v.jpg</t>
+  </si>
+  <si>
+    <t>Радиоуправляемая машинка  quot;Мини-монстр quot;, 1:43</t>
+  </si>
+  <si>
+    <t>Общая информация об изделии:&amp;nbsp;&amp;nbsp; Полицейская мини-машинка на РУ масштабом 1:43 &amp;#40;размер машинки составляет 14*8,5*7,5 см&amp;#41; 4-хканальная. Функционал: вперед-назад-влево-вправо, светодиод на корпусе. Комплектность: машинка, пульт управления. Для работы игрушки необходимы 2 батарейки АА 1,5V для пульта управления и 2 батарейки АА 1,5V для машинки, которые в комплект не входят. Частота работы игрушки составляет 27,145 МГц. Радиус действия пульта управления составляет до 5 метров. Материал, из которого изготовлена продукция по данным производителя:&amp;nbsp;&amp;nbsp; пластик Материал, из которого изготовлена индивидуальная упаковка изделия:&amp;nbsp;&amp;nbsp; картонная упаковка с пластиковым окном Комплектность изделия с указанием количества:&amp;nbsp;&amp;nbsp; машинка, пульт управления Информация о батарейках в изделии:&amp;nbsp;&amp;nbsp;Количество -&amp;nbsp;&amp;nbsp;2;&amp;nbsp;&amp;nbsp; Тип батареек -&amp;nbsp;&amp;nbsp;АА 1,5V;&amp;nbsp;&amp;nbsp; Входят в комплект -&amp;nbsp;&amp;nbsp;НЕТ Информация о батарейках в пульте управления:&amp;nbsp;&amp;nbsp;Количество -&amp;nbsp;&amp;nbsp;2;&amp;nbsp;&amp;nbsp; Тип батареек -&amp;nbsp;&amp;nbsp;АА 1,5V;&amp;nbsp;&amp;nbsp; Входят в комплект -&amp;nbsp;&amp;nbsp;НЕТ</t>
+  </si>
+  <si>
+    <t>683992</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/eb7/e5xxc0sdvlhma77bcfn2t6cw2y1mezrn.jpg</t>
+  </si>
+  <si>
+    <t>Подъемный кран</t>
+  </si>
+  <si>
+    <t>Функционал: поворот платформы лево/право, движение лебедки вверх/вниз. Комплектность: Опорная нога &amp;#40;4 шт.&amp;#41;, корзина для грузов, крюк для держания стрелы &amp;#40;1 шт.&amp;#41;, платформа &amp;#40;1 шт.&amp;#41;, стрела с двигателем &amp;#40;1 шт.&amp;#41;, основание стрелы &amp;#40;1 шт.&amp;#41;, платформа с поворотным устройством &amp;#40;1 шт.&amp;#41; и пультом дистанционного управления &amp;#40;1 шт.&amp;#41;. Игрушка работает от 2 батарек АА &amp;#40;в комплект не входят&amp;#41;.</t>
+  </si>
+  <si>
+    <t>684002</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/58f/xrhmzk9i6n5kqft0vpq7yd54kxq36nep.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Башенный кран  quot;Агат quot; на кол сиках малый  в пакете </t>
   </si>
   <si>
     <t>Яркий башенный кран и автомобиль доставят массу удовольствия Вашему ребёнку. С помощью крана можно поднимать и опускать различные грузы и перевозить их на автомобиле на большие расстояния. Ваш ребёнок увлекательно проведет время, играя с этой игрушкой, получит множество положительных эмоций и приобретет различные полезные навыки.</t>
   </si>
   <si>
     <t>684032</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/c66/7kkk53c5a87as0hjwrzdm4ca7jkwl0sw.jpg</t>
   </si>
   <si>
     <t xml:space="preserve"> quot;Т ма quot;, автомобиль-бетоновоз</t>
   </si>
   <si>
     <t>Автомобиль &amp;quot;Tема&amp;quot; представляет собой игрушечную копию настоящей строительной техники с упрощенным дизайном кузова. Крупные элементы игрушки не имеют острых углов, а большие колеса спецтехники позволят ей преодолеть большинство препятствий на своем пути. Бетоновоз выполнен из прочной пластмассы и окрашен в яркие цвета.</t>
   </si>
   <si>
     <t>684034</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/b44/lpb27v1gnso1zo02svsmgk5qy63fcnal.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/43c/4hxad6mqv46e2wta5zxeoaqlcesplgn3.jpg</t>
   </si>
   <si>
     <t xml:space="preserve"> quot;Мираж quot;, автомобиль-бетоновоз</t>
   </si>
   <si>
     <t>Автомобиль-бетоновоз Мираж подойдёт Вашему малышу для игр в песке на свежем воздухе и в домашних условиях. Выполнен по оригинальному дизайну</t>
   </si>
   <si>
     <t>684044</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/199/knlr3ixpaenw4ygif41ucdetj8jnumeg.jpg</t>
   </si>
   <si>
     <t xml:space="preserve"> quot;Мираж quot;, автомобиль-самосвал</t>
   </si>
   <si>
     <t>Автомобиль-самосвал &amp;quot;Мираж&amp;quot; отлично подходит для игр дома, а также на свежем воздухе. Особенно здорово играть с ним в песочнице, ведь в просторном кузове можно перевозить небольшие формочки, камешки и другие &amp;quot;грузы&amp;quot;! Он выполнен из прочного пластика и не боится влаги, поэтому, если ребенок испачкает самосвал, вы сможете промыть машинку в мыльной воде.</t>
   </si>
   <si>
     <t>684045</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/767/6u9yrugh2irrnxu3qidk8j2mkalqw0bc.jpg</t>
@@ -1795,50 +638,65 @@
   <si>
     <t>http://anytos.ru//upload/iblock/e66/259mp9td2b4bzihpepmh91xtidqo8vu3.jpg</t>
   </si>
   <si>
     <t xml:space="preserve"> quot;Крепыш quot;, трактор с прицепом  1 и ковшом</t>
   </si>
   <si>
     <t>Трактор раскрашен в яркие краски, которые привлекают внимание детей самого разного возраста. А его массивные колеса обеспечивают трактору высокую маневренность, подвижность, легкий и плавный ход. В кузове-прицепе трактора можно перевозить разнообразные грузы, сажать туда игрушечных человечков и животных. Большая кабина трактора позволяет посадить туда игрушку-водителя. Широкий ковш спереди позволяет трактору собирать песок, мелкие камешки, землю и некрупные предметы. Трактор станет идеальной игрушкой для игр дома, на улице или просто на природе. Цвета в ассортименте.</t>
   </si>
   <si>
     <t>684080</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/ea1/6cg37mzhqbgchul38kh347ckz4xvtlqr.jpg</t>
   </si>
   <si>
     <t xml:space="preserve"> quot;Т ма quot;, автомобиль-пожарная спецмашина</t>
   </si>
   <si>
     <t>Яркий, красочный aвтомобиль-пожарная спецмашина &amp;quot;Тёма&amp;quot; прекрасно подойдет для игр в песочнице и дома.Благодаря формам автомобиля даже годовалому ребенку будет удобно держать его в руке.</t>
   </si>
   <si>
     <t>684084</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/98f/unugp17env5vmqzrib5ry98n0a3ifafw.jpg</t>
+  </si>
+  <si>
+    <t>Набор  quot;Строительная техника quot;</t>
+  </si>
+  <si>
+    <t>Набор спецтехники. В наборе 6 машинок. Игрушка выполнена из пластика. Размер машинок в среднем составляет 3,4*4,4*4,4 см.</t>
+  </si>
+  <si>
+    <t>684092</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/shantou-yisheng/"&gt;SHANTOU YISHENG&lt;/a&gt;</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/b51/a478e44pv3gj65zzu9hxmels4dfc7q3s.jpg</t>
   </si>
   <si>
     <t xml:space="preserve"> quot;Крепыш quot;, трактор-погрузчик</t>
   </si>
   <si>
     <t>Красочный трактор-погрузчик не оставит равнодушым Вашего малыша!</t>
   </si>
   <si>
     <t>685256</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/094/zg2s5b2t86ldd8t6jluyb2gi1ub0fpgi.jpg</t>
   </si>
   <si>
     <t xml:space="preserve"> quot;Престиж quot;, автомобиль коммунальный  2</t>
   </si>
   <si>
     <t>Очень яркий и реалистичный мусоровоз. Мусорный бак крепится к подъемному механизму сзади. Кузов открывается.</t>
   </si>
   <si>
     <t>685258</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/ee0/n3j29mob3buv2ylzhrejxy18dw6mtxz7.jpg</t>
@@ -1855,4439 +713,1757 @@
   <si>
     <t>http://anytos.ru//upload/iblock/8a8/byukknyusevhzg75xhaxsguhrgsloly5.jpg</t>
   </si>
   <si>
     <t xml:space="preserve"> quot;Умелец quot;, трактор-погрузчик</t>
   </si>
   <si>
     <t>Трактор-погрузчик «Умелец» - это машинка небольшого размера, изготовленная из качественного пластика. У трактора есть большой ковш, который может менять положение в вертикальной плоскости &amp;#40;по желанию его можно поднять или опустить&amp;#41;. Крупные колеса хорошо прокручиваются, поэтому трактор сможет легко и просто преодолевать преграды и передвигаться по неровной поверхности.</t>
   </si>
   <si>
     <t>685261</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/6be/bmf66bb8bkjzh469owzqem13mn1he14d.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Автомобиль-самосвал  quot;Эксперт quot;  в сеточке </t>
   </si>
   <si>
     <t>Высококачественная пластмассовая&amp;nbsp;&amp;nbsp;игрушка из экологически чистых материалов.</t>
   </si>
   <si>
     <t>685265</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/111/kkrkvb1lcgit4mnd9mqui66ma6308ojw.jpg</t>
-[...50 lines deleted...]
-    <t>685273</t>
+    <t>http://anytos.ru//upload/iblock/906/t5h2rix4zjhqdgx705q9rycz282cikow.jpg</t>
+  </si>
+  <si>
+    <t>Машинка -перевертыш</t>
+  </si>
+  <si>
+    <t>Общая информация об изделии:&amp;nbsp;&amp;nbsp;Общая информация об изделии:&amp;nbsp;&amp;nbsp; Машинка-перевертыш со светом. При ударе о поверхность переворачивается на 360 градусов. Резиновые колеса. 3 варианта цвета&amp;nbsp;&amp;nbsp;машикни: оранжевая, салатовая, розовая. Для работы игрушки необходимо 2 батарейки AG13 &amp;#40;входят в комплект&amp;#41;. Материал, из которого изготовлена продукция по данным производителя:&amp;nbsp;&amp;nbsp;Материал, из которого изготовлена продукция по данным производителя:&amp;nbsp;&amp;nbsp; PVC, PP, PS Материал, из которого изготовлена индивидуальная упаковка изделия:&amp;nbsp;&amp;nbsp;Материал, из которого изготовлена индивидуальная упаковка изделия:&amp;nbsp;&amp;nbsp; ПЭ пакет с холдером и клейкой лентой Комплектность изделия с указанием количества:&amp;nbsp;&amp;nbsp;Комплектность изделия с указанием количества:&amp;nbsp;&amp;nbsp; 1 машинка, 2 батарейки AG13 Информация о батарейках в изделии:&amp;nbsp;&amp;nbsp;Информация о батарейках в изделии:&amp;nbsp;&amp;nbsp;Количество -&amp;nbsp;&amp;nbsp;2;&amp;nbsp;&amp;nbsp; Тип батареек -&amp;nbsp;&amp;nbsp;AG13;&amp;nbsp;&amp;nbsp; Входят в комплект -&amp;nbsp;&amp;nbsp;ДА</t>
+  </si>
+  <si>
+    <t>685276</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bea/0boutgeoag7x2ogd4kg06rlo5iicik0z.jpg</t>
+  </si>
+  <si>
+    <t>Машинка  quot;My truck quot; 5в1</t>
+  </si>
+  <si>
+    <t>Машинка &amp;quot;My truck&amp;quot; 5в1. Звук,свет,моделирование. Использовать 2 батареи типа АА &amp;#40;не входят&amp;#41;.&lt;br /&gt;
+ 1.Нажмите кнопку и машинка будет играть музыку и светиться . 2. Когда колеса будут скользить, машина излучает музыку и светит. Упаковка - картонная коробка 38*25*9,5см.</t>
+  </si>
+  <si>
+    <t>705348</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/004/5y9vrhps9qapexbxs4zdfhv4yw0pla0h.jpg</t>
+  </si>
+  <si>
+    <t>Машинка гоночная цвет ассорти</t>
+  </si>
+  <si>
+    <t>Машинка гоночная, цвет ассорти. Эффекты - движение, звук, свет.&lt;br /&gt;
+ Hаботает от 3 батареек АА &amp;#40;в комплект не входят&amp;#41;</t>
+  </si>
+  <si>
+    <t>705353</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/815/jgbp3jhq4omtyobe6a4pvzytsw482s95.jpg</t>
   </si>
   <si>
     <t>Машинка металлическая 1:32 ассорти цвет и модель</t>
   </si>
   <si>
     <t>705363</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/e09/2e4nvc3s1rkvnhhdgwd85j3uflwzjzad.jpg</t>
+  </si>
+  <si>
+    <t>Машинка-трансформер  quot;Полиция quot;</t>
+  </si>
+  <si>
+    <t>Машинка-трансформер &amp;quot;Полиция&amp;quot;. Звуковой и световой эффект.&lt;br /&gt;
+ Работает от 4 батареек типа АА &amp;#40;в комплект не входят&amp;#41;</t>
+  </si>
+  <si>
+    <t>705383</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/947/f11wnvshnqeaurc9qb6vja4t5bxf50lv.jpg</t>
+  </si>
+  <si>
+    <t>Машинки  quot;Эвакуатор трактор quot;</t>
+  </si>
+  <si>
+    <t>Машинки &amp;quot;Эвакуатор&amp;#43;трактор&amp;quot;.&lt;br /&gt;
+ Для детей от 3-х лет и старше. Для игровых целей. Изготовлены из полимерных материалов.&lt;br /&gt;
+ Упаковка - картон.блистер 29*11,5*15,5см.</t>
+  </si>
+  <si>
+    <t>705386</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d21/8mb2x6al1s3x5i9lxsxd56cvl8220a22.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Машинки с магнитом 4шт уп  набор </t>
+  </si>
+  <si>
+    <t>Машинки с магнитом 4шт/уп &amp;#40;набор&amp;#41;</t>
+  </si>
+  <si>
+    <t>705387</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cc2/qhm6p1r6j2eki1wvyspetrhkp3j0d5in.jpg</t>
+  </si>
+  <si>
+    <t>Мотоцикл с роботом цвет ассорти</t>
+  </si>
+  <si>
+    <t>Мотоцикл с роботом. Цвет ассорти. Эффекты - звук, свет, движение.&lt;br /&gt;
+ Работает от 3 батареек типа АА &amp;#40;в комплект не входит&amp;#41;.</t>
+  </si>
+  <si>
+    <t>705394</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c46/iinkk136qfl0722hdnrh9h79h7e0lbk9.jpg</t>
+  </si>
+  <si>
+    <t>Набор  quot;Гоночные машинки quot; 4шт уп</t>
+  </si>
+  <si>
+    <t>Набор &amp;quot;Гоночные машинки&amp;quot; 4шт/уп</t>
+  </si>
+  <si>
+    <t>705396</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/40a/fk403ln6oxh7bo5oe3o5ze942m3pbkra.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Набор  quot;Машинки quot; 2шт уп  металлический корпус </t>
+  </si>
+  <si>
+    <t>Набор &amp;quot;Машинки&amp;quot; 2шт/уп &amp;#40;металлический корпус&amp;#41;</t>
+  </si>
+  <si>
+    <t>705398</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5e3/4ys9ptmh40v9a2eejt6lw7kxbcd1g54f.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Набор  quot;Машинки quot; 3шт уп  металлический корпус </t>
+  </si>
+  <si>
+    <t>Набор &amp;quot;Машинки&amp;quot; 3шт/уп &amp;#40;металлический корпус&amp;#41;</t>
+  </si>
+  <si>
+    <t>705399</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/5cd/8zqx4u7adt8r6jjix1vgiemhkddl55wj.jpg</t>
   </si>
   <si>
     <t>Набор техники  quot;Авиатранспорт quot; 5 шт уп</t>
   </si>
   <si>
     <t>Набор техники &amp;quot;Авиатранспорт&amp;quot; 5 шт/уп</t>
   </si>
   <si>
     <t>705408</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/f94/7a3n3xsu1b4nclljeon87vpzhmu533kh.jpg</t>
+  </si>
+  <si>
+    <t>Машинка индуктивная ассорти</t>
+  </si>
+  <si>
+    <t>При помощи датчиков машинка передвигается по тому маршруту, который вы сами для нее нарисуете. Комплектность: машинка, маркер, бумага с трассой, инструкция.&lt;br /&gt;
+ Машинка работает от 4 батарей типа RL44 &amp;#40;в комплект входят&amp;#41;.&lt;br /&gt;
+ Размер упаковки 19*5*14 см, машинки в ассортименте.</t>
+  </si>
+  <si>
+    <t>705411</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/ca5/nf058wf5spm1t6e5ox8wuphzqs7bfm0b.jpg</t>
   </si>
   <si>
     <t>Машинка  ретро автомобиль  ассорти модель и цвет</t>
   </si>
   <si>
     <t>Ретро автомобить ассорти модель и цвет</t>
   </si>
   <si>
     <t>705412</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/d0d/uevqq3mg2zx9yf2g6bg50ooszosdxv2p.jpg</t>
-[...310 lines deleted...]
-    <t>797402</t>
+    <t>http://anytos.ru//upload/iblock/e42/qmdti1b3isuxlag8pt94k9wvez3dlbix.jpg</t>
+  </si>
+  <si>
+    <t>Автовоз  quot;Динозавр quot;инерц. с машинками, с запуском, 37,5х10х16,5, коробка</t>
+  </si>
+  <si>
+    <t>Автовоз &amp;quot;Динозавр&amp;quot;инерц. с машинками, с запуском, 37,5х10х16,5, коробка</t>
+  </si>
+  <si>
+    <t>797358</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/6e7/8dhifnvpqsqhecboi02m2a5rb96of0ey.jpg</t>
   </si>
   <si>
     <t>Автобус школьный 1:20, фрикция, со светом и звуком, белый</t>
   </si>
   <si>
     <t>799800</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/bca/mdh5m35uxpqfn0798v8h8yld3i8dnppz.jpg</t>
   </si>
   <si>
     <t>Автобус школьный 1:20, фрикция, со светом и звуком, желтый</t>
   </si>
   <si>
     <t>799801</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/942/je1zryctv99ywb9t7hvwjnonr406go4l.jpg</t>
   </si>
   <si>
     <t>Автобус школьный 1:20, фрикция, со светом и звуком, красный</t>
   </si>
   <si>
     <t>799802</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/e2c/sqstwggaeo5wb7c55q1xxb0ftt9kgwd8.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/5ae/n8tasuugpiiwwzhvhfwncqqws4wwcl84.jpg</t>
   </si>
   <si>
     <t>Двухэтажный автобус, фрикция, со светом и звуком, оранжевый</t>
   </si>
   <si>
     <t>799809</t>
-  </si>
-[...67 lines deleted...]
-    <t>799836</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/cb0/p2f3adf9j0657rwtwkst0twxcri25mej.jpg</t>
   </si>
   <si>
     <t>Машина ГУСЕНИЧНЫЙ ЭКСКАВАТОР 1:50 с подвижными деталями, желтый</t>
   </si>
   <si>
     <t>Высоко детализированная модель экскаватора в масштабе 1:50, станет отличным подарком вашему ребёнку. Высокая детализация и подвижность практически всех элементов, подарят массу удовольствий и позволят придумать множество разнообразных игр. Экскаватор двигается в любом направлении, а ковш фиксируется в четырёх положениях. Игрушка выполнена из пластика и резины.&lt;br /&gt;
  Размеры упаковки: 24*12*7&lt;br /&gt;
  Размер экскаватора: 21*7*10&lt;br /&gt;
  Размер экскаватора с поднятой стрелой: 27*7*19</t>
   </si>
   <si>
     <t>799837</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/026/sscbryq6y0rzt5bgs4aya4c6ppjtnlhz.jpg</t>
   </si>
   <si>
     <t>Машина ГУСЕНИЧНЫЙ ЭКСКАВАТОР 1:50 с подвижными деталями, зеленый</t>
   </si>
   <si>
     <t>799838</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/ccc/wqglxsigrtqaldjikltag0tkx8boiod6.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/cef/0pm5txevsnzb26kfdkz4o3rwfdmnrw7o.jpg</t>
   </si>
   <si>
     <t>Машина ГУСЕНИЧНЫЙ ЭКСКАВАТОР 1:50 с подвижными деталями, синий</t>
   </si>
   <si>
     <t>799841</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/e51/zxecdawd5y9jyjc547bhogpi2dtmduyy.jpg</t>
-[...120 lines deleted...]
-    <t>829000</t>
+    <t>http://anytos.ru//upload/iblock/0bf/le3juloenhsn4dgey5b37627ydtc43vf.jpg</t>
+  </si>
+  <si>
+    <t>Автомобиль бортовой Майк</t>
+  </si>
+  <si>
+    <t>828958</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/405/ugw9v89qp07pimeck3anqvkklfmfa82l.jpg</t>
+  </si>
+  <si>
+    <t>Автомобиль-самосвал с полуприцепом Volvo</t>
+  </si>
+  <si>
+    <t>828978</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bba/upafz4ui5cxcrc45amsf8iz3e1399lch.jpg</t>
+  </si>
+  <si>
+    <t>Гусеничный кран Монолит</t>
+  </si>
+  <si>
+    <t>828983</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/308/24u8p36aqocpj5z1ool7qo2lqj8pmuen.jpg</t>
   </si>
   <si>
     <t>Спецмашина коммунальная Гоша</t>
   </si>
   <si>
     <t>829006</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/b60/rd3m3hbj0hxzt0990ua037qll4k332tv.jpg</t>
-[...44 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/e80/umqvty89hfi2wqhcu5lf7i46li1u157f.jpg</t>
   </si>
   <si>
     <t>Автомобиль-самосвал Сталкер</t>
   </si>
   <si>
     <t>838348</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/5e5/lk766pkb6itf7ko3nbahgkxpxultrg5e.jpg</t>
   </si>
   <si>
     <t xml:space="preserve"> quot;Крепыш quot;, трактор-экскаватор. 27х13х18 см.</t>
   </si>
   <si>
     <t>Крепыш, трактор-экскаватор 44785 - это многофункциональная машина для мальчиков от 3 лет, которая справляется с различными строительными задачами: выкапыванием ям, прокладыванием дорог и поможет в погрузке мелких грузов. Игрушечная спецтехника оснащена подвижным передним ковшом и лопатой-манипулятором. Материал игрушки Полесье - высококачественный цветной пластик, детали гладкие, без сколов и острых элементов, экскаватор можно мыть под водой. Размер трактора: 27х13х18 см.</t>
   </si>
   <si>
     <t>839952</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/496/pfqmzz2tb72qs2fwxgsns0p3ex6gdryp.jpg</t>
-[...8 lines deleted...]
-    <t>843252</t>
+    <t>http://anytos.ru//upload/iblock/aa0/wqmzfhkhuixlzd98l8btirf6u85mzv1k.jpg</t>
+  </si>
+  <si>
+    <t>Мусоровоз 3-х осный</t>
+  </si>
+  <si>
+    <t>843779</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/17d/ntpztodiu90chaqj0l21koxkzdwb9d5p.jpg</t>
   </si>
   <si>
+    <t>Самосвал для мусора. 41124</t>
+  </si>
+  <si>
     <t>Самосвал для мусора</t>
   </si>
   <si>
     <t>843780</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/89d/rnlifvb6aeslkagvzfr3ney51sc510ya.jpg</t>
-[...46 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/4c3/xqgos21zqfz1szuuqe4uke6z34xebuhu.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Экскаватор  quot;Эксперт quot;  в сеточке </t>
   </si>
   <si>
     <t>Высококачественная пластмассоваяигрушка из экологически чистых материалов.</t>
   </si>
   <si>
     <t>883544</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/620/hpavbko9jtdvho70qt3v8q3i1rlz95me.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Автомобиль  quot;Легионер-мини quot;  ж лтый   в сеточке </t>
   </si>
   <si>
+    <t>Автомобиль имеет прочный корпус. Игрушка выполнена из высококачественных материалов</t>
+  </si>
+  <si>
     <t>883545</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/473/w0crb2hqa6ffx43a91rs81bhiuxwlpey.jpg</t>
-[...35 lines deleted...]
-    <t>891352</t>
+    <t>http://anytos.ru//upload/iblock/57c/xmzoz23waaorh5o5lbpq99w1qljn0vv4.jpg</t>
+  </si>
+  <si>
+    <t>Машина металлическая CADILLAC ESCALADE 12 см, двери, багаж, инерц, белый, кор. Технопарк</t>
+  </si>
+  <si>
+    <t>891361</t>
   </si>
   <si>
     <t>&lt;a href="/brands/tehnopark/"&gt;Технопарк&lt;/a&gt;</t>
   </si>
   <si>
-    <t>12</t>
-[...58 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/a15/onzfz8m7xc969h5lnpfy688z54e9z0x8.jpg</t>
   </si>
   <si>
     <t>Машина металлическая HONDA CIVIC длина 12 см, двери, багаж, инерц, красный, кор. Технопарк</t>
   </si>
   <si>
     <t>891364</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/34d/nl65hhe1m5ecp2cujkw6ryl3xxrde67v.jpg</t>
+  </si>
+  <si>
+    <t>Машина металлическая LADA GRANTA CROSS 12 см, двери, багаж, инерц, золотой, кор. Технопарк</t>
+  </si>
+  <si>
+    <t>891373</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/0f8/fe44b310poqlk20bpzi4oo52tpi7v6fa.jpg</t>
   </si>
   <si>
     <t>Машина металлическая LAND ROVER RANGE ROVER EVOQUE 12,5 см, двер, инер, серый, кор. Технопарк</t>
   </si>
   <si>
     <t>891376</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/149/t95hhy02grk2r9kb642d1b3dwzctq42f.jpg</t>
   </si>
   <si>
     <t>Машина металлическая MERCEDES-BENZ GLE 2018 12 см, двери, багаж, серебристый, кор. Технопарк</t>
   </si>
   <si>
     <t>891377</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/7e1/w1wdu8mqfmua3ia61e3bt2a4l03anmr2.jpg</t>
-[...64 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/efb/r3emy394pv791loc3hepm60pf2na1jh6.jpg</t>
   </si>
   <si>
     <t>Модель металл СТРИТБАЙК 11см, руль поворач, подвеска, подножка, кор. Технопарк</t>
   </si>
   <si>
     <t>891408</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/270/9qdaujhdhnvy4rj6yk0lcjrnnbqrwyro.jpg</t>
-[...53 lines deleted...]
-    <t>891432</t>
+    <t>http://anytos.ru//upload/iblock/ad7/92zs5xy3dhwioquaoygsalyv4dl00pmy.jpg</t>
+  </si>
+  <si>
+    <t>Машина металлическая АРМЕЙСКИЙ ВНЕДОРОЖНИК 12 см, двери, багажн, черн, кор. Технопарк</t>
+  </si>
+  <si>
+    <t>891416</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/7c5/46ot8gndo43p2g58ouzjxt0t3v532ei6.jpg</t>
   </si>
   <si>
     <t>Машина металлическая LADA kalina cross 12 см, дв, багаж, инерц., кор. Технопарк</t>
   </si>
   <si>
     <t>891433</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/e0f/bc32gtk9qqtvlgenarjddde1m355k01a.jpg</t>
-[...40 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/72d/i4kz2k1x8qr7g4lew77cvvszier64ocb.jpg</t>
   </si>
   <si>
     <t>Машинка на радиоуправлении, джип внедорожник FullFunc аккум. адапт., Play Smart quot;Безумные гонки quot;, М1:16</t>
   </si>
   <si>
     <t>Ваш малыш будет в восторге от радиоуправляемой машины! Она интересна как сама по себе, так и как элемент, включенный в любую игру. Её можно взять с собой на улицу, играть дома или на отдыхе с родителями. Игрушка понравится как детям, так и взрослым. Взяв в руки пульт управления – каждый попадает в волшебный мир радости и развлечений.&amp;nbsp;&amp;nbsp;Машина на радиоуправлении - это замечательный подарок для ребенка любого возраста!</t>
   </si>
   <si>
     <t>904488</t>
   </si>
   <si>
+    <t>&lt;a href="/brands/play-smart/"&gt;Play Smart&lt;/a&gt;</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/398/14shea2s65359iw09gvrxc4gh4eubvoa.jpg</t>
   </si>
   <si>
     <t>904489</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/d54/n1k7edm4faqwdf5e2kzsvu8hpa23aggy.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/3a9/793a42q0o0fk62pjbui29jr4l4d8epku.jpg</t>
   </si>
   <si>
     <t>Машинка на радиоуправлении, Play Smart BOX 36х20х18 см, джип КубокТурбоТуринг, зел ный, арт. 9005</t>
   </si>
   <si>
     <t>Радиоуправляемый джип - мечта любого мальчишки! С джипом на пульте управления, с удовольствием можно играть годами. Машинка не надоест и не утратит своей актуальности со временем. Взяв в руки пульт управления – каждый попадает в волшебный мир радости и развлечений. Имея среди игрушек радиоуправляемые машинки, ребёнок не соскучится один, а также отлично проведёт время с друзьями в подвижных играх.</t>
   </si>
   <si>
     <t>904492</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/7e6/mev1fc7b1ybk2jt3iitja9pw2jxbx58n.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/f3e/xurpobrbqhhu6hytqrgnljk8q4ahs7bs.jpg</t>
   </si>
   <si>
     <t>Машинка на радиоуправлении, Play Smart BOX 36х20х18 см, джип Добрыня, хаки защитный зел ный, арт. 9004</t>
   </si>
   <si>
     <t>Радиоуправляемый джип &amp;#39;Тарзан&amp;#39; - мечта любого мальчишки! С джипом на пульте управления, с удовольствием можно играть годами. Машинка не надоест и не утратит своей актуальности со временем. Взяв в руки пульт управления – каждый попадает в волшебный мир радости и развлечений. Имея среди игрушек радиоуправляемые машинки, ребёнок не соскучится один, а также отлично проведёт время с друзьями в подвижных играх</t>
   </si>
   <si>
     <t>904494</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/050/vlay3qat4nyx7aeloujlcphge8e417ga.jpg</t>
-[...83 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/62d/9rqrwmtb2zuh05uuels08p0s98uqsjnq.jpg</t>
   </si>
   <si>
     <t>Машина металл AUDI Q7 ПОЛИЦИЯ 12 см, двер, багаж, инер, серебристый, Технопарк</t>
   </si>
   <si>
     <t>934956</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/8fb/mfnldexn3b1g7hyb3ff059230ju90q6w.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/d76/4r5wlq76chq1ga7zi6elqtzyvgegn0qs.jpg</t>
   </si>
   <si>
     <t>Машина металл BMW X5 M-SPORT ПОЛИЦИЯ 12 см, двери, баг, в Технопарк</t>
   </si>
   <si>
     <t>934959</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/d3d/7uz3m1tcg83w5yg0cuv8zr4xr6soej23.jpg</t>
-[...23 lines deleted...]
-    <t>934965</t>
+    <t>http://anytos.ru//upload/iblock/f1f/6yfr3fondu03py85loil4zq8pioghlfl.jpg</t>
+  </si>
+  <si>
+    <t>Машина металл CADILLAC ESCALADE 12 см, двери, багаж, инерц, черный, Технопарк</t>
+  </si>
+  <si>
+    <t>934962</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/907/s83k3of5rgrpb6h2y0ceodd3fg7ku1u1.jpg</t>
   </si>
   <si>
     <t>Машина металл CITROEN JUMPER ПОЛИЦИЯ 14 см, двер, баг, инер, серебр, Технопарк</t>
   </si>
   <si>
     <t>934966</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/607/5ygg7gjpxipuabddyir1bsd4vtnbkkay.jpg</t>
-[...14 lines deleted...]
-    <t>934975</t>
+    <t>http://anytos.ru//upload/iblock/18f/y8v4veiw8ys092gzs7k1ibjymyd1c57o.jpg</t>
+  </si>
+  <si>
+    <t>Машина металл FIAT DOBLO СКОРАЯ длина 12 см, двери, инерц, белый, Технопарк</t>
+  </si>
+  <si>
+    <t>934969</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/13e/oi8cjibgs9dxvrw4xnw89uaem4tcbfby.jpg</t>
   </si>
   <si>
     <t>Машина металл FORD KUGA длина 12 см, двери, багаж, инерц, серый, Технопарк</t>
   </si>
   <si>
     <t>934979</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/e06/i8uyjmi75jd4e0h7trinsn2p8vs824hs.jpg</t>
+  </si>
+  <si>
+    <t>Машина металл FORD MONDEO длина 12 см, двери, багаж, инерц, красный, Технопарк</t>
+  </si>
+  <si>
+    <t>934980</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/1cc/gneutqxwkgx50jlloorcdxv4h2595hus.jpg</t>
   </si>
   <si>
     <t>Машина металл FORD ranger ПИКАП полиц., 12 см, дв., багаж., инерция, Технопарк</t>
   </si>
   <si>
     <t>934983</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/1de/lls41xso8vgl7el07h7t1cf1dmyl0osh.jpg</t>
-[...37 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/24a/ygf7akyy5ediae5yi68wlzkqgpajwweo.jpg</t>
   </si>
   <si>
     <t>Машина металл HONDA CR-V длина 12 см, двери, багаж, инерц, красный, Технопарк</t>
   </si>
   <si>
     <t>934992</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/477/ln51rqquoe8sygvpxz4ylng8kija1vd3.jpg</t>
   </si>
   <si>
     <t>Машина металл HUMMER h1 ПИКАП ПОЛИЦИЯ, 12 см, дв., багаж., инерция, Технопарк</t>
   </si>
   <si>
     <t>934993</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/f9e/spfvj7nedi98e4idrwkve5exoo6qpp74.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/0cf/1ytu9t557oxdlzh4md3v270jnn49onyg.jpg</t>
   </si>
   <si>
     <t>Машина металл HUMMER h1 ПИКАП, 12 см, двери, багаж., инерция, Технопарк</t>
   </si>
   <si>
     <t>934996</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/fb8/54yjqyx9w5sar114l9r9om1p4mcn07v2.jpg</t>
-[...50 lines deleted...]
-    <t>935011</t>
+    <t>http://anytos.ru//upload/iblock/4bf/as2xcrej2dl25pv83jvywu9hbchgil79.jpg</t>
+  </si>
+  <si>
+    <t>Машина металл HYUNDAI SOLARIS, 12 см, двери, багажн, инерц, СИНИЙ, Технопарк</t>
+  </si>
+  <si>
+    <t>935005</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/767/6dd338x7jm8trybx3lubpjaoxd3fv36o.jpg</t>
   </si>
   <si>
     <t>Машина металл JEEP WRANGLER RUBICON ПОЛИЦИЯ 11 см, двери, багаж, инерц, Технопарк</t>
   </si>
   <si>
     <t>935013</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/d1e/gkfbqbv8g4w4otzgha015vdgeh4nb2br.jpg</t>
-[...16 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/623/zpesqquj2vlx2ddjf84paccjzq7cut32.jpg</t>
   </si>
   <si>
     <t>Машина металл KIA sorento prime ПОЛИЦИЯ, 12 см, двери, багаж., инерция, Технопарк</t>
   </si>
   <si>
     <t>935035</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/c0d/oq3c3t1y2wbzf4vh9c0633uynrh87v1j.jpg</t>
   </si>
   <si>
     <t>Машина металл KIA sorento prime, 12 см, двери, багаж., инерция, сереб., Технопарк</t>
   </si>
   <si>
     <t>935037</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/f97/zmsn3557os60ljowc9lp1spi9039t68r.jpg</t>
-[...25 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/9cb/u1ae9yz90ie03ufko7ok45xwt58z8kj4.jpg</t>
   </si>
   <si>
+    <t>Машина металл LADA 111 ПОЛИЦИЯ, 12 см, дв., багаж., инерция, Технопарк. 298071</t>
+  </si>
+  <si>
     <t>Машина металл LADA 111 ПОЛИЦИЯ, 12 см, дв., багаж., инерция, Технопарк</t>
   </si>
   <si>
     <t>935045</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/d0f/31i0jemwrnr74yidruezz4fo0yli0qr3.jpg</t>
   </si>
   <si>
     <t>Машина металл LADA -2114  quot;SAMARA quot;, 12 см, двер, баг, инерц, фиолетовый, Технопарк</t>
   </si>
   <si>
     <t>Машина металл LADA -2114 &amp;quot;SAMARA&amp;quot;, 12 см, двер, баг, инерц, фиолетовый, Технопарк</t>
   </si>
   <si>
     <t>935046</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/922/m1efe2384854h45b1bwvhcp2y9dvad1n.jpg</t>
   </si>
   <si>
     <t>Машина металл LADA -2114  quot;SAMARA quot;, 12 см, двери, багаж, инерция, синий, Технопарк</t>
   </si>
   <si>
     <t>Машина металл LADA -2114 &amp;quot;SAMARA&amp;quot;, 12 см, двери, багаж, инерция, синий, Технопарк</t>
   </si>
   <si>
     <t>935047</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/d85/4yv7ndg41kqf0b94ldw7kamlqik0essw.jpg</t>
-[...5 lines deleted...]
-    <t>935051</t>
+    <t>http://anytos.ru//upload/iblock/7e5/kvxd7xbjkvr9tu7qdjir3349kmwau682.jpg</t>
+  </si>
+  <si>
+    <t>Машина металл LADA 4x4 длина 12 см, двери, багаж, инерц, черный, Технопарк</t>
+  </si>
+  <si>
+    <t>935048</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/177/6mgyyer3c1bep0ufbsp05a4h7sdrq95s.jpg</t>
   </si>
   <si>
     <t>Машина металл LADA PRIORA длина 12 см, двери, багаж, инерц, бежевый, в Технопарк</t>
   </si>
   <si>
     <t>935060</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/7db/hr9c6cbaaxk58q2qvs1psn89rrzv7bg2.jpg</t>
   </si>
   <si>
     <t>Машина металл LADA-2108  quot;СПУТНИК quot; 12 см, двер, баг, инерц, серебристый, Технопарк</t>
   </si>
   <si>
     <t>Машина металл LADA-2108 &amp;quot;СПУТНИК&amp;quot; 12 см, двер, баг, инерц, серебристый, Технопарк</t>
   </si>
   <si>
     <t>935070</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/d1d/8e0y22962h0164e99erljlf64ewasetq.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/f50/ptj911h2b5b2h1q18napdbenpokfo4ne.jpg</t>
   </si>
   <si>
     <t>Машина металл LAND ROVER DEFENDER PICKUP КАМУФЛЯЖ 12 см, двери, багаж, Технопарк</t>
   </si>
   <si>
     <t>935075</t>
   </si>
   <si>
     <t>Машина металл LAND ROVER DEFENDER PICKUP КАМУФЛЯЖ 12 см, двери, багажн, Технопарк</t>
   </si>
   <si>
     <t>935076</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/c93/tonyddajzljd8qdlkylx7o53bnfn9lua.jpg</t>
-[...19 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/fbd/kqvy2sxcndymbpd4qol5yix1sjp933vz.jpg</t>
   </si>
   <si>
     <t>Машина металл LAND ROVER RANGE ROVER EVOQUE 12,5 см, двер, инер, СИНИЙ, Технопарк</t>
   </si>
   <si>
     <t>935080</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/7d9/61v71kofwk6g4cq1ppw4pu3257kwm5i6.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/5f1/myl5thrx24kmip1n40zpo0bgakun2omj.jpg</t>
   </si>
   <si>
     <t>Машина металл MERCEDES-BENZ GLE COUPE СПОРТ длина 12 см, двери, багаж, Технопарк</t>
   </si>
   <si>
     <t>935089</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/c67/n6una6blwshxktrkymw7k004qcm2ougm.jpg</t>
-[...34 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/42a/7alqy3l2sngfjloox96wny7hmbyce1q4.jpg</t>
   </si>
   <si>
     <t>Машина металл MITSUBISHI pajero, 12 см, двери, багаж, инерция, Технопарк</t>
   </si>
   <si>
     <t>935096</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/901/cdxyao6vm8qssxux1q8cm4i2l47vn942.jpg</t>
-[...23 lines deleted...]
-    <t>935110</t>
+    <t>http://anytos.ru//upload/iblock/5fc/flpsgpktbosv04r9vrqxrqysc37v0fha.jpg</t>
+  </si>
+  <si>
+    <t>Машина металл NISSAN JUKE-R 2.0 SOFT 12 см, двер, багаж, инерц, синий, Технопарк</t>
+  </si>
+  <si>
+    <t>935098</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/a2b/ym34h9trrn61wj9ymkqsa3hjqr7xgxml.jpg</t>
   </si>
   <si>
     <t>Машина металл RENAULT ARKANA СПОРТ 12 см, двери, багаж, инерц, желтый, Технопарк</t>
   </si>
   <si>
     <t>935111</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/80a/bbzxy8c2p4af98zc326315gokvs2s50r.jpg</t>
-[...25 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/5e5/t3ke96mw072sr7cwudvk7g8une27u4gu.jpg</t>
   </si>
   <si>
     <t>Машина металл SKODA rapid ПОЛИЦИЯ, 12 cm, дв., багаж., инерция, Технопарк</t>
   </si>
   <si>
     <t>935121</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/924/1i7kntsgoaqcrds64ex4fmiix5hmtmvj.jpg</t>
   </si>
   <si>
     <t>Машина металл SUZUKI JIMNY 11,5 см, двер, баг, инер, оранж, Технопарк</t>
   </si>
   <si>
     <t>935124</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/375/g2clfcu9t9sgign8v1rfihu7lekll13f.jpg</t>
   </si>
   <si>
     <t>Машина металл SUZUKI JIMNY 11,5 см, двер, баг, инер, сер, Технопарк</t>
   </si>
   <si>
     <t>935125</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/15b/53db2pdr4p94kx7rdq5yij6vmcfgizn7.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/ac7/418nlzaqh7r1xb4514u2zqh0y7xfb8cc.jpg</t>
   </si>
   <si>
     <t>Машина металл TOYOTA LAND CRUISER ПОЛИЦИЯ длина 12,5 см, двери, инерц, Технопарк</t>
   </si>
   <si>
     <t>935127</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/d85/s72dy7uf5q0y3mkpinpp8ic6gzm50yd0.jpg</t>
   </si>
   <si>
     <t>Машина металл TOYOTA PRADO ПОЛИЦИЯ 12 см, двери, багаж, инерц, белый, Технопарк</t>
   </si>
   <si>
     <t>935128</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/83a/1cisd4so19e3rqzb0poq0zhsoj78sew0.jpg</t>
-[...70 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/835/mdk62s69dhdcs6y9laozyxz91lnlvgtm.jpg</t>
   </si>
   <si>
     <t>Машина металл автовездеход ПОЛИЦИЯ 12 см, пулемет, инерц, белый, в Технопарк</t>
   </si>
   <si>
     <t>935150</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/a32/26rgvko173gg25qqxy8jwp7zigey2opx.jpg</t>
-[...49 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/0d8/7m6jo6a4ga9l0115r9smowqhkuis4fka.jpg</t>
   </si>
   <si>
     <t>Машина металл ГАЗ -2402  quot;волга quot; дл 12 см, откр дв, багаж, инерц, крас., Технопарк</t>
   </si>
   <si>
     <t>Машина металл ГАЗ -2402 &amp;quot;волга&amp;quot; дл 12 см, откр дв, багаж, инерц, крас., Технопарк</t>
   </si>
   <si>
     <t>935161</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/a77/la94z75q8j7a4uh64am830o3olhvybm8.jpg</t>
   </si>
   <si>
     <t>Машина металл ГАЗ ВЕПРЬ ПОЛИЦИЯ 12,5 см, двери, пулем, инерц, сер, Технопарк</t>
   </si>
   <si>
     <t>935163</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/80e/l05w8vodnevrulzl1qm5jqdn3qw5plan.jpg</t>
   </si>
   <si>
     <t>Машина металл ГРУЗОВИК 10,5 см, красный, Технопарк</t>
   </si>
   <si>
     <t>935176</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/104/f6p00pfonuivy738o0hbvoj3les5mhh4.jpg</t>
-[...41 lines deleted...]
-    <t>935199</t>
+    <t>http://anytos.ru//upload/iblock/df8/wpzfamcmtt0a2v85692eboe8qwhfd7bf.jpg</t>
+  </si>
+  <si>
+    <t>Машина металл КАРЬЕРНЫЙ САМОСВАЛ, 15 см, дверь, подвиж.дет., инерция, Технопарк</t>
+  </si>
+  <si>
+    <t>935191</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/2a8/c57xk49c12u5xdawscz2ib86wbkpmun0.jpg</t>
   </si>
   <si>
     <t>Машина металл свет-звук CITROEN JUMPER ПОЛИЦИЯ 14 см, двер, инер,белый, Технопарк</t>
   </si>
   <si>
     <t>935200</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/7c8/c6q477j7snc8awgdyq5cjd2ghheakwx1.jpg</t>
-[...5 lines deleted...]
-    <t>935203</t>
+    <t>http://anytos.ru//upload/iblock/a0e/6qynmatw70ubhswiowvrsvx9l5a76brf.jpg</t>
+  </si>
+  <si>
+    <t>Машина металл свет-звук CITROEN JUMPER СКОРАЯ 14 см, двер, инер, белый, Технопарк</t>
+  </si>
+  <si>
+    <t>935201</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/29c/4izxthewro13qe6xguggkvg1b7phy4gt.jpg</t>
   </si>
   <si>
     <t>Машина металл свет-звук hot wheels СПОРТКАР, 12,5 см, двери, инерц, Технопарк</t>
   </si>
   <si>
     <t>935209</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/16c/4gd1c1qftw9sirlqem5n9siplzbdnl2p.jpg</t>
   </si>
   <si>
     <t>Машина металл свет-звук HUMMER H2 PICKUP ПОЛИЦИЯ 12 см, двери, багажн, Технопарк</t>
   </si>
   <si>
     <t>935210</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/698/gloesi9mfsl3n3hioi3x0mlumoemx7bp.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/d1e/iuz3q2hj8bbg7blu8q2q0qu6u2n9m379.jpg</t>
   </si>
   <si>
     <t>Машина металл свет-звук HYUNDAI CRETA ПОЛИЦИЯ, 12 см,отк.дв.,баг.,ин., Технопарк</t>
   </si>
   <si>
     <t>935212</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/cbc/81o719gb3slntobimb9m6wql4zzrsai0.jpg</t>
-[...25 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/39b/15ghz741y5ipqdacadxtj7lplyvf7ezp.jpg</t>
   </si>
   <si>
     <t>Машина металл свет-звук LADA grantacross2019полиц12см,двери,багажн,сереб,кор Технопарк</t>
   </si>
   <si>
     <t>935225</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/5b3/o22pi0szkfjf9r13zdtpuhwuvdhef657.jpg</t>
-[...28 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/420/ytrcko2nkiikxefma7m9wb0or1aw9430.jpg</t>
   </si>
   <si>
     <t>Машина металл свет-звук LADA-21099  quot;СПУТНИК quot; ПОЛИЦИЯ 12 см, двери, Технопарк</t>
   </si>
   <si>
     <t>Машина металл свет-звук LADA-21099 &amp;quot;СПУТНИК&amp;quot; ПОЛИЦИЯ 12 см, двери, Технопарк</t>
   </si>
   <si>
     <t>935232</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/4fb/xihchoc8znbuvqwsi3v4dtzaapinmbre.jpg</t>
   </si>
   <si>
     <t>Машина металл свет-звук LADA-2114  quot;SAMARA quot; ПОЛИЦИЯ 12 см, двери, багаж, Технопарк</t>
   </si>
   <si>
     <t>Машина металл свет-звук LADA-2114 &amp;quot;SAMARA&amp;quot; ПОЛИЦИЯ 12 см, двери, багаж, Технопарк</t>
   </si>
   <si>
     <t>935233</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/5f0/vakserhcow43bmkb0wthggy6wiwnn4v4.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/2de/vyi3f5sverjtqcitk8mo6pxaic3aay2m.jpg</t>
   </si>
   <si>
     <t>Машина металл свет-звук LAND ROVER DEFENDER ПОЛИЦИЯ 12см, инерция в Технопарк</t>
   </si>
   <si>
     <t>935236</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/39f/l241zv9msnmdedufxhx7g5n1lds91m44.jpg</t>
   </si>
   <si>
     <t>Машина металл свет-звук MERCEDES-BENZ GLE ПОЛИЦИЯ 12 см, двери, багаж, Технопарк</t>
   </si>
   <si>
     <t>935237</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/8da/gk7z9on4e51wq85hwwsiivle21e7l0h4.jpg</t>
-[...14 lines deleted...]
-    <t>935241</t>
+    <t>http://anytos.ru//upload/iblock/c40/vtccl4m34rujenaw203hjbbjbvzl3yx9.jpg</t>
+  </si>
+  <si>
+    <t>Машина металл свет-звук NISSAN JUKE-R 2.0 12 см, двери, багаж, красный, Технопарк</t>
+  </si>
+  <si>
+    <t>935240</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/a9e/4pjeqf5392h0s2g24ir2os5krxy7rnm6.jpg</t>
   </si>
   <si>
     <t>Машина металл свет-звук RENAULT master ПОЛИЦИЯ 14 см, двер, серебрист, Технопарк</t>
   </si>
   <si>
     <t>935244</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/b43/gt3qeur799vt4am81gmdzev8v5j1cygo.jpg</t>
+  </si>
+  <si>
+    <t>Машина металл свет-звук UAZ ПАТРИОТ ПОЛИЦИЯ 17,8 см, двери, инерция, Технопарк</t>
+  </si>
+  <si>
+    <t>935252</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/ff9/xn8m6jdo8v0lnj8bb21q1ohlvv46v57h.jpg</t>
   </si>
   <si>
     <t>Машина металл свет-звук БРОНЕАВТОМОБИЛЬ ПОЛИЦИЯ 12 см, двери, инерц, Технопарк</t>
   </si>
   <si>
     <t>935254</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/0d3/6wqu0ufs9qmtthaxlral942j027ct092.jpg</t>
-[...44 lines deleted...]
-    <t>935290</t>
+    <t>http://anytos.ru//upload/iblock/d0f/ydxvkqvmyh1urq20oqnwwo69sa78fajx.jpg</t>
+  </si>
+  <si>
+    <t>Машина металл свет-звук ГОРОДСКОЙ АВТОБУС 17 см, двери, инерц, желтый, Технопарк</t>
+  </si>
+  <si>
+    <t>935272</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/35b/p9nvvnx3nzt7tgq0xcpvqddkszhuyomh.jpg</t>
   </si>
   <si>
+    <t>Машина металл СПОРТКАР, 10 см, инерция, Технопарк. 336117</t>
+  </si>
+  <si>
     <t>Машина металл СПОРТКАР, 10 см, инерция, Технопарк</t>
   </si>
   <si>
     <t>935313</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/e15/ccj5t1qa18zr8nphxsymmtzzrhlt0oki.jpg</t>
   </si>
   <si>
+    <t>Машина металл СПОРТКАР, 10 см, инерция, Технопарк. 336118</t>
+  </si>
+  <si>
     <t>935314</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/49e/3bkwck7n1334hy94c7duvhhc2cmyf0xv.jpg</t>
+    <t>http://anytos.ru//upload/iblock/412/t9ust0t7d8ea55w153f69zv28urvcs4e.jpg</t>
+  </si>
+  <si>
+    <t>Машина металл СПОРТКАР, 11 см, инерция, Технопарк. 336990</t>
   </si>
   <si>
     <t>Машина металл СПОРТКАР, 11 см, инерция, Технопарк</t>
   </si>
   <si>
-    <t>935316</t>
-[...4 lines deleted...]
-  <si>
     <t>935317</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/291/ltbkqbt7nzsdnkcaj0uljtrvsz1mlg1g.jpg</t>
-[...140 lines deleted...]
-    <t>935406</t>
+    <t>http://anytos.ru//upload/iblock/6dc/1okco9akc11zxrztk836ibyt1uhmv25l.jpg</t>
+  </si>
+  <si>
+    <t>Машина пластик свет-звук САМОСВАЛ, 15 см, подв. дет., инерция,Технопарк</t>
+  </si>
+  <si>
+    <t>935380</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/580/bep05a23eyujyfc93xjbgoj57i5marrv.jpg</t>
   </si>
   <si>
     <t>Машина на радиоуправлении ВАЗ-2106 ПОЛИЦИЯ 18 см, свет, бел, Технопарк</t>
   </si>
   <si>
     <t>935408</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/135/hqjd00epqeh8syzi3p0xxe265ib828vb.jpg</t>
-[...50 lines deleted...]
-    <t>935472</t>
+    <t>http://anytos.ru//upload/iblock/d2b/v06mn1suaxfd9a7t119800pkm8q5nw0j.jpg</t>
+  </si>
+  <si>
+    <t>Модель металл свет-звук СИНИЙ ТРАКТОР длина 11 см, инерц, синий, Технопарк</t>
+  </si>
+  <si>
+    <t>935446</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/512/08d3on0eovdxc8ej13yse4qp1an8zt6d.jpg</t>
   </si>
   <si>
     <t>Набор из металл машин ГОРОДСКОЙ МИКС 7,5 см, в ассорт, Технопарк в кор.2 84наб</t>
   </si>
   <si>
     <t>Набор из металл машин ГОРОДСКОЙ МИКС 7,5 см, в ассорт, Технопарк в кор.2*84наб</t>
   </si>
   <si>
     <t>935481</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/6e3/rty2zxvdwoe543oa74i7ktdcoliaduwh.jpg</t>
-[...16 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/8e2/1ryr80wzdmp129g0h0m04x7jgidftrs9.jpg</t>
   </si>
   <si>
     <t>Машина металл BMW X6 длина 12 см, двери, багажник, инерция, черный, коробка. Технопарк</t>
   </si>
   <si>
     <t>938354</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/1a2/qnesry38biqoyxxp2ptc4ns98ulq71p3.jpg</t>
   </si>
   <si>
     <t>Машина металл FORD Ecosport полиция 12см, открыв. двери, инерция в коробке. Технопарк</t>
   </si>
   <si>
     <t>938355</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/ef1/j5oy6n5ymu1j8j4i3rdksxon5sg1buat.jpg</t>
   </si>
   <si>
     <t>Машина металл FORD FOCUS ХЭТЧБЕК ПОЛИЦИЯ 12 см, двери, багажник, инерция, коробка. Технопарк</t>
   </si>
   <si>
     <t>938357</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/33b/ypra3rzm4sfd59119f8gsyurickxu3s8.jpg</t>
-[...86 lines deleted...]
-    <t>938382</t>
+    <t>http://anytos.ru//upload/iblock/a1e/ulfjq16m4ukikf4a93j94qjwffdgtzki.jpg</t>
+  </si>
+  <si>
+    <t>Машина металл HUMMER H2 длина 12 см, двери, багажник, инерция, желтый, коробка. Технопарк</t>
+  </si>
+  <si>
+    <t>938362</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8c8/jbrc7s1wxsvw4mpr4b3ucc54mgzswy1j.jpg</t>
+  </si>
+  <si>
+    <t>Машина металл HYUNDAI SANTAFE длина 12 см, двер, багажник, инерция, серебрист, коробка. Технопарк</t>
+  </si>
+  <si>
+    <t>938363</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/15e/rjwi9hb41iq0azd45sb3asgl1cck7qbd.jpg</t>
+  </si>
+  <si>
+    <t>Машина металл HYUNDAI SOLARIS ПОЛИЦИЯ 12 см, двери, багажник, инерция, белый, коробка. Технопарк</t>
+  </si>
+  <si>
+    <t>938364</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/ab8/q2cul6p2y3iyyckgs69n769ha2lxhqqh.jpg</t>
   </si>
   <si>
     <t>Машина металл MERCEDES-BENZ GLE 22018 12 см, двери, багажник, инерция, СИНИЙ, коробка. Технопарк</t>
   </si>
   <si>
     <t>938384</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/97b/8zia5sbfjrb7ap9sapnwgwx8fw5sen8f.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/be3/dveywfnpxu9z155h1iymneb2l8gthdtv.jpg</t>
   </si>
   <si>
     <t>Машина металл NISSAN QASHQAI длина 12 см, двери, багажник, инерция, серый, коробка. Технопарк</t>
   </si>
   <si>
     <t>938386</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/eac/gmui0u6kj887sw8lys4ugg947qmd0sz2.jpg</t>
-[...16 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/fa0/4cj162oq5v7bd6ydte4n9v7w60085xyd.jpg</t>
   </si>
   <si>
     <t>Машина металл SUZUKI VITARA S 2015 МАТОВЫЙ 12 см, двери, багажник, инерция, серый, коробка. Технопарк</t>
   </si>
   <si>
     <t>938390</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/225/hvj9is5eo28zuju9axbir9kwtcrmr1wq.jpg</t>
-[...35 lines deleted...]
-    <t>938401</t>
+    <t>http://anytos.ru//upload/iblock/287/o7td71op8s6x07cncjmk2xs9vqt88isj.jpg</t>
+  </si>
+  <si>
+    <t>Машина металл ВАЗ-21099  quot;СПУТНИК quot; длина 12 см, двери, багажник, синий, коробка. Технопарк</t>
+  </si>
+  <si>
+    <t>Машина металл ВАЗ-21099 &amp;quot;СПУТНИК&amp;quot; длина 12 см, двери, багажник, синий, коробка. Технопарк</t>
+  </si>
+  <si>
+    <t>938406</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/b9d/99nc6uw0e73kqqahqht1lr77h0x271w4.jpg</t>
   </si>
   <si>
     <t>Машина металл ВНЕДОРОЖНИК, 10,5 см, инерция, коробка. Технопарк</t>
   </si>
   <si>
     <t>938407</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/936/t048668xd62n9w3mgni9xy8g8rk6zv5r.jpg</t>
   </si>
   <si>
     <t>Машина металл ВНЕДОРОЖНИК, 11 см, инерция, коробка. Технопарк</t>
   </si>
   <si>
     <t>938408</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/937/aaz8oct22arnh8e02kmqxmpq5v9kp9gy.jpg</t>
-[...97 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/b61/6sk240wokoi1e4prahynhpdznqp9y2xy.jpg</t>
   </si>
   <si>
     <t>Машина пластик свет звук ГАЗ ТИГР полиция, 21 см, двери, капот, багажник, люк, коробка. Технопарк</t>
   </si>
   <si>
     <t>Машина пластик свет&amp;#43;звук ГАЗ ТИГР полиция, 21 см, двери, капот, багажник, люк, коробка. Технопарк</t>
   </si>
   <si>
     <t>938455</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/fb8/wtiox63vs3mc09bsfdx5lskx3zehnxmm.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/637/wvxc0c0jjo3mzozs0p1ap6ogy1sfemd9.jpg</t>
   </si>
   <si>
     <t>Машина пластик свет-звук ПОЛИЦИЯ 18 см, своб. ход, коробка. Технопарк</t>
   </si>
   <si>
     <t>938464</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/ec0/h5y22s6t2omuxvmp8b40mtqttkwxs8fq.jpg</t>
-[...19 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/6a2/5glbdgisrbw8hd7gtf6dp3qwtcpplhct.jpg</t>
   </si>
   <si>
     <t>Машина металл BMW 5-ER SEDAN M-SPORT 12 см, двери, багаж, сер, Технопарк</t>
   </si>
   <si>
     <t>Машина металл BMW 5-ER SEDAN M-SPORT 12 см, двери, багаж, сер, кор. Технопарк</t>
   </si>
   <si>
     <t>943284</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/8c9/0ku93why3z6kzik73iej4axvsbnbabd1.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/124/hgeuu2af6kfiwk7nlxi9iicybafezbu0.jpg</t>
   </si>
   <si>
     <t>Машина металл BMW 5-ER SEDAN M-SPORT ПОЛИЦИЯ 12 см, двери, баг, Технопарк</t>
   </si>
   <si>
     <t>Машина металл BMW 5-ER SEDAN M-SPORT ПОЛИЦИЯ 12 см, двери, баг, кор. Технопарк</t>
   </si>
   <si>
     <t>943286</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/d09/1n3chyv233dhxv5yamldxq2jezgzzcz2.jpg</t>
-[...22 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/30b/h2xttjdm123ib7pxbp4jn8pfdug0ksxd.jpg</t>
   </si>
   <si>
     <t>Машина металл BMW X6 ПОЛИЦИЯ длина 12 см, двери, багаж, инерц, белый, Технопарк</t>
   </si>
   <si>
     <t>Машина металл BMW X6 ПОЛИЦИЯ длина 12 см, двери, багаж, инерц, белый, кор. Технопарк</t>
   </si>
   <si>
     <t>943290</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/d79/dym23i2we663ak8snk7auudw0o8vo1uk.jpg</t>
-[...20 lines deleted...]
-    <t>943303</t>
+    <t>http://anytos.ru//upload/iblock/571/tuikkiho8vyvay82vq63hexhvsc69zak.jpg</t>
+  </si>
+  <si>
+    <t>Машина металл CHEVROLET TAHOE длина 12 см, двери, багаж, инерц, черный, Технопарк</t>
+  </si>
+  <si>
+    <t>Машина металл CHEVROLET TAHOE длина 12 см, двери, багаж, инерц, черный, кор. Технопарк</t>
+  </si>
+  <si>
+    <t>943291</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/c6c/tzyk1st8ygjq0r3rnnqcqbvug5y0kio3.jpg</t>
   </si>
   <si>
     <t>Машина металл HUMMER H2 длина 12 см, двери, багаж, инерц, КАМУФЛЯЖ, Технопарк</t>
   </si>
   <si>
     <t>Металлическая модель «Hummer H2» ТМ «Технопарк» - прекрасный подарок для ребёнка:&lt;br /&gt;
 - открываются двери, - пушка вращается, - инерционный механизм &amp;#40;поставьте машинку на ровную поверхность, потяните за корпус назад, отпустите и она начнёт быстро двигаться вперёд&amp;#41;. Металлическая модель, выполненная с учётом всех особенностей прототипа, обязательно понравится вашему ребёнку. Благодаря открывающимся дверям, которые делают машинку максимально похожей на настоящую, всегда можно заглянуть к ней внутрь, чтобы убедиться - каждая деталь отлично проработана. Реалистичный дизайн данной модели позволит с головой погрузиться в игру, придумывая новые интересные сюжеты. Кроме того, эта игрушка познакомит малыша с видами военной техники. Игра с инерционной моделью ТМ «Технопарк» развивает: - координацию движений, - внимание, - ловкость, - фантазию и воображение. Длина модели: 12 см. Материал: пластмасса &amp;#43; металл. Рекомендовано детям от 3-х лет.</t>
   </si>
   <si>
     <t>943308</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/b50/kz79cpikdnr3gv4oc9xtrzwgtuytxvvk.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/e59/3cx2hyclg4dyldlpr86iz3vkm5oaits3.jpg</t>
   </si>
   <si>
     <t>Машина металл HUMMER  quot;hummer h2 quot;, дл12см,откр дв,багаж,инерц,темн-сер,в кор Технопарк</t>
   </si>
   <si>
     <t>Машина металл HUMMER &amp;quot;hummer h2&amp;quot;, дл12см,откр дв,багаж,инерц,темн-сер,в кор Технопарк</t>
   </si>
   <si>
     <t>943311</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/b4c/icctokc48l9vgquav7i0sdpp830es9gn.jpg</t>
-[...82 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/1d0/fn2qeek06bbp2bsq3mph2ult3s4bx2j4.jpg</t>
   </si>
   <si>
     <t>Машина металл LADA-21099  quot;СПУТНИК quot; ПОЛИЦИЯ 12 см, двери, багаж, белый, Технопарк</t>
   </si>
   <si>
     <t>Машина металл LADA-21099 &amp;quot;СПУТНИК&amp;quot; ПОЛИЦИЯ 12 см, двери, багаж, белый, кор. Технопарк</t>
   </si>
   <si>
     <t>943340</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/891/ebbslz4leu5si4j0bu54h2smzv8to87s.jpg</t>
-[...22 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/ab9/b5k9nwf1pu1xuaqbfmncnj82fj31c6ly.jpg</t>
   </si>
   <si>
     <t>Машина металл MERCEDES-BENZ G-CLASS 12 см, двери, багаж, серебристый, Технопарк</t>
   </si>
   <si>
     <t>Машина металл MERCEDES-BENZ G-CLASS 12 см, двери, багаж, серебристый, кор. Технопарк</t>
   </si>
   <si>
     <t>943345</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/0c8/dak3ppjg3iadk92k3gqt6c8vtsfgbglp.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/1f7/9xgh9n5560nh4sp0p9h598ms3shbqpkn.jpg</t>
   </si>
   <si>
     <t>Машина металл MERCEDES-BENZ GLE 2018 12 см, двери, багаж, инер, белый, Технопарк</t>
   </si>
   <si>
     <t>Машина металл MERCEDES-BENZ GLE 2018 12 см, двери, багаж, инер, белый, кор. Технопарк</t>
   </si>
   <si>
     <t>943347</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/4de/1uffrxg7oe0fw0bscnhpth1laymfpnsa.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/08e/73vzc5m3fghkz4isqtjn4mvii8zi2y20.jpg</t>
   </si>
   <si>
     <t>Машина металл RENAULT DUSTER СПОРТ 12 см, двери, багаж, инерц., Технопарк</t>
   </si>
   <si>
     <t>Машина металл RENAULT DUSTER СПОРТ 12 см, двери, багаж, инерц., кор. Технопарк</t>
   </si>
   <si>
     <t>943355</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/72f/nqzwp8nywnjaodoacltswf9i49wzz9s1.jpg</t>
   </si>
   <si>
     <t>Машина металл RENAULT KANGOO 12 см, двери, багаж, инерц, серебристый, Технопарк</t>
   </si>
   <si>
     <t>Машина металл RENAULT KANGOO 12 см, двери, багаж, инерц, серебристый, кор. Технопарк</t>
   </si>
   <si>
     <t>943356</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/d1c/wrxnlt4g2uks3tz7ktt2b75n552uc02f.jpg</t>
   </si>
   <si>
     <t>Машина металл RENAULT KANGOO длина 12 см, двери, багаж, инерц, черный, Технопарк</t>
   </si>
   <si>
     <t>Машина металл RENAULT KANGOO длина 12 см, двери, багаж, инерц, черный, кор. Технопарк</t>
   </si>
   <si>
     <t>943357</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/7c4/ekj48fnecleslt8bxmk51k0quml12xab.jpg</t>
-[...19 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/1a1/bry6midchn2tyti7mb2z80jsmp2rm6hz.jpg</t>
   </si>
   <si>
     <t>Машина металл RENAULT master ПОЛИЦИЯ длина 14 см, двери, инерц, белый, Технопарк</t>
   </si>
   <si>
     <t>Машина металл RENAULT master ПОЛИЦИЯ длина 14 см, двери, инерц, белый, кор. Технопарк</t>
   </si>
   <si>
     <t>943364</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/e72/2nxch35mavdslxhn9r3hh3kle7713p7m.jpg</t>
-[...79 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/006/rhszx6e6gln18qxu5gc273adlpws1nkq.jpg</t>
   </si>
   <si>
     <t>Машина металл TOYOTA COROLLA длина 12 см, двери, багаж, инерц, белый, Технопарк</t>
   </si>
   <si>
     <t>Машина металл TOYOTA COROLLA длина 12 см, двери, багаж, инерц, белый, кор. Технопарк</t>
   </si>
   <si>
     <t>943377</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/95a/whifpb13c28d4wm26zi6d5i3x5seaxt5.jpg</t>
   </si>
   <si>
     <t>Машина металл TOYOTA PRADO, 12 см, откр дв, багаж, инерц, серебристый, Технопарк</t>
   </si>
   <si>
     <t>Машина металл TOYOTA PRADO, 12 см, откр дв, багаж, инерц, серебристый, кор. Технопарк</t>
   </si>
   <si>
     <t>943379</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/105/ahr84pk95k1lqhw9igb9tn1rag9dduxo.jpg</t>
   </si>
   <si>
     <t>Машина металл UAZ HUNTER ПОЛИЦИЯ 11,5 см, двери, багаж, серебристый, Технопарк</t>
   </si>
   <si>
     <t>Машина металл UAZ HUNTER ПОЛИЦИЯ 11,5 см, двери, багаж, серебристый, кор. Технопарк</t>
   </si>
   <si>
     <t>943384</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/aa0/dqy1cawuqrzvozn59jscnzf0l8ev1244.jpg</t>
+  </si>
+  <si>
+    <t>Машина металл UAZ PICKUP АРМИЯ РОССИИ длина 12 см, двери, багаж, инерц, Технопарк</t>
+  </si>
+  <si>
+    <t>Машина металл UAZ PICKUP АРМИЯ РОССИИ длина 12 см, двери, багаж, инерц, кор. Технопарк</t>
+  </si>
+  <si>
+    <t>943386</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/e11/0n4a7nadgjqcyoodfnlzfmq1jcw3h8nm.jpg</t>
   </si>
   <si>
     <t>Машина металл UAZ PICKUP МАТОВЫЙ черный, 12 см, откр дв, багаж, инерц., Технопарк</t>
   </si>
   <si>
     <t>Машина металл UAZ PICKUP МАТОВЫЙ черный, 12 см, откр дв, багаж, инерц., кор. Технопарк</t>
   </si>
   <si>
     <t>943387</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/2d5/jostltllcdteupa8f1q4970qkbcfoc6r.jpg</t>
-[...34 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/70d/xzdrv1chyttnkayyvxeohxq1thkg5eq5.jpg</t>
   </si>
   <si>
     <t>Машина металл ВАЗ-2106 ЖИГУЛИ длина 12 см, двери, багаж, инерц,красный, Технопарк</t>
   </si>
   <si>
     <t>Машина металл ВАЗ-2106 ЖИГУЛИ длина 12 см, двери, багаж, инерц,красный, кор. Технопарк</t>
   </si>
   <si>
     <t>943396</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/c2a/loh3169yeqilm9g6g9852uwucyju6ex0.jpg</t>
-[...22 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/444/cfn255lvsls7wgd6ift8sj53flts4k9c.jpg</t>
   </si>
   <si>
     <t>Машина металл ГАЗ-2401 ВОЛГА длина 12 см, двери, багаж, инерц, красный, Технопарк</t>
   </si>
   <si>
     <t>Машина металл ГАЗ-2401 ВОЛГА длина 12 см, двери, багаж, инерц, красный, кор. Технопарк</t>
   </si>
   <si>
     <t>943404</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/e85/hidhbv0ozyt6r4vvda6eqswvrw91fvxo.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/bb2/i0wpemxu092xajg9zdufer56k6j8zr72.jpg</t>
   </si>
   <si>
     <t>Машина металл ГАЗ-2402  quot;ВОЛГА quot; СКОРАЯ 12 см, двери, багаж, белая, в Технопарк</t>
   </si>
   <si>
     <t>Машина металл ГАЗ-2402 &amp;quot;ВОЛГА&amp;quot; СКОРАЯ 12 см, двери, багаж, белая, в кор. Технопарк</t>
   </si>
   <si>
     <t>943407</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/9f6/7vt4s5x5ml6nor8bfglz3mped7phhovw.jpg</t>
   </si>
   <si>
     <t>Машина металл Группа ГАЗ ГАЗ-2402  quot;ВОЛГА quot; 12 см, двери, багаж, черная, Технопарк</t>
   </si>
   <si>
     <t>Машина металл Группа ГАЗ ГАЗ-2402 &amp;quot;ВОЛГА&amp;quot; 12 см, двери, багаж, черная, кор. Технопарк</t>
   </si>
   <si>
     <t>943415</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/b80/wur1kohozx84jlwh4kio82um9dofz419.jpg</t>
-[...46 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/402/ma2ngy1ji5w1tyhbsj067ugonkm6fj2m.jpg</t>
   </si>
   <si>
     <t>Машина металл свет-звук LAND ROVER DISCOVERY СПОРТ 12 см, дв, баг, син, Технопарк</t>
   </si>
   <si>
     <t>Машина металл свет-звук LAND ROVER DISCOVERY СПОРТ 12 см, дв, баг, син, кор. Технопарк</t>
   </si>
   <si>
     <t>943434</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/0f1/fd6fngqf16334x4osiijkme63juj5d3t.jpg</t>
   </si>
   <si>
     <t>Машина металл свет-звук NISSAN TITAN ПОЛИЦИЯ 12,5 см, двери, баг, инер, Технопарк</t>
   </si>
   <si>
     <t>Машина металл свет-звук NISSAN TITAN ПОЛИЦИЯ 12,5 см, двери, баг, инер, кор. Технопарк</t>
   </si>
   <si>
     <t>943435</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/42a/sqjqj8mdhcrc7mul23d32o82ibv6nu91.jpg</t>
   </si>
   <si>
     <t>Машина металл свет-звук RENAULT logan, 12,5 см, двери, багаж., инерц., Технопарк</t>
   </si>
   <si>
     <t>Машина металл свет-звук RENAULT logan, 12,5 см, двери, багаж., инерц., кор. Технопарк</t>
   </si>
   <si>
     <t>943436</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/b79/v91z618gl1b36np1uwkgpil1yc9shr77.jpg</t>
-[...22 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/4ff/pisr6zjhilld8e22rhqiu0k5h66kq5s2.jpg</t>
   </si>
   <si>
     <t>Машина металл свет-звук ВНЕДОРОЖНИК 12 см, дв. багаж., инерц., Технопарк</t>
   </si>
   <si>
     <t>Машина металл свет-звук ВНЕДОРОЖНИК 12 см, дв. багаж., инерц., кор. Технопарк</t>
   </si>
   <si>
     <t>943442</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/b78/4lc3380u22xltiad22dbe88jvkxxfza6.jpg</t>
   </si>
   <si>
-    <t>Машина металл свет-звук ГАЗ-2402  quot;ВОЛГА quot; ПОЛИЦИЯ 12 см, двери, багаж, Технопарк</t>
+    <t>Машина металл свет-звук ГАЗ-2402  quot;ВОЛГА quot; ПОЛИЦИЯ 12 см, двери, багаж, Технопарк. 303645</t>
   </si>
   <si>
     <t>Машина металл свет-звук ГАЗ-2402 &amp;quot;ВОЛГА&amp;quot; ПОЛИЦИЯ 12 см, двери, багаж, кор. Технопарк</t>
   </si>
   <si>
     <t>943444</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/52c/9jxxktet1d0gt22tjfwaeg25okqb3hyd.jpg</t>
   </si>
   <si>
     <t>Машина металл свет-звук СПОРТКАР 12 см, двер. багаж., инерц., Технопарк</t>
   </si>
   <si>
     <t>Машина металл свет-звук СПОРТКАР 12 см, двер. багаж., инерц., кор. Технопарк</t>
   </si>
   <si>
     <t>943448</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/0c5/7qmoa15e0gmn7qciihuh0g26asnubjbh.jpg</t>
   </si>
   <si>
     <t>Машина металл свет-звук ТАНК Т-90, 13 см, башня вращ., инерц., Технопарк</t>
   </si>
   <si>
     <t>Машина металл свет-звук ТАНК Т-90, 13 см, башня вращ., инерц., кор. Технопарк</t>
   </si>
   <si>
     <t>943449</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/4ff/6lyv6hwez2nn81we48mi1nn4mfqhfgnc.jpg</t>
-[...29 lines deleted...]
-    <t>943461</t>
+    <t>http://anytos.ru//upload/iblock/106/63xhfwwgyhcwuvq8nhavp4a9r5px9lo9.jpg</t>
+  </si>
+  <si>
+    <t>Машина металл смерч, 15 см., двери, подвиж. дет., инерц., Технопарк</t>
+  </si>
+  <si>
+    <t>Машина металл смерч, 15 см., двери, подвиж. дет., инерц., кор. Технопарк</t>
+  </si>
+  <si>
+    <t>943450</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1b9/itcua5bqxvqb67a8o31f56h2hm14466e.jpg</t>
+  </si>
+  <si>
+    <t>Машина металл ТРОЛЛЕЙБУС, 16,5 см, двери, инерц., Технопарк</t>
+  </si>
+  <si>
+    <t>Машина металл ТРОЛЛЕЙБУС, 16,5 см, двери, инерц., кор. Технопарк</t>
+  </si>
+  <si>
+    <t>943453</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/579/d5ppwjgpxpa16q1faeze80ksxtukoqwd.jpg</t>
   </si>
   <si>
     <t>Машина пластик свет-звук FORD TRANSIT ПОЛИЦИЯ 22,5 см, двери, 4 кнопки, Технопарк</t>
   </si>
   <si>
     <t>Машина пластик свет-звук FORD TRANSIT ПОЛИЦИЯ 22,5 см, двери, 4 кнопки, кор. Технопарк</t>
   </si>
   <si>
     <t>943463</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/8c8/kuc30uf9rksatqez1pd590ymgcu49zcz.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/261/83ofwc631d0hnl9ooraqpmiieappx79e.jpg</t>
   </si>
   <si>
     <t>Машина пластик свет-звук ГАЗЕЛЬ NEXT ПОЛИЦИЯ 22,5 см, двери, инерц, Технопарк</t>
   </si>
   <si>
     <t>Машина пластик свет-звук ГАЗЕЛЬ NEXT ПОЛИЦИЯ 22,5 см, двери, инерц, кор. Технопарк</t>
   </si>
   <si>
     <t>943467</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/030/0gypeb8wml7l6pml1q1fj1mf5qhopmhs.jpg</t>
-[...17 lines deleted...]
-    <t>943477</t>
+    <t>http://anytos.ru//upload/iblock/fac/4ij8lh0qn5zcc08eaix4x5ve8t84erae.jpg</t>
+  </si>
+  <si>
+    <t>Машина на радиоуправлении LADA ПОЛИЦИЯ 4x4 18 см, свет, сер, Технопарк</t>
+  </si>
+  <si>
+    <t>Машина на радиоуправлении LADA ПОЛИЦИЯ 4x4 18 см, свет, сер, кор. Технопарк</t>
+  </si>
+  <si>
+    <t>943493</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6a8/9f15lc1srp5kw4uspft6qgqb82923qjm.jpg</t>
+  </si>
+  <si>
+    <t>Машина на радиоуправлении  quot;range rover evoque quot; 1:24 Rastar</t>
+  </si>
+  <si>
+    <t>Машина на радиоуправлении &amp;quot;range rover evoque&amp;quot; 1:24 Rastar</t>
+  </si>
+  <si>
+    <t>943506</t>
   </si>
   <si>
     <t>&lt;a href="/brands/rastar/"&gt;Rastar&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/ea1/l6imt2010sbgpkzicachz1ai4dlkc1rn.jpg</t>
-[...133 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/ee4/myx0miynx6ygvb2vde8ooysigbj6mrv1.jpg</t>
   </si>
   <si>
     <t>МАШИНА  quot;ТЕХНОПАРК quot; МЕТАЛЛ. ИНЕРЦ. NISSAN TERRANO ПОЛИЦИЯ 12СМ, ОТКРЫВ. ДВЕРИ В КОР.</t>
   </si>
   <si>
     <t>МАШИНА &amp;quot;ТЕХНОПАРК&amp;quot; МЕТАЛЛ. ИНЕРЦ. NISSAN TERRANO ПОЛИЦИЯ 12СМ, ОТКРЫВ. ДВЕРИ В КОР.</t>
   </si>
   <si>
     <t>943515</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/b40/79go1lqp6vswhw389xxc1hbwu40c7540.jpg</t>
-[...32 lines deleted...]
-    <t>943530</t>
+    <t>http://anytos.ru//upload/iblock/107/mix7xsklx8k6p5f16blzrz41t7mk76wg.jpg</t>
+  </si>
+  <si>
+    <t>Машина-перевертыш на бат., кор.11,8 9,3 9см. ТЕХНОДРАЙВ</t>
+  </si>
+  <si>
+    <t>Машина-перевертыш на бат., кор.11,8*9,3*9см. ТЕХНОДРАЙВ</t>
+  </si>
+  <si>
+    <t>943518</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/technodrive/"&gt;ТЕХНОДРАЙВ&lt;/a&gt;</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/b28/its7o4h2xznnu3d06thturaxr2f9u6xl.jpg</t>
   </si>
   <si>
     <t>Модель металл СПОРТБАЙК 11см, руль поворач, подвеска, подножка, Технопарк</t>
   </si>
   <si>
     <t>Модель металл СПОРТБАЙК 11см, руль поворач, подвеска, подножка, кор. Технопарк</t>
   </si>
   <si>
     <t>943532</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/570/r1yi5d5oegnpf4j0cvnqg9mtelhjxhb1.jpg</t>
   </si>
   <si>
     <t>Модель пластик ГРУЗОВИК сеновоз, 12 см, Технопарк</t>
   </si>
   <si>
     <t>Модель пластик ГРУЗОВИК сеновоз, 12 см, кор. Технопарк</t>
   </si>
   <si>
     <t>943536</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/136/1lkny1thimwaqf5fwgju3q2idak2cfv7.jpg</t>
-[...22 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/185/ya05e8ohavvsm0gf03fdebosmifzi4py.jpg</t>
   </si>
   <si>
     <t>Машина Лазеркар на радиоуправлении, подсветка корпуса, аккум., красный</t>
   </si>
   <si>
     <t>Машина Лазеркар на радиоуправлении, подсветка корпуса, аккум., красн.</t>
   </si>
   <si>
     <t>944777</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/40b/eakffjuiyqn0u9d2630v5sfhj110x9px.jpg</t>
-[...29 lines deleted...]
-    <t>944866</t>
+    <t>&lt;a href="/brands/crossbot/"&gt;Crossbot&lt;/a&gt;</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/ed6/dej73tbum30xkkcg3ezf29ah2y44u3ut.jpg</t>
   </si>
   <si>
     <t>Машина металлическая коллекционная АССОРТИ 1, длина 12 см, инерционная, 10 видов, ТЕХНОПАРК N-001</t>
   </si>
   <si>
     <t>Коллекционная металлическая модель машины &amp;quot;Технопарк&amp;quot; порадует и ребёнка, и коллекционера своим дизайном, скоростью и функционалом. Реалистичный дизайн модели позволит с головой погрузиться в игру, придумывая всё новые и новые сюжеты. У машинки открываются двери и багажник, что делает её максимально похожей на настоящую. Можно заглянуть внутрь, чтобы убедиться, что каждая деталь отлично проработана.</t>
   </si>
   <si>
     <t>946139</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/3f6/rb5425qruf67jabesgxn8hb0ar3uruxw.jpg</t>
   </si>
   <si>
     <t>Машина металлическая коллекционная АССОРТИ 2, длина 12 см, инерционная, 10 видов, ТЕХНОПАРК N-002</t>
   </si>
   <si>
     <t>946140</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/d10/oakmzodijf5osf5w8ot567ao26c3h4fb.jpg</t>
-[...149 lines deleted...]
-    <t>959033</t>
+    <t>http://anytos.ru//upload/iblock/c28/uahohv4wild32v4sq78l57fkvgcq7lki.jpg</t>
+  </si>
+  <si>
+    <t>Автомобиль Кнопик, автомобиль-самосвал в ассортименте</t>
+  </si>
+  <si>
+    <t>958703</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/5e2/28raiq6oye3303dq3dufe69j7aiyvj6l.jpg</t>
   </si>
   <si>
     <t>Машина пласт. инерционная, открыв.двери и багажник, размер 12,5х5,5х7,0 см.</t>
   </si>
   <si>
     <t>Белый инерционный пластиковый ДЖИП С МИГАЛКОЙ серии Парк Техники от Bondibon – замечательный подарок для маленьких мальчиков, которые проявляют интерес к транспорту. Порадуйте ребенка полицейской игрушечной машиной с открывающимися дверями и багажником! Начните увлекательную игру! Немного оттяните игрушку назад и отпустите. Инерционный внедорожник поедет вперед. Открывайте, закрывайте двери и багажник машинки. Фантазируйте и придумывайте захватывающие сюжеты! В процессе динамичной игры дети расширят кругозор, разовьют зрительно-моторную координацию движений, воображение и эмоциональный интеллект. Пополните свой парк техники различными интересными моделями данной серии и устройте веселые соревнования с друзьями! О качестве и безопасности позаботился Бондибон. Возраст 3&amp;#43;</t>
   </si>
   <si>
     <t>959034</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/a59/7dljvzau2w9eui7ahlha89w5q4ry8hky.jpg</t>
-[...46 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/aed/u9s0pzw16k2wg382q6wfy60zavw7gwo1.jpg</t>
   </si>
   <si>
     <t>Машина инерционная, открыв.двери и багажник, размер 12,5х5,5х7,0 см.</t>
   </si>
   <si>
     <t>Зеленый инерционный пластиковый ДЖИП С МИГАЛКОЙ серии Парк Техники от Bondibon – замечательный подарок для маленьких мальчиков, которые проявляют интерес к транспорту. Порадуйте ребенка военной игрушечной машиной с открывающимися дверями и багажником! Начните увлекательную игру! Немного оттяните игрушку назад и отпустите. Инерционный внедорожник поедет вперед. Открывайте, закрывайте двери и багажник машинки. Фантазируйте и придумывайте захватывающие сюжеты! В процессе динамичной игры дети расширят кругозор, разовьют зрительно-моторную координацию движений, воображение и эмоциональный интеллект. Пополните свой парк техники различными интересными моделями данной серии и устройте веселые соревнования с друзьями! О качестве и безопасности позаботился Бондибон. Возраст 3&amp;#43;</t>
   </si>
   <si>
     <t>959042</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/b47/e8d2w7g2bh21zbrq10ls29s2ec729v2r.jpg</t>
   </si>
   <si>
     <t>Машина инерционная, открыв.двери и багажник, размер 12,5х6,0х6,2 см.</t>
   </si>
   <si>
     <t>Зеленый инерционный пластиковый СЕДАН С МИГАЛКОЙ серии Парк Техники от Bondibon – замечательный подарок для маленьких мальчиков, которые проявляют интерес к транспорту. Порадуйте ребенка военной игрушечной машиной с открывающимися дверями и багажником! Начните увлекательную игру! Немного оттяните игрушку назад и отпустите. Инерционная машинки поедет вперед. Открывайте, закрывайте двери и багажник седана. Фантазируйте и придумывайте захватывающие сюжеты! В процессе динамичной игры дети расширят кругозор, разовьют зрительно-моторную координацию движений, воображение и эмоциональный интеллект. Пополните свой парк техники различными интересными моделями данной серии и устройте веселые соревнования с друзьями! О качестве и безопасности позаботился Бондибон. Возраст 3&amp;#43;</t>
   </si>
   <si>
     <t>959043</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/b70/tmaps88pat7kyn4d2psnjw9drw26etg2.jpg</t>
@@ -6313,233 +2489,167 @@
   <si>
     <t>959045</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/536/rk249zyrzkvxlcoeahj1t3xjqai390zu.jpg</t>
   </si>
   <si>
     <t>Машина инерционная, открыв.двери и багажник, размер 12,2х5,2х6,5 см.</t>
   </si>
   <si>
     <t>Инерционный пластиковый МИКРОАВТОБУС ПОЖАРНОЙ СЛУЖБЫ серии Парк Техники от Bondibon – замечательный подарок для маленьких мальчиков, которые проявляют интерес к транспорту. Порадуйте ребенка красной игрушечной машиной с открывающимися дверями и багажником! Начните увлекательную игру! Немного оттяните игрушку назад и отпустите. Инерционный микроавтобус поедет вперед. Открывайте, закрывайте двери и багажник машинки. Фантазируйте и придумывайте захватывающие сюжеты! В процессе динамичной игры дети расширят кругозор, разовьют зрительно-моторную координацию движений, воображение и эмоциональный интеллект. Пополните свой парк техники различными интересными моделями данной серии и устройте веселые соревнования с друзьями! О качестве и безопасности позаботился Бондибон. Возраст 3&amp;#43;</t>
   </si>
   <si>
     <t>959046</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/cfb/qj9lpj477lup4dlvbk4mdxnecn3k78vw.jpg</t>
   </si>
   <si>
     <t>Инерционный пластиковый МИКРОАВТОБУС ПОЛИЦИИ серии Парк Техники от Bondibon – замечательный подарок для маленьких мальчиков, которые проявляют интерес к транспорту. Порадуйте ребенка белой игрушечной машиной с открывающимися дверями и багажником! Начните увлекательную игру! Немного оттяните игрушку назад и отпустите. Инерционный микроавтобус поедет вперед. Открывайте, закрывайте двери и багажник машинки. Фантазируйте и придумывайте захватывающие сюжеты! В процессе динамичной игры дети расширят кругозор, разовьют зрительно-моторную координацию движений, воображение и эмоциональный интеллект. Пополните свой парк техники различными интересными моделями данной серии и устройте веселые соревнования с друзьями! О качестве и безопасности позаботился Бондибон. Возраст 3&amp;#43;</t>
   </si>
   <si>
     <t>959047</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/85c/q2d4xqc7238f1ve7pr941onif8po7joy.jpg</t>
-[...22 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/66c/7l0z0okj779ousxkhlnsj9zqdu0r5rhn.jpg</t>
   </si>
   <si>
     <t>Машина инерционная, открыв.двери и багажник, размер 12,2х5,0х5,5 см, ВОХ, джип красный</t>
   </si>
   <si>
     <t>Красный инерционный пластиковый ДЖИП серии Парк Техники от Bondibon – замечательный подарок для маленьких мальчиков, которые проявляют интерес к транспорту. Порадуйте ребенка яркой игрушечной машиной с открывающимися дверями и багажником! Начните увлекательную игру! Немного оттяните игрушку назад и отпустите. Инерционный внедорожник поедет вперед. Открывайте, закрывайте двери и багажник машинки. Фантазируйте и придумывайте захватывающие сюжеты! В процессе динамичной игры дети расширят кругозор, разовьют зрительно-моторную координацию движений, воображение и эмоциональный интеллект. Пополните свой парк техники различными интересными моделями данной серии и устройте веселые соревнования с друзьями! О качестве и безопасности позаботился Бондибон. Возраст 3&amp;#43;</t>
   </si>
   <si>
     <t>959051</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/59e/aqr4bfeazi8x80kewqb33zeiqsan5vwy.jpg</t>
   </si>
   <si>
     <t>Машина инерционная, открыв.двери и багажник, размер 13,4х5,8х4,5 см, ВОХ, седан красный</t>
   </si>
   <si>
     <t>Красный инерционный пластиковый СЕДАН серии Парк Техники от Bondibon – замечательный подарок для маленьких мальчиков, которые проявляют интерес к транспорту. Порадуйте ребенка яркой игрушечной машиной с открывающимися дверями и багажником! Начните увлекательную игру! Немного оттяните игрушку назад и отпустите. Инерционная машинки поедет вперед. Открывайте, закрывайте двери и багажник седана. Фантазируйте и придумывайте захватывающие сюжеты! В процессе динамичной игры дети расширят кругозор, разовьют зрительно-моторную координацию движений, воображение и эмоциональный интеллект. Пополните свой парк техники различными интересными моделями данной серии и устройте веселые соревнования с друзьями! О качестве и безопасности позаботился Бондибон. Возраст 3&amp;#43;</t>
   </si>
   <si>
     <t>959052</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/917/igm0avwzyfdv0kfai52ylyml2w22v1ro.jpg</t>
   </si>
   <si>
     <t>Машина инерционная с эффектом дрифта , Bondibon  quot;Парк Техники quot;, ВОХ 16,3х8,5х5,5 см.</t>
   </si>
   <si>
     <t>Маленькие любители скорости придут в восторг от синей инерционной ГОНОЧНОЙ машины с эффектом дрифта серии Парк Техники. Мальчишки будут надолго увлечены пластиковой масштабной 1:24 моделью гоночного автомобиля от Bondibon с которой можно придумать множество различных сценариев игры. Выберите один из двух вариантов движения, передвинув рычаг на дне кузова. Немного оттяните гонку назад и отпустите, чтобы реалистичный гоночный автомобиль помчался вперед, или наблюдайте за эффектом дрифта. В процессе динамичной игры дети не только получат огромное удовольствие, но и разовьют зрительно-моторную координацию движений, внимание и фантазию. О качестве и безопасности позаботился Бондибон. Возраст 3&amp;#43; Соберите коллекцию детских инерционных гоночных машинок серии Парк Техники и устройте веселые соревнования с друзьями!</t>
   </si>
   <si>
     <t>959053</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/723/zu9w9xhq9tfx9vnwiahcb0zonpxtvuk7.jpg</t>
   </si>
   <si>
     <t>Машинка на радиоуправлении джип M1:24, Bondibon  quot;Парк Техники quot;, BOX 23,5х13,5х12,5 см, 4-CH R C, LED-подсветка</t>
   </si>
   <si>
     <t>Порадуйте ребенка ДЖИПОМ на радиоуправлении с LED-подсветкой от Bondibon. Устройте захватывающие гонки с желтым внедорожником с граффити серии Парк Техники. Передвиньте рычаг на дне машинки в положение ON. Управляйте игрушкой с помощью кнопок на пульте управления. Джип может двигаться вперед, назад, влево и вправо. А светодиодная подсветка, которая включается во время динамичной езды, сделает игру еще интересней. Проявите фантазию и придумывайте различные сюжеты. В процессе игры дети разовьют зрительно-моторную координацию движений, пространственное мышление, внимание и эмоциональный интеллект. Мальчишки будут рады получить такой яркий функциональный подарок на день рождения и любой другой праздник. О качестве и безопасности позаботился Бондибон. Возраст 3&amp;#43; 5 батареек 1,5В АА для машины и пульта &amp;#40;в комплект не входят&amp;#41; Частота 27МГц Соберите коллекцию машинок на пульте с 4 каналами управления серии Парк Техники и устройте веселые соревнования с друзьями!</t>
   </si>
   <si>
     <t>959055</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/20e/fv3tqtjnny9j6es0o5p5s0taezp1pe7x.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/cd6/n3bi9es6uncvi1yoi0t6zyezzs1lcfsf.jpg</t>
   </si>
   <si>
     <t>Инерционная машинка Bondibon  СЕЛЬСКОЕ ХОЗЯЙСТВО , свет и звук, трактор красный прицеп</t>
   </si>
   <si>
     <t>Порадуйте ребенка инерционной сельскохозяйственной машиной ФЕРМА с полуприцепом красного цвета от Bondibon. Яркий трактор со светом, звуком и детализированным кузовом надолго увлечет детей. Уберите ограничитель для батареек и начните веселую игру. Нажмите на одну из трех серых кнопок, и Вы услышите звук заводящегося мотора, клаксон или сигнализацию. Одновременно со звуковым сигналом у машинки подсвечиваются огни. Чтобы трактор двигался самостоятельно, поставьте его на ровную поверхность, немного оттяните назад и отпустите. Проявите фантазию и придумывайте с реалистичной моделью различные сюжеты. Играя, дети расширят кругозор, разовьют зрительно-моторную координацию движений, воображение и эмоциональный интеллект. О качестве и безопасности позаботился Бондибон. Возраст 3&amp;#43; 3 батарейки AG13 &amp;#40;входят в набор&amp;#41;</t>
   </si>
   <si>
     <t>959058</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/d3f/k430a1dw1kv1rr79cnjddk11619lqod6.jpg</t>
   </si>
   <si>
     <t>Инерционная машинка Bondibon  СЕЛЬСКОЕ ХОЗЯЙСТВО , свет и звук, трактор зеленый прицеп</t>
   </si>
   <si>
     <t>Порадуйте ребенка инерционной сельскохозяйственной машиной ФЕРМА с прицепом зеленого цвета от Bondibon. Яркий трактор со светом, звуком и детализированным кузовом надолго увлечет детей. Уберите ограничитель для батареек и начните веселую игру. Нажмите на одну из трех серых кнопок, и Вы услышите звук заводящегося мотора, клаксон или сигнализацию. Одновременно со звуковым сигналом у машинки подсвечиваются огни. Чтобы трактор двигался самостоятельно, поставьте его на ровную поверхность, немного оттяните назад и отпустите. Проявите фантазию и придумывайте с реалистичной моделью различные сюжеты. Играя, дети расширят кругозор, разовьют зрительно-моторную координацию движений, воображение и эмоциональный интеллект. О качестве и безопасности позаботился Бондибон. Возраст 3&amp;#43; 3 батарейки AG13 &amp;#40;входят в набор&amp;#41;</t>
   </si>
   <si>
     <t>959059</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/96d/kv7t6pzkvsu9x3bqfo0yj8s2vv4fw31p.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/289/mcu7vovmxkdl3kpnqld30nc5grsqyki6.jpg</t>
   </si>
   <si>
     <t>Машинка на радиоуправлении M1:22, Bondibon  quot;Парк Техники quot;, BOX 27х13,5х12 см, 4-CH R C, LED-подсветка</t>
   </si>
   <si>
     <t>Стильная черно-синяя ГОНКА на радиоуправлении с LED-подсветкой от Bondibon вызовет восторг у маленьких любителей скорости. Благодаря красочному дизайну и функциональности, спортивный автомобиль с граффити серии Парк Техники надолго увлечет детей. Передвиньте рычаг на дне машинки в положение ON. Управляйте игрушкой с помощью кнопок на пульте управления. Авто может двигаться вперед, назад, влево и вправо. А светодиодная подсветка, которая включается во время динамичной езды, сделает игру еще интересней. Проявите фантазию и придумывайте различные сюжеты. В процессе игры дети разовьют зрительно-моторную координацию движений, пространственное мышление, внимание и эмоциональный интеллект. О качестве и безопасности позаботился Бондибон. Возраст 3&amp;#43; 5 батареек 1,5В АА для машины и пульта &amp;#40;в комплект не входят&amp;#41; Частота 27МГц Соберите коллекцию машинок на пульте с 4 каналами управления серии Парк Техники и устройте веселые соревнования с друзьями!</t>
   </si>
   <si>
     <t>959062</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/4da/fezph5z3eg6qmzh44mu2d724asnxp628.jpg</t>
   </si>
   <si>
     <t>Танк-перев ртыш 4WD на батарейках, Bondibon  quot;Парк Техники quot;, ВОХ 11х8х8,5 см, цвет хаки</t>
   </si>
   <si>
     <t>Танк перевертыш 4WD на батарейках от Bondibon станет замечательным подарком для маленького мальчика! С машиной цвета хаки на больших колесах серии Парк Техники можно придумать множество динамичных игр и устроить веселые соревнования! Передвиньте красный рычаг и включите игрушку. Наблюдайте, как танк ударяется о препятствие, переворачивается и снова встает на колеса. Игрушка способна двигаться по наклонной поверхности до 30 градусов. Мощный танк с полным приводом не останавливается даже в вертикальном положении. Проявите фантазию и придумывайте различные сюжеты. Развивайте зрительно-моторную координацию, воображение, пространственное мышление и эмоциональную сферу ребенка в увлекательной форме. Игрушка выполнена из безопасных материалов. Рекомендуемый возраст 3&amp;#43; Батарейки 2 шт. х 1,5В АА &amp;#40;в комплект не входят&amp;#41; Пополните свой Парк Техники полицией, джипами и тракторами на батарейках от Бондибон!</t>
   </si>
   <si>
     <t>959063</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/7b5/b2irhg46y0cth35alekp2i3cbvnw8d32.jpg</t>
   </si>
   <si>
     <t>Машина запрограммированная интерактивная на батарейках, Bondibon  quot;Парк Техники quot;</t>
   </si>
   <si>
     <t>Танцующий ДЖИП серии ПАРК ТЕХНИКИ от Bondibon – отличный подарок для маленького мальчика! Дети будут в восторге от многофункциональной оранжевой машинки со светом и звуком! Испытайте внедорожник на больших колесах в действии! Нажмите желтую кнопку, и Вы услышите приветственный сигнал. С помощью красных кнопок выберите одну из 4 функций: звук мотора; машинка танцует вперед – назад под музыку; движение с характерным звуком на короткую или дальнюю дистанцию &amp;#40;нажмите на кнопку 1 или 2 раза&amp;#41;; задний ход. А еще джип от Бондибон крутится на 360 градусов, если установить его вертикально на одно колесо. Повторно нажмите большую желтую кнопку для запуска функции. Авто устремится вперед на 2 задних, 2 боковых или 4 колесах, а танцевать и ехать назад оно может в обычном или боковом режиме. Через 150 секунд бездействия игрушка выключится автоматически. Придумывайте разные сюжеты и развивайте координацию и пространственное мышление ребенка. Возраст 3&amp;#43; 3 батарейки х 1,5В АА &amp;#40;в комплект не входят&amp;#41;</t>
   </si>
   <si>
     <t>959064</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/93b/8py2a21sexemls4kie14yl5r4jhe1jh0.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/afb/kaqkq8ix5x6w23aq6358xf5swmuxk8z4.jpg</t>
   </si>
   <si>
     <t>Танцующий САМОСВАЛ серии ПАРК ТЕХНИКИ от Bondibon – отличный подарок для маленького мальчика! Дети будут в восторге от многофункциональной желтой машинки со светом и звуком! Испытайте грузовик на больших колесах в действии! Нажмите желтую кнопку, и Вы услышите приветственный сигнал. С помощью красных кнопок выберите одну из 4 функций: звук мотора; машинка танцует вперед – назад под музыку; движение с характерным звуком на короткую или дальнюю дистанцию &amp;#40;нажмите на кнопку 1 или 2 раза&amp;#41;; задний ход. А еще самосвал от Бондибон крутится на 360 градусов, если установить его вертикально на одно колесо. Повторно нажмите большую желтую кнопку для запуска функции. Авто устремится вперед на 2 задних, 2 боковых или 4 колесах, а танцевать и ехать назад оно может в обычном или боковом режиме. Через 150 секунд бездействия игрушка выключится автоматически. Придумывайте разные сюжеты и развивайте координацию и пространственное мышление ребенка. Возраст 3&amp;#43; 3 батарейки х 1,5В АА &amp;#40;в комплект не входят&amp;#41;</t>
   </si>
   <si>
     <t>959066</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/09e/s5dicosyc0q5fud8tmt2t7wnhnprcxsi.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/64f/kpv2j4beufr4o1mvjwc50gpy6t7lvubw.jpg</t>
   </si>
   <si>
     <t>Трактор-перев ртыш 4WD на батарейках, Bondibon  quot;Парк Техники quot;, ВОХ 11х8х8,5 см, цвет синий</t>
   </si>
   <si>
     <t>Трактор перевертыш 4WD на батарейках от Bondibon станет замечательным подарком для маленького мальчика! С синей машиной на больших колесах серии Парк Техники можно придумать множество динамичных игр и устроить веселые соревнования! Передвиньте красный рычаг и включите игрушку. Наблюдайте, как трактор ударяется о препятствие, переворачивается и снова встает на колеса. Игрушка способна двигаться по наклонной поверхности до 30 градусов. Мощный трактор с полным приводом не останавливается даже в вертикальном положении. Проявите фантазию и придумывайте различные сюжеты. Развивайте зрительно-моторную координацию, воображение, пространственное мышление и эмоциональную сферу ребенка в увлекательной форме. Игрушка выполнена из безопасных материалов. Рекомендуемый возраст 3&amp;#43; Батарейки 2 шт. х 1,5В АА &amp;#40;в комплект не входят&amp;#41; Пополните свой Парк Техники танком, полицией, тракторами и джипами на батарейках от Бондибон!</t>
   </si>
   <si>
     <t>959068</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/880/3js3efvcjb6rrmeh28a0ey8a9ebkev8f.jpg</t>
   </si>
   <si>
     <t>Многофункциональная инерционная машинка Bondibon  ПАРК ТЕХНИКИ , скорая помощь</t>
   </si>
   <si>
     <t>Трудно представить городской трафик без карет скорой помощи, но еще труднее вообразить коллекцию игрушечных авто без инерционной машинки СКОРАЯ ПОМОЩЬ от Bondibon! Игрушка из серии Парк Техники развивает мелкую моторику, фантазию, пространственное и логическое мышление у детей. Поместите машинку на ровную поверхность, потяните ее на себя и отпустите – она поедет вперед. Все двери и люк открываются механически. Модель оборудована носилками: их можно вынимать из кузова и ставить обратно. В комплект входит игрушечная машина Скорой Помощи с носилками, масштаб 1:16. Возраст: 3&amp;#43;</t>
   </si>
   <si>
     <t>959070</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/be3/mlunj7v1mhybygoxnsh1r0q3wl82i9d6.jpg</t>
@@ -6631,551 +2741,215 @@
   <si>
     <t>http://anytos.ru//upload/iblock/8ac/h0jr0700paez76qxtnha0h6oik2v2b6n.jpg</t>
   </si>
   <si>
     <t>Многофункциональная инерционная машинка Bondibon  ПАРК ТЕХНИКИ , автовоз полиция, вертол т и машина</t>
   </si>
   <si>
     <t>Придумайте захватывающий полицейский сюжет! Тягач с полуприцепом, легковой автомобиль и вертолет – три игрушки в одном наборе! Многофункциональная инерционная МАШИНКА ПОЛИЦИЯ со светом, звуком и подвижными деталями серии Парк Техники от Bondibon – это впечатляющий подарок для мальчика! Перед началом игры вытащите защитные язычки из отсеков с батарейками. Используйте в игре подвижные детали. Опустите подъемник, чтобы машинка заехала на эвакуатор. Вращайте винт вертолета. Приведите инерционный тягач в движение, немного оттянув его назад и опустив. Нажимайте кнопки на большой машине и вертолете для звукового сопровождения, а также наслаждайтесь световым эффектом. В процессе игры дети расширят кругозор и разовьют координацию движений, мелкую моторику, фантазию, эмоциональный интеллект. В набор входят: тягач, вертолет, машинка. Понадобятся 6 батареек AG13 &amp;#40;входят в комплект&amp;#41;. Возраст 3&amp;#43; Соберите коллекцию детализированных машин на батарейках серии Парк Техники от Бондибон!</t>
   </si>
   <si>
     <t>961357</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/929/2g4bpl4akevwa08ld9y4m098kzmlfnjd.jpg</t>
   </si>
   <si>
     <t>Многофункциональная инерционная машинка Bondibon  ПАРК ТЕХНИКИ , автовоз спец. Техника</t>
   </si>
   <si>
     <t>Устройте грандиозную стройку! Тягач с полуприцепом, самосвал и экскаватор – три игрушки в одном наборе! Многофункциональная инерционная машина ТЯГАЧ СТРОЙКА со светом, звуком и подвижными деталями серии Парк Техники от Bondibon – это впечатляющий подарок для мальчика! Перед началом игры вытащите защитные язычки из отсеков с батарейками. Используйте в игре подвижные детали: у эвакуатора поднимается и опускается подъемник, у самосвала – кузов, у экскаватора – ковш. Приведите инерционный тягач в движение, немного оттянув его назад и опустив. Нажимайте кнопки на большой машине и самосвале для звукового сопровождения, а также наслаждайтесь световым эффектом. В процессе сюжетно-ролевой игры дети расширят кругозор и разовьют координацию движений, мелкую моторику, фантазию, эмоциональный интеллект. В набор входят: тягач, самосвал, экскаватор. Понадобятся 6 батареек AG13 &amp;#40;входят в комплект&amp;#41;. Возраст 3&amp;#43; Соберите коллекцию детализированных машин на батарейках серии Парк Техники от Бондибон!</t>
   </si>
   <si>
     <t>961358</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/16c/9dyagsgu8bu62a9xqccgb9xlxch2er6v.jpg</t>
-[...58 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/c1c/fbg8w3iia41en0db5v2tyrtjcr0mngyi.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Автомобиль-пожарный инерционный МАЗ  со светом и звуком   в коробке </t>
   </si>
   <si>
     <t>МАЗ, автомобиль-пожарный – игрушка из разряда специальной техники. Автомобиль оснащен инерционным механизмом, со светом и звуком, имеются сигнальные маяки, автомобиль является копией настоящего пожарного автомобиля. Автомобиль станет отличным подарком для любителей специальной техники.</t>
   </si>
   <si>
     <t>971388</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/159/lscjbhiqddrdb8v8e2iiumi8puwnv8dw.jpg</t>
-[...55 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/322/pyu7311a81o22srpzka4b1uomttz4g73.jpg</t>
   </si>
   <si>
     <t>Самосвал-мини   Экскаватор-мини гусеничный   Погрузчик-мини</t>
   </si>
   <si>
     <t>Самосвал-мини &amp;#43; Экскаватор-мини гусеничный &amp;#43; Погрузчик-мини</t>
   </si>
   <si>
     <t>977769</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/d1c/kqyqjqnhd9q4cp50l2jt67zqorfrr5cu.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/a03/ck9smbvt7mxk217ea28pxw10rwgpi496.jpg</t>
   </si>
   <si>
-    <t>Машинка  quot;Зверята quot; в ассортименте</t>
+    <t>Машинка  quot;Зверята quot; в ассортименте. JZD-132</t>
   </si>
   <si>
     <t>Мини-машинка «Зверюшка» - яркая мини-машинка выполнена в форме забавной зверюшки. Благодаря небольшому размеру ребёнок может их брать с собой в детский сад или на прогулку. Мини-машинки развивают мелкую моторику и воображение ребенка, с ними ваш малыш сможет придумать множество веселых и захватывающих игр. В ассортименте 26 видов машинок-зверюшек в виде букв английского алфавита.Материал игрушки: PVC, ABC. Размер машинки: 5,6х4,5х6,2см. Упаковка – дисплей. В дисплее 26 шт. Размер дисплея: 38,5х31х8см.</t>
   </si>
   <si>
     <t>979950</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/651/z2t2o82a4see1orq0acahq5o4una0nnk.jpg</t>
-[...152 lines deleted...]
-    <t>986260</t>
+    <t>&lt;a href="/brands/maya-toys/"&gt;Maya Toys&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/735/xbbe9yq6uoz7sr4hilgj6ljo0lr63q55.png</t>
+  </si>
+  <si>
+    <t>Машина металлическая инерционная 1:32, HOFFMANN, 125912</t>
+  </si>
+  <si>
+    <t>Коллекционные машинки Hoffmann это высокий уровень проработки игрушки и любовь к деталям. Машинка оснащена прорезиненными колесами, инерционным механизмом, катается вперед-назад. Открываются передние и задние дверки, капот и багажник. При открытии передних дверей передние и задние фары подсвечиваются, машинка издает звук разблокировки дверей и автомобильного гудка. Если надавить на капот машинки, подсвечиваются передние и задние фары, машинка издает звук заводящегося двигателя и торможения. При открытии передних дверей издаёт звук сигнализации или клаксона, фары подсвечиваются. У автомобиля прозрачные стекла, через которые виден весь салон. Уровень детализации салона заслуживает высшей похвалы. Благодаря такой машинке ребенок будет с удовольствием играть в сюжетно-ролевые игры, развивая воображение, осваивать новые социальные роли, а еще тренировать координацию движений и ловкость. Соберите всю коллекцию машинок Hoffmann, с которой малыш проведет множество веселых и увлекательных часов. Машинка работает от 3 батареек LR44, входят в комплект. Игрушка изготовлена из металла. Масштаб 1:32. Размеры машинки 16х6х7 см. Размеры упаковки 20х9х10 см.</t>
+  </si>
+  <si>
+    <t>986228</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/hoffmann/"&gt;HOFFMANN&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cc1/h5cjsma202957cg0ht737axjmdswa9il.jpg</t>
+  </si>
+  <si>
+    <t>Трактор металлический, СИНИЙ ТРАКТОР, длина 11 см, инерционный, свет-звук, ТЕХНОПАРК, 343453, 376584</t>
+  </si>
+  <si>
+    <t>Металлическая модель персонажа популярного мультсериала СИНИЙ ТРАКТОР обязательно понравится вашему ребенку. Каждая деталь отлично проработана. Красочный дизайн данной модели позволит с головой погрузиться в игру, придумывая новые интересные сюжеты. Игра с инерционной моделью развивает у ребенка:- координацию движений;- внимание;- ловкость;- фантазию и воображение.СИНИЙ ТРАКТОР от бренда ТЕХНОПАРК обладает следующими особенностями:- звуковое сопровождение;- световые эффекты;- высокое сходство с персонажем мультфильма;- резиновые элементы;- инерционный механизм &amp;#40;поставьте трактор на ровную поверхность, потяните назад, отпустите и он тут же сам поедет вперед&amp;#41;</t>
+  </si>
+  <si>
+    <t>995302</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/3cc/ma1uec4l2upjfd6es00vif5ko38zxr58.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Игрушка транспортная  Машинка </t>
   </si>
   <si>
     <t>Изделие упаковано в шоу-бокс с термопленкой. В одном шоу-боксе 20 машинок. Игрушка изготовлена в 4 цветах.</t>
   </si>
   <si>
     <t>998365</t>
   </si>
   <si>
     <t>&lt;a href="/brands/dream-makers-various/"&gt;DREAM MAKERS-VARIOUS&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/1f7/bhbylk0390278sh7tyjl4unoh5gig3ee.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/e6b/wg4p52hlw909fdqolt11kjn9tbzjqwl4.jpg</t>
   </si>
   <si>
+    <t>Набор игровой  quot;Спецтехника quot;. 936</t>
+  </si>
+  <si>
     <t>Набор спецтехники в чемоданчике. Набор включает 6 машинок в тематике «пожарная техника». Корпуса машинок выполнены из пластика, у машинок имеются подвижные детали. Благодаря входящему в комплект бумажному игровому коврику ребенок сможет придумать с машинками множество игровых сюжетов. Пластиковый чемоданчик с 18 отделениями сделает хранение и транспортировку машинок намного удобнее. В наборе также есть крепежи, которые позволят повесить чемоданчик на стену в виде полки. Набор включает: 6 машинок, пластиковый чемоданчик, детали для чемоданчика, бумажный игровой коврик. Размер чемоданчика: 28,3*8,5*17,4 см. Размер 1 машинки: около 7,5*3,5*4 см. Размер бумажного коврика: 52,5*31,7 см.</t>
   </si>
   <si>
     <t>999198</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/9e2/eqe8vzwlnxmi9wgy9435xvm38tzn81sk.jpg</t>
   </si>
   <si>
     <t>Инерционная машинка  quot;КРАШ-ТЕСТ quot; ж лтая, Bondibon</t>
   </si>
   <si>
     <t>Бум! Авария? Нет, это краш тест! Испытайте гоночные машинки Bondibon на столкновение. Мощный инерционный мотор делает их нереально быстрыми! А если на игрушечной машинке установить режим crash test, то врезаясь в препятствие, машинка бьется вдребезги. Но не стоит отчаиваться, ее легко собрать и продолжать игру. Такие игрушки учат детей понятиям «быстрый, медленный, впереди, сзади, вокруг» и помогают в развитии мелкой моторики, логического мышления, внимания. С машинкой &amp;quot;КРАШ-ТЕСТ&amp;quot; можно устроить легальный жуткий погром. Таким образом, ребенок выгружает свои переживания и эмоции. Запускать инерционные машинки очень легко. Откатите машинку назад и отпустите. Она умчится вперед на большой скорости. Внизу у игрушки расположен замок блокировки. Если он разблокирован, то при «аварии» машинка разлетится на части. Сдвиньте замок вперед, чтобы зафиксировать детали машинки и устроить гонки. Батарейки не потребуются. Цвет – желтый. 3&amp;#43; &amp;quot;КРАШ-ТЕСТ&amp;quot; - отличный подарок для мальчиков и девочек.</t>
   </si>
   <si>
     <t>1000288</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/3b5/ypecqc7qyp2hkyvsfou3ypb0drf6h79w.jpg</t>
   </si>
   <si>
     <t>Пожарная машина, РАС, 17х7,2х4,8 см, М1:55, 4 вида, цвет красный, арт.M1637-21</t>
   </si>
   <si>
     <t>Выбираете игрушку для маленького любителя специального наземного транспорта? Инерционная пластмассовая ПОЖАРНАЯ МАШИНА красного цвета - это уменьшенная копия настоящего автомобиля в масштабе 1:55, которая займет достойное место в коллекции Вашего ребенка. Игрушечный транспорт оснащен инерционным механизмом движения, что делает его еще более интересным и функциональным. Для того чтобы машина поехала вперед, просто немного подтолкните ее. Платформа с лестницей вращается на 360 градусов. Лестница поднимается и опускается. Такая игрушка позволит ребенку придумать множество игровых сценариев, а также поможет развить мелкую моторику, логическое мышление и воображение. Красная инерционная ПОЖАРНАЯ МАШИНА – прекрасный подарок для мальчика. Игрушка изготовлена из высококачественной безопасной пластмассы. Все детали прочно соединены между собой, что обеспечивает долговечность и надежность машинки. Размер пожарной машинки 17х7,2х4,8 см. В ассортименте 4 вида. Возраст 3&amp;#43;</t>
   </si>
   <si>
     <t>1000292</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/efa/gfvjmoo87akm2gll2ock4sj0adz822m3.jpg</t>
-[...22 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/366/2ng2uciya8huncdpq6of59ha52ps6onx.jpg</t>
   </si>
   <si>
     <t>Трактор, РАС 12х5x6 см, 4 вида, 2 цвета, арт.850-2</t>
   </si>
   <si>
     <t>Инерционная пластиковая машинка ТРАКТОР – это отличный подарок для любого ребенка, который любит играть с транспортными средствами! Машинка выполнена из качественного пластика, безопасного для детей. Она оснащена инерционным механизмом, что позволяет ей двигаться самостоятельно после небольшого разгона. Трактор имеет реалистичный дизайн и детализацию, что делает игру с ним еще более интересной. Ребенок может использовать его для различных игр, например, для имитации сельскохозяйственных работ или строительства. Инерционная пластиковая машинка ТРАКТОР станет отличным дополнением к коллекции машинок вашего ребенка. Она поможет развить воображение, мелкую моторику и социальные навыки. Подарите своему малышу возможность стать водителем своего собственного трактора! 3&amp;#43;</t>
   </si>
   <si>
     <t>1000295</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/9fc/1r6z33t31krcuis99btnyw4djo5qlomg.jpg</t>
-[...34 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/11f/w3w4f0a53zu4w6qs5f6k48at1wc4wy21.jpg</t>
   </si>
   <si>
     <t>Машина на пульте радиоуправления ГОНКА  quot;АВТОРАЛЛИ quot; корпус ПВХ с подсветкой, 1:32, бирюзовая, Парк Техники Bondibon</t>
   </si>
   <si>
     <t>Машина на пульте радиоуправления ГОНКА АВТОРАЛЛИ от бренда Bondibon из серии Парк Техники способна двигаться во все стороны. Игрушка выполнена в масштабе 1:32 с бирюзовым корпусом из ПВХ, подсветкой и устойчивыми зелеными колесами. Оснащенная 2,4 ГГц и 4-канальным радиоуправлением, она позволяет играть с друзьями, направляя машину вперед-назад, вправо и влево, не мешая друг другу. LED-подсветка добавляет эффектности в темное время суток, делая гонки захватывающими. Радиоуправляемая машина – отличное развлечение, развивающее координацию и реакцию. Установите батарейки в машинку, вытащив два гвоздика по бокам и сняв корпус. Закрепите корпус обратно и переведите рычаг на дне автомобиля в положение ВКЛ. Установите батарейки в пульт и играйте. Размеры машинки 13 х 7 х 5 см. Для работы необходимы 4 батарейки типа АА &amp;#40;не входят в комплект&amp;#41;. Бондибон гарантирует высокое качество и безопасность. Позвольте вашему ребенку ощутить радость скорости и маневренности с АВТОРАЛЛИ! Возраст 3&amp;#43;</t>
   </si>
   <si>
     <t>1000299</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/fba/1vowqjni9byht7e7x2iyj6y235w160pw.jpg</t>
   </si>
   <si>
     <t>Машина на пульте радиоуправления ГОНКА  quot;АВТОРАЛЛИ quot; корпус ПВХ с подсветкой 1:32, оранжево-голубая, Парк Техники Bondibon</t>
   </si>
   <si>
     <t>Машина на пульте радиоуправления ГОНКА АВТОРАЛЛИ от бренда Bondibon из серии Парк Техники способна двигаться во все стороны. Игрушка выполнена в масштабе 1:32 с оранжево-голубым корпусом из ПВХ, подсветкой и устойчивыми красными колесами. Оснащенная 2,4 ГГц и 4-канальным радиоуправлением, она позволяет играть с друзьями, направляя машину вперед-назад, вправо и влево, не мешая друг другу. LED-подсветка добавляет эффектности в темное время суток, делая гонки захватывающими. Радиоуправляемая машина – отличное развлечение, развивающее координацию и реакцию. Установите батарейки в машинку, вытащив два гвоздика по бокам и сняв корпус. Закрепите корпус обратно и переведите рычаг на дне автомобиля в положение ВКЛ. Установите батарейки в пульт и играйте. Размеры машинки 13 х 7 х 5 см. Для работы необходимы 4 батарейки типа АА &amp;#40;не входят в комплект&amp;#41;. Бондибон гарантирует высокое качество и безопасность. Позвольте вашему ребенку ощутить радость скорости и маневренности с АВТОРАЛЛИ! Возраст 3&amp;#43;</t>
   </si>
   <si>
     <t>1000300</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/53f/oyplu6jr9iiaq2k6jqu1c8ma87bafx9b.jpg</t>
   </si>
   <si>
     <t>Машина на пульте радиоуправления ГОНКА  quot;АВТОРАЛЛИ quot; корпус ПВХ с подсветкой, 1:32, зеленая, Парк Техники Bondibon</t>
   </si>
   <si>
     <t>Машина на пульте радиоуправления ГОНКА АВТОРАЛЛИ от бренда Bondibon из серии Парк Техники способна двигаться во все стороны. Игрушка выполнена в масштабе 1:32 с серебристо-зеленым корпусом из ПВХ, подсветкой и устойчивыми зелеными колесами. Оснащенная 2,4 ГГц и 4-канальным радиоуправлением, она позволяет играть с друзьями, направляя машину вперед-назад, вправо и влево, не мешая друг другу. LED-подсветка добавляет эффектности в темное время суток, делая гонки захватывающими. Радиоуправляемая машина – отличное развлечение, развивающее координацию и реакцию. Установите батарейки в машинку, вытащив два гвоздика по бокам и сняв корпус. Закрепите корпус обратно и переведите рычаг на дне автомобиля в положение ВКЛ. Установите батарейки в пульт и играйте. Размеры машинки 13 х 7 х 5 см. Для работы необходимы 4 батарейки типа АА &amp;#40;не входят в комплект&amp;#41;. Бондибон гарантирует высокое качество и безопасность. Позвольте вашему ребенку ощутить радость скорости и маневренности с АВТОРАЛЛИ! Возраст 3&amp;#43;</t>
   </si>
   <si>
     <t>1000301</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/30d/rdvo711p01i69cusr3mw3vyw7i9f0489.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/a0c/vyulvffh27l3cakckmq90u5313zp2ykp.jpg</t>
   </si>
   <si>
     <t>Машина на пульте радиоуправления ГОНКА  quot;АВТОРАЛЛИ quot; корпус ПВХ с подсветкой, 1:32, трехцветная, Парк Техники Bondibon</t>
   </si>
   <si>
     <t>Машина на пульте радиоуправления ГОНКА АВТОРАЛЛИ от бренда Bondibon из серии Парк Техники способна двигаться во все стороны. Игрушка выполнена в масштабе 1:32 с трехцветным корпусом из ПВХ, подсветкой и устойчивыми красными колесами. Оснащенная 2,4 ГГц и 4-канальным радиоуправлением, она позволяет играть с друзьями, направляя машину вперед-назад, вправо и влево, не мешая друг другу. LED-подсветка добавляет эффектности в темное время суток, делая гонки захватывающими. Радиоуправляемая машина – отличное развлечение, развивающее координацию и реакцию. Установите батарейки в машинку, вытащив два гвоздика по бокам и сняв корпус. Закрепите корпус обратно и переведите рычаг на дне автомобиля в положение ВКЛ. Установите батарейки в пульт и играйте. Размеры машинки 13 х 7 х 5 см. Для работы необходимы 4 батарейки типа АА &amp;#40;не входят в комплект&amp;#41;. Бондибон гарантирует высокое качество и безопасность. Позвольте вашему ребенку ощутить радость скорости и маневренности с АВТОРАЛЛИ! Возраст 3&amp;#43;</t>
   </si>
   <si>
     <t>1000303</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/1a5/zj4kr2gudiagkbqga7svc1sxpz8e20yo.jpg</t>
   </si>
   <si>
     <t>Машина на пульте радиоуправления ГОНКА  quot;АВТОРАЛЛИ quot; корпус ПВХ с подсветкой, 1:32, желтая, Парк Техники Bondibon</t>
   </si>
   <si>
     <t>Машина на пульте радиоуправления ГОНКА АВТОРАЛЛИ от бренда Bondibon из серии Парк Техники способна двигаться во все стороны. Игрушка выполнена в масштабе 1:32 с черно-желтым корпусом из ПВХ, подсветкой и устойчивыми зелеными колесами. Оснащенная 2,4 ГГц и 4-канальным радиоуправлением, она позволяет играть с друзьями, направляя машину вперед-назад, вправо и влево, не мешая друг другу. LED-подсветка добавляет эффектности в темное время суток, делая гонки захватывающими. Радиоуправляемая машина – отличное развлечение, развивающее координацию и реакцию. Установите батарейки в машинку, вытащив два гвоздика по бокам и сняв корпус. Закрепите корпус обратно и переведите рычаг на дне автомобиля в положение ВКЛ. Установите батарейки в пульт и играйте. Размеры машинки 13 х 7 х 5 см. Для работы необходимы 4 батарейки типа АА &amp;#40;не входят в комплект&amp;#41;. Бондибон гарантирует высокое качество и безопасность. Позвольте вашему ребенку ощутить радость скорости и маневренности с АВТОРАЛЛИ! Возраст 3&amp;#43;</t>
   </si>
   <si>
     <t>1000304</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/5cb/6nms1kegepj2gea7xafsonii68gv42aa.jpg</t>
@@ -7252,146 +3026,74 @@
   <si>
     <t>http://anytos.ru//upload/iblock/880/15smy1j8024aff5x9fmy8uypwq8c1rhj.jpg</t>
   </si>
   <si>
     <t>Машина инерционная металлическая  quot;ВНЕДОРОЖНИК quot; открываются двери и багажник, М1:36, бордовый, Парк Техники Bondibon</t>
   </si>
   <si>
     <t>Металлическая машинка с реалистичным дизайном покорит сердце любого ребенка! Инерционная металлическая модель машины ВНЕДОРОЖНИК серии Парк Техники от Bondibon, выполненная в масштабе 1:36, отличается высокой детализацией и реалистичностью. Открывающиеся двери и багажник, добавят игре реалистичности и позволят ребёнку разыгрывать множество игровых сцен с гонками. Яркий бордовый цвет корпуса привлечет внимание маленького автолюбителя. Благодаря инерционному механизму Pull back, машинка легко приходит в движение: просто оттяните ее назад и отпустите - автомобиль помчится вперед с впечатляющей скоростью. ВНЕДОРОЖНИК подарит часы увлекательной игры и поможет развить мелкую моторику, координацию движений и воображение. Прочный металлический корпус обеспечивает долговечность и надёжность инерционного транспорта. Игрушки серии Парк Техники выполнены из безопасных материалов и соответствуют высоким стандартам качества бренда Бондибон. Возраст 3&amp;#43;</t>
   </si>
   <si>
     <t>1000311</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/978/hpxd6vgis1gidcugrygy4tz72rvbtj2m.jpg</t>
   </si>
   <si>
     <t>Машина инерционная металлическая  quot;КРОССОВЕР quot; открываются двери и багажник, М1:36, синий, Парк Техники Bondibon</t>
   </si>
   <si>
     <t>Металлическая машинка с реалистичным дизайном покорит сердце любого ребенка! Инерционная металлическая модель машины КРОССОВЕР серии Парк Техники от Bondibon, выполненная в масштабе 1:36, отличается высокой детализацией и реалистичностью. Открывающиеся двери и багажник, добавят игре реалистичности и позволят ребёнку разыгрывать множество игровых сцен с гонками. Яркий синий цвет корпуса привлечет внимание маленького автолюбителя. Благодаря инерционному механизму Pull back, машинка легко приходит в движение: просто оттяните ее назад и отпустите - автомобиль помчится вперед с впечатляющей скоростью. КРОССОВЕР подарит часы увлекательной игры и поможет развить мелкую моторику, координацию движений и воображение. Прочный металлический корпус обеспечивает долговечность и надёжность инерционного транспорта. Игрушки серии Парк Техники выполнены из безопасных материалов и соответствуют высоким стандартам качества бренда Бондибон. Возраст 3&amp;#43;</t>
   </si>
   <si>
     <t>1000312</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/d75/tyxgsee4uxs02jf319i16ieu2e3x62gg.jpg</t>
-[...58 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/14d/7vdy8xfqesl6364j0uioig6555nhse3z.jpg</t>
   </si>
   <si>
     <t>Машина инерционная металлическая строительная, со светом и звуком, РАС 24х13 см, экскаватор, арт.M1599-3B.</t>
   </si>
   <si>
     <t>Поиграем в стройплощадку! Инерционная металлическая СТРОИТЕЛЬНАЯ МАШИНА со светом и звуком обладает множеством функций, которые делают ее невероятно реалистичной и интересной для игры! Машинка выполнена из металла, что придает ей солидный вес и ощущение настоящей техники. Она имеет инерционный механизм pull back. Чтобы игрушечный транспорт начал самостоятельно двигаться, просто немного откатите его назад и отпустите. Кроме того, игрушка имеет световые и звуковые эффекты. Такая машинка позволяет ребенку придумать множество игровых сценариев и помогает развить мелкую моторику, зрительное восприятие, логическое мышление и воображение. Инерционная металлическая СТРОИТЕЛЬНАЯ МАШИНА со светом и звуком – отличный подарок для ребенка, который увлечен строительной тематикой или просто любит играть с машинками. Игрушка изготовлена из высококачественных материалов, что обеспечивает ее долговечность и безопасность. В ассортименте 2 вида: экскаватор/бетономешалка. Батарейки установлены. Возраст 3&amp;#43;</t>
   </si>
   <si>
     <t>1000319</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/041/iap0ymahgkloxzr8ecogyqruvv5c7cv9.jpg</t>
   </si>
   <si>
     <t>Машина инерционная металлическая строительная, со светом и звуком, РАС 24х13см, самосвал, арт.M1599-4B.</t>
   </si>
   <si>
     <t>Поиграем в стройплощадку! Инерционная металлическая СТРОИТЕЛЬНАЯ МАШИНА со светом и звуком обладает множеством функций, которые делают ее невероятно реалистичной и интересной для игры! Машинка выполнена из металла, что придает ей солидный вес и ощущение настоящей техники. Она имеет инерционный механизм pull back. Чтобы игрушечный транспорт начал самостоятельно двигаться, просто немного откатите его назад и отпустите. Кроме того, игрушка имеет световые и звуковые эффекты. Такая машинка позволяет ребенку придумать множество игровых сценариев и помогает развить мелкую моторику, зрительное восприятие, логическое мышление и воображение. Инерционная металлическая СТРОИТЕЛЬНАЯ МАШИНА со светом и звуком – отличный подарок для ребенка, который увлечен строительной тематикой или просто любит играть с машинками. Игрушка изготовлена из высококачественных материалов, что обеспечивает ее долговечность и безопасность. В ассортименте 2 вида: самосвал/бетономешалка. Батарейки установлены. Возраст 3&amp;#43;</t>
   </si>
   <si>
     <t>1000320</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/cb0/9x4r109hicihy37ev7eujr90r4qecjsk.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/802/54c7ph8nrgap7ovwlboyx6di8y26d1uf.jpg</t>
   </si>
   <si>
     <t>Экскаватор на пульте управления со светом и звуком, р у 27МГц, 1:20, демо режим, Парк Техники Bondibon</t>
   </si>
   <si>
     <t>Ребенок хочет строительную машину и радиоуправляемую игрушку? Обратите внимание на гусеничный ЭКСКАВАТОР на шестиканальном пульте управления со светом и звуком серии Парк Техники от Bondibon. Он совсем как настоящий может ехать по неровной поверхности и набирать ковшом сыпучие материалы! Возьмите в руки пульт и задавайте команды: движение вперед и назад, поворот направо и налево. Осуществляйте погрузочные работы, управляя ковшом при помощи кнопок. А кабину можно поворачивать вручную. Включите демо режим и понаблюдайте за масштабной моделью 1:20. Световой и звуковой эффекты добавят реалистичность. В процессе игры ребенок разовьет внимание, координацию движений, зрительное восприятие, интерес к радиоуправляемой технике. ЭКСКАВАТОР на пульте управления от Бондибон – это впечатляющий подарок для мальчика. Игрушка изготовлена из качественных безопасных материалов. Работает на частоте 27 МГц. В набор входят: экскаватор, пульт. Понадобятся 6 батареек АА &amp;#40;в набор не входят&amp;#41;. Возраст 3&amp;#43;</t>
   </si>
   <si>
     <t>1000322</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/96d/o455u2qxuvukgxouk8vnhr4a00owgzvw.jpg</t>
   </si>
   <si>
     <t>Машина сборная трюковая на пульте радиоуправления  quot;КАСКАД Р МИНИ quot;, вращение, 2.4 ГГц, белая, Парк техники, Bondibon</t>
   </si>
   <si>
     <t>Сконструируй фантастический автомобиль и испытай его в действии! Белая сборная трюковая машина на пульте радиоуправления КАСКАДЁР МИНИ серии Парк Техники от Bondibon вращается на 360 градусов в горизонтальном и вертикальном положении! Соберите модель и зарядите аккумулятор при помощи USB-кабеля. Расположите машинку на ровной твердой поверхности, возьмите пульт управления и задавайте команды при помощи джойстиков. Устройте захватывающее трюковое представление – машинка может двигаться и вращаться на всех четырех или только на задних колесах, а также выполнять переворот. Сборная модель КАСКАДЕР МИНИ от Бондибон не только станет желанным подарком для мальчика, но и разовьет внимание, координацию движений, зрительное восприятие, интерес к радиоуправляемой технике и эмоциональный интеллект. Игрушка изготовлена из качественных безопасных материалов. Частота 2,4 ГГц 6 каналов управления В набор входят: машинка, аккумулятор, USB-кабель, 2 батарейки 1,5В АА. Возраст 6&amp;#43;</t>
   </si>
   <si>
     <t>1000324</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/ae0/06i2k5wec5bnu6tis3clifczru6nnisr.jpg</t>
@@ -7480,510 +3182,189 @@
   <si>
     <t>http://anytos.ru//upload/iblock/052/oruri2m1bv29156sse175fvm86o3983y.jpg</t>
   </si>
   <si>
     <t>Конструктор  quot;МАШИНА СПОРТКАР quot; открываются двери, подвижные руль и колеса, 279 деталей, салатовый, Город Bondibon</t>
   </si>
   <si>
     <t>Чем удивить юного автолюбителя? Яркий салатовый СПОРТКАР Bondibon с открывающимися вверх дверьми, который можно собрать своими руками, справится с этой задачей. Набор блочного конструктора серии Город включает 279 деталей, в собранном виде спортивный автомобиль имеет размер 16,5 х 7,5 см, высоту 4,5 см. У собранной гоночной машины подвижные колеса, боковые панели и рулевое колесо, что позволяет воссоздать реалистичное управление. Двери открываются вверх, добавляя эффектности и реализма. С таким конструктором, дети смогут погрузиться в мир гонок и скорости, развивая воображение, конструкторские навыки и моторику. Машина является одной из моделей конструктора Серии ГОРОД, собирая разные игрушки серии в одну коллекцию, ребенок получает возможность комбинировать элементы и создавать новые сценарии игр. Бондибон гарантирует высокое качество, а детали наборов Бондибон совместимы с деталями конструкторов мировых производителей. Соберите полную коллекцию игрушек серии конструкторов Город. 6&amp;#43;</t>
   </si>
   <si>
     <t>1000332</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/747/yedvk38ifv30xhuu8vb1jsv3qst35y25.jpg</t>
   </si>
   <si>
     <t>Машина городской службы, РАС, 17,3х6,2х4,9 см, М1:55, 4 вида, цвет белый, арт.M1637-34</t>
   </si>
   <si>
     <t>Эта интересная игрушка создана специально для маленьких любителей наземного транспорта! Инерционная пластмассовая МАШИНА ГОРОДСКОЙ СЛУЖБЫ белого цвета - это уменьшенная копия настоящего спасательного автомобиля в масштабе 1:55. Игрушечный транспорт оснащен инерционным механизмом движения, что делает его еще более интересным и функциональным. Для того чтобы машина поехала вперед, просто немного подтолкните ее. Кран поднимается, опускается, вращается на 360 градусов и фиксируется на кузове при помощи подъемного рычага. Машинка с подвижными деталями позволит ребенку придумать множество сценариев игры, а также поможет развить мелкую моторику, логическое мышление и воображение. Белая инерционная МАШИНА ГОРОДСКОЙ СЛУЖБЫ – прекрасный подарок для мальчика. Игрушка изготовлена из высококачественной безопасной пластмассы. Детали прочно соединены между собой, что обеспечивает долговечность и надежность машинки. Размер машинки 17,3х6,2х4,9 см. В ассортименте 4 вида. Возраст 3&amp;#43;</t>
   </si>
   <si>
     <t>1000333</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/37a/acn3l9dv7gyvmlo9ab5lze7fq801llrt.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/b42/y07exxphouthifkw5sp6o624p30l8gc0.jpg</t>
   </si>
   <si>
     <t>Машина инерционная металлическая строительная, РАС 24х13 см, самосвал. арт.M1599-4.</t>
   </si>
   <si>
     <t>Этот игрушечный транспорт создан специально для маленьких любителей автоспецтехники! Инерционная металлическая СТРОИТЕЛЬНАЯ МАШИНА идеально подходит для сюжетно-ролевых игр в стройплощадку! Грузовик хорошо детализирован и оснащен инерционным механизмом движения pull back. Чтобы машинка поехала вперед, просто немного откатите ее назад и отпустите. Такая игрушечная техника позволяет ребенку придумать множество сценариев игры, а также помогает развить мелкую моторику, зрительное восприятие, логическое мышление и воображение. Инерционная металлическая СТРОИТЕЛЬНАЯ МАШИНА – отличный подарок для мальчиков, которые интересуются строительной тематикой или просто любят играть с машинками. Игрушка изготовлена из высококачественных материалов, что обеспечивает ее долговечность и безопасность. В ассортименте 2 вида: самосвал/бетономешалка. Возраст 3&amp;#43;</t>
   </si>
   <si>
     <t>1000338</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/752/tn3i9cm3cn2leaaiiodu762q7cae97q3.jpg</t>
   </si>
   <si>
     <t>Джип со строительной машинкой на прицепе, РАС, 25х8,5х8 см, 2 вида, арт.M1611-25</t>
   </si>
   <si>
     <t>Яркая и интересная игрушка, которая создана специально для маленьких любителей спецтехники и автомобилей! Инерционный пластмассовый ДЖИП СО СТРОИТЕЛЬНОЙ МАШИНКОЙ НА ПРИЦЕПЕ подарит ребенку много часов увлекательной игры. Игрушечный транспорт оснащен инерционным механизмом движения, что делает его еще более интересным и функциональным. Для того чтобы машина поехала вперед, просто немного подтолкните ее. Кроме того, внедорожник имеет прицеп, на котором находится специальная машинка. Игровой набор поможет развить мелкую моторику, логическое мышление и воображение. Инерционный ДЖИП СО СТРОИТЕЛЬНОЙ МАШИНКОЙ НА ПРИЦЕПЕ - прекрасный подарок для мальчика. Игрушка изготовлена из высококачественной безопасной пластмассы. Все детали прочно соединены между собой, что обеспечивает долговечность и надежность машинки. Размер машинки 25х8,5х8 см. В ассортименте 2 вида. Возраст 3&amp;#43;</t>
   </si>
   <si>
     <t>1000340</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/e14/109aklnagzumzn0m4jh9a8larabd6x0e.jpg</t>
   </si>
   <si>
     <t>Мотоцикл с запускным устройством  quot;БАЙК ВЖИК quot;, оранжевый, Парк Техники Bondibon</t>
   </si>
   <si>
     <t>Яркая игрушка, которая за считанные секунды разгоняется и преодолевает расстояние до 8 метров! Оранжевый мотоцикл с запускным устройством БАЙК ВЖИК серии Парк Техники от Bondibon – это необычный подарок для мальчиков, которые обожают играть с машинками! Чтобы приступить к веселому развлечению, присоедините к игрушке пусковое устройство. Расположите мотоцикл на ровной твердой поверхности. А затем нажмите кнопку на джойстике, чтобы Ваш мотобайк на большой скорости уехал вдаль! Фантазируйте и придумывайте захватывающие сюжеты для подвижных игр! Мотоцикл с запускным устройством БАЙК ВЖИК серии Парк Техники от Бондибон стимулирует воображение, способствует развитию координации движений, концентрации внимания и эмоционального интеллекта ребенка. Игрушка изготовлена из качественных безопасных материалов. В набор входят: мотоцикл, устройство для запуска. Возраст 3&amp;#43;</t>
   </si>
   <si>
     <t>1000341</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/bb3/69jzke62xs784ovi05sb4mc2vo22u9h6.jpg</t>
-[...22 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/ae5/esyrmxkufmo2zud7di6hggeob8iacv6g.jpg</t>
   </si>
   <si>
     <t>Машина на пульте управления ДЖИП  quot;АВТОРАЛЛИ quot;, черно-розовый, 1:18, большие колеса, р у 2,4 ГГц, Парк Техники, Bondibon</t>
   </si>
   <si>
     <t>Яркий радиоуправляемый внедорожник на больших колесах – идеальный компаньон для сюжетно-ролевых игр! Быстрая и маневренная черно-розовая машина на пульте управления ДЖИП АВТОРАЛЛИ серии Парк Техники от Bondibon займет достойное место в коллекции маленького автолюбителя! Все, что нужно для веселой игры – это поставить масштабную модель 1:18 на ровную твердую поверхность и взять пульт. Задавайте команды: движение вперед и назад, повороты направо и налево. В процессе игры ребенок разовьет внимание, координацию движений, зрительное восприятие, интерес к радиоуправляемой технике и эмоциональный интеллект. Машина на пульте управления ДЖИП АВТОРАЛЛИ серии Парк Техники от Бондибон – это прекрасный подарок для мальчика. Игрушка изготовлена из качественных безопасных материалов. Работает на частоте 2,4 ГГц В набор входят: машинка, пульт. Понадобятся 5 батареек 1,5V АА &amp;#40;в комплект не входят&amp;#41;. Возраст 6&amp;#43;</t>
   </si>
   <si>
     <t>1000344</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/f10/wzwkz2j5qz97o3521atg28q8beb77ir6.jpg</t>
   </si>
   <si>
     <t>Машина джип 24 см, цвета красный синий ч рный, РАС 39х26 см, 3 вида, арт. 3397</t>
   </si>
   <si>
     <t>Машина джип 24 см, цвета красный/синий/чёрный, РАС 39х26 см, 3 вида, арт. 3397</t>
   </si>
   <si>
     <t>1000345</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/d44/g100gdod5vf3qq729xe4k7sz4ps053cr.jpg</t>
-[...34 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/72b/7tud8qczpcn9c3im0ra7rreqx64wi8vg.jpg</t>
   </si>
   <si>
     <t>Машина. Zak-1518</t>
   </si>
   <si>
     <t>Игрушка в виде автомобиля разнообразить игру ребенка дома и на улице. Машинка изготовлена из пластика, размер 22*12,5*13,5 см. Игрушка не имеет механизмов и поставляется в цетовом миксе</t>
   </si>
   <si>
     <t>1009083</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/47e/z6rj9keqcfcav1g2t3h3immem83f2fu2.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/096/65gsgyitb2xv56rnrfqng7rykqvtzkio.jpg</t>
   </si>
   <si>
     <t>Машинка гоночная</t>
   </si>
   <si>
     <t>Игрушка изготовлена из прочного пластика, который выдержит активные игры и обеспечит долгий срок службы. Машинка оснащена подвижными колесами, что позволяет ему легко катиться. Игрушка способствует развитию мелкой моторики, координации движений и воображения для детей.</t>
   </si>
   <si>
     <t>1009085</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/90d/ogho94434a1266tjekq9q4709scvb6du.jpg</t>
   </si>
   <si>
     <t>Мотоцикл гоночный</t>
   </si>
   <si>
     <t>Игрушка изготовлена из прочного пластика, который выдержит активные игры и обеспечит долгий срок службы. Мотоцикл оснащен подвижными колесами, что позволяет ему легко катиться и стоять. Игрушка способствует развитию мелкой моторики, координации движений и воображения для детей.</t>
   </si>
   <si>
     <t>1009086</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/23d/hvrxxk0csmdonb14458om3zvgihgdzyf.jpg</t>
   </si>
   <si>
     <t>Мотоцикл спортивный</t>
   </si>
   <si>
     <t>1009087</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/5fd/g1r2jvtg01n8hhkaptkh2ny83krb485p.jpg</t>
-[...146 lines deleted...]
-    <t>1013149</t>
+    <t>http://anytos.ru//upload/iblock/7d4/42z77c0sjs4p8ygjo5xzfwubb641wodx.jpg</t>
+  </si>
+  <si>
+    <t>Машинка трактор с прицепом, 4WD, свет, вращение, РАС 34х20х8,3см, 4 вида, арт.YM-1112G1</t>
+  </si>
+  <si>
+    <t>Игрушечный джип-прицеп с трактором 2в1 - это эффектная модель с функцией инерционного хода, реалистичной подсветкой и динамичным движением. Конструкция с полным приводом &amp;#40;4WD&amp;#41; позволяет игрушке двигаться уверенно даже по ковру или неровной поверхности. Прицеп с грузом отсоединяется, а сама машинка оснащёна крупными прорезиненными колёсами, устойчивыми к износу. В трактор можно играть отдельно - две игрушки в одном наборе и множество сценариев игры. Яркий зелёный дизайн и прозрачный светящийся корпус с шестеренками делают эту машинку любимой игрушкой для мальчиков. Благодаря инерционному механизму ребёнок может запускать её в движение, оттянув назад и отпустив. А функция вращения на 360 градусов делает игру ещё зрелищнее и веселее! Размер упаковки — 34?20?8,3 см. В ассортименте представлены 4 варианта дизайна. Игрушка способствует развитию моторики, координации движений и сюжетного воображения. Подходит для детей от 3 лет. Изготовлена из прочного пластика высокого качества.</t>
+  </si>
+  <si>
+    <t>1011161</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/2f6/a9lxu9cdqc8q9bslyyjxqbmgdoezus55.jpg</t>
   </si>
   <si>
     <t>Машина радиоуправлении Перевертыш Гидроход</t>
   </si>
   <si>
     <t>Машина радиоуправлении Перевертыш Гидроход, трансформация в режим высокой и низкой посадки, плавает по воде, двигается по земле, 2 пульта, аккум.</t>
   </si>
   <si>
     <t>1013150</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/60d/534qo4zcajholu2d4j9gbo3bthhz6qxx.jpg</t>
-[...55 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/ff5/18ytbphfqmx5izo5bb0vo9ivnxypnfjz.jpg</t>
   </si>
   <si>
     <t>Подъемный кран д у, вращение платформы 360?, подъем, опускание грузов, свет, высота 60см</t>
   </si>
   <si>
     <t>Подъемный кран д/у, вращение платформы 360?, подъем, опускание грузов, свет, высота 60см</t>
   </si>
   <si>
     <t>1013163</t>
-  </si>
-[...40 lines deleted...]
-    <t>1017241</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -8310,15821 +3691,9285 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L691"/>
+  <dimension ref="A1:M292"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="G691" sqref="G691"/>
+      <selection pane="bottomRight" activeCell="J292" sqref="J292"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="24" customWidth="true" style="0"/>
     <col min="4" max="4" width="24" customWidth="true" style="0"/>
     <col min="5" max="5" width="24" customWidth="true" style="0"/>
     <col min="6" max="6" width="24" customWidth="true" style="0"/>
     <col min="7" max="7" width="24" customWidth="true" style="0"/>
     <col min="8" max="8" width="24" customWidth="true" style="0"/>
     <col min="9" max="9" width="24" customWidth="true" style="0"/>
     <col min="10" max="10" width="24" customWidth="true" style="0"/>
     <col min="11" max="11" width="24" customWidth="true" style="0"/>
     <col min="12" max="12" width="24" customWidth="true" style="0"/>
+    <col min="13" max="13" width="24" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:12" customHeight="1" ht="18" s="2" customFormat="1">
+    <row r="3" spans="1:13" customHeight="1" ht="18" s="2" customFormat="1">
       <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="4" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="M3" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A4" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="F4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="3">
+        <v>1741.82</v>
+      </c>
+      <c r="F4" s="3">
+        <v>1847.38</v>
+      </c>
+      <c r="G4" s="3">
+        <v>1979.34</v>
+      </c>
+      <c r="H4" s="3" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="5" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="I4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" s="3">
+        <v>351.49</v>
+      </c>
+      <c r="F5" s="3">
+        <v>378.53</v>
+      </c>
+      <c r="G5" s="3">
+        <v>405.56</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J5" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="3">
+        <v>1244.07</v>
+      </c>
+      <c r="F6" s="3">
+        <v>1338.32</v>
+      </c>
+      <c r="G6" s="3">
+        <v>1432.57</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="3">
+        <v>282.74</v>
+      </c>
+      <c r="F7" s="3">
+        <v>299.88</v>
+      </c>
+      <c r="G7" s="3">
+        <v>321.3</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A8" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" s="3">
+        <v>1061.28</v>
+      </c>
+      <c r="F8" s="3">
+        <v>1125.6</v>
+      </c>
+      <c r="G8" s="3">
+        <v>1206</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A9" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="3">
+        <v>8976</v>
+      </c>
+      <c r="F9" s="3">
+        <v>9520</v>
+      </c>
+      <c r="G9" s="3">
+        <v>10200</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="I9" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" s="3">
+        <v>4382.4</v>
+      </c>
+      <c r="F10" s="3">
+        <v>4648</v>
+      </c>
+      <c r="G10" s="3">
+        <v>4980</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A11" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="3">
+        <v>4435.2</v>
+      </c>
+      <c r="F11" s="3">
+        <v>4704</v>
+      </c>
+      <c r="G11" s="3">
+        <v>5040</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="I11" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A12" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" s="3">
+        <v>62.7</v>
+      </c>
+      <c r="F12" s="3">
+        <v>66.5</v>
+      </c>
+      <c r="G12" s="3">
+        <v>71.25</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="J12" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A13" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" s="3">
+        <v>445.9</v>
+      </c>
+      <c r="F13" s="3">
+        <v>472.92</v>
+      </c>
+      <c r="G13" s="3">
+        <v>506.7</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="J13" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A14" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E14" s="3">
+        <v>382.27</v>
+      </c>
+      <c r="F14" s="3">
+        <v>405.44</v>
+      </c>
+      <c r="G14" s="3">
+        <v>434.4</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A15" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="3">
+        <v>1734.85</v>
+      </c>
+      <c r="F15" s="3">
+        <v>1866.28</v>
+      </c>
+      <c r="G15" s="3">
+        <v>1997.71</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A16" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E16" s="3">
+        <v>326.12</v>
+      </c>
+      <c r="F16" s="3">
+        <v>350.83</v>
+      </c>
+      <c r="G16" s="3">
+        <v>375.53</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A17" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="3">
+        <v>3132.56</v>
+      </c>
+      <c r="F17" s="3">
+        <v>3322.41</v>
+      </c>
+      <c r="G17" s="3">
+        <v>3559.72</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J17" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A18" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E18" s="3">
+        <v>52.8</v>
+      </c>
+      <c r="F18" s="3">
+        <v>56</v>
+      </c>
+      <c r="G18" s="3">
+        <v>60</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A19" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E19" s="3">
+        <v>18.48</v>
+      </c>
+      <c r="F19" s="3">
+        <v>19.6</v>
+      </c>
+      <c r="G19" s="3">
+        <v>21</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A20" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" s="3">
+        <v>1302.72</v>
+      </c>
+      <c r="F20" s="3">
+        <v>1381.67</v>
+      </c>
+      <c r="G20" s="3">
+        <v>1480.37</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I20" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...22 lines deleted...]
-      <c r="B6" s="1" t="s">
+      <c r="J20" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A21" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E21" s="3">
+        <v>17.16</v>
+      </c>
+      <c r="F21" s="3">
+        <v>18.2</v>
+      </c>
+      <c r="G21" s="3">
+        <v>19.5</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A22" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E22" s="3">
+        <v>3537.6</v>
+      </c>
+      <c r="F22" s="3">
+        <v>3752</v>
+      </c>
+      <c r="G22" s="3">
+        <v>4020</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A23" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E23" s="3">
+        <v>580.8</v>
+      </c>
+      <c r="F23" s="3">
+        <v>616</v>
+      </c>
+      <c r="G23" s="3">
+        <v>660</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A24" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E24" s="3">
+        <v>1320</v>
+      </c>
+      <c r="F24" s="3">
+        <v>1400</v>
+      </c>
+      <c r="G24" s="3">
+        <v>1500</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A25" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E25" s="3">
+        <v>2006.4</v>
+      </c>
+      <c r="F25" s="3">
+        <v>2128</v>
+      </c>
+      <c r="G25" s="3">
+        <v>2280</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A26" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E26" s="3">
+        <v>2006.4</v>
+      </c>
+      <c r="F26" s="3">
+        <v>2128</v>
+      </c>
+      <c r="G26" s="3">
+        <v>2280</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A27" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E27" s="3">
+        <v>459.36</v>
+      </c>
+      <c r="F27" s="3">
+        <v>487.2</v>
+      </c>
+      <c r="G27" s="3">
+        <v>522</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A28" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E28" s="3">
+        <v>1238.15</v>
+      </c>
+      <c r="F28" s="3">
+        <v>1313.19</v>
+      </c>
+      <c r="G28" s="3">
+        <v>1406.98</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A29" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E29" s="3">
+        <v>882.02</v>
+      </c>
+      <c r="F29" s="3">
+        <v>935.48</v>
+      </c>
+      <c r="G29" s="3">
+        <v>1002.3</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A30" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E30" s="3">
+        <v>1150.58</v>
+      </c>
+      <c r="F30" s="3">
+        <v>1220.31</v>
+      </c>
+      <c r="G30" s="3">
+        <v>1307.47</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A31" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E31" s="3">
+        <v>876.88</v>
+      </c>
+      <c r="F31" s="3">
+        <v>930.02</v>
+      </c>
+      <c r="G31" s="3">
+        <v>996.45</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A32" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E32" s="3">
+        <v>533.9</v>
+      </c>
+      <c r="F32" s="3">
+        <v>574.35</v>
+      </c>
+      <c r="G32" s="3">
+        <v>614.79</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A33" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E33" s="3">
+        <v>2146.35</v>
+      </c>
+      <c r="F33" s="3">
+        <v>2308.95</v>
+      </c>
+      <c r="G33" s="3">
+        <v>2471.55</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="I33" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...16 lines deleted...]
-      <c r="B7" s="1" t="s">
+      <c r="J33" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A34" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E34" s="3">
+        <v>518.8</v>
+      </c>
+      <c r="F34" s="3">
+        <v>558.1</v>
+      </c>
+      <c r="G34" s="3">
+        <v>597.41</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A35" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E35" s="3">
+        <v>501.6</v>
+      </c>
+      <c r="F35" s="3">
+        <v>532</v>
+      </c>
+      <c r="G35" s="3">
+        <v>570</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A36" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E36" s="3">
+        <v>1003.2</v>
+      </c>
+      <c r="F36" s="3">
+        <v>1064</v>
+      </c>
+      <c r="G36" s="3">
+        <v>1140</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A37" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E37" s="3">
+        <v>206.76</v>
+      </c>
+      <c r="F37" s="3">
+        <v>222.66</v>
+      </c>
+      <c r="G37" s="3">
+        <v>238.57</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="I37" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A38" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E38" s="3">
+        <v>533.63</v>
+      </c>
+      <c r="F38" s="3">
+        <v>574.67</v>
+      </c>
+      <c r="G38" s="3">
+        <v>615.72</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A39" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E39" s="3">
+        <v>1323.24</v>
+      </c>
+      <c r="F39" s="3">
+        <v>1425.03</v>
+      </c>
+      <c r="G39" s="3">
+        <v>1526.81</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="I39" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A40" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E40" s="3">
+        <v>910.29</v>
+      </c>
+      <c r="F40" s="3">
+        <v>980.31</v>
+      </c>
+      <c r="G40" s="3">
+        <v>1050.33</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A41" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E41" s="3">
+        <v>249.85</v>
+      </c>
+      <c r="F41" s="3">
+        <v>269.07</v>
+      </c>
+      <c r="G41" s="3">
+        <v>288.29</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A42" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E42" s="3">
+        <v>529.07</v>
+      </c>
+      <c r="F42" s="3">
+        <v>569.77</v>
+      </c>
+      <c r="G42" s="3">
+        <v>610.47</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A43" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E43" s="3">
+        <v>509.6</v>
+      </c>
+      <c r="F43" s="3">
+        <v>548.8</v>
+      </c>
+      <c r="G43" s="3">
+        <v>588</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A44" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E44" s="3">
+        <v>861.21</v>
+      </c>
+      <c r="F44" s="3">
+        <v>927.46</v>
+      </c>
+      <c r="G44" s="3">
+        <v>993.71</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A45" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E45" s="3">
+        <v>234.33</v>
+      </c>
+      <c r="F45" s="3">
+        <v>252.35</v>
+      </c>
+      <c r="G45" s="3">
+        <v>270.38</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A46" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E46" s="3">
+        <v>2697.37</v>
+      </c>
+      <c r="F46" s="3">
+        <v>2904.86</v>
+      </c>
+      <c r="G46" s="3">
+        <v>3112.35</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A47" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E47" s="3">
+        <v>715.95</v>
+      </c>
+      <c r="F47" s="3">
+        <v>771.02</v>
+      </c>
+      <c r="G47" s="3">
+        <v>826.1</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A48" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E48" s="3">
+        <v>585.94</v>
+      </c>
+      <c r="F48" s="3">
+        <v>631.01</v>
+      </c>
+      <c r="G48" s="3">
+        <v>676.08</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A49" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E49" s="3">
+        <v>249.85</v>
+      </c>
+      <c r="F49" s="3">
+        <v>269.07</v>
+      </c>
+      <c r="G49" s="3">
+        <v>288.29</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J49" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A50" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E50" s="3">
+        <v>289.45</v>
+      </c>
+      <c r="F50" s="3">
+        <v>311.72</v>
+      </c>
+      <c r="G50" s="3">
+        <v>333.99</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A51" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E51" s="3">
+        <v>313.83</v>
+      </c>
+      <c r="F51" s="3">
+        <v>337.97</v>
+      </c>
+      <c r="G51" s="3">
+        <v>362.11</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A52" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E52" s="3">
+        <v>1319.34</v>
+      </c>
+      <c r="F52" s="3">
+        <v>1420.82</v>
+      </c>
+      <c r="G52" s="3">
+        <v>1522.31</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J52" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A53" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E53" s="3">
+        <v>249.85</v>
+      </c>
+      <c r="F53" s="3">
+        <v>269.07</v>
+      </c>
+      <c r="G53" s="3">
+        <v>288.29</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="I53" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A54" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E54" s="3">
+        <v>415.61</v>
+      </c>
+      <c r="F54" s="3">
+        <v>447.58</v>
+      </c>
+      <c r="G54" s="3">
+        <v>479.55</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J54" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A55" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E55" s="3">
+        <v>617.68</v>
+      </c>
+      <c r="F55" s="3">
+        <v>665.2</v>
+      </c>
+      <c r="G55" s="3">
+        <v>712.71</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="I55" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J55" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A56" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E56" s="3">
+        <v>116.18</v>
+      </c>
+      <c r="F56" s="3">
+        <v>125.12</v>
+      </c>
+      <c r="G56" s="3">
+        <v>134.05</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="I56" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="J56" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A57" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E57" s="3">
+        <v>751.15</v>
+      </c>
+      <c r="F57" s="3">
+        <v>796.67</v>
+      </c>
+      <c r="G57" s="3">
+        <v>853.58</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="I57" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A58" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E58" s="3">
+        <v>603.45</v>
+      </c>
+      <c r="F58" s="3">
+        <v>640.02</v>
+      </c>
+      <c r="G58" s="3">
+        <v>685.74</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="I58" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A59" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E59" s="3">
+        <v>230.08</v>
+      </c>
+      <c r="F59" s="3">
+        <v>244.02</v>
+      </c>
+      <c r="G59" s="3">
+        <v>261.45</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="I59" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A60" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E60" s="3">
+        <v>732.15</v>
+      </c>
+      <c r="F60" s="3">
+        <v>776.52</v>
+      </c>
+      <c r="G60" s="3">
+        <v>831.99</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="I60" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A61" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E61" s="3">
+        <v>385.07</v>
+      </c>
+      <c r="F61" s="3">
+        <v>408.41</v>
+      </c>
+      <c r="G61" s="3">
+        <v>437.58</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="I61" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A62" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E62" s="3">
+        <v>429.96</v>
+      </c>
+      <c r="F62" s="3">
+        <v>456.02</v>
+      </c>
+      <c r="G62" s="3">
+        <v>488.6</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="I62" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A63" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E63" s="3">
+        <v>683.79</v>
+      </c>
+      <c r="F63" s="3">
+        <v>725.23</v>
+      </c>
+      <c r="G63" s="3">
+        <v>777.03</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="I63" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A64" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E64" s="3">
+        <v>481.76</v>
+      </c>
+      <c r="F64" s="3">
+        <v>510.96</v>
+      </c>
+      <c r="G64" s="3">
+        <v>547.46</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="I64" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A65" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E65" s="3">
+        <v>106.83</v>
+      </c>
+      <c r="F65" s="3">
+        <v>113.3</v>
+      </c>
+      <c r="G65" s="3">
+        <v>121.39</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="I65" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A66" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E66" s="3">
+        <v>125.72</v>
+      </c>
+      <c r="F66" s="3">
+        <v>133.34</v>
+      </c>
+      <c r="G66" s="3">
+        <v>142.86</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A67" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E67" s="3">
+        <v>197.21</v>
+      </c>
+      <c r="F67" s="3">
+        <v>209.16</v>
+      </c>
+      <c r="G67" s="3">
+        <v>224.1</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="I67" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A68" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E68" s="3">
+        <v>399.51</v>
+      </c>
+      <c r="F68" s="3">
+        <v>423.72</v>
+      </c>
+      <c r="G68" s="3">
+        <v>453.99</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="I68" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A69" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E69" s="3">
+        <v>145.54</v>
+      </c>
+      <c r="F69" s="3">
+        <v>154.36</v>
+      </c>
+      <c r="G69" s="3">
+        <v>165.39</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="I69" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A70" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E70" s="3">
+        <v>739.2</v>
+      </c>
+      <c r="F70" s="3">
+        <v>784</v>
+      </c>
+      <c r="G70" s="3">
+        <v>840</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="I70" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="J70" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A71" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E71" s="3">
+        <v>1029.6</v>
+      </c>
+      <c r="F71" s="3">
+        <v>1092</v>
+      </c>
+      <c r="G71" s="3">
+        <v>1170</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="I71" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J71" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A72" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E72" s="3">
+        <v>1029.6</v>
+      </c>
+      <c r="F72" s="3">
+        <v>1092</v>
+      </c>
+      <c r="G72" s="3">
+        <v>1170</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="I72" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J72" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A73" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E73" s="3">
+        <v>1029.6</v>
+      </c>
+      <c r="F73" s="3">
+        <v>1092</v>
+      </c>
+      <c r="G73" s="3">
+        <v>1170</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="I73" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J73" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A74" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E74" s="3">
+        <v>1583.47</v>
+      </c>
+      <c r="F74" s="3">
+        <v>1679.44</v>
+      </c>
+      <c r="G74" s="3">
+        <v>1799.4</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="I74" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J74" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A75" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E75" s="3">
+        <v>430.32</v>
+      </c>
+      <c r="F75" s="3">
+        <v>456.4</v>
+      </c>
+      <c r="G75" s="3">
+        <v>489</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="I75" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J75" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A76" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E76" s="3">
+        <v>430.32</v>
+      </c>
+      <c r="F76" s="3">
+        <v>456.4</v>
+      </c>
+      <c r="G76" s="3">
+        <v>489</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I76" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J76" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A77" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E77" s="3">
+        <v>430.32</v>
+      </c>
+      <c r="F77" s="3">
+        <v>456.4</v>
+      </c>
+      <c r="G77" s="3">
+        <v>489</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="I77" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J77" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A78" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E78" s="3">
+        <v>2282.11</v>
+      </c>
+      <c r="F78" s="3">
+        <v>2455</v>
+      </c>
+      <c r="G78" s="3">
+        <v>2627.88</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="I78" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J78" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A79" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E79" s="3">
+        <v>3078.39</v>
+      </c>
+      <c r="F79" s="3">
+        <v>3311.6</v>
+      </c>
+      <c r="G79" s="3">
+        <v>3544.81</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="I79" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J79" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A80" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E80" s="3">
+        <v>1742.25</v>
+      </c>
+      <c r="F80" s="3">
+        <v>1874.24</v>
+      </c>
+      <c r="G80" s="3">
+        <v>2006.23</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="I80" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J80" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A81" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E81" s="3">
+        <v>701.03</v>
+      </c>
+      <c r="F81" s="3">
+        <v>754.13</v>
+      </c>
+      <c r="G81" s="3">
+        <v>807.24</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="I81" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J81" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A82" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E82" s="3">
+        <v>1143.45</v>
+      </c>
+      <c r="F82" s="3">
+        <v>1230.08</v>
+      </c>
+      <c r="G82" s="3">
+        <v>1316.7</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="I82" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J82" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A83" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E83" s="3">
+        <v>351.49</v>
+      </c>
+      <c r="F83" s="3">
+        <v>378.53</v>
+      </c>
+      <c r="G83" s="3">
+        <v>405.56</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="I83" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J83" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A84" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E84" s="3">
+        <v>1244.07</v>
+      </c>
+      <c r="F84" s="3">
+        <v>1338.32</v>
+      </c>
+      <c r="G84" s="3">
+        <v>1432.57</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="I84" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="C7" s="1"/>
-[...1715 lines deleted...]
-    <row r="85" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="J84" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A85" s="1" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="86" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E85" s="3">
+        <v>905.03</v>
+      </c>
+      <c r="F85" s="3">
+        <v>973.59</v>
+      </c>
+      <c r="G85" s="3">
+        <v>1042.16</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="I85" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J85" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A86" s="1" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="87" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E86" s="3">
+        <v>543.63</v>
+      </c>
+      <c r="F86" s="3">
+        <v>585.44</v>
+      </c>
+      <c r="G86" s="3">
+        <v>627.26</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="I86" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J86" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A87" s="1" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="88" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E87" s="3">
+        <v>297.31</v>
+      </c>
+      <c r="F87" s="3">
+        <v>320.18</v>
+      </c>
+      <c r="G87" s="3">
+        <v>343.05</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="I87" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J87" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A88" s="1" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="89" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E88" s="3">
+        <v>479.05</v>
+      </c>
+      <c r="F88" s="3">
+        <v>515.9</v>
+      </c>
+      <c r="G88" s="3">
+        <v>552.75</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="I88" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J88" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A89" s="1" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="90" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E89" s="3">
+        <v>535.66</v>
+      </c>
+      <c r="F89" s="3">
+        <v>576.87</v>
+      </c>
+      <c r="G89" s="3">
+        <v>618.08</v>
+      </c>
+      <c r="H89" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="I89" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J89" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A90" s="1" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="C90" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E90" s="3">
+        <v>605.35</v>
+      </c>
+      <c r="F90" s="3">
+        <v>651.91</v>
+      </c>
+      <c r="G90" s="3">
+        <v>698.48</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="I90" s="3" t="s">
         <v>346</v>
       </c>
-      <c r="D90" s="1" t="s">
-[...12 lines deleted...]
-    <row r="91" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="J90" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A91" s="1" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>345</v>
+        <v>354</v>
       </c>
       <c r="C91" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E91" s="3">
+        <v>535.66</v>
+      </c>
+      <c r="F91" s="3">
+        <v>576.87</v>
+      </c>
+      <c r="G91" s="3">
+        <v>618.08</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="I91" s="3" t="s">
         <v>346</v>
       </c>
-      <c r="D91" s="1" t="s">
-[...12 lines deleted...]
-    <row r="92" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="J91" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A92" s="1" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="93" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E92" s="3">
+        <v>478.86</v>
+      </c>
+      <c r="F92" s="3">
+        <v>515.69</v>
+      </c>
+      <c r="G92" s="3">
+        <v>552.52</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="I92" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J92" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A93" s="1" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="94" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E93" s="3">
+        <v>590.8</v>
+      </c>
+      <c r="F93" s="3">
+        <v>636.24</v>
+      </c>
+      <c r="G93" s="3">
+        <v>681.69</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="I93" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J93" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A94" s="1" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="95" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E94" s="3">
+        <v>469.47</v>
+      </c>
+      <c r="F94" s="3">
+        <v>505.58</v>
+      </c>
+      <c r="G94" s="3">
+        <v>541.7</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="I94" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J94" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A95" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="96" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E95" s="3">
+        <v>617.45</v>
+      </c>
+      <c r="F95" s="3">
+        <v>664.94</v>
+      </c>
+      <c r="G95" s="3">
+        <v>712.44</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="I95" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J95" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A96" s="1" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E96" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E96" s="3">
+        <v>1773.42</v>
+      </c>
+      <c r="F96" s="3">
+        <v>1880.9</v>
+      </c>
+      <c r="G96" s="3">
+        <v>2015.25</v>
+      </c>
+      <c r="H96" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="I96" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="J96" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A97" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="B97" s="1" t="s">
         <v>369</v>
       </c>
-      <c r="F96" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A97" s="1" t="s">
+      <c r="C97" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="B97" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C97" s="1" t="s">
+      <c r="D97" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E97" s="3">
+        <v>1770.45</v>
+      </c>
+      <c r="F97" s="3">
+        <v>1877.75</v>
+      </c>
+      <c r="G97" s="3">
+        <v>2011.88</v>
+      </c>
+      <c r="H97" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="I97" s="3" t="s">
         <v>372</v>
       </c>
-      <c r="D97" s="1" t="s">
-[...12 lines deleted...]
-    <row r="98" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="J97" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A98" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="99" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E98" s="3">
+        <v>1621.62</v>
+      </c>
+      <c r="F98" s="3">
+        <v>1719.9</v>
+      </c>
+      <c r="G98" s="3">
+        <v>1842.75</v>
+      </c>
+      <c r="H98" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="I98" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="J98" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A99" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="100" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E99" s="3">
+        <v>1627.89</v>
+      </c>
+      <c r="F99" s="3">
+        <v>1726.55</v>
+      </c>
+      <c r="G99" s="3">
+        <v>1849.88</v>
+      </c>
+      <c r="H99" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="I99" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="J99" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A100" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>384</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E100" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E100" s="3">
+        <v>483.4</v>
+      </c>
+      <c r="F100" s="3">
+        <v>520.59</v>
+      </c>
+      <c r="G100" s="3">
+        <v>557.77</v>
+      </c>
+      <c r="H100" s="3" t="s">
         <v>385</v>
       </c>
-      <c r="F100" s="3" t="s">
-[...6 lines deleted...]
-    <row r="101" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="I100" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J100" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A101" s="1" t="s">
         <v>386</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>387</v>
       </c>
       <c r="C101" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E101" s="3">
+        <v>484.19</v>
+      </c>
+      <c r="F101" s="3">
+        <v>521.43</v>
+      </c>
+      <c r="G101" s="3">
+        <v>558.67</v>
+      </c>
+      <c r="H101" s="3" t="s">
         <v>388</v>
       </c>
-      <c r="D101" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E101" s="3" t="s">
+      <c r="I101" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J101" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A102" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="F101" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A102" s="1" t="s">
+      <c r="B102" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="B102" s="1" t="s">
+      <c r="C102" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E102" s="3">
+        <v>605.35</v>
+      </c>
+      <c r="F102" s="3">
+        <v>651.91</v>
+      </c>
+      <c r="G102" s="3">
+        <v>698.48</v>
+      </c>
+      <c r="H102" s="3" t="s">
         <v>391</v>
       </c>
-      <c r="C102" s="1" t="s">
+      <c r="I102" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J102" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A103" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="D102" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E102" s="3" t="s">
+      <c r="B103" s="1" t="s">
         <v>393</v>
       </c>
-      <c r="F102" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A103" s="1" t="s">
+      <c r="C103" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E103" s="3">
+        <v>675.02</v>
+      </c>
+      <c r="F103" s="3">
+        <v>726.95</v>
+      </c>
+      <c r="G103" s="3">
+        <v>778.88</v>
+      </c>
+      <c r="H103" s="3" t="s">
         <v>394</v>
       </c>
-      <c r="B103" s="1" t="s">
+      <c r="I103" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J103" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A104" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="C103" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E103" s="3" t="s">
+      <c r="B104" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="F103" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A104" s="1" t="s">
+      <c r="C104" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E104" s="3">
+        <v>605.35</v>
+      </c>
+      <c r="F104" s="3">
+        <v>651.91</v>
+      </c>
+      <c r="G104" s="3">
+        <v>698.48</v>
+      </c>
+      <c r="H104" s="3" t="s">
         <v>397</v>
       </c>
-      <c r="B104" s="1" t="s">
+      <c r="I104" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J104" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A105" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="C104" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E104" s="3" t="s">
+      <c r="B105" s="1" t="s">
         <v>399</v>
       </c>
-      <c r="F104" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A105" s="1" t="s">
+      <c r="C105" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E105" s="3">
+        <v>478.86</v>
+      </c>
+      <c r="F105" s="3">
+        <v>515.69</v>
+      </c>
+      <c r="G105" s="3">
+        <v>552.52</v>
+      </c>
+      <c r="H105" s="3" t="s">
         <v>400</v>
       </c>
-      <c r="B105" s="1" t="s">
+      <c r="I105" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J105" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A106" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="C105" s="1" t="s">
+      <c r="B106" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="D105" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E105" s="3" t="s">
+      <c r="C106" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E106" s="3">
+        <v>605.35</v>
+      </c>
+      <c r="F106" s="3">
+        <v>651.91</v>
+      </c>
+      <c r="G106" s="3">
+        <v>698.48</v>
+      </c>
+      <c r="H106" s="3" t="s">
         <v>403</v>
       </c>
-      <c r="F105" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A106" s="1" t="s">
+      <c r="I106" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J106" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A107" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="B106" s="1" t="s">
+      <c r="B107" s="1" t="s">
         <v>405</v>
       </c>
-      <c r="C106" s="1" t="s">
+      <c r="C107" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E107" s="3">
+        <v>469.47</v>
+      </c>
+      <c r="F107" s="3">
+        <v>505.58</v>
+      </c>
+      <c r="G107" s="3">
+        <v>541.7</v>
+      </c>
+      <c r="H107" s="3" t="s">
         <v>406</v>
       </c>
-      <c r="D106" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E106" s="3" t="s">
+      <c r="I107" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J107" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A108" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="F106" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A107" s="1" t="s">
+      <c r="B108" s="1" t="s">
         <v>408</v>
       </c>
-      <c r="B107" s="1" t="s">
+      <c r="C108" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E108" s="3">
+        <v>479.05</v>
+      </c>
+      <c r="F108" s="3">
+        <v>515.9</v>
+      </c>
+      <c r="G108" s="3">
+        <v>552.75</v>
+      </c>
+      <c r="H108" s="3" t="s">
         <v>409</v>
       </c>
-      <c r="C107" s="1" t="s">
+      <c r="I108" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J108" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A109" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="D107" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E107" s="3" t="s">
+      <c r="B109" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="F107" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A108" s="1" t="s">
+      <c r="C109" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E109" s="3">
+        <v>478.86</v>
+      </c>
+      <c r="F109" s="3">
+        <v>515.69</v>
+      </c>
+      <c r="G109" s="3">
+        <v>552.52</v>
+      </c>
+      <c r="H109" s="3" t="s">
         <v>412</v>
       </c>
-      <c r="B108" s="1" t="s">
+      <c r="I109" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J109" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A110" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="C108" s="1" t="s">
+      <c r="B110" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="D108" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E108" s="3" t="s">
+      <c r="C110" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E110" s="3">
+        <v>486.89</v>
+      </c>
+      <c r="F110" s="3">
+        <v>524.34</v>
+      </c>
+      <c r="G110" s="3">
+        <v>561.79</v>
+      </c>
+      <c r="H110" s="3" t="s">
         <v>415</v>
       </c>
-      <c r="F108" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A109" s="1" t="s">
+      <c r="I110" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J110" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A111" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="B109" s="1" t="s">
+      <c r="B111" s="1" t="s">
         <v>417</v>
       </c>
-      <c r="C109" s="1" t="s">
+      <c r="C111" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E111" s="3">
+        <v>639.66</v>
+      </c>
+      <c r="F111" s="3">
+        <v>688.87</v>
+      </c>
+      <c r="G111" s="3">
+        <v>738.08</v>
+      </c>
+      <c r="H111" s="3" t="s">
         <v>418</v>
       </c>
-      <c r="D109" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E109" s="3" t="s">
+      <c r="I111" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J111" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A112" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="F109" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A110" s="1" t="s">
+      <c r="B112" s="1" t="s">
         <v>420</v>
       </c>
-      <c r="B110" s="1" t="s">
+      <c r="C112" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E112" s="3">
+        <v>430.88</v>
+      </c>
+      <c r="F112" s="3">
+        <v>464.03</v>
+      </c>
+      <c r="G112" s="3">
+        <v>497.18</v>
+      </c>
+      <c r="H112" s="3" t="s">
         <v>421</v>
       </c>
-      <c r="C110" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E110" s="3" t="s">
+      <c r="I112" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J112" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A113" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="F110" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A111" s="1" t="s">
+      <c r="B113" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="B111" s="1" t="s">
+      <c r="C113" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E113" s="3">
+        <v>469.47</v>
+      </c>
+      <c r="F113" s="3">
+        <v>505.58</v>
+      </c>
+      <c r="G113" s="3">
+        <v>541.7</v>
+      </c>
+      <c r="H113" s="3" t="s">
         <v>424</v>
       </c>
-      <c r="C111" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E111" s="3" t="s">
+      <c r="I113" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J113" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A114" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="F111" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A112" s="1" t="s">
+      <c r="B114" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="B112" s="1" t="s">
+      <c r="C114" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E114" s="3">
+        <v>486.89</v>
+      </c>
+      <c r="F114" s="3">
+        <v>524.34</v>
+      </c>
+      <c r="G114" s="3">
+        <v>561.79</v>
+      </c>
+      <c r="H114" s="3" t="s">
         <v>427</v>
       </c>
-      <c r="C112" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E112" s="3" t="s">
+      <c r="I114" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J114" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A115" s="1" t="s">
         <v>428</v>
       </c>
-      <c r="F112" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A113" s="1" t="s">
+      <c r="B115" s="1" t="s">
         <v>429</v>
       </c>
-      <c r="B113" s="1" t="s">
+      <c r="C115" s="1" t="s">
         <v>430</v>
       </c>
-      <c r="C113" s="1" t="s">
+      <c r="D115" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E115" s="3">
+        <v>605.35</v>
+      </c>
+      <c r="F115" s="3">
+        <v>651.91</v>
+      </c>
+      <c r="G115" s="3">
+        <v>698.48</v>
+      </c>
+      <c r="H115" s="3" t="s">
         <v>431</v>
       </c>
-      <c r="D113" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E113" s="3" t="s">
+      <c r="I115" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J115" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A116" s="1" t="s">
         <v>432</v>
       </c>
-      <c r="F113" s="3" t="s">
+      <c r="B116" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="G113" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A114" s="1" t="s">
+      <c r="C116" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="B114" s="1" t="s">
+      <c r="D116" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E116" s="3">
+        <v>617.45</v>
+      </c>
+      <c r="F116" s="3">
+        <v>664.94</v>
+      </c>
+      <c r="G116" s="3">
+        <v>712.44</v>
+      </c>
+      <c r="H116" s="3" t="s">
         <v>435</v>
       </c>
-      <c r="C114" s="1" t="s">
+      <c r="I116" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J116" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A117" s="1" t="s">
         <v>436</v>
       </c>
-      <c r="D114" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E114" s="3" t="s">
+      <c r="B117" s="1" t="s">
         <v>437</v>
       </c>
-      <c r="F114" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A115" s="1" t="s">
+      <c r="C117" s="1" t="s">
         <v>438</v>
       </c>
-      <c r="B115" s="1" t="s">
+      <c r="D117" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E117" s="3">
+        <v>617.45</v>
+      </c>
+      <c r="F117" s="3">
+        <v>664.94</v>
+      </c>
+      <c r="G117" s="3">
+        <v>712.44</v>
+      </c>
+      <c r="H117" s="3" t="s">
         <v>439</v>
       </c>
-      <c r="C115" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E115" s="3" t="s">
+      <c r="I117" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J117" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A118" s="1" t="s">
         <v>440</v>
       </c>
-      <c r="F115" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A116" s="1" t="s">
+      <c r="B118" s="1" t="s">
         <v>441</v>
       </c>
-      <c r="B116" s="1" t="s">
+      <c r="C118" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E118" s="3">
+        <v>617.45</v>
+      </c>
+      <c r="F118" s="3">
+        <v>664.94</v>
+      </c>
+      <c r="G118" s="3">
+        <v>712.44</v>
+      </c>
+      <c r="H118" s="3" t="s">
         <v>442</v>
       </c>
-      <c r="C116" s="1" t="s">
+      <c r="I118" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J118" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A119" s="1" t="s">
         <v>443</v>
       </c>
-      <c r="D116" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E116" s="3" t="s">
+      <c r="B119" s="1" t="s">
         <v>444</v>
       </c>
-      <c r="F116" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A117" s="1" t="s">
+      <c r="C119" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E119" s="3">
+        <v>605.35</v>
+      </c>
+      <c r="F119" s="3">
+        <v>651.91</v>
+      </c>
+      <c r="G119" s="3">
+        <v>698.48</v>
+      </c>
+      <c r="H119" s="3" t="s">
         <v>445</v>
       </c>
-      <c r="B117" s="1" t="s">
+      <c r="I119" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J119" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A120" s="1" t="s">
         <v>446</v>
       </c>
-      <c r="C117" s="1" t="s">
+      <c r="B120" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="D117" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E117" s="3" t="s">
+      <c r="C120" s="1" t="s">
         <v>448</v>
       </c>
-      <c r="F117" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A118" s="1" t="s">
+      <c r="D120" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E120" s="3">
+        <v>605.35</v>
+      </c>
+      <c r="F120" s="3">
+        <v>651.91</v>
+      </c>
+      <c r="G120" s="3">
+        <v>698.48</v>
+      </c>
+      <c r="H120" s="3" t="s">
         <v>449</v>
       </c>
-      <c r="B118" s="1" t="s">
+      <c r="I120" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J120" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A121" s="1" t="s">
         <v>450</v>
       </c>
-      <c r="C118" s="1" t="s">
+      <c r="B121" s="1" t="s">
         <v>451</v>
       </c>
-      <c r="D118" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E118" s="3" t="s">
+      <c r="C121" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E121" s="3">
+        <v>486.89</v>
+      </c>
+      <c r="F121" s="3">
+        <v>524.34</v>
+      </c>
+      <c r="G121" s="3">
+        <v>561.79</v>
+      </c>
+      <c r="H121" s="3" t="s">
         <v>452</v>
       </c>
-      <c r="F118" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A119" s="1" t="s">
+      <c r="I121" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J121" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A122" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="B122" s="1" t="s">
         <v>453</v>
       </c>
-      <c r="B119" s="1" t="s">
+      <c r="C122" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E122" s="3">
+        <v>474.69</v>
+      </c>
+      <c r="F122" s="3">
+        <v>511.21</v>
+      </c>
+      <c r="G122" s="3">
+        <v>547.73</v>
+      </c>
+      <c r="H122" s="3" t="s">
         <v>454</v>
       </c>
-      <c r="C119" s="1" t="s">
+      <c r="I122" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J122" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A123" s="1" t="s">
         <v>455</v>
       </c>
-      <c r="D119" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E119" s="3" t="s">
+      <c r="B123" s="1" t="s">
         <v>456</v>
       </c>
-      <c r="F119" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A120" s="1" t="s">
+      <c r="C123" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E123" s="3">
+        <v>535.66</v>
+      </c>
+      <c r="F123" s="3">
+        <v>576.87</v>
+      </c>
+      <c r="G123" s="3">
+        <v>618.08</v>
+      </c>
+      <c r="H123" s="3" t="s">
         <v>457</v>
       </c>
-      <c r="B120" s="1" t="s">
+      <c r="I123" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J123" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A124" s="1" t="s">
         <v>458</v>
       </c>
-      <c r="C120" s="1" t="s">
+      <c r="B124" s="1" t="s">
         <v>459</v>
       </c>
-      <c r="D120" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E120" s="3" t="s">
+      <c r="C124" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E124" s="3">
+        <v>469.47</v>
+      </c>
+      <c r="F124" s="3">
+        <v>505.58</v>
+      </c>
+      <c r="G124" s="3">
+        <v>541.7</v>
+      </c>
+      <c r="H124" s="3" t="s">
         <v>460</v>
       </c>
-      <c r="F120" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A121" s="1" t="s">
+      <c r="I124" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J124" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A125" s="1" t="s">
         <v>461</v>
       </c>
-      <c r="B121" s="1" t="s">
+      <c r="B125" s="1" t="s">
         <v>462</v>
       </c>
-      <c r="C121" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E121" s="3" t="s">
+      <c r="C125" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E125" s="3">
+        <v>605.35</v>
+      </c>
+      <c r="F125" s="3">
+        <v>651.91</v>
+      </c>
+      <c r="G125" s="3">
+        <v>698.48</v>
+      </c>
+      <c r="H125" s="3" t="s">
         <v>463</v>
       </c>
-      <c r="F121" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A122" s="1" t="s">
+      <c r="I125" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J125" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A126" s="1" t="s">
         <v>464</v>
       </c>
-      <c r="B122" s="1" t="s">
+      <c r="B126" s="1" t="s">
         <v>465</v>
       </c>
-      <c r="C122" s="1" t="s">
+      <c r="C126" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E126" s="3">
+        <v>605.35</v>
+      </c>
+      <c r="F126" s="3">
+        <v>651.91</v>
+      </c>
+      <c r="G126" s="3">
+        <v>698.48</v>
+      </c>
+      <c r="H126" s="3" t="s">
         <v>466</v>
       </c>
-      <c r="D122" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E122" s="3" t="s">
+      <c r="I126" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J126" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A127" s="1" t="s">
         <v>467</v>
       </c>
-      <c r="F122" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A123" s="1" t="s">
+      <c r="B127" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="B123" s="1" t="s">
+      <c r="C127" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E127" s="3">
+        <v>469.47</v>
+      </c>
+      <c r="F127" s="3">
+        <v>505.58</v>
+      </c>
+      <c r="G127" s="3">
+        <v>541.7</v>
+      </c>
+      <c r="H127" s="3" t="s">
         <v>469</v>
       </c>
-      <c r="C123" s="1" t="s">
+      <c r="I127" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J127" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A128" s="1" t="s">
         <v>470</v>
       </c>
-      <c r="D123" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E123" s="3" t="s">
+      <c r="B128" s="1" t="s">
         <v>471</v>
       </c>
-      <c r="F123" s="3" t="s">
+      <c r="C128" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E128" s="3">
+        <v>486.89</v>
+      </c>
+      <c r="F128" s="3">
+        <v>524.34</v>
+      </c>
+      <c r="G128" s="3">
+        <v>561.79</v>
+      </c>
+      <c r="H128" s="3" t="s">
         <v>472</v>
       </c>
-      <c r="G123" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A124" s="1" t="s">
+      <c r="I128" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J128" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A129" s="1" t="s">
         <v>473</v>
       </c>
-      <c r="B124" s="1" t="s">
+      <c r="B129" s="1" t="s">
         <v>474</v>
       </c>
-      <c r="C124" s="1" t="s">
+      <c r="C129" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E129" s="3">
+        <v>452.92</v>
+      </c>
+      <c r="F129" s="3">
+        <v>487.76</v>
+      </c>
+      <c r="G129" s="3">
+        <v>522.6</v>
+      </c>
+      <c r="H129" s="3" t="s">
         <v>475</v>
       </c>
-      <c r="D124" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E124" s="3" t="s">
+      <c r="I129" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J129" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A130" s="1" t="s">
         <v>476</v>
       </c>
-      <c r="F124" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A125" s="1" t="s">
+      <c r="B130" s="1" t="s">
         <v>477</v>
       </c>
-      <c r="B125" s="1" t="s">
+      <c r="C130" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E130" s="3">
+        <v>495.6</v>
+      </c>
+      <c r="F130" s="3">
+        <v>533.72</v>
+      </c>
+      <c r="G130" s="3">
+        <v>571.85</v>
+      </c>
+      <c r="H130" s="3" t="s">
         <v>478</v>
       </c>
-      <c r="C125" s="1" t="s">
+      <c r="I130" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J130" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A131" s="1" t="s">
         <v>479</v>
       </c>
-      <c r="D125" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E125" s="3" t="s">
+      <c r="B131" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="F125" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A126" s="1" t="s">
+      <c r="C131" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E131" s="3">
+        <v>422.44</v>
+      </c>
+      <c r="F131" s="3">
+        <v>454.93</v>
+      </c>
+      <c r="G131" s="3">
+        <v>487.43</v>
+      </c>
+      <c r="H131" s="3" t="s">
         <v>481</v>
       </c>
-      <c r="B126" s="1" t="s">
+      <c r="I131" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J131" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A132" s="1" t="s">
         <v>482</v>
       </c>
-      <c r="C126" s="1" t="s">
+      <c r="B132" s="1" t="s">
         <v>483</v>
       </c>
-      <c r="D126" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E126" s="3" t="s">
+      <c r="C132" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E132" s="3">
+        <v>479.05</v>
+      </c>
+      <c r="F132" s="3">
+        <v>515.9</v>
+      </c>
+      <c r="G132" s="3">
+        <v>552.75</v>
+      </c>
+      <c r="H132" s="3" t="s">
         <v>484</v>
       </c>
-      <c r="F126" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A127" s="1" t="s">
+      <c r="I132" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J132" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A133" s="1" t="s">
         <v>485</v>
       </c>
-      <c r="B127" s="1" t="s">
+      <c r="B133" s="1" t="s">
         <v>486</v>
       </c>
-      <c r="C127" s="1" t="s">
+      <c r="C133" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E133" s="3">
+        <v>479.05</v>
+      </c>
+      <c r="F133" s="3">
+        <v>515.9</v>
+      </c>
+      <c r="G133" s="3">
+        <v>552.75</v>
+      </c>
+      <c r="H133" s="3" t="s">
         <v>487</v>
       </c>
-      <c r="D127" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E127" s="3" t="s">
+      <c r="I133" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J133" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A134" s="1" t="s">
         <v>488</v>
       </c>
-      <c r="F127" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A128" s="1" t="s">
+      <c r="B134" s="1" t="s">
         <v>489</v>
       </c>
-      <c r="B128" s="1" t="s">
+      <c r="C134" s="1" t="s">
         <v>490</v>
       </c>
-      <c r="C128" s="1" t="s">
+      <c r="D134" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E134" s="3">
+        <v>617.45</v>
+      </c>
+      <c r="F134" s="3">
+        <v>664.94</v>
+      </c>
+      <c r="G134" s="3">
+        <v>712.44</v>
+      </c>
+      <c r="H134" s="3" t="s">
         <v>491</v>
       </c>
-      <c r="D128" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E128" s="3" t="s">
+      <c r="I134" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J134" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="135" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A135" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="F128" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A129" s="1" t="s">
+      <c r="B135" s="1" t="s">
         <v>493</v>
       </c>
-      <c r="B129" s="1" t="s">
+      <c r="C135" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E135" s="3">
+        <v>544.38</v>
+      </c>
+      <c r="F135" s="3">
+        <v>586.25</v>
+      </c>
+      <c r="G135" s="3">
+        <v>628.12</v>
+      </c>
+      <c r="H135" s="3" t="s">
         <v>494</v>
       </c>
-      <c r="C129" s="1" t="s">
+      <c r="I135" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J135" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="136" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A136" s="1" t="s">
         <v>495</v>
       </c>
-      <c r="D129" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E129" s="3" t="s">
+      <c r="B136" s="1" t="s">
         <v>496</v>
       </c>
-      <c r="F129" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A130" s="1" t="s">
+      <c r="C136" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E136" s="3">
+        <v>247.87</v>
+      </c>
+      <c r="F136" s="3">
+        <v>266.94</v>
+      </c>
+      <c r="G136" s="3">
+        <v>286</v>
+      </c>
+      <c r="H136" s="3" t="s">
         <v>497</v>
       </c>
-      <c r="B130" s="1" t="s">
+      <c r="I136" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J136" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="137" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A137" s="1" t="s">
         <v>498</v>
       </c>
-      <c r="C130" s="1" t="s">
+      <c r="B137" s="1" t="s">
         <v>499</v>
       </c>
-      <c r="D130" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E130" s="3" t="s">
+      <c r="C137" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E137" s="3">
+        <v>605.35</v>
+      </c>
+      <c r="F137" s="3">
+        <v>651.91</v>
+      </c>
+      <c r="G137" s="3">
+        <v>698.48</v>
+      </c>
+      <c r="H137" s="3" t="s">
         <v>500</v>
       </c>
-      <c r="F130" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A131" s="1" t="s">
+      <c r="I137" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J137" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="138" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A138" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="B131" s="1" t="s">
+      <c r="B138" s="1" t="s">
         <v>502</v>
       </c>
-      <c r="C131" s="1" t="s">
+      <c r="C138" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E138" s="3">
+        <v>660.22</v>
+      </c>
+      <c r="F138" s="3">
+        <v>711</v>
+      </c>
+      <c r="G138" s="3">
+        <v>761.79</v>
+      </c>
+      <c r="H138" s="3" t="s">
         <v>503</v>
       </c>
-      <c r="D131" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E131" s="3" t="s">
+      <c r="I138" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J138" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A139" s="1" t="s">
         <v>504</v>
       </c>
-      <c r="F131" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A132" s="1" t="s">
+      <c r="B139" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="B132" s="1" t="s">
+      <c r="C139" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E139" s="3">
+        <v>979.88</v>
+      </c>
+      <c r="F139" s="3">
+        <v>1055.25</v>
+      </c>
+      <c r="G139" s="3">
+        <v>1130.62</v>
+      </c>
+      <c r="H139" s="3" t="s">
         <v>506</v>
       </c>
-      <c r="C132" s="1" t="s">
+      <c r="I139" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J139" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A140" s="1" t="s">
         <v>507</v>
       </c>
-      <c r="D132" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E132" s="3" t="s">
+      <c r="B140" s="1" t="s">
         <v>508</v>
       </c>
-      <c r="F132" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A133" s="1" t="s">
+      <c r="C140" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E140" s="3">
+        <v>554.53</v>
+      </c>
+      <c r="F140" s="3">
+        <v>597.18</v>
+      </c>
+      <c r="G140" s="3">
+        <v>639.84</v>
+      </c>
+      <c r="H140" s="3" t="s">
         <v>509</v>
       </c>
-      <c r="B133" s="1" t="s">
+      <c r="I140" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J140" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A141" s="1" t="s">
         <v>510</v>
       </c>
-      <c r="C133" s="1" t="s">
+      <c r="B141" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="D133" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E133" s="3" t="s">
+      <c r="C141" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E141" s="3">
+        <v>587.92</v>
+      </c>
+      <c r="F141" s="3">
+        <v>633.15</v>
+      </c>
+      <c r="G141" s="3">
+        <v>678.38</v>
+      </c>
+      <c r="H141" s="3" t="s">
         <v>512</v>
       </c>
-      <c r="F133" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A134" s="1" t="s">
+      <c r="I141" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J141" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A142" s="1" t="s">
         <v>513</v>
       </c>
-      <c r="B134" s="1" t="s">
+      <c r="B142" s="1" t="s">
         <v>514</v>
       </c>
-      <c r="C134" s="1" t="s">
+      <c r="C142" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E142" s="3">
+        <v>557.44</v>
+      </c>
+      <c r="F142" s="3">
+        <v>600.32</v>
+      </c>
+      <c r="G142" s="3">
+        <v>643.2</v>
+      </c>
+      <c r="H142" s="3" t="s">
         <v>515</v>
       </c>
-      <c r="D134" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E134" s="3" t="s">
+      <c r="I142" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J142" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="143" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A143" s="1" t="s">
         <v>516</v>
       </c>
-      <c r="F134" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A135" s="1" t="s">
+      <c r="B143" s="1" t="s">
         <v>517</v>
       </c>
-      <c r="B135" s="1" t="s">
+      <c r="C143" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E143" s="3">
+        <v>583.57</v>
+      </c>
+      <c r="F143" s="3">
+        <v>628.46</v>
+      </c>
+      <c r="G143" s="3">
+        <v>673.35</v>
+      </c>
+      <c r="H143" s="3" t="s">
         <v>518</v>
       </c>
-      <c r="C135" s="1" t="s">
+      <c r="I143" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J143" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A144" s="1" t="s">
         <v>519</v>
       </c>
-      <c r="D135" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E135" s="3" t="s">
+      <c r="B144" s="1" t="s">
         <v>520</v>
       </c>
-      <c r="F135" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A136" s="1" t="s">
+      <c r="C144" s="1" t="s">
         <v>521</v>
       </c>
-      <c r="B136" s="1" t="s">
+      <c r="D144" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E144" s="3">
+        <v>583.57</v>
+      </c>
+      <c r="F144" s="3">
+        <v>628.46</v>
+      </c>
+      <c r="G144" s="3">
+        <v>673.35</v>
+      </c>
+      <c r="H144" s="3" t="s">
         <v>522</v>
       </c>
-      <c r="C136" s="1" t="s">
+      <c r="I144" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J144" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A145" s="1" t="s">
         <v>523</v>
       </c>
-      <c r="D136" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E136" s="3" t="s">
+      <c r="B145" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="F136" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A137" s="1" t="s">
+      <c r="C145" s="1" t="s">
         <v>525</v>
       </c>
-      <c r="B137" s="1" t="s">
+      <c r="D145" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E145" s="3">
+        <v>766.48</v>
+      </c>
+      <c r="F145" s="3">
+        <v>825.44</v>
+      </c>
+      <c r="G145" s="3">
+        <v>884.4</v>
+      </c>
+      <c r="H145" s="3" t="s">
         <v>526</v>
       </c>
-      <c r="C137" s="1" t="s">
+      <c r="I145" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J145" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A146" s="1" t="s">
         <v>527</v>
       </c>
-      <c r="D137" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E137" s="3" t="s">
+      <c r="B146" s="1" t="s">
         <v>528</v>
       </c>
-      <c r="F137" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A138" s="1" t="s">
+      <c r="C146" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E146" s="3">
+        <v>504.31</v>
+      </c>
+      <c r="F146" s="3">
+        <v>543.1</v>
+      </c>
+      <c r="G146" s="3">
+        <v>581.89</v>
+      </c>
+      <c r="H146" s="3" t="s">
         <v>529</v>
       </c>
-      <c r="B138" s="1" t="s">
+      <c r="I146" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J146" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A147" s="1" t="s">
         <v>530</v>
       </c>
-      <c r="C138" s="1" t="s">
+      <c r="B147" s="1" t="s">
         <v>531</v>
       </c>
-      <c r="D138" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E138" s="3" t="s">
+      <c r="C147" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E147" s="3">
+        <v>561.79</v>
+      </c>
+      <c r="F147" s="3">
+        <v>605.01</v>
+      </c>
+      <c r="G147" s="3">
+        <v>648.23</v>
+      </c>
+      <c r="H147" s="3" t="s">
         <v>532</v>
       </c>
-      <c r="F138" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A139" s="1" t="s">
+      <c r="I147" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J147" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A148" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="B139" s="1" t="s">
+      <c r="B148" s="1" t="s">
         <v>534</v>
       </c>
-      <c r="C139" s="1" t="s">
+      <c r="C148" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E148" s="3">
+        <v>513.02</v>
+      </c>
+      <c r="F148" s="3">
+        <v>552.48</v>
+      </c>
+      <c r="G148" s="3">
+        <v>591.95</v>
+      </c>
+      <c r="H148" s="3" t="s">
         <v>535</v>
       </c>
-      <c r="D139" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E139" s="3" t="s">
+      <c r="I148" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J148" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A149" s="1" t="s">
         <v>536</v>
       </c>
-      <c r="F139" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A140" s="1" t="s">
+      <c r="B149" s="1" t="s">
         <v>537</v>
       </c>
-      <c r="B140" s="1" t="s">
+      <c r="C149" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E149" s="3">
+        <v>815.26</v>
+      </c>
+      <c r="F149" s="3">
+        <v>877.97</v>
+      </c>
+      <c r="G149" s="3">
+        <v>940.68</v>
+      </c>
+      <c r="H149" s="3" t="s">
         <v>538</v>
       </c>
-      <c r="C140" s="1" t="s">
+      <c r="I149" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J149" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A150" s="1" t="s">
         <v>539</v>
       </c>
-      <c r="D140" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E140" s="3" t="s">
+      <c r="B150" s="1" t="s">
         <v>540</v>
       </c>
-      <c r="F140" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A141" s="1" t="s">
+      <c r="C150" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E150" s="3">
+        <v>1359.63</v>
+      </c>
+      <c r="F150" s="3">
+        <v>1464.22</v>
+      </c>
+      <c r="G150" s="3">
+        <v>1568.81</v>
+      </c>
+      <c r="H150" s="3" t="s">
         <v>541</v>
       </c>
-      <c r="B141" s="1" t="s">
+      <c r="I150" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J150" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A151" s="1" t="s">
         <v>542</v>
       </c>
-      <c r="C141" s="1" t="s">
+      <c r="B151" s="1" t="s">
         <v>543</v>
       </c>
-      <c r="D141" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E141" s="3" t="s">
+      <c r="C151" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E151" s="3">
+        <v>583.57</v>
+      </c>
+      <c r="F151" s="3">
+        <v>628.46</v>
+      </c>
+      <c r="G151" s="3">
+        <v>673.35</v>
+      </c>
+      <c r="H151" s="3" t="s">
         <v>544</v>
       </c>
-      <c r="F141" s="3" t="s">
+      <c r="I151" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J151" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="152" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A152" s="1" t="s">
         <v>545</v>
       </c>
-      <c r="G141" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A142" s="1" t="s">
+      <c r="B152" s="1" t="s">
         <v>546</v>
       </c>
-      <c r="B142" s="1" t="s">
+      <c r="C152" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E152" s="3">
+        <v>884.07</v>
+      </c>
+      <c r="F152" s="3">
+        <v>952.07</v>
+      </c>
+      <c r="G152" s="3">
+        <v>1020.08</v>
+      </c>
+      <c r="H152" s="3" t="s">
         <v>547</v>
       </c>
-      <c r="C142" s="1" t="s">
+      <c r="I152" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J152" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="153" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A153" s="1" t="s">
         <v>548</v>
       </c>
-      <c r="D142" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E142" s="3" t="s">
+      <c r="B153" s="1" t="s">
         <v>549</v>
       </c>
-      <c r="F142" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A143" s="1" t="s">
+      <c r="C153" s="1" t="s">
         <v>550</v>
       </c>
-      <c r="B143" s="1" t="s">
+      <c r="D153" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E153" s="3">
+        <v>260.43</v>
+      </c>
+      <c r="F153" s="3">
+        <v>280.46</v>
+      </c>
+      <c r="G153" s="3">
+        <v>300.5</v>
+      </c>
+      <c r="H153" s="3" t="s">
         <v>551</v>
       </c>
-      <c r="C143" s="1" t="s">
+      <c r="I153" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J153" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="154" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A154" s="1" t="s">
         <v>552</v>
       </c>
-      <c r="D143" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E143" s="3" t="s">
+      <c r="B154" s="1" t="s">
         <v>553</v>
       </c>
-      <c r="F143" s="3" t="s">
+      <c r="C154" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E154" s="3">
+        <v>260.43</v>
+      </c>
+      <c r="F154" s="3">
+        <v>280.46</v>
+      </c>
+      <c r="G154" s="3">
+        <v>300.5</v>
+      </c>
+      <c r="H154" s="3" t="s">
         <v>554</v>
       </c>
-      <c r="G143" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A144" s="1" t="s">
+      <c r="I154" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J154" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="155" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A155" s="1" t="s">
         <v>555</v>
       </c>
-      <c r="B144" s="1" t="s">
+      <c r="B155" s="1" t="s">
         <v>556</v>
       </c>
-      <c r="C144" s="1" t="s">
+      <c r="C155" s="1" t="s">
         <v>557</v>
       </c>
-      <c r="D144" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E144" s="3" t="s">
+      <c r="D155" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E155" s="3">
+        <v>327.82</v>
+      </c>
+      <c r="F155" s="3">
+        <v>353.04</v>
+      </c>
+      <c r="G155" s="3">
+        <v>378.25</v>
+      </c>
+      <c r="H155" s="3" t="s">
         <v>558</v>
       </c>
-      <c r="F144" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A145" s="1" t="s">
+      <c r="I155" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J155" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="156" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A156" s="1" t="s">
         <v>559</v>
       </c>
-      <c r="B145" s="1" t="s">
+      <c r="B156" s="1" t="s">
         <v>560</v>
       </c>
-      <c r="C145" s="1" t="s">
+      <c r="C156" s="1" t="s">
         <v>560</v>
       </c>
-      <c r="D145" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E145" s="3" t="s">
+      <c r="D156" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E156" s="3">
+        <v>548.73</v>
+      </c>
+      <c r="F156" s="3">
+        <v>590.94</v>
+      </c>
+      <c r="G156" s="3">
+        <v>633.15</v>
+      </c>
+      <c r="H156" s="3" t="s">
         <v>561</v>
       </c>
-      <c r="F145" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A146" s="1" t="s">
+      <c r="I156" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J156" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="157" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A157" s="1" t="s">
         <v>562</v>
       </c>
-      <c r="B146" s="1" t="s">
+      <c r="B157" s="1" t="s">
         <v>563</v>
       </c>
-      <c r="C146" s="1" t="s">
+      <c r="C157" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E157" s="3">
+        <v>1235.26</v>
+      </c>
+      <c r="F157" s="3">
+        <v>1330.28</v>
+      </c>
+      <c r="G157" s="3">
+        <v>1425.3</v>
+      </c>
+      <c r="H157" s="3" t="s">
         <v>564</v>
       </c>
-      <c r="D146" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E146" s="3" t="s">
+      <c r="I157" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J157" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="158" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A158" s="1" t="s">
         <v>565</v>
       </c>
-      <c r="F146" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A147" s="1" t="s">
+      <c r="B158" s="1" t="s">
         <v>566</v>
       </c>
-      <c r="B147" s="1" t="s">
+      <c r="C158" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E158" s="3">
+        <v>941.72</v>
+      </c>
+      <c r="F158" s="3">
+        <v>1014.16</v>
+      </c>
+      <c r="G158" s="3">
+        <v>1086.6</v>
+      </c>
+      <c r="H158" s="3" t="s">
         <v>567</v>
       </c>
-      <c r="C147" s="1" t="s">
+      <c r="I158" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J158" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="159" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A159" s="1" t="s">
         <v>568</v>
       </c>
-      <c r="D147" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E147" s="3" t="s">
+      <c r="B159" s="1" t="s">
         <v>569</v>
       </c>
-      <c r="F147" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A148" s="1" t="s">
+      <c r="C159" s="1" t="s">
         <v>570</v>
       </c>
-      <c r="B148" s="1" t="s">
+      <c r="D159" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E159" s="3">
+        <v>425.92</v>
+      </c>
+      <c r="F159" s="3">
+        <v>458.68</v>
+      </c>
+      <c r="G159" s="3">
+        <v>491.44</v>
+      </c>
+      <c r="H159" s="3" t="s">
         <v>571</v>
       </c>
-      <c r="C148" s="1" t="s">
+      <c r="I159" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J159" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="160" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A160" s="1" t="s">
         <v>572</v>
       </c>
-      <c r="D148" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E148" s="3" t="s">
+      <c r="B160" s="1" t="s">
         <v>573</v>
       </c>
-      <c r="F148" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A149" s="1" t="s">
+      <c r="C160" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E160" s="3">
+        <v>605.35</v>
+      </c>
+      <c r="F160" s="3">
+        <v>651.91</v>
+      </c>
+      <c r="G160" s="3">
+        <v>698.48</v>
+      </c>
+      <c r="H160" s="3" t="s">
         <v>574</v>
       </c>
-      <c r="B149" s="1" t="s">
+      <c r="I160" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J160" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="161" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A161" s="1" t="s">
         <v>575</v>
       </c>
-      <c r="C149" s="1" t="s">
+      <c r="B161" s="1" t="s">
         <v>576</v>
       </c>
-      <c r="D149" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E149" s="3" t="s">
+      <c r="C161" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E161" s="3">
+        <v>500.82</v>
+      </c>
+      <c r="F161" s="3">
+        <v>539.35</v>
+      </c>
+      <c r="G161" s="3">
+        <v>577.88</v>
+      </c>
+      <c r="H161" s="3" t="s">
         <v>577</v>
       </c>
-      <c r="F149" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A150" s="1" t="s">
+      <c r="I161" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J161" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="162" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A162" s="1" t="s">
         <v>578</v>
       </c>
-      <c r="B150" s="1" t="s">
+      <c r="B162" s="1" t="s">
         <v>579</v>
       </c>
-      <c r="C150" s="1" t="s">
+      <c r="C162" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E162" s="3">
+        <v>469.47</v>
+      </c>
+      <c r="F162" s="3">
+        <v>505.58</v>
+      </c>
+      <c r="G162" s="3">
+        <v>541.7</v>
+      </c>
+      <c r="H162" s="3" t="s">
         <v>580</v>
       </c>
-      <c r="D150" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E150" s="3" t="s">
+      <c r="I162" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J162" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="163" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A163" s="1" t="s">
         <v>581</v>
       </c>
-      <c r="F150" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A151" s="1" t="s">
+      <c r="B163" s="1" t="s">
         <v>582</v>
       </c>
-      <c r="B151" s="1" t="s">
+      <c r="C163" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E163" s="3">
+        <v>605.35</v>
+      </c>
+      <c r="F163" s="3">
+        <v>651.91</v>
+      </c>
+      <c r="G163" s="3">
+        <v>698.48</v>
+      </c>
+      <c r="H163" s="3" t="s">
         <v>583</v>
       </c>
-      <c r="C151" s="1" t="s">
+      <c r="I163" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J163" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="164" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A164" s="1" t="s">
         <v>584</v>
       </c>
-      <c r="D151" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E151" s="3" t="s">
+      <c r="B164" s="1" t="s">
         <v>585</v>
       </c>
-      <c r="F151" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A152" s="1" t="s">
+      <c r="C164" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E164" s="3">
+        <v>605.35</v>
+      </c>
+      <c r="F164" s="3">
+        <v>651.91</v>
+      </c>
+      <c r="G164" s="3">
+        <v>698.48</v>
+      </c>
+      <c r="H164" s="3" t="s">
         <v>586</v>
       </c>
-      <c r="B152" s="1" t="s">
+      <c r="I164" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J164" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="165" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A165" s="1" t="s">
         <v>587</v>
       </c>
-      <c r="C152" s="1" t="s">
+      <c r="B165" s="1" t="s">
         <v>588</v>
       </c>
-      <c r="D152" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E152" s="3" t="s">
+      <c r="C165" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E165" s="3">
+        <v>617.45</v>
+      </c>
+      <c r="F165" s="3">
+        <v>664.94</v>
+      </c>
+      <c r="G165" s="3">
+        <v>712.44</v>
+      </c>
+      <c r="H165" s="3" t="s">
         <v>589</v>
       </c>
-      <c r="F152" s="3" t="s">
+      <c r="I165" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J165" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="166" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A166" s="1" t="s">
         <v>590</v>
       </c>
-      <c r="G152" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A153" s="1" t="s">
+      <c r="B166" s="1" t="s">
         <v>591</v>
       </c>
-      <c r="B153" s="1" t="s">
+      <c r="C166" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E166" s="3">
+        <v>479.05</v>
+      </c>
+      <c r="F166" s="3">
+        <v>515.9</v>
+      </c>
+      <c r="G166" s="3">
+        <v>552.75</v>
+      </c>
+      <c r="H166" s="3" t="s">
         <v>592</v>
       </c>
-      <c r="C153" s="1" t="s">
+      <c r="I166" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J166" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="167" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A167" s="1" t="s">
         <v>593</v>
       </c>
-      <c r="D153" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E153" s="3" t="s">
+      <c r="B167" s="1" t="s">
         <v>594</v>
       </c>
-      <c r="F153" s="3" t="s">
+      <c r="C167" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E167" s="3">
+        <v>605.35</v>
+      </c>
+      <c r="F167" s="3">
+        <v>651.91</v>
+      </c>
+      <c r="G167" s="3">
+        <v>698.48</v>
+      </c>
+      <c r="H167" s="3" t="s">
         <v>595</v>
       </c>
-      <c r="G153" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A154" s="1" t="s">
+      <c r="I167" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J167" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="168" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A168" s="1" t="s">
         <v>596</v>
       </c>
-      <c r="B154" s="1" t="s">
+      <c r="B168" s="1" t="s">
         <v>597</v>
       </c>
-      <c r="C154" s="1" t="s">
+      <c r="C168" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E168" s="3">
+        <v>479.05</v>
+      </c>
+      <c r="F168" s="3">
+        <v>515.9</v>
+      </c>
+      <c r="G168" s="3">
+        <v>552.75</v>
+      </c>
+      <c r="H168" s="3" t="s">
         <v>598</v>
       </c>
-      <c r="D154" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E154" s="3" t="s">
+      <c r="I168" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J168" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="169" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A169" s="1" t="s">
         <v>599</v>
       </c>
-      <c r="F154" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A155" s="1" t="s">
+      <c r="B169" s="1" t="s">
         <v>600</v>
       </c>
-      <c r="B155" s="1" t="s">
+      <c r="C169" s="1" t="s">
         <v>601</v>
       </c>
-      <c r="C155" s="1" t="s">
+      <c r="D169" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E169" s="3">
+        <v>617.45</v>
+      </c>
+      <c r="F169" s="3">
+        <v>664.94</v>
+      </c>
+      <c r="G169" s="3">
+        <v>712.44</v>
+      </c>
+      <c r="H169" s="3" t="s">
         <v>602</v>
       </c>
-      <c r="D155" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E155" s="3" t="s">
+      <c r="I169" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J169" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="170" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A170" s="1" t="s">
         <v>603</v>
       </c>
-      <c r="F155" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A156" s="1" t="s">
+      <c r="B170" s="1" t="s">
         <v>604</v>
       </c>
-      <c r="B156" s="1" t="s">
+      <c r="C170" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E170" s="3">
+        <v>288.3</v>
+      </c>
+      <c r="F170" s="3">
+        <v>310.48</v>
+      </c>
+      <c r="G170" s="3">
+        <v>332.65</v>
+      </c>
+      <c r="H170" s="3" t="s">
         <v>605</v>
       </c>
-      <c r="C156" s="1" t="s">
+      <c r="I170" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J170" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="171" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A171" s="1" t="s">
         <v>606</v>
       </c>
-      <c r="D156" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E156" s="3" t="s">
+      <c r="B171" s="1" t="s">
         <v>607</v>
       </c>
-      <c r="F156" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A157" s="1" t="s">
+      <c r="C171" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E171" s="3">
+        <v>310.06</v>
+      </c>
+      <c r="F171" s="3">
+        <v>333.91</v>
+      </c>
+      <c r="G171" s="3">
+        <v>357.76</v>
+      </c>
+      <c r="H171" s="3" t="s">
         <v>608</v>
       </c>
-      <c r="B157" s="1" t="s">
+      <c r="I171" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J171" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="172" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A172" s="1" t="s">
         <v>609</v>
       </c>
-      <c r="C157" s="1" t="s">
+      <c r="B172" s="1" t="s">
         <v>610</v>
       </c>
-      <c r="D157" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E157" s="3" t="s">
+      <c r="C172" s="1" t="s">
         <v>611</v>
       </c>
-      <c r="F157" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A158" s="1" t="s">
+      <c r="D172" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E172" s="3">
+        <v>1058.27</v>
+      </c>
+      <c r="F172" s="3">
+        <v>1139.67</v>
+      </c>
+      <c r="G172" s="3">
+        <v>1221.08</v>
+      </c>
+      <c r="H172" s="3" t="s">
         <v>612</v>
       </c>
-      <c r="B158" s="1" t="s">
+      <c r="I172" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J172" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="173" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A173" s="1" t="s">
         <v>613</v>
       </c>
-      <c r="C158" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E158" s="3" t="s">
+      <c r="B173" s="1" t="s">
         <v>614</v>
       </c>
-      <c r="F158" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A159" s="1" t="s">
+      <c r="C173" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E173" s="3">
+        <v>687.22</v>
+      </c>
+      <c r="F173" s="3">
+        <v>740.08</v>
+      </c>
+      <c r="G173" s="3">
+        <v>792.95</v>
+      </c>
+      <c r="H173" s="3" t="s">
         <v>615</v>
       </c>
-      <c r="B159" s="1" t="s">
+      <c r="I173" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J173" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="174" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A174" s="1" t="s">
         <v>616</v>
       </c>
-      <c r="C159" s="1" t="s">
+      <c r="B174" s="1" t="s">
         <v>617</v>
       </c>
-      <c r="D159" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E159" s="3" t="s">
+      <c r="C174" s="1" t="s">
         <v>618</v>
       </c>
-      <c r="F159" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A160" s="1" t="s">
+      <c r="D174" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E174" s="3">
+        <v>605.35</v>
+      </c>
+      <c r="F174" s="3">
+        <v>651.91</v>
+      </c>
+      <c r="G174" s="3">
+        <v>698.48</v>
+      </c>
+      <c r="H174" s="3" t="s">
         <v>619</v>
       </c>
-      <c r="B160" s="1" t="s">
+      <c r="I174" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J174" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="175" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A175" s="1" t="s">
         <v>620</v>
       </c>
-      <c r="C160" s="1" t="s">
+      <c r="B175" s="1" t="s">
         <v>621</v>
       </c>
-      <c r="D160" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E160" s="3" t="s">
+      <c r="C175" s="1" t="s">
         <v>622</v>
       </c>
-      <c r="F160" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A161" s="1" t="s">
+      <c r="D175" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E175" s="3">
+        <v>495.6</v>
+      </c>
+      <c r="F175" s="3">
+        <v>533.72</v>
+      </c>
+      <c r="G175" s="3">
+        <v>571.85</v>
+      </c>
+      <c r="H175" s="3" t="s">
         <v>623</v>
       </c>
-      <c r="B161" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C161" s="1" t="s">
+      <c r="I175" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J175" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="176" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A176" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E176" s="3">
+        <v>484.19</v>
+      </c>
+      <c r="F176" s="3">
+        <v>521.43</v>
+      </c>
+      <c r="G176" s="3">
+        <v>558.67</v>
+      </c>
+      <c r="H176" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="I176" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J176" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="177" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A177" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E177" s="3">
+        <v>488.63</v>
+      </c>
+      <c r="F177" s="3">
+        <v>526.22</v>
+      </c>
+      <c r="G177" s="3">
+        <v>563.8</v>
+      </c>
+      <c r="H177" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="I177" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J177" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="178" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A178" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E178" s="3">
+        <v>486.89</v>
+      </c>
+      <c r="F178" s="3">
+        <v>524.34</v>
+      </c>
+      <c r="G178" s="3">
+        <v>561.79</v>
+      </c>
+      <c r="H178" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="I178" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J178" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="179" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A179" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E179" s="3">
+        <v>479.05</v>
+      </c>
+      <c r="F179" s="3">
+        <v>515.9</v>
+      </c>
+      <c r="G179" s="3">
+        <v>552.75</v>
+      </c>
+      <c r="H179" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="I179" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J179" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="180" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A180" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E180" s="3">
+        <v>617.45</v>
+      </c>
+      <c r="F180" s="3">
+        <v>664.94</v>
+      </c>
+      <c r="G180" s="3">
+        <v>712.44</v>
+      </c>
+      <c r="H180" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="I180" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J180" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="181" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A181" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E181" s="3">
+        <v>605.35</v>
+      </c>
+      <c r="F181" s="3">
+        <v>651.91</v>
+      </c>
+      <c r="G181" s="3">
+        <v>698.48</v>
+      </c>
+      <c r="H181" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="I181" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J181" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="182" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A182" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E182" s="3">
+        <v>479.05</v>
+      </c>
+      <c r="F182" s="3">
+        <v>515.9</v>
+      </c>
+      <c r="G182" s="3">
+        <v>552.75</v>
+      </c>
+      <c r="H182" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="I182" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J182" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="183" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A183" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E183" s="3">
+        <v>469.47</v>
+      </c>
+      <c r="F183" s="3">
+        <v>505.58</v>
+      </c>
+      <c r="G183" s="3">
+        <v>541.7</v>
+      </c>
+      <c r="H183" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="I183" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J183" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="184" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A184" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E184" s="3">
+        <v>469.47</v>
+      </c>
+      <c r="F184" s="3">
+        <v>505.58</v>
+      </c>
+      <c r="G184" s="3">
+        <v>541.7</v>
+      </c>
+      <c r="H184" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="I184" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J184" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="185" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A185" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E185" s="3">
+        <v>486.89</v>
+      </c>
+      <c r="F185" s="3">
+        <v>524.34</v>
+      </c>
+      <c r="G185" s="3">
+        <v>561.79</v>
+      </c>
+      <c r="H185" s="3" t="s">
+        <v>663</v>
+      </c>
+      <c r="I185" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J185" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="186" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A186" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E186" s="3">
+        <v>678.51</v>
+      </c>
+      <c r="F186" s="3">
+        <v>730.7</v>
+      </c>
+      <c r="G186" s="3">
+        <v>782.89</v>
+      </c>
+      <c r="H186" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="I186" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J186" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="187" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A187" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E187" s="3">
+        <v>535.66</v>
+      </c>
+      <c r="F187" s="3">
+        <v>576.87</v>
+      </c>
+      <c r="G187" s="3">
+        <v>618.08</v>
+      </c>
+      <c r="H187" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="I187" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J187" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="188" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A188" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E188" s="3">
+        <v>479.05</v>
+      </c>
+      <c r="F188" s="3">
+        <v>515.9</v>
+      </c>
+      <c r="G188" s="3">
+        <v>552.75</v>
+      </c>
+      <c r="H188" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="I188" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J188" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="189" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A189" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E189" s="3">
+        <v>486.89</v>
+      </c>
+      <c r="F189" s="3">
+        <v>524.34</v>
+      </c>
+      <c r="G189" s="3">
+        <v>561.79</v>
+      </c>
+      <c r="H189" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="I189" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J189" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="190" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A190" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E190" s="3">
+        <v>590.8</v>
+      </c>
+      <c r="F190" s="3">
+        <v>636.24</v>
+      </c>
+      <c r="G190" s="3">
+        <v>681.69</v>
+      </c>
+      <c r="H190" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="I190" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J190" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="191" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A191" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E191" s="3">
+        <v>469.47</v>
+      </c>
+      <c r="F191" s="3">
+        <v>505.58</v>
+      </c>
+      <c r="G191" s="3">
+        <v>541.7</v>
+      </c>
+      <c r="H191" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="I191" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J191" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="192" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A192" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E192" s="3">
+        <v>617.45</v>
+      </c>
+      <c r="F192" s="3">
+        <v>664.94</v>
+      </c>
+      <c r="G192" s="3">
+        <v>712.44</v>
+      </c>
+      <c r="H192" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="I192" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J192" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="193" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A193" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E193" s="3">
+        <v>605.35</v>
+      </c>
+      <c r="F193" s="3">
+        <v>651.91</v>
+      </c>
+      <c r="G193" s="3">
+        <v>698.48</v>
+      </c>
+      <c r="H193" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="I193" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J193" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="194" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A194" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E194" s="3">
+        <v>488.63</v>
+      </c>
+      <c r="F194" s="3">
+        <v>526.22</v>
+      </c>
+      <c r="G194" s="3">
+        <v>563.8</v>
+      </c>
+      <c r="H194" s="3" t="s">
+        <v>699</v>
+      </c>
+      <c r="I194" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J194" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="195" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A195" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E195" s="3">
+        <v>605.35</v>
+      </c>
+      <c r="F195" s="3">
+        <v>651.91</v>
+      </c>
+      <c r="G195" s="3">
+        <v>698.48</v>
+      </c>
+      <c r="H195" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="I195" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J195" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="196" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A196" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E196" s="3">
+        <v>504.31</v>
+      </c>
+      <c r="F196" s="3">
+        <v>543.1</v>
+      </c>
+      <c r="G196" s="3">
+        <v>581.89</v>
+      </c>
+      <c r="H196" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="I196" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J196" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="197" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A197" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E197" s="3">
+        <v>640.18</v>
+      </c>
+      <c r="F197" s="3">
+        <v>689.43</v>
+      </c>
+      <c r="G197" s="3">
+        <v>738.67</v>
+      </c>
+      <c r="H197" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="I197" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J197" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="198" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A198" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E198" s="3">
+        <v>744.71</v>
+      </c>
+      <c r="F198" s="3">
+        <v>801.99</v>
+      </c>
+      <c r="G198" s="3">
+        <v>859.27</v>
+      </c>
+      <c r="H198" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="I198" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J198" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="199" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A199" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E199" s="3">
+        <v>643.67</v>
+      </c>
+      <c r="F199" s="3">
+        <v>693.18</v>
+      </c>
+      <c r="G199" s="3">
+        <v>742.7</v>
+      </c>
+      <c r="H199" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="I199" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J199" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="200" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A200" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E200" s="3">
+        <v>568.59</v>
+      </c>
+      <c r="F200" s="3">
+        <v>612.33</v>
+      </c>
+      <c r="G200" s="3">
+        <v>656.07</v>
+      </c>
+      <c r="H200" s="3" t="s">
+        <v>723</v>
+      </c>
+      <c r="I200" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J200" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="201" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A201" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E201" s="3">
+        <v>608.83</v>
+      </c>
+      <c r="F201" s="3">
+        <v>655.66</v>
+      </c>
+      <c r="G201" s="3">
+        <v>702.5</v>
+      </c>
+      <c r="H201" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="I201" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J201" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="202" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A202" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E202" s="3">
+        <v>641.93</v>
+      </c>
+      <c r="F202" s="3">
+        <v>691.31</v>
+      </c>
+      <c r="G202" s="3">
+        <v>740.68</v>
+      </c>
+      <c r="H202" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="I202" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J202" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="203" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A203" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E203" s="3">
+        <v>580.09</v>
+      </c>
+      <c r="F203" s="3">
+        <v>624.71</v>
+      </c>
+      <c r="G203" s="3">
+        <v>669.33</v>
+      </c>
+      <c r="H203" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="I203" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J203" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="204" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A204" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E204" s="3">
+        <v>574.86</v>
+      </c>
+      <c r="F204" s="3">
+        <v>619.08</v>
+      </c>
+      <c r="G204" s="3">
+        <v>663.3</v>
+      </c>
+      <c r="H204" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="I204" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J204" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="205" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A205" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E205" s="3">
+        <v>1450.21</v>
+      </c>
+      <c r="F205" s="3">
+        <v>1561.77</v>
+      </c>
+      <c r="G205" s="3">
+        <v>1673.33</v>
+      </c>
+      <c r="H205" s="3" t="s">
+        <v>743</v>
+      </c>
+      <c r="I205" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J205" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="206" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A206" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E206" s="3">
+        <v>1023.42</v>
+      </c>
+      <c r="F206" s="3">
+        <v>1102.15</v>
+      </c>
+      <c r="G206" s="3">
+        <v>1180.88</v>
+      </c>
+      <c r="H206" s="3" t="s">
+        <v>747</v>
+      </c>
+      <c r="I206" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J206" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="207" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A207" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E207" s="3">
+        <v>1314.43</v>
+      </c>
+      <c r="F207" s="3">
+        <v>1415.54</v>
+      </c>
+      <c r="G207" s="3">
+        <v>1516.65</v>
+      </c>
+      <c r="H207" s="3" t="s">
+        <v>751</v>
+      </c>
+      <c r="I207" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J207" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="208" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A208" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E208" s="3">
+        <v>2959.24</v>
+      </c>
+      <c r="F208" s="3">
+        <v>3186.88</v>
+      </c>
+      <c r="G208" s="3">
+        <v>3414.51</v>
+      </c>
+      <c r="H208" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="I208" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="J208" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="209" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A209" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E209" s="3">
+        <v>469.47</v>
+      </c>
+      <c r="F209" s="3">
+        <v>505.58</v>
+      </c>
+      <c r="G209" s="3">
+        <v>541.7</v>
+      </c>
+      <c r="H209" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="I209" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J209" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="210" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A210" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E210" s="3">
+        <v>283.88</v>
+      </c>
+      <c r="F210" s="3">
+        <v>305.72</v>
+      </c>
+      <c r="G210" s="3">
+        <v>327.56</v>
+      </c>
+      <c r="H210" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="I210" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="J210" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="211" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A211" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E211" s="3">
+        <v>582.7</v>
+      </c>
+      <c r="F211" s="3">
+        <v>627.52</v>
+      </c>
+      <c r="G211" s="3">
+        <v>672.35</v>
+      </c>
+      <c r="H211" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="I211" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J211" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="212" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A212" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E212" s="3">
+        <v>200.33</v>
+      </c>
+      <c r="F212" s="3">
+        <v>215.74</v>
+      </c>
+      <c r="G212" s="3">
+        <v>231.15</v>
+      </c>
+      <c r="H212" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="I212" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J212" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="213" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A213" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E213" s="3">
+        <v>1119.49</v>
+      </c>
+      <c r="F213" s="3">
+        <v>1204.3</v>
+      </c>
+      <c r="G213" s="3">
+        <v>1289.11</v>
+      </c>
+      <c r="H213" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="I213" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="J213" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="214" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A214" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E214" s="3">
+        <v>589.04</v>
+      </c>
+      <c r="F214" s="3">
         <v>621</v>
       </c>
-      <c r="D161" s="1" t="s">
-[...1039 lines deleted...]
-      <c r="A207" s="1" t="s">
+      <c r="G214" s="3">
+        <v>662.1</v>
+      </c>
+      <c r="H214" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="I214" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J214" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="215" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A215" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="C215" s="1" t="s">
         <v>781</v>
       </c>
-      <c r="B207" s="1" t="s">
-[...19 lines deleted...]
-      <c r="A208" s="1" t="s">
+      <c r="D215" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E215" s="3">
+        <v>589.04</v>
+      </c>
+      <c r="F215" s="3">
+        <v>621</v>
+      </c>
+      <c r="G215" s="3">
+        <v>662.1</v>
+      </c>
+      <c r="H215" s="3" t="s">
         <v>785</v>
       </c>
-      <c r="B208" s="1" t="s">
+      <c r="I215" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J215" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="216" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A216" s="1" t="s">
         <v>786</v>
       </c>
-      <c r="C208" s="1" t="s">
+      <c r="B216" s="1" t="s">
         <v>787</v>
       </c>
-      <c r="D208" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E208" s="3" t="s">
+      <c r="C216" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E216" s="3">
+        <v>321.04</v>
+      </c>
+      <c r="F216" s="3">
+        <v>345.36</v>
+      </c>
+      <c r="G216" s="3">
+        <v>369.68</v>
+      </c>
+      <c r="H216" s="3" t="s">
         <v>788</v>
       </c>
-      <c r="F208" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A209" s="1" t="s">
+      <c r="I216" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J216" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="217" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A217" s="1" t="s">
         <v>789</v>
       </c>
-      <c r="B209" s="1" t="s">
+      <c r="B217" s="1" t="s">
         <v>790</v>
       </c>
-      <c r="C209" s="1" t="s">
+      <c r="C217" s="1" t="s">
         <v>791</v>
       </c>
-      <c r="D209" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E209" s="3" t="s">
+      <c r="D217" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E217" s="3">
+        <v>371.51</v>
+      </c>
+      <c r="F217" s="3">
+        <v>394.03</v>
+      </c>
+      <c r="G217" s="3">
+        <v>422.18</v>
+      </c>
+      <c r="H217" s="3" t="s">
         <v>792</v>
       </c>
-      <c r="F209" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A210" s="1" t="s">
+      <c r="I217" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J217" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="218" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A218" s="1" t="s">
         <v>793</v>
       </c>
-      <c r="B210" s="1" t="s">
+      <c r="B218" s="1" t="s">
         <v>794</v>
       </c>
-      <c r="C210" s="1" t="s">
+      <c r="C218" s="1" t="s">
         <v>795</v>
       </c>
-      <c r="D210" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E210" s="3" t="s">
+      <c r="D218" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E218" s="3">
+        <v>381.81</v>
+      </c>
+      <c r="F218" s="3">
+        <v>404.95</v>
+      </c>
+      <c r="G218" s="3">
+        <v>433.88</v>
+      </c>
+      <c r="H218" s="3" t="s">
         <v>796</v>
       </c>
-      <c r="F210" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A211" s="1" t="s">
+      <c r="I218" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J218" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="219" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A219" s="1" t="s">
         <v>797</v>
       </c>
-      <c r="B211" s="1" t="s">
+      <c r="B219" s="1" t="s">
         <v>798</v>
       </c>
-      <c r="C211" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E211" s="3" t="s">
+      <c r="C219" s="1" t="s">
         <v>799</v>
       </c>
-      <c r="F211" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A212" s="1" t="s">
+      <c r="D219" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E219" s="3">
+        <v>371.51</v>
+      </c>
+      <c r="F219" s="3">
+        <v>394.03</v>
+      </c>
+      <c r="G219" s="3">
+        <v>422.18</v>
+      </c>
+      <c r="H219" s="3" t="s">
         <v>800</v>
       </c>
-      <c r="B212" s="1" t="s">
+      <c r="I219" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J219" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="220" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A220" s="1" t="s">
         <v>801</v>
       </c>
-      <c r="C212" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E212" s="3" t="s">
+      <c r="B220" s="1" t="s">
         <v>802</v>
       </c>
-      <c r="F212" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A213" s="1" t="s">
+      <c r="C220" s="1" t="s">
         <v>803</v>
       </c>
-      <c r="B213" s="1" t="s">
+      <c r="D220" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E220" s="3">
+        <v>1651.65</v>
+      </c>
+      <c r="F220" s="3">
+        <v>1751.75</v>
+      </c>
+      <c r="G220" s="3">
+        <v>1876.88</v>
+      </c>
+      <c r="H220" s="3" t="s">
         <v>804</v>
       </c>
-      <c r="C213" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E213" s="3" t="s">
+      <c r="I220" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J220" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="221" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A221" s="1" t="s">
         <v>805</v>
       </c>
-      <c r="F213" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A214" s="1" t="s">
+      <c r="B221" s="1" t="s">
         <v>806</v>
       </c>
-      <c r="B214" s="1" t="s">
+      <c r="C221" s="1" t="s">
         <v>807</v>
       </c>
-      <c r="C214" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E214" s="3" t="s">
+      <c r="D221" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E221" s="3">
+        <v>2110.68</v>
+      </c>
+      <c r="F221" s="3">
+        <v>2238.6</v>
+      </c>
+      <c r="G221" s="3">
+        <v>2398.5</v>
+      </c>
+      <c r="H221" s="3" t="s">
         <v>808</v>
       </c>
-      <c r="F214" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A215" s="1" t="s">
+      <c r="I221" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J221" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="222" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A222" s="1" t="s">
         <v>809</v>
       </c>
-      <c r="B215" s="1" t="s">
+      <c r="B222" s="1" t="s">
         <v>810</v>
       </c>
-      <c r="C215" s="1" t="s">
+      <c r="C222" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E222" s="3">
+        <v>380.95</v>
+      </c>
+      <c r="F222" s="3">
+        <v>404.04</v>
+      </c>
+      <c r="G222" s="3">
+        <v>432.9</v>
+      </c>
+      <c r="H222" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="I222" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J222" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="223" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A223" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="B223" s="1" t="s">
         <v>810</v>
       </c>
-      <c r="D215" s="1" t="s">
-[...25 lines deleted...]
-      <c r="E216" s="3" t="s">
+      <c r="C223" s="1" t="s">
         <v>814</v>
       </c>
-      <c r="F216" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A217" s="1" t="s">
+      <c r="D223" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E223" s="3">
+        <v>380.95</v>
+      </c>
+      <c r="F223" s="3">
+        <v>404.04</v>
+      </c>
+      <c r="G223" s="3">
+        <v>432.9</v>
+      </c>
+      <c r="H223" s="3" t="s">
         <v>815</v>
       </c>
-      <c r="B217" s="1" t="s">
+      <c r="I223" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J223" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="224" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A224" s="1" t="s">
         <v>816</v>
       </c>
-      <c r="C217" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E217" s="3" t="s">
+      <c r="B224" s="1" t="s">
         <v>817</v>
       </c>
-      <c r="F217" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A218" s="1" t="s">
+      <c r="C224" s="1" t="s">
         <v>818</v>
       </c>
-      <c r="B218" s="1" t="s">
+      <c r="D224" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E224" s="3">
+        <v>371.51</v>
+      </c>
+      <c r="F224" s="3">
+        <v>394.03</v>
+      </c>
+      <c r="G224" s="3">
+        <v>422.18</v>
+      </c>
+      <c r="H224" s="3" t="s">
         <v>819</v>
       </c>
-      <c r="C218" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E218" s="3" t="s">
+      <c r="I224" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J224" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="225" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A225" s="1" t="s">
         <v>820</v>
       </c>
-      <c r="F218" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A219" s="1" t="s">
+      <c r="B225" s="1" t="s">
         <v>821</v>
       </c>
-      <c r="B219" s="1" t="s">
+      <c r="C225" s="1" t="s">
         <v>822</v>
       </c>
-      <c r="C219" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E219" s="3" t="s">
+      <c r="D225" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E225" s="3">
+        <v>361.22</v>
+      </c>
+      <c r="F225" s="3">
+        <v>383.11</v>
+      </c>
+      <c r="G225" s="3">
+        <v>410.48</v>
+      </c>
+      <c r="H225" s="3" t="s">
         <v>823</v>
       </c>
-      <c r="F219" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A220" s="1" t="s">
+      <c r="I225" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J225" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="226" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A226" s="1" t="s">
         <v>824</v>
       </c>
-      <c r="B220" s="1" t="s">
+      <c r="B226" s="1" t="s">
         <v>825</v>
       </c>
-      <c r="C220" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E220" s="3" t="s">
+      <c r="C226" s="1" t="s">
         <v>826</v>
       </c>
-      <c r="F220" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G220" s="3" t="s">
+      <c r="D226" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E226" s="3">
+        <v>438.44</v>
+      </c>
+      <c r="F226" s="3">
+        <v>465.01</v>
+      </c>
+      <c r="G226" s="3">
+        <v>498.23</v>
+      </c>
+      <c r="H226" s="3" t="s">
         <v>827</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A221" s="1" t="s">
+      <c r="I226" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J226" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="227" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A227" s="1" t="s">
         <v>828</v>
       </c>
-      <c r="B221" s="1" t="s">
+      <c r="B227" s="1" t="s">
         <v>829</v>
       </c>
-      <c r="C221" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E221" s="3" t="s">
+      <c r="C227" s="1" t="s">
         <v>830</v>
       </c>
-      <c r="F221" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A222" s="1" t="s">
+      <c r="D227" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E227" s="3">
+        <v>1026.43</v>
+      </c>
+      <c r="F227" s="3">
+        <v>1088.64</v>
+      </c>
+      <c r="G227" s="3">
+        <v>1166.4</v>
+      </c>
+      <c r="H227" s="3" t="s">
         <v>831</v>
       </c>
-      <c r="B222" s="1" t="s">
+      <c r="I227" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J227" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="228" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A228" s="1" t="s">
         <v>832</v>
       </c>
-      <c r="C222" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E222" s="3" t="s">
+      <c r="B228" s="1" t="s">
         <v>833</v>
       </c>
-      <c r="F222" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A223" s="1" t="s">
+      <c r="C228" s="1" t="s">
         <v>834</v>
       </c>
-      <c r="B223" s="1" t="s">
+      <c r="D228" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E228" s="3">
+        <v>1195.19</v>
+      </c>
+      <c r="F228" s="3">
+        <v>1267.63</v>
+      </c>
+      <c r="G228" s="3">
+        <v>1358.17</v>
+      </c>
+      <c r="H228" s="3" t="s">
         <v>835</v>
       </c>
-      <c r="C223" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E223" s="3" t="s">
+      <c r="I228" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J228" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="229" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A229" s="1" t="s">
         <v>836</v>
       </c>
-      <c r="F223" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A224" s="1" t="s">
+      <c r="B229" s="1" t="s">
         <v>837</v>
       </c>
-      <c r="B224" s="1" t="s">
+      <c r="C229" s="1" t="s">
         <v>838</v>
       </c>
-      <c r="C224" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E224" s="3" t="s">
+      <c r="D229" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E229" s="3">
+        <v>1889.32</v>
+      </c>
+      <c r="F229" s="3">
+        <v>2003.82</v>
+      </c>
+      <c r="G229" s="3">
+        <v>2146.95</v>
+      </c>
+      <c r="H229" s="3" t="s">
         <v>839</v>
       </c>
-      <c r="F224" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A225" s="1" t="s">
+      <c r="I229" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J229" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="230" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A230" s="1" t="s">
         <v>840</v>
       </c>
-      <c r="B225" s="1" t="s">
+      <c r="B230" s="1" t="s">
         <v>841</v>
       </c>
-      <c r="C225" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E225" s="3" t="s">
+      <c r="C230" s="1" t="s">
         <v>842</v>
       </c>
-      <c r="F225" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A226" s="1" t="s">
+      <c r="D230" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E230" s="3">
+        <v>1389.1</v>
+      </c>
+      <c r="F230" s="3">
+        <v>1473.29</v>
+      </c>
+      <c r="G230" s="3">
+        <v>1578.53</v>
+      </c>
+      <c r="H230" s="3" t="s">
         <v>843</v>
       </c>
-      <c r="B226" s="1" t="s">
+      <c r="I230" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J230" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="231" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A231" s="1" t="s">
         <v>844</v>
       </c>
-      <c r="C226" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E226" s="3" t="s">
+      <c r="B231" s="1" t="s">
         <v>845</v>
       </c>
-      <c r="F226" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A227" s="1" t="s">
+      <c r="C231" s="1" t="s">
         <v>846</v>
       </c>
-      <c r="B227" s="1" t="s">
+      <c r="D231" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E231" s="3">
+        <v>337.19</v>
+      </c>
+      <c r="F231" s="3">
+        <v>357.63</v>
+      </c>
+      <c r="G231" s="3">
+        <v>383.18</v>
+      </c>
+      <c r="H231" s="3" t="s">
         <v>847</v>
       </c>
-      <c r="C227" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E227" s="3" t="s">
+      <c r="I231" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J231" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="232" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A232" s="1" t="s">
         <v>848</v>
       </c>
-      <c r="F227" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A228" s="1" t="s">
+      <c r="B232" s="1" t="s">
         <v>849</v>
       </c>
-      <c r="B228" s="1" t="s">
+      <c r="C232" s="1" t="s">
         <v>850</v>
       </c>
-      <c r="C228" s="1" t="s">
+      <c r="D232" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E232" s="3">
+        <v>945.65</v>
+      </c>
+      <c r="F232" s="3">
+        <v>1002.96</v>
+      </c>
+      <c r="G232" s="3">
+        <v>1074.6</v>
+      </c>
+      <c r="H232" s="3" t="s">
         <v>851</v>
       </c>
-      <c r="D228" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E228" s="3" t="s">
+      <c r="I232" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J232" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="233" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A233" s="1" t="s">
         <v>852</v>
       </c>
-      <c r="F228" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A229" s="1" t="s">
+      <c r="B233" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="C233" s="1" t="s">
         <v>853</v>
       </c>
-      <c r="B229" s="1" t="s">
+      <c r="D233" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E233" s="3">
+        <v>1536.68</v>
+      </c>
+      <c r="F233" s="3">
+        <v>1629.81</v>
+      </c>
+      <c r="G233" s="3">
+        <v>1746.22</v>
+      </c>
+      <c r="H233" s="3" t="s">
         <v>854</v>
       </c>
-      <c r="C229" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E229" s="3" t="s">
+      <c r="I233" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J233" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="234" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A234" s="1" t="s">
         <v>855</v>
       </c>
-      <c r="F229" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A230" s="1" t="s">
+      <c r="B234" s="1" t="s">
         <v>856</v>
       </c>
-      <c r="B230" s="1" t="s">
+      <c r="C234" s="1" t="s">
         <v>857</v>
       </c>
-      <c r="C230" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E230" s="3" t="s">
+      <c r="D234" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E234" s="3">
+        <v>359.5</v>
+      </c>
+      <c r="F234" s="3">
+        <v>381.29</v>
+      </c>
+      <c r="G234" s="3">
+        <v>408.52</v>
+      </c>
+      <c r="H234" s="3" t="s">
         <v>858</v>
       </c>
-      <c r="F230" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A231" s="1" t="s">
+      <c r="I234" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J234" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="235" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A235" s="1" t="s">
         <v>859</v>
       </c>
-      <c r="B231" s="1" t="s">
+      <c r="B235" s="1" t="s">
         <v>860</v>
       </c>
-      <c r="C231" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E231" s="3" t="s">
+      <c r="C235" s="1" t="s">
         <v>861</v>
       </c>
-      <c r="F231" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A232" s="1" t="s">
+      <c r="D235" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E235" s="3">
+        <v>1728.87</v>
+      </c>
+      <c r="F235" s="3">
+        <v>1833.65</v>
+      </c>
+      <c r="G235" s="3">
+        <v>1964.62</v>
+      </c>
+      <c r="H235" s="3" t="s">
         <v>862</v>
       </c>
-      <c r="B232" s="1" t="s">
+      <c r="I235" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J235" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="236" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A236" s="1" t="s">
         <v>863</v>
       </c>
-      <c r="C232" s="1" t="s">
+      <c r="B236" s="1" t="s">
         <v>864</v>
       </c>
-      <c r="D232" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E232" s="3" t="s">
+      <c r="C236" s="1" t="s">
         <v>865</v>
       </c>
-      <c r="F232" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A233" s="1" t="s">
+      <c r="D236" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E236" s="3">
+        <v>381.81</v>
+      </c>
+      <c r="F236" s="3">
+        <v>404.95</v>
+      </c>
+      <c r="G236" s="3">
+        <v>433.88</v>
+      </c>
+      <c r="H236" s="3" t="s">
         <v>866</v>
       </c>
-      <c r="B233" s="1" t="s">
+      <c r="I236" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J236" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="237" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A237" s="1" t="s">
         <v>867</v>
       </c>
-      <c r="C233" s="1" t="s">
+      <c r="B237" s="1" t="s">
         <v>868</v>
       </c>
-      <c r="D233" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E233" s="3" t="s">
+      <c r="C237" s="1" t="s">
         <v>869</v>
       </c>
-      <c r="F233" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A234" s="1" t="s">
+      <c r="D237" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E237" s="3">
+        <v>371.51</v>
+      </c>
+      <c r="F237" s="3">
+        <v>394.03</v>
+      </c>
+      <c r="G237" s="3">
+        <v>422.18</v>
+      </c>
+      <c r="H237" s="3" t="s">
         <v>870</v>
       </c>
-      <c r="B234" s="1" t="s">
+      <c r="I237" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J237" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="238" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A238" s="1" t="s">
         <v>871</v>
       </c>
-      <c r="C234" s="1" t="s">
+      <c r="B238" s="1" t="s">
         <v>872</v>
       </c>
-      <c r="D234" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E234" s="3" t="s">
+      <c r="C238" s="1" t="s">
         <v>873</v>
       </c>
-      <c r="F234" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A235" s="1" t="s">
+      <c r="D238" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E238" s="3">
+        <v>783.29</v>
+      </c>
+      <c r="F238" s="3">
+        <v>830.76</v>
+      </c>
+      <c r="G238" s="3">
+        <v>890.1</v>
+      </c>
+      <c r="H238" s="3" t="s">
         <v>874</v>
       </c>
-      <c r="B235" s="1" t="s">
-[...8 lines deleted...]
-      <c r="E235" s="3" t="s">
+      <c r="I238" s="3" t="s">
         <v>875</v>
       </c>
-      <c r="F235" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A236" s="1" t="s">
+      <c r="J238" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="239" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A239" s="1" t="s">
         <v>876</v>
       </c>
-      <c r="B236" s="1" t="s">
+      <c r="B239" s="1" t="s">
         <v>877</v>
       </c>
-      <c r="C236" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E236" s="3" t="s">
+      <c r="C239" s="1" t="s">
         <v>878</v>
       </c>
-      <c r="F236" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A237" s="1" t="s">
+      <c r="D239" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E239" s="3">
+        <v>776.16</v>
+      </c>
+      <c r="F239" s="3">
+        <v>823.2</v>
+      </c>
+      <c r="G239" s="3">
+        <v>882</v>
+      </c>
+      <c r="H239" s="3" t="s">
         <v>879</v>
       </c>
-      <c r="B237" s="1" t="s">
+      <c r="I239" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="J239" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="240" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A240" s="1" t="s">
         <v>880</v>
       </c>
-      <c r="C237" s="1" t="s">
+      <c r="B240" s="1" t="s">
         <v>881</v>
       </c>
-      <c r="D237" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E237" s="3" t="s">
+      <c r="C240" s="1" t="s">
         <v>882</v>
       </c>
-      <c r="F237" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A238" s="1" t="s">
+      <c r="D240" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E240" s="3">
+        <v>721.64</v>
+      </c>
+      <c r="F240" s="3">
+        <v>765.38</v>
+      </c>
+      <c r="G240" s="3">
+        <v>820.05</v>
+      </c>
+      <c r="H240" s="3" t="s">
         <v>883</v>
       </c>
-      <c r="B238" s="1" t="s">
+      <c r="I240" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J240" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="241" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A241" s="1" t="s">
         <v>884</v>
       </c>
-      <c r="C238" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E238" s="3" t="s">
+      <c r="B241" s="1" t="s">
         <v>885</v>
       </c>
-      <c r="F238" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A239" s="1" t="s">
+      <c r="C241" s="1" t="s">
         <v>886</v>
       </c>
-      <c r="B239" s="1" t="s">
+      <c r="D241" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E241" s="3">
+        <v>757.22</v>
+      </c>
+      <c r="F241" s="3">
+        <v>803.11</v>
+      </c>
+      <c r="G241" s="3">
+        <v>860.48</v>
+      </c>
+      <c r="H241" s="3" t="s">
         <v>887</v>
       </c>
-      <c r="C239" s="1" t="s">
+      <c r="I241" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J241" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="242" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A242" s="1" t="s">
         <v>888</v>
       </c>
-      <c r="D239" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E239" s="3" t="s">
+      <c r="B242" s="1" t="s">
         <v>889</v>
       </c>
-      <c r="F239" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A240" s="1" t="s">
+      <c r="C242" s="1" t="s">
         <v>890</v>
       </c>
-      <c r="B240" s="1" t="s">
+      <c r="D242" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E242" s="3">
+        <v>1825.56</v>
+      </c>
+      <c r="F242" s="3">
+        <v>1936.2</v>
+      </c>
+      <c r="G242" s="3">
+        <v>2074.5</v>
+      </c>
+      <c r="H242" s="3" t="s">
         <v>891</v>
       </c>
-      <c r="C240" s="1" t="s">
+      <c r="I242" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J242" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="243" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A243" s="1" t="s">
         <v>892</v>
       </c>
-      <c r="D240" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E240" s="3" t="s">
+      <c r="B243" s="1" t="s">
         <v>893</v>
       </c>
-      <c r="F240" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A241" s="1" t="s">
+      <c r="C243" s="1" t="s">
         <v>894</v>
       </c>
-      <c r="B241" s="1" t="s">
+      <c r="D243" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E243" s="3">
+        <v>3927.07</v>
+      </c>
+      <c r="F243" s="3">
+        <v>4165.07</v>
+      </c>
+      <c r="G243" s="3">
+        <v>4462.57</v>
+      </c>
+      <c r="H243" s="3" t="s">
         <v>895</v>
       </c>
-      <c r="C241" s="1" t="s">
+      <c r="I243" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J243" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="244" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A244" s="1" t="s">
         <v>896</v>
       </c>
-      <c r="D241" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E241" s="3" t="s">
+      <c r="B244" s="1" t="s">
         <v>897</v>
       </c>
-      <c r="F241" s="3" t="s">
+      <c r="C244" s="1" t="s">
         <v>898</v>
       </c>
-      <c r="G241" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A242" s="1" t="s">
+      <c r="D244" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E244" s="3">
+        <v>2129.82</v>
+      </c>
+      <c r="F244" s="3">
+        <v>2258.9</v>
+      </c>
+      <c r="G244" s="3">
+        <v>2420.25</v>
+      </c>
+      <c r="H244" s="3" t="s">
         <v>899</v>
       </c>
-      <c r="B242" s="1" t="s">
+      <c r="I244" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J244" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="245" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A245" s="1" t="s">
         <v>900</v>
       </c>
-      <c r="C242" s="1" t="s">
+      <c r="B245" s="1" t="s">
         <v>901</v>
       </c>
-      <c r="D242" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E242" s="3" t="s">
+      <c r="C245" s="1" t="s">
         <v>902</v>
       </c>
-      <c r="F242" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A243" s="1" t="s">
+      <c r="D245" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E245" s="3">
+        <v>1356.69</v>
+      </c>
+      <c r="F245" s="3">
+        <v>1461.05</v>
+      </c>
+      <c r="G245" s="3">
+        <v>1565.41</v>
+      </c>
+      <c r="H245" s="3" t="s">
         <v>903</v>
       </c>
-      <c r="B243" s="1" t="s">
+      <c r="I245" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J245" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="246" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A246" s="1" t="s">
         <v>904</v>
       </c>
-      <c r="C243" s="1" t="s">
+      <c r="B246" s="1" t="s">
         <v>905</v>
       </c>
-      <c r="D243" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E243" s="3" t="s">
+      <c r="C246" s="1" t="s">
         <v>906</v>
       </c>
-      <c r="F243" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A244" s="1" t="s">
+      <c r="D246" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E246" s="3">
+        <v>337.59</v>
+      </c>
+      <c r="F246" s="3">
+        <v>363.17</v>
+      </c>
+      <c r="G246" s="3">
+        <v>388.74</v>
+      </c>
+      <c r="H246" s="3" t="s">
         <v>907</v>
       </c>
-      <c r="B244" s="1" t="s">
+      <c r="I246" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J246" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="247" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A247" s="1" t="s">
         <v>908</v>
       </c>
-      <c r="C244" s="1" t="s">
+      <c r="B247" s="1" t="s">
         <v>909</v>
       </c>
-      <c r="D244" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E244" s="3" t="s">
+      <c r="C247" s="1" t="s">
         <v>910</v>
       </c>
-      <c r="F244" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A245" s="1" t="s">
+      <c r="D247" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E247" s="3">
+        <v>66.95</v>
+      </c>
+      <c r="F247" s="3">
+        <v>72.1</v>
+      </c>
+      <c r="G247" s="3">
+        <v>77.25</v>
+      </c>
+      <c r="H247" s="3" t="s">
         <v>911</v>
       </c>
-      <c r="B245" s="1" t="s">
+      <c r="I247" s="3" t="s">
         <v>912</v>
       </c>
-      <c r="C245" s="1" t="s">
+      <c r="J247" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="248" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A248" s="1" t="s">
         <v>913</v>
       </c>
-      <c r="D245" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E245" s="3" t="s">
+      <c r="B248" s="1" t="s">
         <v>914</v>
       </c>
-      <c r="F245" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A246" s="1" t="s">
+      <c r="C248" s="1" t="s">
         <v>915</v>
       </c>
-      <c r="B246" s="1" t="s">
+      <c r="D248" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E248" s="3">
+        <v>1089</v>
+      </c>
+      <c r="F248" s="3">
+        <v>1155</v>
+      </c>
+      <c r="G248" s="3">
+        <v>1237.5</v>
+      </c>
+      <c r="H248" s="3" t="s">
         <v>916</v>
       </c>
-      <c r="C246" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E246" s="3" t="s">
+      <c r="I248" s="3" t="s">
         <v>917</v>
       </c>
-      <c r="F246" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A247" s="1" t="s">
+      <c r="J248" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="249" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A249" s="1" t="s">
         <v>918</v>
       </c>
-      <c r="B247" s="1" t="s">
+      <c r="B249" s="1" t="s">
         <v>919</v>
       </c>
-      <c r="C247" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E247" s="3" t="s">
+      <c r="C249" s="1" t="s">
         <v>920</v>
       </c>
-      <c r="F247" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A248" s="1" t="s">
+      <c r="D249" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E249" s="3">
+        <v>1063.36</v>
+      </c>
+      <c r="F249" s="3">
+        <v>1121.06</v>
+      </c>
+      <c r="G249" s="3">
+        <v>1195.25</v>
+      </c>
+      <c r="H249" s="3" t="s">
         <v>921</v>
       </c>
-      <c r="B248" s="1" t="s">
+      <c r="I249" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J249" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="250" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A250" s="1" t="s">
         <v>922</v>
       </c>
-      <c r="C248" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E248" s="3" t="s">
+      <c r="B250" s="1" t="s">
         <v>923</v>
       </c>
-      <c r="F248" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A249" s="1" t="s">
+      <c r="C250" s="1" t="s">
         <v>924</v>
       </c>
-      <c r="B249" s="1" t="s">
+      <c r="D250" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E250" s="3">
+        <v>73.2</v>
+      </c>
+      <c r="F250" s="3">
+        <v>78.83</v>
+      </c>
+      <c r="G250" s="3">
+        <v>84.46</v>
+      </c>
+      <c r="H250" s="3" t="s">
         <v>925</v>
       </c>
-      <c r="C249" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E249" s="3" t="s">
+      <c r="I250" s="3" t="s">
         <v>926</v>
       </c>
-      <c r="F249" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A250" s="1" t="s">
+      <c r="J250" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="251" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A251" s="1" t="s">
         <v>927</v>
       </c>
-      <c r="B250" s="1" t="s">
+      <c r="B251" s="1" t="s">
         <v>928</v>
       </c>
-      <c r="C250" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E250" s="3" t="s">
+      <c r="C251" s="1" t="s">
         <v>929</v>
       </c>
-      <c r="F250" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A251" s="1" t="s">
+      <c r="D251" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E251" s="3">
+        <v>844.75</v>
+      </c>
+      <c r="F251" s="3">
+        <v>909.73</v>
+      </c>
+      <c r="G251" s="3">
+        <v>974.71</v>
+      </c>
+      <c r="H251" s="3" t="s">
         <v>930</v>
       </c>
-      <c r="B251" s="1" t="s">
+      <c r="I251" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="J251" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="252" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A252" s="1" t="s">
         <v>931</v>
       </c>
-      <c r="C251" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E251" s="3" t="s">
+      <c r="B252" s="1" t="s">
         <v>932</v>
       </c>
-      <c r="F251" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A252" s="1" t="s">
+      <c r="C252" s="1" t="s">
         <v>933</v>
       </c>
-      <c r="B252" s="1" t="s">
+      <c r="D252" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E252" s="3">
+        <v>340.63</v>
+      </c>
+      <c r="F252" s="3">
+        <v>361.27</v>
+      </c>
+      <c r="G252" s="3">
+        <v>387.07</v>
+      </c>
+      <c r="H252" s="3" t="s">
         <v>934</v>
       </c>
-      <c r="C252" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E252" s="3" t="s">
+      <c r="I252" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J252" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="253" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A253" s="1" t="s">
         <v>935</v>
       </c>
-      <c r="F252" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A253" s="1" t="s">
+      <c r="B253" s="1" t="s">
         <v>936</v>
-      </c>
-[...1 lines deleted...]
-        <v>937</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>937</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E253" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E253" s="3">
+        <v>297.26</v>
+      </c>
+      <c r="F253" s="3">
+        <v>315.28</v>
+      </c>
+      <c r="G253" s="3">
+        <v>337.8</v>
+      </c>
+      <c r="H253" s="3" t="s">
         <v>938</v>
       </c>
-      <c r="F253" s="3" t="s">
-[...6 lines deleted...]
-    <row r="254" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="I253" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="J253" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="254" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A254" s="1" t="s">
         <v>939</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>940</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="255" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E254" s="3">
+        <v>88.7</v>
+      </c>
+      <c r="F254" s="3">
+        <v>94.08</v>
+      </c>
+      <c r="G254" s="3">
+        <v>100.8</v>
+      </c>
+      <c r="H254" s="3" t="s">
+        <v>942</v>
+      </c>
+      <c r="I254" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="J254" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="255" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A255" s="1" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="256" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E255" s="3">
+        <v>1027.03</v>
+      </c>
+      <c r="F255" s="3">
+        <v>1089.27</v>
+      </c>
+      <c r="G255" s="3">
+        <v>1167.08</v>
+      </c>
+      <c r="H255" s="3" t="s">
+        <v>946</v>
+      </c>
+      <c r="I255" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J255" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="256" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A256" s="1" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="257" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E256" s="3">
+        <v>1027.03</v>
+      </c>
+      <c r="F256" s="3">
+        <v>1089.27</v>
+      </c>
+      <c r="G256" s="3">
+        <v>1167.08</v>
+      </c>
+      <c r="H256" s="3" t="s">
+        <v>950</v>
+      </c>
+      <c r="I256" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J256" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="257" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A257" s="1" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="258" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E257" s="3">
+        <v>1026.17</v>
+      </c>
+      <c r="F257" s="3">
+        <v>1088.36</v>
+      </c>
+      <c r="G257" s="3">
+        <v>1166.1</v>
+      </c>
+      <c r="H257" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="I257" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J257" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="258" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A258" s="1" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="259" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E258" s="3">
+        <v>1027.03</v>
+      </c>
+      <c r="F258" s="3">
+        <v>1089.27</v>
+      </c>
+      <c r="G258" s="3">
+        <v>1167.08</v>
+      </c>
+      <c r="H258" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="I258" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J258" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="259" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A259" s="1" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="260" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E259" s="3">
+        <v>1027.03</v>
+      </c>
+      <c r="F259" s="3">
+        <v>1089.27</v>
+      </c>
+      <c r="G259" s="3">
+        <v>1167.08</v>
+      </c>
+      <c r="H259" s="3" t="s">
+        <v>962</v>
+      </c>
+      <c r="I259" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J259" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="260" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A260" s="1" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>957</v>
+        <v>964</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>957</v>
+        <v>965</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="261" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E260" s="3">
+        <v>2270.27</v>
+      </c>
+      <c r="F260" s="3">
+        <v>2407.86</v>
+      </c>
+      <c r="G260" s="3">
+        <v>2579.85</v>
+      </c>
+      <c r="H260" s="3" t="s">
+        <v>966</v>
+      </c>
+      <c r="I260" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J260" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="261" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A261" s="1" t="s">
-        <v>961</v>
+        <v>967</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>962</v>
+        <v>968</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>962</v>
+        <v>969</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="262" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E261" s="3">
+        <v>1685.18</v>
+      </c>
+      <c r="F261" s="3">
+        <v>1787.31</v>
+      </c>
+      <c r="G261" s="3">
+        <v>1914.97</v>
+      </c>
+      <c r="H261" s="3" t="s">
+        <v>970</v>
+      </c>
+      <c r="I261" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J261" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="262" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A262" s="1" t="s">
-        <v>964</v>
+        <v>971</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>965</v>
+        <v>972</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>965</v>
+        <v>973</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="263" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E262" s="3">
+        <v>1685.18</v>
+      </c>
+      <c r="F262" s="3">
+        <v>1787.31</v>
+      </c>
+      <c r="G262" s="3">
+        <v>1914.97</v>
+      </c>
+      <c r="H262" s="3" t="s">
+        <v>974</v>
+      </c>
+      <c r="I262" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J262" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="263" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A263" s="1" t="s">
-        <v>967</v>
+        <v>975</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>968</v>
+        <v>976</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>968</v>
+        <v>977</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="264" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E263" s="3">
+        <v>873.31</v>
+      </c>
+      <c r="F263" s="3">
+        <v>926.24</v>
+      </c>
+      <c r="G263" s="3">
+        <v>992.4</v>
+      </c>
+      <c r="H263" s="3" t="s">
+        <v>978</v>
+      </c>
+      <c r="I263" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J263" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="264" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A264" s="1" t="s">
-        <v>970</v>
+        <v>979</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>971</v>
+        <v>980</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>971</v>
+        <v>981</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="265" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E264" s="3">
+        <v>734.45</v>
+      </c>
+      <c r="F264" s="3">
+        <v>778.96</v>
+      </c>
+      <c r="G264" s="3">
+        <v>834.6</v>
+      </c>
+      <c r="H264" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="I264" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J264" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="265" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A265" s="1" t="s">
-        <v>973</v>
+        <v>983</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>974</v>
+        <v>984</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>974</v>
+        <v>985</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="266" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E265" s="3">
+        <v>599.74</v>
+      </c>
+      <c r="F265" s="3">
+        <v>636.09</v>
+      </c>
+      <c r="G265" s="3">
+        <v>681.52</v>
+      </c>
+      <c r="H265" s="3" t="s">
+        <v>986</v>
+      </c>
+      <c r="I265" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J265" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="266" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A266" s="1" t="s">
-        <v>976</v>
+        <v>987</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>977</v>
+        <v>988</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>977</v>
+        <v>989</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="267" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E266" s="3">
+        <v>569.71</v>
+      </c>
+      <c r="F266" s="3">
+        <v>604.24</v>
+      </c>
+      <c r="G266" s="3">
+        <v>647.4</v>
+      </c>
+      <c r="H266" s="3" t="s">
+        <v>990</v>
+      </c>
+      <c r="I266" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J266" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="267" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A267" s="1" t="s">
-        <v>979</v>
+        <v>991</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>980</v>
+        <v>993</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="268" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E267" s="3">
+        <v>571.43</v>
+      </c>
+      <c r="F267" s="3">
+        <v>606.06</v>
+      </c>
+      <c r="G267" s="3">
+        <v>649.35</v>
+      </c>
+      <c r="H267" s="3" t="s">
+        <v>994</v>
+      </c>
+      <c r="I267" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J267" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="268" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A268" s="1" t="s">
-        <v>982</v>
+        <v>995</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>983</v>
+        <v>996</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>983</v>
+        <v>997</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="269" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E268" s="3">
+        <v>750.02</v>
+      </c>
+      <c r="F268" s="3">
+        <v>795.48</v>
+      </c>
+      <c r="G268" s="3">
+        <v>852.3</v>
+      </c>
+      <c r="H268" s="3" t="s">
+        <v>998</v>
+      </c>
+      <c r="I268" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="J268" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="269" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A269" s="1" t="s">
-        <v>985</v>
+        <v>999</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>986</v>
+        <v>1000</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>986</v>
+        <v>1001</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="270" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E269" s="3">
+        <v>750.02</v>
+      </c>
+      <c r="F269" s="3">
+        <v>795.48</v>
+      </c>
+      <c r="G269" s="3">
+        <v>852.3</v>
+      </c>
+      <c r="H269" s="3" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I269" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="J269" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="270" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A270" s="1" t="s">
-        <v>988</v>
+        <v>1003</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>989</v>
+        <v>1004</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>989</v>
+        <v>1005</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="271" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E270" s="3">
+        <v>2096.95</v>
+      </c>
+      <c r="F270" s="3">
+        <v>2224.04</v>
+      </c>
+      <c r="G270" s="3">
+        <v>2382.9</v>
+      </c>
+      <c r="H270" s="3" t="s">
+        <v>1006</v>
+      </c>
+      <c r="I270" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J270" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="271" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A271" s="1" t="s">
-        <v>991</v>
+        <v>1007</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>992</v>
+        <v>1008</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>992</v>
+        <v>1009</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="272" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E271" s="3">
+        <v>2134.7</v>
+      </c>
+      <c r="F271" s="3">
+        <v>2264.08</v>
+      </c>
+      <c r="G271" s="3">
+        <v>2425.8</v>
+      </c>
+      <c r="H271" s="3" t="s">
+        <v>1010</v>
+      </c>
+      <c r="I271" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J271" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="272" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A272" s="1" t="s">
-        <v>994</v>
+        <v>1011</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>995</v>
+        <v>1012</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>995</v>
+        <v>1013</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="273" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E272" s="3">
+        <v>2134.7</v>
+      </c>
+      <c r="F272" s="3">
+        <v>2264.08</v>
+      </c>
+      <c r="G272" s="3">
+        <v>2425.8</v>
+      </c>
+      <c r="H272" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="I272" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J272" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="273" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A273" s="1" t="s">
-        <v>997</v>
+        <v>1015</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>998</v>
+        <v>1016</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>998</v>
+        <v>1017</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="274" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E273" s="3">
+        <v>622.91</v>
+      </c>
+      <c r="F273" s="3">
+        <v>660.66</v>
+      </c>
+      <c r="G273" s="3">
+        <v>707.85</v>
+      </c>
+      <c r="H273" s="3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="I273" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J273" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="274" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A274" s="1" t="s">
-        <v>1000</v>
+        <v>1019</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>1001</v>
+        <v>1020</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="275" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E274" s="3">
+        <v>1512.59</v>
+      </c>
+      <c r="F274" s="3">
+        <v>1604.26</v>
+      </c>
+      <c r="G274" s="3">
+        <v>1718.85</v>
+      </c>
+      <c r="H274" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="I274" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J274" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="275" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A275" s="1" t="s">
-        <v>1003</v>
+        <v>1023</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>1004</v>
+        <v>1024</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>1004</v>
+        <v>1025</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="276" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E275" s="3">
+        <v>1653.96</v>
+      </c>
+      <c r="F275" s="3">
+        <v>1754.2</v>
+      </c>
+      <c r="G275" s="3">
+        <v>1879.5</v>
+      </c>
+      <c r="H275" s="3" t="s">
+        <v>1026</v>
+      </c>
+      <c r="I275" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J275" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="276" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A276" s="1" t="s">
-        <v>1006</v>
+        <v>1027</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>1007</v>
+        <v>1028</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>1007</v>
+        <v>1029</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="277" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E276" s="3">
+        <v>632.48</v>
+      </c>
+      <c r="F276" s="3">
+        <v>670.81</v>
+      </c>
+      <c r="G276" s="3">
+        <v>718.73</v>
+      </c>
+      <c r="H276" s="3" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I276" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J276" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="277" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A277" s="1" t="s">
-        <v>1009</v>
+        <v>1031</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>1010</v>
+        <v>1032</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>1010</v>
+        <v>1033</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="278" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E277" s="3">
+        <v>1112.83</v>
+      </c>
+      <c r="F277" s="3">
+        <v>1180.27</v>
+      </c>
+      <c r="G277" s="3">
+        <v>1264.58</v>
+      </c>
+      <c r="H277" s="3" t="s">
+        <v>1034</v>
+      </c>
+      <c r="I277" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J277" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="278" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A278" s="1" t="s">
-        <v>1012</v>
+        <v>1035</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>1013</v>
+        <v>1036</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>1013</v>
+        <v>1037</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="279" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E278" s="3">
+        <v>1112.83</v>
+      </c>
+      <c r="F278" s="3">
+        <v>1180.27</v>
+      </c>
+      <c r="G278" s="3">
+        <v>1264.58</v>
+      </c>
+      <c r="H278" s="3" t="s">
+        <v>1038</v>
+      </c>
+      <c r="I278" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J278" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="279" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A279" s="1" t="s">
-        <v>1015</v>
+        <v>1039</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>1016</v>
+        <v>1040</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>1016</v>
+        <v>1041</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="280" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E279" s="3">
+        <v>1112.83</v>
+      </c>
+      <c r="F279" s="3">
+        <v>1180.27</v>
+      </c>
+      <c r="G279" s="3">
+        <v>1264.58</v>
+      </c>
+      <c r="H279" s="3" t="s">
+        <v>1042</v>
+      </c>
+      <c r="I279" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J279" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="280" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A280" s="1" t="s">
-        <v>1018</v>
+        <v>1043</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>1019</v>
+        <v>1044</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>1020</v>
+        <v>1045</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="281" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E280" s="3">
+        <v>283.01</v>
+      </c>
+      <c r="F280" s="3">
+        <v>300.16</v>
+      </c>
+      <c r="G280" s="3">
+        <v>321.6</v>
+      </c>
+      <c r="H280" s="3" t="s">
+        <v>1046</v>
+      </c>
+      <c r="I280" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="J280" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="281" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A281" s="1" t="s">
-        <v>1022</v>
+        <v>1047</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>1023</v>
+        <v>1048</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>1024</v>
+        <v>1049</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="282" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E281" s="3">
+        <v>566.28</v>
+      </c>
+      <c r="F281" s="3">
+        <v>600.6</v>
+      </c>
+      <c r="G281" s="3">
+        <v>643.5</v>
+      </c>
+      <c r="H281" s="3" t="s">
+        <v>1050</v>
+      </c>
+      <c r="I281" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="J281" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="282" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A282" s="1" t="s">
-        <v>1026</v>
+        <v>1051</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>1027</v>
+        <v>1052</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>1027</v>
+        <v>1053</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="283" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E282" s="3">
+        <v>344.26</v>
+      </c>
+      <c r="F282" s="3">
+        <v>365.12</v>
+      </c>
+      <c r="G282" s="3">
+        <v>391.2</v>
+      </c>
+      <c r="H282" s="3" t="s">
+        <v>1054</v>
+      </c>
+      <c r="I282" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="J282" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="283" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A283" s="1" t="s">
-        <v>1029</v>
+        <v>1055</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>1030</v>
+        <v>1056</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>1030</v>
+        <v>1057</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="284" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E283" s="3">
+        <v>504.24</v>
+      </c>
+      <c r="F283" s="3">
+        <v>534.8</v>
+      </c>
+      <c r="G283" s="3">
+        <v>573</v>
+      </c>
+      <c r="H283" s="3" t="s">
+        <v>1058</v>
+      </c>
+      <c r="I283" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J283" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="284" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A284" s="1" t="s">
-        <v>1032</v>
+        <v>1059</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>1033</v>
+        <v>1060</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>1034</v>
+        <v>1061</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="285" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E284" s="3">
+        <v>1444.61</v>
+      </c>
+      <c r="F284" s="3">
+        <v>1532.16</v>
+      </c>
+      <c r="G284" s="3">
+        <v>1641.6</v>
+      </c>
+      <c r="H284" s="3" t="s">
+        <v>1062</v>
+      </c>
+      <c r="I284" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="J284" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="285" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A285" s="1" t="s">
-        <v>1036</v>
+        <v>1063</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>1037</v>
+        <v>1064</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>1038</v>
+        <v>1065</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="286" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E285" s="3">
+        <v>587.66</v>
+      </c>
+      <c r="F285" s="3">
+        <v>623.28</v>
+      </c>
+      <c r="G285" s="3">
+        <v>667.8</v>
+      </c>
+      <c r="H285" s="3" t="s">
+        <v>1066</v>
+      </c>
+      <c r="I285" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="J285" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="286" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A286" s="1" t="s">
-        <v>1040</v>
+        <v>1067</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>1041</v>
+        <v>1068</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>1041</v>
+        <v>1069</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="287" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E286" s="3">
+        <v>145.94</v>
+      </c>
+      <c r="F286" s="3">
+        <v>157.16</v>
+      </c>
+      <c r="G286" s="3">
+        <v>168.39</v>
+      </c>
+      <c r="H286" s="3" t="s">
+        <v>1070</v>
+      </c>
+      <c r="I286" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="287" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A287" s="1" t="s">
-        <v>1040</v>
+        <v>1071</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>1043</v>
+        <v>1072</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>1043</v>
+        <v>1073</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="288" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E287" s="3">
+        <v>43.96</v>
+      </c>
+      <c r="F287" s="3">
+        <v>47.34</v>
+      </c>
+      <c r="G287" s="3">
+        <v>50.72</v>
+      </c>
+      <c r="H287" s="3" t="s">
+        <v>1074</v>
+      </c>
+      <c r="I287" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="J287" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="288" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A288" s="1" t="s">
-        <v>1045</v>
+        <v>1075</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>1046</v>
+        <v>1076</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>1047</v>
+        <v>1077</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="289" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E288" s="3">
+        <v>39.45</v>
+      </c>
+      <c r="F288" s="3">
+        <v>42.48</v>
+      </c>
+      <c r="G288" s="3">
+        <v>45.52</v>
+      </c>
+      <c r="H288" s="3" t="s">
+        <v>1078</v>
+      </c>
+      <c r="I288" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="J288" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="289" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A289" s="1" t="s">
-        <v>1049</v>
+        <v>1079</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>1050</v>
+        <v>1080</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>1050</v>
+        <v>1077</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="290" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E289" s="3">
+        <v>39.45</v>
+      </c>
+      <c r="F289" s="3">
+        <v>42.48</v>
+      </c>
+      <c r="G289" s="3">
+        <v>45.52</v>
+      </c>
+      <c r="H289" s="3" t="s">
+        <v>1081</v>
+      </c>
+      <c r="I289" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="J289" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="290" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A290" s="1" t="s">
-        <v>1052</v>
+        <v>1082</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>1053</v>
+        <v>1083</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>1053</v>
+        <v>1084</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="291" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E290" s="3">
+        <v>602.71</v>
+      </c>
+      <c r="F290" s="3">
+        <v>639.24</v>
+      </c>
+      <c r="G290" s="3">
+        <v>684.9</v>
+      </c>
+      <c r="H290" s="3" t="s">
+        <v>1085</v>
+      </c>
+      <c r="I290" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="J290" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="291" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A291" s="1" t="s">
-        <v>1055</v>
+        <v>1086</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>1056</v>
+        <v>1087</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>1056</v>
+        <v>1088</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>14</v>
-[...11 lines deleted...]
-    <row r="292" spans="1:12" customHeight="1" ht="40" s="1" customFormat="1">
+        <v>15</v>
+      </c>
+      <c r="E291" s="3">
+        <v>3038.16</v>
+      </c>
+      <c r="F291" s="3">
+        <v>3268.33</v>
+      </c>
+      <c r="G291" s="3">
+        <v>3498.49</v>
+      </c>
+      <c r="H291" s="3" t="s">
+        <v>1089</v>
+      </c>
+      <c r="I291" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="J291" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="292" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A292" s="1" t="s">
-        <v>1058</v>
+        <v>1090</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>1059</v>
+        <v>1091</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>1059</v>
+        <v>1092</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>14</v>
-[...254 lines deleted...]
-      <c r="E303" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E292" s="3">
+        <v>1540.57</v>
+      </c>
+      <c r="F292" s="3">
+        <v>1657.28</v>
+      </c>
+      <c r="G292" s="3">
+        <v>1773.99</v>
+      </c>
+      <c r="H292" s="3" t="s">
         <v>1093</v>
       </c>
-      <c r="F303" s="3" t="s">
-[...8915 lines deleted...]
-        <v>16</v>
+      <c r="I292" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="J292" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">