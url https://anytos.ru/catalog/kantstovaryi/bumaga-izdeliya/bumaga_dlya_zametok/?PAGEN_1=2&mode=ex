--- v0 (2026-10-27)
+++ v1 (2026-10-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3376">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3379">
   <si>
     <t>Наименование продукта</t>
   </si>
   <si>
     <t>Описание товара</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>от 50 000 ₽</t>
   </si>
   <si>
     <t>Премиум красная</t>
   </si>
   <si>
     <t>Премиум желтая</t>
   </si>
   <si>
     <t>Премиум зеленая</t>
   </si>
   <si>
     <t>от 10 000 ₽</t>
   </si>
   <si>
@@ -3311,50 +3311,62 @@
   <si>
     <t>http://anytos.ru//upload/iblock/1e2/3kz0521ffsovbt2s33ckkkdu8cxa57o4.jpg</t>
   </si>
   <si>
     <t>Закладки клейкие бумажные STAFF, НЕОНОВЫЕ, 50х14 мм, 5 цветов х 50 листов, 129359</t>
   </si>
   <si>
     <t>Яркие бумажные закладки STAFF акцентируют внимание на важных страницах книги, журнала, каталога и др. Набор бумажных закладок 5 неоновых цветов размером 50х14 мм состоит из 250 листов, по 50 закладок каждого цвета. Клейкий слой - 22 Н/м. Легко клеятся к любой поверхности и не оставляют следов. Материал закладок позволяет делать надписи ручкой и карандашом. Поставляются в полиэтиленовом пакете с европодвесом.</t>
   </si>
   <si>
     <t>391976</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/ff7/z069hmcm50xiik0a20xjsshurp6giil9.jpg</t>
   </si>
   <si>
     <t>Закладки-выделители листов клейкие BRAUBERG НЕОНОВЫЕ пластиковые, 48х6 мм, 10х20 листов, диспенсер, 123227</t>
   </si>
   <si>
     <t>Яркие пластиковые полупрозрачные закладки BRAUBERG акцентируют внимание на важных страницах книги, журнала, каталога и др. Набор пластиковых закладок-выделителей 5 неоновых цветов размером 48х6 мм состоит из 200 листов, по 40 закладок каждого цвета. Клейкий слой - 22 Н/м. Легко клеятся к любой поверхности и не оставляют следов. Материал закладок позволяет делать надписи ручкой и карандашом. Уложены в диспенсере. Поставляются в полиэтиленовом пакете с европодвесом.</t>
   </si>
   <si>
     <t>391978</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/203/03p2c8tao6gn7nqkbdwtn2t3h9vbtc9y.jpg</t>
+  </si>
+  <si>
+    <t>Закладки-выделители листов клейкие BRAUBERG пластиковые, 38х25 мм, 4 цвета х 20 листов, 126696</t>
+  </si>
+  <si>
+    <t>Яркие пластиковые полупрозрачные закладки BRAUBERG акцентируют внимание на важных страницах книги, журнала, каталога и др. Набор белых пластиковых закладок-выделителей размером 38х25 мм с цветными краями 4 неоновых цветов состоит из 80 листов, по 20 закладок каждого цвета. Клейкий слой - 22 Н/м. Легко клеятся к любой поверхности и не оставляют следов. Материал закладок позволяет делать надписи ручкой и карандашом. Поставляются в полиэтиленовом пакете с европодвесом.</t>
+  </si>
+  <si>
+    <t>391979</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/d81/0j8o7eifmdjpnmqakv8dnizl0x0brik7.jpg</t>
   </si>
   <si>
     <t>Блок самоклеящийся  стикеры  STAFF, 76х76 мм, 100 листов, голубой, 129362</t>
   </si>
   <si>
     <t>Бумага для заметок с клейким краем STAFF рекомендуется для использования в процессе совещаний, обучения, мозговых штурмов. Идеально подойдет для использования как в офисе, так и дома. Стикеры голубого пастельного цвета в форме квадрата 76х76 мм состоят из 100 листов. Плотность бумаги составляет 75 г/м2. Клейкий слой - 22 Н/м. Легко клеятся к любой поверхности. Не оставляют следов. Упакованы в полиэтиленовую пленку.Чтобы стикеры держались дольше, следуйте рекомендациям по использованию:- Отделяйте листы от блока вдоль клеевой полосы, в горизонтальном направлении. Это поможет избежать скручивания и последующего отклеивания стикера.- Убедитесь в отсутствии пыли и грязи на поверхности для приклеивания. Так вы обеспечите наиболее продолжительный срок службы клеевого слоя.</t>
   </si>
   <si>
     <t>393016</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/bb9/vysh4c4rw830iejx9twh2iibicg3swgt.jpg</t>
   </si>
   <si>
     <t>Блок самоклеящийся  стикеры  STAFF, НЕОНОВЫЙ, 51х51 мм, 250 листов, 7 цветов, 129348</t>
   </si>
   <si>
     <t>Бумага для заметок с клейким краем STAFF рекомендуется для использования в процессе совещаний, обучения, мозговых штурмов. Идеально подойдет для использования как в офисе, так и дома. Стикеры 5 пастельных цветов &amp;#40;желтый, голубой, розовый, зелёный, белый&amp;#41; и 3 неоновых &amp;#40;синий, оранжевый, желтый&amp;#41; в форме куба 51х51 мм состоят из 250 листов. Плотность бумаги составляет 75 г/м2. Клейкий слой - 22 Н/м. Легко клеятся к любой поверхности. Не оставляют следов. Упакованы в полиэтиленовую пленку.Чтобы стикеры держались дольше, следуйте рекомендациям по использованию:- Отделяйте листы от блока вдоль клеевой полосы, в горизонтальном направлении. Это поможет избежать скручивания и последующего отклеивания стикера.- Убедитесь в отсутствии пыли и грязи на поверхности для приклеивания. Так вы обеспечите наиболее продолжительный срок службы клеевого слоя.</t>
   </si>
   <si>
     <t>393018</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/dcc/cf553jfijc9b323y3v2n3zokq9fxxv0f.jpg</t>
@@ -3662,50 +3674,62 @@
   <si>
     <t>Блок для записей STAFF, проклеенный, куб 8х8 см, 350 листов, цветной, чередование с белым, 120384</t>
   </si>
   <si>
     <t>Блок для записей STAFF идеально подойдет для быстрой фиксации информации. Блок из 350 листов сложен из квадратных листов размером 8 х 8 см. Листы изготовлены из высококачественной офсетной бумаги плотностью 60 г/м2.&amp;nbsp;&amp;nbsp;Блок для записей подходит для письма любыми типами ручек и карандашей. Поставляется в плотной термоусадочной пленке, защищающей при транспортировке. Может использоваться как в пластиковых подставках для настольных органайзерах, так и без подставок, поскольку листы проклеены по одной стороне, что делает блок устойчивым и листы не рассыпаются.Это товар эконом-сегмента, поэтому он отличается привлекательной ценой. Товар обладает базовым набором характеристик и простой упаковкой, при этом полностью соответствует основным требованиям потребителей.</t>
   </si>
   <si>
     <t>393053</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/3de/mfza86ixfu98c7ai4gxl635egf7y0ka0.jpg</t>
   </si>
   <si>
     <t>Блок для записей STAFF, проклеенный, куб 8х8 см, 800 листов, цветной, чередование с белым, 120383</t>
   </si>
   <si>
     <t>Блок для записей STAFF идеально подойдет для быстрой фиксации информации. Блок из 800 листов сложен из квадратных листов размером 8х8 см. Листы изготовлены из высококачественной офсетной бумаги плотностью 60 г/м2. Блок для записей подходит для письма любыми типами ручек и карандашей. Поставляется в плотной термоусадочной пленке, защищающей при транспортировке. Может использоваться как в пластиковых подставках для настольных органайзерах, так и без подставок, поскольку листы проклеены по одной стороне, что делает блок устойчивым и листы не рассыпаются.Это товар эконом-сегмента, поэтому он отличается привлекательной ценой. Товар обладает базовым набором характеристик и простой упаковкой, при этом полностью соответствует основным требованиям потребителей.</t>
   </si>
   <si>
     <t>393054</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/9a2/wyrwtf8e24ayl3njkunybpoy22pssf2n.jpg</t>
+  </si>
+  <si>
+    <t>Блок для записей STAFF, проклеенный, куб 8х8 см,1000 листов, белый, белизна 90-92 , 120382</t>
+  </si>
+  <si>
+    <t>Блок для записей STAFF идеально подойдет для быстрой фиксации информации. Блок из 1000 листов сложен из квадратных листов размером 8х8 см. Листы изготовлены из высококачественной офсетной бумаги плотностью 60 г/м2 и белизной 90-92&amp;#37;. Блок для записей подходит для письма любыми типами ручек и карандашей. Поставляется в плотной термоусадочной пленке, защищающей при транспортировке. Может использоваться как в пластиковых подставках для настольных органайзерах, так и без подставок, поскольку листы проклеены по одной стороне, что делает блок устойчивым и листы не рассыпаются.</t>
+  </si>
+  <si>
+    <t>393055</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/fc3/gqzt52ougvd3ma6pbhmt3cw98glh8kw0.jpg</t>
   </si>
   <si>
     <t>Блок самоклеящийся  стикер  BRAUBERG, 38х51 мм, 2х100 л., желтый, 122688</t>
   </si>
   <si>
     <t>Бумага для заметок с клейким краем BRAUBERG рекомендуется для использования в процессе совещаний, обучения, мозговых штурмов. Идеально подойдет для работников офиса и руководителей. Набор из 2 стикеров классического жёлтого цвета в форме прямоугольника 38х51 мм состоит из 200 листов. Плотность бумаги составляет 75 г/м2. Клейкий слой - 35 Н/м. Легко клеятся к любой поверхности. Не оставляют следов. Упакованы в полиэтиленовую пленку.Чтобы стикеры держались дольше, следуйте рекомендациям по использованию:- Отделяйте листы от блока вдоль клеевой полосы, в горизонтальном направлении. Это поможет избежать скручивания и последующего отклеивания стикера.- Убедитесь в отсутствии пыли и грязи на поверхности для приклеивания. Так вы обеспечите наиболее продолжительный срок службы клеевого слоя.</t>
   </si>
   <si>
     <t>393066</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/e98/fg61fc9odg4zhbbgmey8vmpymuq790dq.jpg</t>
   </si>
   <si>
     <t>Блок самоклеящийся  стикер  BRAUBERG, 76х102 мм, 100 л., желтый, 122691</t>
   </si>
   <si>
     <t>Бумага для заметок с клейким краем BRAUBERG рекомендуется для использования в процессе совещаний, обучения, мозговых штурмов. Идеально подойдет для работников офиса и руководителей. Стикеры классического жёлтого цвета в форме прямоугольника 76х102 мм состоят из 100 листов. Плотность бумаги составляет 75 г/м2. Клейкий слой - 35 Н/м. Легко клеятся к любой поверхности. Не оставляют следов. Упакованы в полиэтиленовую пленку.Чтобы стикеры держались дольше, следуйте рекомендациям по использованию:- Отделяйте листы от блока вдоль клеевой полосы, в горизонтальном направлении. Это поможет избежать скручивания и последующего отклеивания стикера.- Убедитесь в отсутствии пыли и грязи на поверхности для приклеивания. Так вы обеспечите наиболее продолжительный срок службы клеевого слоя.</t>
   </si>
   <si>
     <t>393067</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/283/tcd6rwfwzx938z3oxva4d78n81difefz.jpg</t>
@@ -4013,62 +4037,50 @@
   <si>
     <t>http://anytos.ru//upload/iblock/0a5/328lcbx4gmq03dhrx7f1pz5elfjglyk0.jpg</t>
   </si>
   <si>
     <t>Блок самоклеящийся  стикер , STAFF, 76х76 мм, 100 л., розовый, 126497</t>
   </si>
   <si>
     <t>Бумага для заметок с клейким краем STAFF рекомендуется для использования в процессе совещаний, обучения, мозговых штурмов. Идеально подойдет для использования как в офисе, так и дома. Стикеры розового пастельного цвета в форме квадрата 76х76 мм состоят из 100 листов. Плотность бумаги составляет 75 г/м2. Клейкий слой - 22 Н/м. Легко клеятся к любой поверхности. Не оставляют следов. Упакованы в полиэтиленовую пленку.Чтобы стикеры держались дольше, следуйте рекомендациям по использованию:- Отделяйте листы от блока вдоль клеевой полосы, в горизонтальном направлении. Это поможет избежать скручивания и последующего отклеивания стикера.- Убедитесь в отсутствии пыли и грязи на поверхности для приклеивания. Так вы обеспечите наиболее продолжительный срок службы клеевого слоя.</t>
   </si>
   <si>
     <t>393116</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/3ad/afaqneutwpiutm0tj9nphxjkjfddnko5.jpg</t>
   </si>
   <si>
     <t>Блок самоклеящийся  стикер , фигурный, BRAUBERG, НЕОНОВЫЙ, в форме сердца, 67х67 мм, 250 листов, 5 цветов, 126690</t>
   </si>
   <si>
     <t>Бумага для заметок с клейким краем BRAUBERG рекомендуется для использования в процессе совещаний, обучения, мозговых штурмов. Идеально подойдет для работников офиса и руководителей. Стикеры 5 неоновых цветов &amp;#40;желтый, розовый, зеленый, оранжевый, малиновый&amp;#41; в форме сердца 67х67 мм состоят из 250 листов. Плотность бумаги составляет 75 г/м2. Клейкий слой - 35 Н/м. Легко клеятся к любой поверхности. Не оставляют следов. Упакованы в полиэтиленовую пленку.Чтобы стикеры держались дольше, следуйте рекомендациям по использованию:- Отделяйте листы от блока вдоль клеевой полосы, в горизонтальном направлении. Это поможет избежать скручивания и последующего отклеивания стикера.- Убедитесь в отсутствии пыли и грязи на поверхности для приклеивания. Так вы обеспечите наиболее продолжительный срок службы клеевого слоя.</t>
   </si>
   <si>
     <t>393118</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/de5/pvn9f1snyzx78e2psr0oss84lui09opg.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/cc3/7qa1l6ivl6zkw5pd3zj2gc4m89v4qzvt.jpg</t>
   </si>
   <si>
     <t>Блок самоклеящийся  стикер , фигурный, BRAUBERG, НЕОНОВЫЙ, в форме яблока, 70х70 мм, 400 листов, 5 цветов, отверстие для ручки, 126693</t>
   </si>
   <si>
     <t>Бумага для заметок с клейким краем BRAUBERG рекомендуется для использования в процессе совещаний, обучения, мозговых штурмов. Идеально подойдет для работников офиса и руководителей. Стикеры 5 неоновых цветов &amp;#40;желтый, розовый, зеленый, оранжевый, малиновый&amp;#41; в форме яблока 70х70 мм состоят из 400 листов. Плотность бумаги составляет 75 г/м2. Клейкий слой - 35 Н/м. Легко клеятся к любой поверхности. Не оставляют следов. Упакованы в полиэтиленовую пленку.Чтобы стикеры держались дольше, следуйте рекомендациям по использованию:- Отделяйте листы от блока вдоль клеевой полосы, в горизонтальном направлении. Это поможет избежать скручивания и последующего отклеивания стикера.- Убедитесь в отсутствии пыли и грязи на поверхности для приклеивания. Так вы обеспечите наиболее продолжительный срок службы клеевого слоя.</t>
   </si>
   <si>
     <t>393120</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/b9a/hfcom1mp1grzf24zjox41vi7l4kakh4r.jpg</t>
   </si>
   <si>
     <t>Блоки самоклеящиеся  стикеры  HOPAX, комплект 12 шт., 38х51 мм, 12х100 л., 3 цвета, неон, 21131</t>
   </si>
   <si>
     <t>Комплект бумажных блоков для заметок с клеевым краем. Удобны для записи напоминаний, информации о важных делах. Яркие неоновые цвета.</t>
   </si>
   <si>
     <t>393123</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/47e/c6iafi7bk6s0ltd1mz9irt29ghy3jlbj.jpg</t>
@@ -4221,50 +4233,62 @@
     <t>423254</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/553/cd160r7xl4c0tpy2f1xb544fthwhwr5u.jpg</t>
   </si>
   <si>
     <t>Блок для записей STAFF проклеенный, куб 9х9х9 см, белый, белизна 90-92 , 129204</t>
   </si>
   <si>
     <t>Блок для записей STAFF идеально подойдет для быстрой фиксации информации. Блок высотой 9 см сложен из квадратных листов размером 9х9 см. Листы изготовлены из высококачественной офсетной бумаги плотностью 60 г/м2 и белизной 90-92&amp;#37;. Блок для записей подходит для письма любыми типами ручек и карандашей. Поставляется в плотной термоусадочной пленке, защищающей при транспортировке. Может использоваться как в пластиковых подставках для настольных органайзерах, так и без подставок, поскольку листы проклеены по одной стороне, что делает блок устойчивым и листы не рассыпаются.</t>
   </si>
   <si>
     <t>423255</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/63f/nopo52jha0tw2gx891qglhtxvlnu82af.jpg</t>
   </si>
   <si>
     <t>Блок для записей BRAUBERG проклеенный, куб 9х9х9 см, цветной, 129207</t>
   </si>
   <si>
     <t>Блок для записей BRAUBERG изготовлен из высококачественной бумаги. Идеально подходит для быстрой фиксации информации. Блок высотой 9 см сложен из квадратных листов размером 9х9 см. Листы изготовлены из высококачественной офсетной бумаги плотностью 80 г/м2. Блок для записей подходит для письма любыми типами ручек и карандашей, листы благодаря высокой плотности не продавливаются при нажатии. Поставляется в плотной термоусадочной пленке, защищающей при транспортировке. Может использоваться как в пластиковых подставках для настольных органайзерах, так и без подставок, поскольку листы проклеены по одной стороне, что делает блок устойчивым и листы не рассыпаются.</t>
   </si>
   <si>
     <t>423257</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6bf/tj0ljaylq1noo3fybrtjcbkqkunmppx3.jpg</t>
+  </si>
+  <si>
+    <t>Блок для записей STAFF проклеенный, куб 9х9х9 см, цветной, чередование с белым, 129208</t>
+  </si>
+  <si>
+    <t>Блок для записей STAFF идеально подойдет для быстрой фиксации информации. Блок высотой 9 см сложен из квадратных листов размером 9х9 см. Листы изготовлены из высококачественной офсетной бумаги плотностью 60 г/м2. Блок для записей подходит для письма любыми типами ручек и карандашей. Поставляется в плотной термоусадочной пленке, защищающей при транспортировке. Может использоваться как в пластиковых подставках для настольных органайзерах, так и без подставок, поскольку листы проклеены по одной стороне, что делает блок устойчивым и листы не рассыпаются.Это товар эконом-сегмента, поэтому он отличается привлекательной ценой. Товар обладает базовым набором характеристик и простой упаковкой, при этом полностью соответствует основным требованиям потребителей.</t>
+  </si>
+  <si>
+    <t>423258</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/e6f/wc283ub20zouz07p362zvoftieb0miza.jpg</t>
   </si>
   <si>
     <t>Блок для записи Berlingo  quot;Premium quot;, 9 9 9, пластиковый бокс, белый, 100  белизна</t>
   </si>
   <si>
     <t>Блок для оперативных записей в пластиковом боксе, 1000 листов, белый. Размер листа в блоке - 90 ? 90 мм. Бумага плотностью 100 г/м?, 100&amp;#37; белизна. Индивидуальная упаковка в термоусадочную пленку.</t>
   </si>
   <si>
     <t>427927</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/4e1/nsju3gxxj4bdxlvtafmwzrijnqmreyj2.jpg</t>
   </si>
   <si>
     <t>Самоклеящийся блок Berlingo  quot;Ultra Sticky quot;, 100 75мм, 100л, пастель, голубой</t>
   </si>
   <si>
     <t>Блок самоклеящейся бумаги для заметок Berlingo &amp;quot;Ultra Sticky&amp;quot; размером 100*75 мм и повышенной клейкостью 25 Н/м. Изготовлен из бумаги плотностью 75 г/м2. Праймер слой, удерживающий клей при переклеивании, позволяет не оставлять следов на поверхности и многократно использовать лист. Специальное покрытие, предотвращающее закручивание, оптимизированное для комфортного письма. Идеальны для наклеивания на различные типы поверхностей. Упаковка 100 листов, цвет - голубой. Упаковка в прозрачную пленку с возможностью быстрого открытия. Производство - Германия.</t>
   </si>
   <si>
     <t>427936</t>
   </si>
@@ -8090,50 +8114,62 @@
   <si>
     <t>http://anytos.ru//upload/iblock/4d1/243q376awe60k6hg6khn11s02dq60zqk.jpg</t>
   </si>
   <si>
     <t>Клейкие закладки пластиковые Erich Krause Neon, 18.75x50 мм, 100 листов, 4 цвета, в картонной книжке</t>
   </si>
   <si>
     <t>979218</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/7b6/ctn93ec79ztcing2zdjq82zb4omspux4.jpg</t>
   </si>
   <si>
     <t>Набор самоклеящихся блоков фигурных MESHU  quot;Catnesday quot;, 20л., европодвес</t>
   </si>
   <si>
     <t>Набор самоклеящихся блоков фигурных MESHU &amp;quot;Catnesday&amp;quot;, 20л., европодвес</t>
   </si>
   <si>
     <t>981776</t>
   </si>
   <si>
     <t>&lt;a href="/brands/meshu/"&gt;MESHU&lt;/a&gt;</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/d1a/nnnjvvdg3qw8kwinbrft3758bnvgd4o9.jpg</t>
+  </si>
+  <si>
+    <t>Самоклеящийся блок OfficeSpace, 38 51мм, 3 блока по 100л., голубой</t>
+  </si>
+  <si>
+    <t>Самоклеящийся блок OfficeSpace, 38*51мм, 3 блока по 100л., голубой</t>
+  </si>
+  <si>
+    <t>981779</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/a13/ak8x48yuwc5fx25irj3t86eq9s1kzbex.jpg</t>
   </si>
   <si>
     <t>Самоклеящийся блок OfficeSpace, 38 51мм, 3 блока по 100л., зеленый</t>
   </si>
   <si>
     <t>Самоклеящийся блок OfficeSpace, 38*51мм, 3 блока по 100л., зеленый</t>
   </si>
   <si>
     <t>981781</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/c91/0idb79nyv3l8lh7gjedd3nr0u5kwwedh.jpg</t>
   </si>
   <si>
     <t>Самоклеящийся блок OfficeSpace, 38 51мм, 3 блока по 100л., розовый</t>
   </si>
   <si>
     <t>Самоклеящийся блок OfficeSpace, 38*51мм, 3 блока по 100л., розовый</t>
   </si>
   <si>
     <t>981782</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/163/xtanxahk5xf5w9407rj5befuohxgjx3j.jpg</t>
@@ -8174,50 +8210,59 @@
   <si>
     <t>http://anytos.ru//upload/iblock/262/gellxko126hpys18639yerhaysooxkxv.jpg</t>
   </si>
   <si>
     <t>Флажки-закладки OfficeSpace, 20 50мм, 50л. 4 неоновых цвета, европодвес</t>
   </si>
   <si>
     <t>Флажки-закладки OfficeSpace, 20*50мм, 50л.*4 неоновых цвета, европодвес</t>
   </si>
   <si>
     <t>982156</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/a61/p5ul6e6wpda5ep25uw2m85lktrhwake5.jpg</t>
   </si>
   <si>
     <t>Клеевые квадраты двусторонние, 15 мм х 15 мм, акриловая основа, 64 шт., BRAUBERG, 608779</t>
   </si>
   <si>
     <t>Клеевые квадраты двусторонние BRAUBERG применяется для фиксации предметов и крепежа к различным типам поверхностей, в том числе прозрачным. Идеально подходят для фиксации кухонных инструментов, элементов декора, смартфонов &amp;#40;например, в автомобиле&amp;#41;. Для крепления удлинителей и хабов, картин, крючков. Стойкие к воздействию погодных условий: температуры, влаги, УФ, химических веществ. После использования удаляются без следа. Удерживаемый вес – 0,8 кг на 1 см2.</t>
   </si>
   <si>
     <t>985216</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/c22/kompytrfqv7lvyec8qfgu4fgbw4j3ot9.jpg</t>
+  </si>
+  <si>
+    <t>Клеевые квадраты двусторонние, 22 мм х 22 мм, акриловая основа, 36 шт., BRAUBERG, 608777</t>
+  </si>
+  <si>
+    <t>985217</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/4ac/ax93mwc9rpyzuh5cki5rjip3c5jky0mr.jpg</t>
   </si>
   <si>
     <t>Клеевые кружки двусторонние, диаметр 22 мм, акриловая основа, 36 шт., BRAUBERG, 608776</t>
   </si>
   <si>
     <t>Клеевые кружки двусторонние BRAUBERG применяется для фиксации предметов и крепежа к различным типам поверхностей, в том числе прозрачным. Идеально подходят для фиксации кухонных инструментов, элементов декора, смартфонов &amp;#40;например, в автомобиле&amp;#41;. Для крепления удлинителей и хабов, картин, крючков. Стойкие к воздействию погодных условий: температуры, влаги, УФ, химических веществ. После использования удаляются без следа. Удерживаемый вес – 0,8 кг на 1 см2.</t>
   </si>
   <si>
     <t>985218</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/cb3/0u47i403ucz0kzi29xuwnrhwazb0qhcw.jpg</t>
   </si>
   <si>
     <t>Закладки клейкие в книжке BRAUBERG PASTEL 200 штук: 50х15 мм 5 цветов х 25 листов, 50х75 мм 3 цвета х 25 листов, 115582</t>
   </si>
   <si>
     <t>Яркие бумажные закладки BRAUBERG PASTEL акцентируют внимание на важных страницах книги, журнала, каталога и др. Набор бумажных закладок 5 пастельных цветов размером 50х15 мм состоит из 125 листов &amp;#40;по 25 закладок каждого цвета&amp;#41;. В набор также входят 3 самоклеящихся блока пастельных оттенков желтого, розового и голубого цветов &amp;#40;по 25 шт. каждого цвета&amp;#41; размером 75х50 мм.Легко клеятся к любой поверхности и не оставляют следов. Материал закладок и блоков позволяет делать надписи ручкой и карандашом. Уложены в картонной книжке на спирали и упакованы в полиэтиленовый пакет с европодвесом.</t>
   </si>
   <si>
     <t>985223</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/6ee/2skbk0mpmdt1ns54bk6x9tsq3h12zxb7.jpg</t>
@@ -9269,62 +9314,50 @@
   <si>
     <t>Клейкие закладки пластиковые ErichKrause Yummy, 19x45 мм, 60 листов, 3 цвета, &amp;#40;в диспенсере&amp;#41;</t>
   </si>
   <si>
     <t>1011297</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/ef3/1iwerw4dqmyiobbd1cia1l421sze619g.jpg</t>
   </si>
   <si>
     <t>Подставка для бумажного блока прямоугольная металлическая ErichKrause Compass, Reef, ассорти</t>
   </si>
   <si>
     <t>1013501</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/110/ezhmi25mnta785ysri8dd567ddvkzu7z.jpg</t>
   </si>
   <si>
     <t>Подставка для визитных карточек металлическая ErichKrause Compass, Reef, ассорти</t>
   </si>
   <si>
     <t>1013502</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/c7c/f3fsu898hanjq6vcncqzxrg32c1tqchu.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/53c/6h6iw3st28mukfvif05i6c0m83s10f7f.jpg</t>
   </si>
   <si>
     <t>Блок самоклеящийся  стикеры  STAFF STANDARD, ПАСТЕЛЬНЫЙ 51х51 мм, голубой, 100 листов, 116578</t>
   </si>
   <si>
     <t>Бумага для заметок с клейким краем STAFF рекомендуется для использования в процессе совещаний, обучения, мозговых штурмов. Идеально подойдет для использования как в офисе, так и дома. Стикеры голубого пастельного цвета в форме квадрата 51х51 мм состоят из 100 листов. Плотность бумаги составляет 65 г/м2. Клейкий слой - 18 Н/м. Легко клеятся к любой поверхности. Не оставляют следов. Упакованы в полиэтиленовую пленку.Чтобы стикеры держались дольше, следуйте рекомендациям по использованию:- Отделяйте листы от блока вдоль клеевой полосы, в горизонтальном направлении. Это поможет избежать скручивания и последующего отклеивания стикера.- Убедитесь в отсутствии пыли и грязи на поверхности для приклеивания. Так вы обеспечите наиболее продолжительный срок службы клеевого слоя.</t>
   </si>
   <si>
     <t>1014004</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/420/cbiiza1x5cv58orbjzhexiyn5fcxjcv2.jpg</t>
   </si>
   <si>
     <t>Блок самоклеящийся  стикеры  STAFF STANDARD, ПАСТЕЛЬНЫЙ 51х51 мм, желтый, 100 листов, 116577</t>
   </si>
   <si>
     <t>Бумага для заметок с клейким краем STAFF рекомендуется для использования в процессе совещаний, обучения, мозговых штурмов. Идеально подойдет для использования как в офисе, так и дома. Стикеры жёлтого пастельного цвета в форме квадрата 51х51 мм состоят из 100 листов. Плотность бумаги составляет 65 г/м2. Клейкий слой - 18 Н/м. Легко клеятся к любой поверхности. Не оставляют следов. Упакованы в полиэтиленовую пленку.Чтобы стикеры держались дольше, следуйте рекомендациям по использованию:- Отделяйте листы от блока вдоль клеевой полосы, в горизонтальном направлении. Это поможет избежать скручивания и последующего отклеивания стикера.- Убедитесь в отсутствии пыли и грязи на поверхности для приклеивания. Так вы обеспечите наиболее продолжительный срок службы клеевого слоя.</t>
   </si>
   <si>
     <t>1014005</t>
@@ -9404,62 +9437,50 @@
   <si>
     <t>http://anytos.ru//upload/iblock/c1a/sde0f3geu2zzuib0nx2n69tfdghtr5ck.jpg</t>
   </si>
   <si>
     <t>Блок самоклеящийся  стикеры  STAFF STANDARD, ПАСТЕЛЬНЫЙ 76х76 мм, желтый, 100 листов, 116573</t>
   </si>
   <si>
     <t>Бумага для заметок с клейким краем STAFF рекомендуется для использования в процессе совещаний, обучения, мозговых штурмов. Идеально подойдет для использования как в офисе, так и дома. Стикеры жёлтого пастельного цвета в форме квадрата 76х76 мм состоят из 100 листов. Плотность бумаги составляет 65 г/м2. Клейкий слой - 22 Н/м. Легко клеятся к любой поверхности. Не оставляют следов. Упакованы в полиэтиленовую пленку.Чтобы стикеры держались дольше, следуйте рекомендациям по использованию:- Отделяйте листы от блока вдоль клеевой полосы, в горизонтальном направлении. Это поможет избежать скручивания и последующего отклеивания стикера.- Убедитесь в отсутствии пыли и грязи на поверхности для приклеивания. Так вы обеспечите наиболее продолжительный срок службы клеевого слоя.</t>
   </si>
   <si>
     <t>1014013</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/d40/xtc9kl9vc420fglw4adtqdlpsd9068bd.jpg</t>
   </si>
   <si>
     <t>Блок самоклеящийся  стикеры  STAFF STANDARD, ПАСТЕЛЬНЫЙ 76х76 мм, желтый, 400 листов, 116586</t>
   </si>
   <si>
     <t>Бумага для заметок с клейким краем STAFF рекомендуется для использования в процессе совещаний, обучения, мозговых штурмов. Идеально подойдет для использования как в офисе, так и дома. Стикеры желтого пастельного цвета в форме квадрата 76х76 мм состоят из 400 листов. Плотность бумаги составляет 65 г/м2. Клейкий слой - 22 Н/м. Легко клеятся к любой поверхности. Не оставляют следов. Упакованы в полиэтиленовую пленку.Чтобы стикеры держались дольше, следуйте рекомендациям по использованию:- Отделяйте листы от блока вдоль клеевой полосы, в горизонтальном направлении. Это поможет избежать скручивания и последующего отклеивания стикера.- Убедитесь в отсутствии пыли и грязи на поверхности для приклеивания. Так вы обеспечите наиболее продолжительный срок службы клеевого слоя.</t>
   </si>
   <si>
     <t>1014014</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/113/53nbej9l3kinh0ios1x31qhwi1myosy6.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/281/fedjgenn5rdut1eefyh1dv2j366c41nc.jpg</t>
   </si>
   <si>
     <t>Блок самоклеящийся  стикеры  STAFF STANDARD, ПАСТЕЛЬНЫЙ 76х76 мм, розовый, 100 листов, 116576</t>
   </si>
   <si>
     <t>Бумага для заметок с клейким краем STAFF рекомендуется для использования в процессе совещаний, обучения, мозговых штурмов. Идеально подойдет для использования как в офисе, так и дома. Стикеры розового пастельного цвета в форме квадрата 76х76 мм состоят из 100 листов. Плотность бумаги составляет 65 г/м2. Клейкий слой - 22 Н/м. Легко клеятся к любой поверхности. Не оставляют следов. Упакованы в полиэтиленовую пленку.Чтобы стикеры держались дольше, следуйте рекомендациям по использованию:- Отделяйте листы от блока вдоль клеевой полосы, в горизонтальном направлении. Это поможет избежать скручивания и последующего отклеивания стикера.- Убедитесь в отсутствии пыли и грязи на поверхности для приклеивания. Так вы обеспечите наиболее продолжительный срок службы клеевого слоя.</t>
   </si>
   <si>
     <t>1014016</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/7d1/jcebq4ikbiu183f48brdvrz2kkobocp3.jpg</t>
   </si>
   <si>
     <t>Закладки клейкие бумажные  quot;Капибара quot; с печатью  6 видов х 15 листов , ассорти, 81278</t>
   </si>
   <si>
     <t>Клейкие бумажные закладки &amp;quot;Капибара&amp;quot; с печатью. Оригинальный формат привлечет внимание, заметно преобразив рабочее пространство. Бумажные стикеры удобны для маркировки абсолютно любой поверхности. Бумага с легкостью отделяется от блока, при удалении с поверхности не оставляет следов клея, благодаря чему подходит для многократного переклеивания. Бумажная поверхность позволяет использовать их для краткой записи. Для нанесения информации подойдут любые пишущие принадлежности. В наборе 6 блоков, различных по размеру и дизайну. В каждом блоке 15 листов. Размер – 105х80 мм.</t>
   </si>
   <si>
     <t>1014313</t>
   </si>
   <si>
     <t>&lt;a href="/brands/centrum/"&gt;CENTRUM&lt;/a&gt;</t>
@@ -10128,62 +10149,50 @@
     <t>836003</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/12b/iromb08l6mnccl58dynr3mkgblez09pd.jpg</t>
   </si>
   <si>
     <t>Блок для записей MESHU 8,8 12,5см, 100л., quot;Kawaii quot;, на склейке</t>
   </si>
   <si>
     <t>Декоративный блок для записей MESHU. Размер блока 88?125 мм. Бумага офсетная 80 г/м2. 100 листов с оригинальным дизайном. На склейке. Индивидуальная упаковка в пакет с европодвесом.</t>
   </si>
   <si>
     <t>844127</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/525/t0qmflqiqc6hn9k5rud981t3c85umt78.jpg</t>
   </si>
   <si>
     <t>Блок для записей СТАММ  quot;Стандарт quot;, 8 8 4см, ассорти</t>
   </si>
   <si>
     <t>Блок бумаги СТАММ Стандарт подходит для оперативных записей необходимой информации. Размер листа в блоке: 80*80 мм, высота блока – 40 мм. Может использоваться в пластиковых подставках и настольных органайзерах. Блок для записей представлен в индивидуальной упаковке в термоусадочной плёнке. • Размер: 80*80*40 мм; • Цвет бумаги блока: ассорти; • Плотность бумаги: 65-80 г/м.</t>
   </si>
   <si>
     <t>926011</t>
-  </si>
-[...10 lines deleted...]
-    <t>981779</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/d8c/3fk9o0z9if28vpf1ytl68kjpubqvq2mv.jpg</t>
   </si>
   <si>
     <t>Блок для записей на склейке СТАММ  quot;Стандарт quot;, 9 9 1см, белый</t>
   </si>
   <si>
     <t>Блок для записей на склейке СТАММ &amp;quot;Стандарт&amp;quot;, 9*9*1см, белый</t>
   </si>
   <si>
     <t>986089</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -10522,57 +10531,57 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M906"/>
+  <dimension ref="A1:M907"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="J906" sqref="J906"/>
+      <selection pane="bottomRight" activeCell="J907" sqref="J907"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="24" customWidth="true" style="0"/>
     <col min="4" max="4" width="24" customWidth="true" style="0"/>
     <col min="5" max="5" width="24" customWidth="true" style="0"/>
     <col min="6" max="6" width="24" customWidth="true" style="0"/>
     <col min="7" max="7" width="24" customWidth="true" style="0"/>
     <col min="8" max="8" width="24" customWidth="true" style="0"/>
     <col min="9" max="9" width="24" customWidth="true" style="0"/>
     <col min="10" max="10" width="24" customWidth="true" style="0"/>
     <col min="11" max="11" width="24" customWidth="true" style="0"/>
     <col min="12" max="12" width="24" customWidth="true" style="0"/>
     <col min="13" max="13" width="24" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:13" customHeight="1" ht="18" s="2" customFormat="1">
       <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>1</v>
       </c>
@@ -19293,1154 +19302,1154 @@
       </c>
       <c r="H276" s="3" t="s">
         <v>1098</v>
       </c>
       <c r="I276" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J276" s="3" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="277" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A277" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E277" s="3">
-        <v>23.74</v>
+        <v>121.49</v>
       </c>
       <c r="F277" s="3">
-        <v>25.02</v>
+        <v>128.08</v>
       </c>
       <c r="G277" s="3">
-        <v>26.68</v>
+        <v>136.56</v>
       </c>
       <c r="H277" s="3" t="s">
         <v>1102</v>
       </c>
       <c r="I277" s="3" t="s">
-        <v>1078</v>
+        <v>1032</v>
       </c>
       <c r="J277" s="3" t="s">
-        <v>596</v>
+        <v>875</v>
       </c>
     </row>
     <row r="278" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A278" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E278" s="3">
-        <v>86.33</v>
+        <v>23.74</v>
       </c>
       <c r="F278" s="3">
-        <v>91.01</v>
+        <v>25.02</v>
       </c>
       <c r="G278" s="3">
-        <v>97.03</v>
+        <v>26.68</v>
       </c>
       <c r="H278" s="3" t="s">
         <v>1106</v>
       </c>
       <c r="I278" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J278" s="3" t="s">
-        <v>30</v>
+        <v>596</v>
       </c>
     </row>
     <row r="279" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A279" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E279" s="3">
-        <v>102.37</v>
+        <v>86.33</v>
       </c>
       <c r="F279" s="3">
-        <v>107.93</v>
+        <v>91.01</v>
       </c>
       <c r="G279" s="3">
-        <v>115.07</v>
+        <v>97.03</v>
       </c>
       <c r="H279" s="3" t="s">
         <v>1110</v>
       </c>
       <c r="I279" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J279" s="3" t="s">
-        <v>875</v>
+        <v>30</v>
       </c>
     </row>
     <row r="280" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A280" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>1113</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E280" s="3">
-        <v>114.11</v>
+        <v>102.37</v>
       </c>
       <c r="F280" s="3">
-        <v>120.31</v>
+        <v>107.93</v>
       </c>
       <c r="G280" s="3">
-        <v>128.27</v>
+        <v>115.07</v>
       </c>
       <c r="H280" s="3" t="s">
         <v>1114</v>
       </c>
       <c r="I280" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J280" s="3" t="s">
-        <v>35</v>
+        <v>875</v>
       </c>
     </row>
     <row r="281" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A281" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E281" s="3">
-        <v>118.28</v>
+        <v>114.11</v>
       </c>
       <c r="F281" s="3">
-        <v>124.7</v>
+        <v>120.31</v>
       </c>
       <c r="G281" s="3">
-        <v>132.95</v>
+        <v>128.27</v>
       </c>
       <c r="H281" s="3" t="s">
         <v>1118</v>
       </c>
       <c r="I281" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J281" s="3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="282" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A282" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="B282" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E282" s="3">
-        <v>33.84</v>
+        <v>118.28</v>
       </c>
       <c r="F282" s="3">
-        <v>35.67</v>
+        <v>124.7</v>
       </c>
       <c r="G282" s="3">
-        <v>38.03</v>
+        <v>132.95</v>
       </c>
       <c r="H282" s="3" t="s">
         <v>1122</v>
       </c>
       <c r="I282" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J282" s="3" t="s">
-        <v>73</v>
+        <v>35</v>
       </c>
     </row>
     <row r="283" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A283" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="B283" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>1125</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E283" s="3">
-        <v>107.78</v>
+        <v>33.84</v>
       </c>
       <c r="F283" s="3">
-        <v>113.63</v>
+        <v>35.67</v>
       </c>
       <c r="G283" s="3">
-        <v>121.15</v>
+        <v>38.03</v>
       </c>
       <c r="H283" s="3" t="s">
         <v>1126</v>
       </c>
       <c r="I283" s="3" t="s">
-        <v>1032</v>
+        <v>1078</v>
       </c>
       <c r="J283" s="3" t="s">
-        <v>875</v>
+        <v>73</v>
       </c>
     </row>
     <row r="284" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A284" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E284" s="3">
-        <v>83.28</v>
+        <v>107.78</v>
       </c>
       <c r="F284" s="3">
-        <v>87.8</v>
+        <v>113.63</v>
       </c>
       <c r="G284" s="3">
-        <v>93.61</v>
+        <v>121.15</v>
       </c>
       <c r="H284" s="3" t="s">
         <v>1130</v>
       </c>
       <c r="I284" s="3" t="s">
-        <v>1131</v>
+        <v>1032</v>
       </c>
       <c r="J284" s="3" t="s">
-        <v>198</v>
+        <v>875</v>
       </c>
     </row>
     <row r="285" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A285" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B285" s="1" t="s">
         <v>1132</v>
       </c>
-      <c r="B285" s="1" t="s">
+      <c r="C285" s="1" t="s">
         <v>1133</v>
-      </c>
-[...1 lines deleted...]
-        <v>1134</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E285" s="3">
         <v>83.28</v>
       </c>
       <c r="F285" s="3">
         <v>87.8</v>
       </c>
       <c r="G285" s="3">
         <v>93.61</v>
       </c>
       <c r="H285" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="I285" s="3" t="s">
         <v>1135</v>
-      </c>
-[...1 lines deleted...]
-        <v>1131</v>
       </c>
       <c r="J285" s="3" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="286" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A286" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E286" s="3">
-        <v>84.39</v>
+        <v>83.28</v>
       </c>
       <c r="F286" s="3">
-        <v>88.97</v>
+        <v>87.8</v>
       </c>
       <c r="G286" s="3">
-        <v>94.86</v>
+        <v>93.61</v>
       </c>
       <c r="H286" s="3" t="s">
         <v>1139</v>
       </c>
       <c r="I286" s="3" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
       <c r="J286" s="3" t="s">
-        <v>103</v>
+        <v>198</v>
       </c>
     </row>
     <row r="287" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A287" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B287" s="1" t="s">
         <v>1141</v>
       </c>
-      <c r="B287" s="1" t="s">
+      <c r="C287" s="1" t="s">
         <v>1142</v>
       </c>
-      <c r="C287" s="1" t="s">
+      <c r="D287" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E287" s="3">
+        <v>84.39</v>
+      </c>
+      <c r="F287" s="3">
+        <v>88.97</v>
+      </c>
+      <c r="G287" s="3">
+        <v>94.86</v>
+      </c>
+      <c r="H287" s="3" t="s">
         <v>1143</v>
       </c>
-      <c r="D287" s="1" t="s">
-[...11 lines deleted...]
-      <c r="H287" s="3" t="s">
+      <c r="I287" s="3" t="s">
         <v>1144</v>
       </c>
-      <c r="I287" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J287" s="3" t="s">
-        <v>35</v>
+        <v>103</v>
       </c>
     </row>
     <row r="288" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A288" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="B288" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E288" s="3">
-        <v>165.3</v>
+        <v>158.32</v>
       </c>
       <c r="F288" s="3">
-        <v>174.27</v>
+        <v>166.91</v>
       </c>
       <c r="G288" s="3">
-        <v>185.8</v>
+        <v>177.96</v>
       </c>
       <c r="H288" s="3" t="s">
         <v>1148</v>
       </c>
       <c r="I288" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J288" s="3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="289" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A289" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>1151</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E289" s="3">
-        <v>260.32</v>
+        <v>165.3</v>
       </c>
       <c r="F289" s="3">
-        <v>274.45</v>
+        <v>174.27</v>
       </c>
       <c r="G289" s="3">
-        <v>292.61</v>
+        <v>185.8</v>
       </c>
       <c r="H289" s="3" t="s">
         <v>1152</v>
       </c>
       <c r="I289" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J289" s="3" t="s">
-        <v>1153</v>
+        <v>35</v>
       </c>
     </row>
     <row r="290" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A290" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B290" s="1" t="s">
         <v>1154</v>
       </c>
-      <c r="B290" s="1" t="s">
+      <c r="C290" s="1" t="s">
         <v>1155</v>
       </c>
-      <c r="C290" s="1" t="s">
+      <c r="D290" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E290" s="3">
+        <v>260.32</v>
+      </c>
+      <c r="F290" s="3">
+        <v>274.45</v>
+      </c>
+      <c r="G290" s="3">
+        <v>292.61</v>
+      </c>
+      <c r="H290" s="3" t="s">
         <v>1156</v>
-      </c>
-[...13 lines deleted...]
-        <v>1157</v>
       </c>
       <c r="I290" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J290" s="3" t="s">
-        <v>1153</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="291" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A291" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="B291" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>1160</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E291" s="3">
-        <v>115.31</v>
+        <v>259.3</v>
       </c>
       <c r="F291" s="3">
-        <v>121.57</v>
+        <v>273.37</v>
       </c>
       <c r="G291" s="3">
-        <v>129.62</v>
+        <v>291.46</v>
       </c>
       <c r="H291" s="3" t="s">
         <v>1161</v>
       </c>
       <c r="I291" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J291" s="3" t="s">
-        <v>875</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="292" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A292" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E292" s="3">
-        <v>198.88</v>
+        <v>115.31</v>
       </c>
       <c r="F292" s="3">
-        <v>209.67</v>
+        <v>121.57</v>
       </c>
       <c r="G292" s="3">
-        <v>223.55</v>
+        <v>129.62</v>
       </c>
       <c r="H292" s="3" t="s">
         <v>1165</v>
       </c>
       <c r="I292" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J292" s="3" t="s">
-        <v>176</v>
+        <v>875</v>
       </c>
     </row>
     <row r="293" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A293" s="1" t="s">
         <v>1166</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>1167</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E293" s="3">
-        <v>105.73</v>
+        <v>198.88</v>
       </c>
       <c r="F293" s="3">
-        <v>111.47</v>
+        <v>209.67</v>
       </c>
       <c r="G293" s="3">
-        <v>118.84</v>
+        <v>223.55</v>
       </c>
       <c r="H293" s="3" t="s">
         <v>1169</v>
       </c>
       <c r="I293" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J293" s="3" t="s">
-        <v>875</v>
+        <v>176</v>
       </c>
     </row>
     <row r="294" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A294" s="1" t="s">
         <v>1170</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>1171</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>1172</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E294" s="3">
-        <v>201.25</v>
+        <v>105.73</v>
       </c>
       <c r="F294" s="3">
-        <v>212.17</v>
+        <v>111.47</v>
       </c>
       <c r="G294" s="3">
-        <v>226.21</v>
+        <v>118.84</v>
       </c>
       <c r="H294" s="3" t="s">
         <v>1173</v>
       </c>
       <c r="I294" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J294" s="3" t="s">
-        <v>176</v>
+        <v>875</v>
       </c>
     </row>
     <row r="295" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A295" s="1" t="s">
         <v>1174</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>1175</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>1176</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E295" s="3">
-        <v>56.7</v>
+        <v>201.25</v>
       </c>
       <c r="F295" s="3">
-        <v>59.77</v>
+        <v>212.17</v>
       </c>
       <c r="G295" s="3">
-        <v>63.73</v>
+        <v>226.21</v>
       </c>
       <c r="H295" s="3" t="s">
         <v>1177</v>
       </c>
       <c r="I295" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J295" s="3" t="s">
-        <v>30</v>
+        <v>176</v>
       </c>
     </row>
     <row r="296" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A296" s="1" t="s">
         <v>1178</v>
       </c>
       <c r="B296" s="1" t="s">
         <v>1179</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>1180</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E296" s="3">
-        <v>50.86</v>
+        <v>56.7</v>
       </c>
       <c r="F296" s="3">
-        <v>53.62</v>
+        <v>59.77</v>
       </c>
       <c r="G296" s="3">
-        <v>57.17</v>
+        <v>63.73</v>
       </c>
       <c r="H296" s="3" t="s">
         <v>1181</v>
       </c>
       <c r="I296" s="3" t="s">
-        <v>1078</v>
+        <v>1032</v>
       </c>
       <c r="J296" s="3" t="s">
-        <v>103</v>
+        <v>30</v>
       </c>
     </row>
     <row r="297" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A297" s="1" t="s">
         <v>1182</v>
       </c>
       <c r="B297" s="1" t="s">
         <v>1183</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>1184</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E297" s="3">
-        <v>62.82</v>
+        <v>50.86</v>
       </c>
       <c r="F297" s="3">
-        <v>66.23</v>
+        <v>53.62</v>
       </c>
       <c r="G297" s="3">
-        <v>70.61</v>
+        <v>57.17</v>
       </c>
       <c r="H297" s="3" t="s">
         <v>1185</v>
       </c>
       <c r="I297" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J297" s="3" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
     </row>
     <row r="298" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A298" s="1" t="s">
         <v>1186</v>
       </c>
       <c r="B298" s="1" t="s">
         <v>1187</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E298" s="3">
-        <v>84.55</v>
+        <v>62.82</v>
       </c>
       <c r="F298" s="3">
-        <v>89.13</v>
+        <v>66.23</v>
       </c>
       <c r="G298" s="3">
-        <v>95.03</v>
+        <v>70.61</v>
       </c>
       <c r="H298" s="3" t="s">
         <v>1189</v>
       </c>
       <c r="I298" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J298" s="3" t="s">
-        <v>1190</v>
+        <v>30</v>
       </c>
     </row>
     <row r="299" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A299" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B299" s="1" t="s">
         <v>1191</v>
       </c>
-      <c r="B299" s="1" t="s">
+      <c r="C299" s="1" t="s">
         <v>1192</v>
       </c>
-      <c r="C299" s="1" t="s">
+      <c r="D299" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E299" s="3">
+        <v>84.55</v>
+      </c>
+      <c r="F299" s="3">
+        <v>89.13</v>
+      </c>
+      <c r="G299" s="3">
+        <v>95.03</v>
+      </c>
+      <c r="H299" s="3" t="s">
         <v>1193</v>
-      </c>
-[...13 lines deleted...]
-        <v>1194</v>
       </c>
       <c r="I299" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J299" s="3" t="s">
-        <v>1190</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="300" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A300" s="1" t="s">
         <v>1195</v>
       </c>
       <c r="B300" s="1" t="s">
         <v>1196</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E300" s="3">
-        <v>142.97</v>
+        <v>108.33</v>
       </c>
       <c r="F300" s="3">
-        <v>150.73</v>
+        <v>114.21</v>
       </c>
       <c r="G300" s="3">
-        <v>160.7</v>
+        <v>121.77</v>
       </c>
       <c r="H300" s="3" t="s">
         <v>1198</v>
       </c>
       <c r="I300" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J300" s="3" t="s">
-        <v>35</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="301" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A301" s="1" t="s">
         <v>1199</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>1200</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>1201</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E301" s="3">
-        <v>35.89</v>
+        <v>142.97</v>
       </c>
       <c r="F301" s="3">
-        <v>37.84</v>
+        <v>150.73</v>
       </c>
       <c r="G301" s="3">
-        <v>40.34</v>
+        <v>160.7</v>
       </c>
       <c r="H301" s="3" t="s">
         <v>1202</v>
       </c>
       <c r="I301" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J301" s="3" t="s">
-        <v>479</v>
+        <v>35</v>
       </c>
     </row>
     <row r="302" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A302" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="B302" s="1" t="s">
         <v>1204</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>1205</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E302" s="3">
-        <v>61.91</v>
+        <v>35.89</v>
       </c>
       <c r="F302" s="3">
-        <v>65.27</v>
+        <v>37.84</v>
       </c>
       <c r="G302" s="3">
-        <v>69.59</v>
+        <v>40.34</v>
       </c>
       <c r="H302" s="3" t="s">
         <v>1206</v>
       </c>
       <c r="I302" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J302" s="3" t="s">
-        <v>1190</v>
+        <v>479</v>
       </c>
     </row>
     <row r="303" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A303" s="1" t="s">
         <v>1207</v>
       </c>
       <c r="B303" s="1" t="s">
         <v>1208</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>1209</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E303" s="3">
-        <v>66.85</v>
+        <v>61.91</v>
       </c>
       <c r="F303" s="3">
-        <v>70.48</v>
+        <v>65.27</v>
       </c>
       <c r="G303" s="3">
-        <v>75.14</v>
+        <v>69.59</v>
       </c>
       <c r="H303" s="3" t="s">
         <v>1210</v>
       </c>
       <c r="I303" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J303" s="3" t="s">
-        <v>1211</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="304" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A304" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B304" s="1" t="s">
         <v>1212</v>
       </c>
-      <c r="B304" s="1" t="s">
+      <c r="C304" s="1" t="s">
         <v>1213</v>
       </c>
-      <c r="C304" s="1" t="s">
+      <c r="D304" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E304" s="3">
+        <v>66.85</v>
+      </c>
+      <c r="F304" s="3">
+        <v>70.48</v>
+      </c>
+      <c r="G304" s="3">
+        <v>75.14</v>
+      </c>
+      <c r="H304" s="3" t="s">
         <v>1214</v>
-      </c>
-[...13 lines deleted...]
-        <v>1215</v>
       </c>
       <c r="I304" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J304" s="3" t="s">
-        <v>875</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="305" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A305" s="1" t="s">
         <v>1216</v>
       </c>
       <c r="B305" s="1" t="s">
         <v>1217</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>1218</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E305" s="3">
-        <v>37.6</v>
+        <v>107.2</v>
       </c>
       <c r="F305" s="3">
-        <v>39.64</v>
+        <v>113.02</v>
       </c>
       <c r="G305" s="3">
-        <v>42.27</v>
+        <v>120.5</v>
       </c>
       <c r="H305" s="3" t="s">
         <v>1219</v>
       </c>
       <c r="I305" s="3" t="s">
-        <v>1032</v>
+        <v>1078</v>
       </c>
       <c r="J305" s="3" t="s">
-        <v>73</v>
+        <v>875</v>
       </c>
     </row>
     <row r="306" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A306" s="1" t="s">
         <v>1220</v>
       </c>
       <c r="B306" s="1" t="s">
         <v>1221</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>1222</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E306" s="3">
-        <v>61.79</v>
+        <v>100.47</v>
       </c>
       <c r="F306" s="3">
-        <v>65.14</v>
+        <v>105.92</v>
       </c>
       <c r="G306" s="3">
-        <v>69.45</v>
+        <v>112.93</v>
       </c>
       <c r="H306" s="3" t="s">
         <v>1223</v>
       </c>
       <c r="I306" s="3" t="s">
-        <v>1032</v>
+        <v>1078</v>
       </c>
       <c r="J306" s="3" t="s">
-        <v>30</v>
+        <v>875</v>
       </c>
     </row>
     <row r="307" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A307" s="1" t="s">
         <v>1224</v>
       </c>
       <c r="B307" s="1" t="s">
         <v>1225</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>1226</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E307" s="3">
-        <v>27.19</v>
+        <v>37.6</v>
       </c>
       <c r="F307" s="3">
-        <v>28.67</v>
+        <v>39.64</v>
       </c>
       <c r="G307" s="3">
-        <v>30.57</v>
+        <v>42.27</v>
       </c>
       <c r="H307" s="3" t="s">
         <v>1227</v>
       </c>
       <c r="I307" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J307" s="3" t="s">
-        <v>479</v>
+        <v>73</v>
       </c>
     </row>
     <row r="308" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A308" s="1" t="s">
         <v>1228</v>
       </c>
       <c r="B308" s="1" t="s">
         <v>1229</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>1230</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E308" s="3">
-        <v>27.19</v>
+        <v>61.79</v>
       </c>
       <c r="F308" s="3">
-        <v>28.67</v>
+        <v>65.14</v>
       </c>
       <c r="G308" s="3">
-        <v>30.57</v>
+        <v>69.45</v>
       </c>
       <c r="H308" s="3" t="s">
         <v>1231</v>
       </c>
       <c r="I308" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J308" s="3" t="s">
-        <v>479</v>
+        <v>30</v>
       </c>
     </row>
     <row r="309" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A309" s="1" t="s">
         <v>1232</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>1233</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>1234</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E309" s="3">
         <v>27.19</v>
       </c>
       <c r="F309" s="3">
         <v>28.67</v>
       </c>
       <c r="G309" s="3">
         <v>30.57</v>
       </c>
       <c r="H309" s="3" t="s">
         <v>1235</v>
       </c>
       <c r="I309" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J309" s="3" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="310" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A310" s="1" t="s">
         <v>1236</v>
       </c>
       <c r="B310" s="1" t="s">
         <v>1237</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>1238</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E310" s="3">
-        <v>31.85</v>
+        <v>27.19</v>
       </c>
       <c r="F310" s="3">
-        <v>33.58</v>
+        <v>28.67</v>
       </c>
       <c r="G310" s="3">
-        <v>35.8</v>
+        <v>30.57</v>
       </c>
       <c r="H310" s="3" t="s">
         <v>1239</v>
       </c>
       <c r="I310" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J310" s="3" t="s">
-        <v>73</v>
+        <v>479</v>
       </c>
     </row>
     <row r="311" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A311" s="1" t="s">
         <v>1240</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>1241</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>1242</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E311" s="3">
-        <v>31.85</v>
+        <v>27.19</v>
       </c>
       <c r="F311" s="3">
-        <v>33.58</v>
+        <v>28.67</v>
       </c>
       <c r="G311" s="3">
-        <v>35.8</v>
+        <v>30.57</v>
       </c>
       <c r="H311" s="3" t="s">
         <v>1243</v>
       </c>
       <c r="I311" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J311" s="3" t="s">
-        <v>73</v>
+        <v>479</v>
       </c>
     </row>
     <row r="312" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A312" s="1" t="s">
         <v>1244</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>1245</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>1246</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E312" s="3">
         <v>31.85</v>
       </c>
       <c r="F312" s="3">
         <v>33.58</v>
       </c>
       <c r="G312" s="3">
         <v>35.8</v>
       </c>
       <c r="H312" s="3" t="s">
@@ -20477,866 +20486,866 @@
       </c>
       <c r="H313" s="3" t="s">
         <v>1251</v>
       </c>
       <c r="I313" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J313" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="314" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A314" s="1" t="s">
         <v>1252</v>
       </c>
       <c r="B314" s="1" t="s">
         <v>1253</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>1254</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E314" s="3">
-        <v>14.11</v>
+        <v>31.85</v>
       </c>
       <c r="F314" s="3">
-        <v>14.88</v>
+        <v>33.58</v>
       </c>
       <c r="G314" s="3">
-        <v>15.86</v>
+        <v>35.8</v>
       </c>
       <c r="H314" s="3" t="s">
         <v>1255</v>
       </c>
       <c r="I314" s="3" t="s">
-        <v>1078</v>
+        <v>1032</v>
       </c>
       <c r="J314" s="3" t="s">
-        <v>751</v>
+        <v>73</v>
       </c>
     </row>
     <row r="315" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A315" s="1" t="s">
         <v>1256</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>1257</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>1258</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E315" s="3">
-        <v>14.11</v>
+        <v>31.85</v>
       </c>
       <c r="F315" s="3">
-        <v>14.88</v>
+        <v>33.58</v>
       </c>
       <c r="G315" s="3">
-        <v>15.86</v>
+        <v>35.8</v>
       </c>
       <c r="H315" s="3" t="s">
         <v>1259</v>
       </c>
       <c r="I315" s="3" t="s">
-        <v>1078</v>
+        <v>1032</v>
       </c>
       <c r="J315" s="3" t="s">
-        <v>751</v>
+        <v>73</v>
       </c>
     </row>
     <row r="316" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A316" s="1" t="s">
         <v>1260</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>1261</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>1262</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E316" s="3">
         <v>14.11</v>
       </c>
       <c r="F316" s="3">
         <v>14.88</v>
       </c>
       <c r="G316" s="3">
         <v>15.86</v>
       </c>
       <c r="H316" s="3" t="s">
         <v>1263</v>
       </c>
       <c r="I316" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J316" s="3" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="317" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A317" s="1" t="s">
         <v>1264</v>
       </c>
       <c r="B317" s="1" t="s">
         <v>1265</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>1266</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E317" s="3">
-        <v>41.09</v>
+        <v>14.11</v>
       </c>
       <c r="F317" s="3">
-        <v>43.32</v>
+        <v>14.88</v>
       </c>
       <c r="G317" s="3">
-        <v>46.18</v>
+        <v>15.86</v>
       </c>
       <c r="H317" s="3" t="s">
         <v>1267</v>
       </c>
       <c r="I317" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J317" s="3" t="s">
-        <v>73</v>
+        <v>751</v>
       </c>
     </row>
     <row r="318" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A318" s="1" t="s">
         <v>1268</v>
       </c>
       <c r="B318" s="1" t="s">
         <v>1269</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E318" s="3">
-        <v>69.14</v>
+        <v>14.11</v>
       </c>
       <c r="F318" s="3">
-        <v>72.9</v>
+        <v>14.88</v>
       </c>
       <c r="G318" s="3">
-        <v>77.72</v>
+        <v>15.86</v>
       </c>
       <c r="H318" s="3" t="s">
         <v>1271</v>
       </c>
       <c r="I318" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J318" s="3" t="s">
-        <v>103</v>
+        <v>751</v>
       </c>
     </row>
     <row r="319" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A319" s="1" t="s">
         <v>1272</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>1273</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>1274</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E319" s="3">
-        <v>49.43</v>
+        <v>41.09</v>
       </c>
       <c r="F319" s="3">
-        <v>52.12</v>
+        <v>43.32</v>
       </c>
       <c r="G319" s="3">
-        <v>55.56</v>
+        <v>46.18</v>
       </c>
       <c r="H319" s="3" t="s">
         <v>1275</v>
       </c>
       <c r="I319" s="3" t="s">
-        <v>1032</v>
+        <v>1078</v>
       </c>
       <c r="J319" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="320" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A320" s="1" t="s">
         <v>1276</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>1277</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E320" s="3">
-        <v>176.64</v>
+        <v>69.14</v>
       </c>
       <c r="F320" s="3">
-        <v>186.22</v>
+        <v>72.9</v>
       </c>
       <c r="G320" s="3">
-        <v>198.55</v>
+        <v>77.72</v>
       </c>
       <c r="H320" s="3" t="s">
         <v>1279</v>
       </c>
       <c r="I320" s="3" t="s">
-        <v>1032</v>
+        <v>1078</v>
       </c>
       <c r="J320" s="3" t="s">
-        <v>35</v>
+        <v>103</v>
       </c>
     </row>
     <row r="321" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A321" s="1" t="s">
         <v>1280</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>1281</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>1282</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E321" s="3">
-        <v>155.75</v>
+        <v>49.43</v>
       </c>
       <c r="F321" s="3">
-        <v>164.21</v>
+        <v>52.12</v>
       </c>
       <c r="G321" s="3">
-        <v>175.07</v>
+        <v>55.56</v>
       </c>
       <c r="H321" s="3" t="s">
         <v>1283</v>
       </c>
       <c r="I321" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J321" s="3" t="s">
-        <v>176</v>
+        <v>30</v>
       </c>
     </row>
     <row r="322" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A322" s="1" t="s">
         <v>1284</v>
       </c>
       <c r="B322" s="1" t="s">
         <v>1285</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>1286</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E322" s="3">
-        <v>50.61</v>
+        <v>176.64</v>
       </c>
       <c r="F322" s="3">
-        <v>53.35</v>
+        <v>186.22</v>
       </c>
       <c r="G322" s="3">
-        <v>56.88</v>
+        <v>198.55</v>
       </c>
       <c r="H322" s="3" t="s">
         <v>1287</v>
       </c>
       <c r="I322" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J322" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="323" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A323" s="1" t="s">
         <v>1288</v>
       </c>
       <c r="B323" s="1" t="s">
         <v>1289</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>1290</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E323" s="3">
-        <v>193.31</v>
+        <v>155.75</v>
       </c>
       <c r="F323" s="3">
-        <v>203.8</v>
+        <v>164.21</v>
       </c>
       <c r="G323" s="3">
-        <v>217.28</v>
+        <v>175.07</v>
       </c>
       <c r="H323" s="3" t="s">
         <v>1291</v>
       </c>
       <c r="I323" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J323" s="3" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="324" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A324" s="1" t="s">
         <v>1292</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>1293</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>1294</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E324" s="3">
-        <v>40.08</v>
+        <v>50.61</v>
       </c>
       <c r="F324" s="3">
-        <v>42.26</v>
+        <v>53.35</v>
       </c>
       <c r="G324" s="3">
-        <v>45.05</v>
+        <v>56.88</v>
       </c>
       <c r="H324" s="3" t="s">
         <v>1295</v>
       </c>
       <c r="I324" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J324" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="325" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A325" s="1" t="s">
         <v>1296</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>1297</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>1298</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E325" s="3">
-        <v>328.18</v>
+        <v>193.31</v>
       </c>
       <c r="F325" s="3">
-        <v>345.98</v>
+        <v>203.8</v>
       </c>
       <c r="G325" s="3">
-        <v>368.88</v>
+        <v>217.28</v>
       </c>
       <c r="H325" s="3" t="s">
         <v>1299</v>
       </c>
       <c r="I325" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J325" s="3" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="326" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A326" s="1" t="s">
         <v>1300</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>1301</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>1302</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E326" s="3">
-        <v>338.91</v>
+        <v>40.08</v>
       </c>
       <c r="F326" s="3">
-        <v>357.3</v>
+        <v>42.26</v>
       </c>
       <c r="G326" s="3">
-        <v>380.94</v>
+        <v>45.05</v>
       </c>
       <c r="H326" s="3" t="s">
         <v>1303</v>
       </c>
       <c r="I326" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J326" s="3" t="s">
-        <v>1304</v>
+        <v>73</v>
       </c>
     </row>
     <row r="327" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A327" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B327" s="1" t="s">
         <v>1305</v>
       </c>
-      <c r="B327" s="1" t="s">
+      <c r="C327" s="1" t="s">
         <v>1306</v>
       </c>
-      <c r="C327" s="1" t="s">
+      <c r="D327" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E327" s="3">
+        <v>328.18</v>
+      </c>
+      <c r="F327" s="3">
+        <v>345.98</v>
+      </c>
+      <c r="G327" s="3">
+        <v>368.88</v>
+      </c>
+      <c r="H327" s="3" t="s">
         <v>1307</v>
-      </c>
-[...13 lines deleted...]
-        <v>1308</v>
       </c>
       <c r="I327" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J327" s="3" t="s">
-        <v>73</v>
+        <v>176</v>
       </c>
     </row>
     <row r="328" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A328" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B328" s="1" t="s">
         <v>1309</v>
       </c>
-      <c r="B328" s="1" t="s">
+      <c r="C328" s="1" t="s">
         <v>1310</v>
       </c>
-      <c r="C328" s="1" t="s">
+      <c r="D328" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E328" s="3">
+        <v>338.91</v>
+      </c>
+      <c r="F328" s="3">
+        <v>357.3</v>
+      </c>
+      <c r="G328" s="3">
+        <v>380.94</v>
+      </c>
+      <c r="H328" s="3" t="s">
         <v>1311</v>
-      </c>
-[...13 lines deleted...]
-        <v>1312</v>
       </c>
       <c r="I328" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J328" s="3" t="s">
-        <v>73</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="329" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A329" s="1" t="s">
         <v>1313</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>1314</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>1315</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E329" s="3">
         <v>47.16</v>
       </c>
       <c r="F329" s="3">
         <v>49.72</v>
       </c>
       <c r="G329" s="3">
         <v>53.01</v>
       </c>
       <c r="H329" s="3" t="s">
         <v>1316</v>
       </c>
       <c r="I329" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J329" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="330" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A330" s="1" t="s">
         <v>1317</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>1318</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>1319</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E330" s="3">
-        <v>23.74</v>
+        <v>47.16</v>
       </c>
       <c r="F330" s="3">
-        <v>25.02</v>
+        <v>49.72</v>
       </c>
       <c r="G330" s="3">
-        <v>26.68</v>
+        <v>53.01</v>
       </c>
       <c r="H330" s="3" t="s">
         <v>1320</v>
       </c>
       <c r="I330" s="3" t="s">
-        <v>1078</v>
+        <v>1032</v>
       </c>
       <c r="J330" s="3" t="s">
-        <v>596</v>
+        <v>73</v>
       </c>
     </row>
     <row r="331" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A331" s="1" t="s">
         <v>1321</v>
       </c>
       <c r="B331" s="1" t="s">
         <v>1322</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>1323</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E331" s="3">
-        <v>23.74</v>
+        <v>47.16</v>
       </c>
       <c r="F331" s="3">
-        <v>25.02</v>
+        <v>49.72</v>
       </c>
       <c r="G331" s="3">
-        <v>26.68</v>
+        <v>53.01</v>
       </c>
       <c r="H331" s="3" t="s">
         <v>1324</v>
       </c>
       <c r="I331" s="3" t="s">
-        <v>1078</v>
+        <v>1032</v>
       </c>
       <c r="J331" s="3" t="s">
-        <v>596</v>
+        <v>73</v>
       </c>
     </row>
     <row r="332" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A332" s="1" t="s">
         <v>1325</v>
       </c>
       <c r="B332" s="1" t="s">
         <v>1326</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>1327</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E332" s="3">
         <v>23.74</v>
       </c>
       <c r="F332" s="3">
         <v>25.02</v>
       </c>
       <c r="G332" s="3">
         <v>26.68</v>
       </c>
       <c r="H332" s="3" t="s">
         <v>1328</v>
       </c>
       <c r="I332" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J332" s="3" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="333" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A333" s="1" t="s">
         <v>1329</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>1330</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>1331</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E333" s="3">
-        <v>214.17</v>
+        <v>23.74</v>
       </c>
       <c r="F333" s="3">
-        <v>225.79</v>
+        <v>25.02</v>
       </c>
       <c r="G333" s="3">
-        <v>240.73</v>
+        <v>26.68</v>
       </c>
       <c r="H333" s="3" t="s">
         <v>1332</v>
       </c>
       <c r="I333" s="3" t="s">
-        <v>1032</v>
+        <v>1078</v>
       </c>
       <c r="J333" s="3" t="s">
-        <v>176</v>
+        <v>596</v>
       </c>
     </row>
     <row r="334" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A334" s="1" t="s">
         <v>1333</v>
       </c>
       <c r="B334" s="1" t="s">
         <v>1334</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>1335</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E334" s="3">
-        <v>214.17</v>
+        <v>23.74</v>
       </c>
       <c r="F334" s="3">
-        <v>225.79</v>
+        <v>25.02</v>
       </c>
       <c r="G334" s="3">
-        <v>240.73</v>
+        <v>26.68</v>
       </c>
       <c r="H334" s="3" t="s">
         <v>1336</v>
       </c>
       <c r="I334" s="3" t="s">
-        <v>1032</v>
+        <v>1078</v>
       </c>
       <c r="J334" s="3" t="s">
-        <v>176</v>
+        <v>596</v>
       </c>
     </row>
     <row r="335" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A335" s="1" t="s">
         <v>1337</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>1338</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>1339</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E335" s="3">
-        <v>345.64</v>
+        <v>214.17</v>
       </c>
       <c r="F335" s="3">
-        <v>364.4</v>
+        <v>225.79</v>
       </c>
       <c r="G335" s="3">
-        <v>388.51</v>
+        <v>240.73</v>
       </c>
       <c r="H335" s="3" t="s">
         <v>1340</v>
       </c>
       <c r="I335" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J335" s="3" t="s">
-        <v>1153</v>
+        <v>176</v>
       </c>
     </row>
     <row r="336" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A336" s="1" t="s">
         <v>1341</v>
       </c>
       <c r="B336" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E336" s="3">
-        <v>355.15</v>
+        <v>345.64</v>
       </c>
       <c r="F336" s="3">
-        <v>374.42</v>
+        <v>364.4</v>
       </c>
       <c r="G336" s="3">
-        <v>399.2</v>
+        <v>388.51</v>
       </c>
       <c r="H336" s="3" t="s">
         <v>1344</v>
       </c>
       <c r="I336" s="3" t="s">
-        <v>1073</v>
+        <v>1032</v>
       </c>
       <c r="J336" s="3" t="s">
-        <v>1304</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="337" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A337" s="1" t="s">
         <v>1345</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>1346</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>1347</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E337" s="3">
-        <v>247.59</v>
+        <v>355.15</v>
       </c>
       <c r="F337" s="3">
-        <v>261.02</v>
+        <v>374.42</v>
       </c>
       <c r="G337" s="3">
-        <v>278.3</v>
+        <v>399.2</v>
       </c>
       <c r="H337" s="3" t="s">
         <v>1348</v>
       </c>
       <c r="I337" s="3" t="s">
-        <v>1032</v>
+        <v>1073</v>
       </c>
       <c r="J337" s="3" t="s">
-        <v>1153</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="338" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A338" s="1" t="s">
         <v>1349</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>1351</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E338" s="3">
-        <v>72.98</v>
+        <v>247.59</v>
       </c>
       <c r="F338" s="3">
-        <v>76.94</v>
+        <v>261.02</v>
       </c>
       <c r="G338" s="3">
-        <v>82.03</v>
+        <v>278.3</v>
       </c>
       <c r="H338" s="3" t="s">
         <v>1352</v>
       </c>
       <c r="I338" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J338" s="3" t="s">
-        <v>30</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="339" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A339" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>1354</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>1355</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E339" s="3">
-        <v>44.53</v>
+        <v>72.98</v>
       </c>
       <c r="F339" s="3">
-        <v>47.95</v>
+        <v>76.94</v>
       </c>
       <c r="G339" s="3">
-        <v>53.09</v>
+        <v>82.03</v>
       </c>
       <c r="H339" s="3" t="s">
         <v>1356</v>
       </c>
       <c r="I339" s="3" t="s">
-        <v>29</v>
+        <v>1032</v>
       </c>
       <c r="J339" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="340" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A340" s="1" t="s">
         <v>1357</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>1358</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>1359</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E340" s="3">
         <v>44.53</v>
       </c>
       <c r="F340" s="3">
         <v>47.95</v>
       </c>
       <c r="G340" s="3">
         <v>53.09</v>
       </c>
       <c r="H340" s="3" t="s">
@@ -21405,735 +21414,735 @@
       </c>
       <c r="H342" s="3" t="s">
         <v>1368</v>
       </c>
       <c r="I342" s="3" t="s">
         <v>29</v>
       </c>
       <c r="J342" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="343" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A343" s="1" t="s">
         <v>1369</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>1370</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>1371</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E343" s="3">
-        <v>53.72</v>
+        <v>44.53</v>
       </c>
       <c r="F343" s="3">
-        <v>57.85</v>
+        <v>47.95</v>
       </c>
       <c r="G343" s="3">
-        <v>64.05</v>
+        <v>53.09</v>
       </c>
       <c r="H343" s="3" t="s">
         <v>1372</v>
       </c>
       <c r="I343" s="3" t="s">
         <v>29</v>
       </c>
       <c r="J343" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="344" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A344" s="1" t="s">
         <v>1373</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>1374</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E344" s="3">
         <v>53.72</v>
       </c>
       <c r="F344" s="3">
         <v>57.85</v>
       </c>
       <c r="G344" s="3">
         <v>64.05</v>
       </c>
       <c r="H344" s="3" t="s">
         <v>1376</v>
       </c>
       <c r="I344" s="3" t="s">
         <v>29</v>
       </c>
       <c r="J344" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="345" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A345" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>1378</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>21</v>
+        <v>1379</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E345" s="3">
-        <v>17.48</v>
+        <v>53.72</v>
       </c>
       <c r="F345" s="3">
-        <v>18.82</v>
+        <v>57.85</v>
       </c>
       <c r="G345" s="3">
-        <v>20.84</v>
+        <v>64.05</v>
       </c>
       <c r="H345" s="3" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="I345" s="3" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J345" s="3" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="346" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A346" s="1" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>1382</v>
+        <v>21</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E346" s="3">
-        <v>31.23</v>
+        <v>17.48</v>
       </c>
       <c r="F346" s="3">
-        <v>32.46</v>
+        <v>18.82</v>
       </c>
       <c r="G346" s="3">
-        <v>34.67</v>
+        <v>20.84</v>
       </c>
       <c r="H346" s="3" t="s">
         <v>1383</v>
       </c>
       <c r="I346" s="3" t="s">
-        <v>478</v>
+        <v>23</v>
       </c>
       <c r="J346" s="3" t="s">
-        <v>751</v>
+        <v>24</v>
       </c>
     </row>
     <row r="347" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A347" s="1" t="s">
         <v>1384</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>1385</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E347" s="3">
-        <v>23.87</v>
+        <v>31.23</v>
       </c>
       <c r="F347" s="3">
-        <v>24.81</v>
+        <v>32.46</v>
       </c>
       <c r="G347" s="3">
-        <v>26.5</v>
+        <v>34.67</v>
       </c>
       <c r="H347" s="3" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="I347" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J347" s="3" t="s">
-        <v>73</v>
+        <v>751</v>
       </c>
     </row>
     <row r="348" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A348" s="1" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>1389</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E348" s="3">
-        <v>110.22</v>
+        <v>23.87</v>
       </c>
       <c r="F348" s="3">
-        <v>116.2</v>
+        <v>24.81</v>
       </c>
       <c r="G348" s="3">
-        <v>123.89</v>
+        <v>26.5</v>
       </c>
       <c r="H348" s="3" t="s">
         <v>1390</v>
       </c>
       <c r="I348" s="3" t="s">
-        <v>1032</v>
+        <v>478</v>
       </c>
       <c r="J348" s="3" t="s">
-        <v>1190</v>
+        <v>73</v>
       </c>
     </row>
     <row r="349" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A349" s="1" t="s">
         <v>1391</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>1392</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>1393</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E349" s="3">
-        <v>174.27</v>
+        <v>110.22</v>
       </c>
       <c r="F349" s="3">
-        <v>183.72</v>
+        <v>116.2</v>
       </c>
       <c r="G349" s="3">
-        <v>195.88</v>
+        <v>123.89</v>
       </c>
       <c r="H349" s="3" t="s">
         <v>1394</v>
       </c>
       <c r="I349" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J349" s="3" t="s">
-        <v>35</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="350" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A350" s="1" t="s">
         <v>1395</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>1396</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>1397</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E350" s="3">
-        <v>121.31</v>
+        <v>174.27</v>
       </c>
       <c r="F350" s="3">
-        <v>127.89</v>
+        <v>183.72</v>
       </c>
       <c r="G350" s="3">
-        <v>136.36</v>
+        <v>195.88</v>
       </c>
       <c r="H350" s="3" t="s">
         <v>1398</v>
       </c>
       <c r="I350" s="3" t="s">
-        <v>1078</v>
+        <v>1032</v>
       </c>
       <c r="J350" s="3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="351" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A351" s="1" t="s">
         <v>1399</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>1400</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>1401</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E351" s="3">
-        <v>219.11</v>
+        <v>121.31</v>
       </c>
       <c r="F351" s="3">
-        <v>231</v>
+        <v>127.89</v>
       </c>
       <c r="G351" s="3">
-        <v>246.28</v>
+        <v>136.36</v>
       </c>
       <c r="H351" s="3" t="s">
         <v>1402</v>
       </c>
       <c r="I351" s="3" t="s">
-        <v>1032</v>
+        <v>1078</v>
       </c>
       <c r="J351" s="3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="352" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A352" s="1" t="s">
         <v>1403</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>1404</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>1405</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E352" s="3">
-        <v>289.62</v>
+        <v>219.11</v>
       </c>
       <c r="F352" s="3">
-        <v>311.9</v>
+        <v>231</v>
       </c>
       <c r="G352" s="3">
-        <v>345.31</v>
+        <v>246.28</v>
       </c>
       <c r="H352" s="3" t="s">
         <v>1406</v>
       </c>
       <c r="I352" s="3" t="s">
-        <v>29</v>
+        <v>1032</v>
       </c>
       <c r="J352" s="3" t="s">
-        <v>1153</v>
+        <v>35</v>
       </c>
     </row>
     <row r="353" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A353" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>1408</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>1409</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E353" s="3">
-        <v>50.33</v>
+        <v>151.5</v>
       </c>
       <c r="F353" s="3">
-        <v>54.2</v>
+        <v>159.72</v>
       </c>
       <c r="G353" s="3">
-        <v>60.01</v>
+        <v>170.29</v>
       </c>
       <c r="H353" s="3" t="s">
         <v>1410</v>
       </c>
       <c r="I353" s="3" t="s">
-        <v>29</v>
+        <v>1078</v>
       </c>
       <c r="J353" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="354" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A354" s="1" t="s">
         <v>1411</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>1412</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>1413</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E354" s="3">
-        <v>87.13</v>
+        <v>289.62</v>
       </c>
       <c r="F354" s="3">
-        <v>93.83</v>
+        <v>311.9</v>
       </c>
       <c r="G354" s="3">
-        <v>103.89</v>
+        <v>345.31</v>
       </c>
       <c r="H354" s="3" t="s">
         <v>1414</v>
       </c>
       <c r="I354" s="3" t="s">
         <v>29</v>
       </c>
       <c r="J354" s="3" t="s">
-        <v>30</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="355" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A355" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>1416</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E355" s="3">
-        <v>118.16</v>
+        <v>50.33</v>
       </c>
       <c r="F355" s="3">
-        <v>124.58</v>
+        <v>54.2</v>
       </c>
       <c r="G355" s="3">
-        <v>132.82</v>
+        <v>60.01</v>
       </c>
       <c r="H355" s="3" t="s">
         <v>1418</v>
       </c>
       <c r="I355" s="3" t="s">
-        <v>1032</v>
+        <v>29</v>
       </c>
       <c r="J355" s="3" t="s">
-        <v>1190</v>
+        <v>30</v>
       </c>
     </row>
     <row r="356" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A356" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>1421</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E356" s="3">
-        <v>101.29</v>
+        <v>87.13</v>
       </c>
       <c r="F356" s="3">
-        <v>106.79</v>
+        <v>93.83</v>
       </c>
       <c r="G356" s="3">
-        <v>113.85</v>
+        <v>103.89</v>
       </c>
       <c r="H356" s="3" t="s">
         <v>1422</v>
       </c>
       <c r="I356" s="3" t="s">
-        <v>1078</v>
+        <v>29</v>
       </c>
       <c r="J356" s="3" t="s">
-        <v>1190</v>
+        <v>30</v>
       </c>
     </row>
     <row r="357" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A357" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E357" s="3">
-        <v>158.92</v>
+        <v>118.16</v>
       </c>
       <c r="F357" s="3">
-        <v>167.54</v>
+        <v>124.58</v>
       </c>
       <c r="G357" s="3">
-        <v>178.63</v>
+        <v>132.82</v>
       </c>
       <c r="H357" s="3" t="s">
         <v>1426</v>
       </c>
       <c r="I357" s="3" t="s">
-        <v>1078</v>
+        <v>1032</v>
       </c>
       <c r="J357" s="3" t="s">
-        <v>35</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="358" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A358" s="1" t="s">
         <v>1427</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>1428</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>1429</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E358" s="3">
-        <v>223.9</v>
+        <v>101.29</v>
       </c>
       <c r="F358" s="3">
-        <v>241.13</v>
+        <v>106.79</v>
       </c>
       <c r="G358" s="3">
-        <v>266.96</v>
+        <v>113.85</v>
       </c>
       <c r="H358" s="3" t="s">
         <v>1430</v>
       </c>
       <c r="I358" s="3" t="s">
-        <v>29</v>
+        <v>1078</v>
       </c>
       <c r="J358" s="3" t="s">
-        <v>176</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="359" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A359" s="1" t="s">
         <v>1431</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>1432</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>1433</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E359" s="3">
-        <v>117.63</v>
+        <v>158.92</v>
       </c>
       <c r="F359" s="3">
-        <v>126.68</v>
+        <v>167.54</v>
       </c>
       <c r="G359" s="3">
-        <v>140.25</v>
+        <v>178.63</v>
       </c>
       <c r="H359" s="3" t="s">
         <v>1434</v>
       </c>
       <c r="I359" s="3" t="s">
-        <v>29</v>
+        <v>1078</v>
       </c>
       <c r="J359" s="3" t="s">
-        <v>875</v>
+        <v>35</v>
       </c>
     </row>
     <row r="360" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A360" s="1" t="s">
         <v>1435</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>1436</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>1437</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E360" s="3">
-        <v>176.14</v>
+        <v>223.9</v>
       </c>
       <c r="F360" s="3">
-        <v>189.69</v>
+        <v>241.13</v>
       </c>
       <c r="G360" s="3">
-        <v>210.01</v>
+        <v>266.96</v>
       </c>
       <c r="H360" s="3" t="s">
         <v>1438</v>
       </c>
       <c r="I360" s="3" t="s">
         <v>29</v>
       </c>
       <c r="J360" s="3" t="s">
-        <v>35</v>
+        <v>176</v>
       </c>
     </row>
     <row r="361" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A361" s="1" t="s">
         <v>1439</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>1440</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E361" s="3">
-        <v>46.32</v>
+        <v>117.63</v>
       </c>
       <c r="F361" s="3">
-        <v>49.89</v>
+        <v>126.68</v>
       </c>
       <c r="G361" s="3">
-        <v>55.23</v>
+        <v>140.25</v>
       </c>
       <c r="H361" s="3" t="s">
         <v>1442</v>
       </c>
       <c r="I361" s="3" t="s">
         <v>29</v>
       </c>
       <c r="J361" s="3" t="s">
-        <v>73</v>
+        <v>875</v>
       </c>
     </row>
     <row r="362" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A362" s="1" t="s">
         <v>1443</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>1444</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>945</v>
+        <v>1445</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E362" s="3">
-        <v>30.22</v>
+        <v>176.14</v>
       </c>
       <c r="F362" s="3">
-        <v>32.54</v>
+        <v>189.69</v>
       </c>
       <c r="G362" s="3">
-        <v>36.03</v>
+        <v>210.01</v>
       </c>
       <c r="H362" s="3" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="I362" s="3" t="s">
         <v>29</v>
       </c>
       <c r="J362" s="3" t="s">
-        <v>73</v>
+        <v>35</v>
       </c>
     </row>
     <row r="363" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A363" s="1" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E363" s="3">
-        <v>25.46</v>
+        <v>46.32</v>
       </c>
       <c r="F363" s="3">
-        <v>27.42</v>
+        <v>49.89</v>
       </c>
       <c r="G363" s="3">
-        <v>30.35</v>
+        <v>55.23</v>
       </c>
       <c r="H363" s="3" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="I363" s="3" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J363" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="364" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A364" s="1" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1452</v>
+        <v>945</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E364" s="3">
-        <v>25.46</v>
+        <v>30.22</v>
       </c>
       <c r="F364" s="3">
-        <v>27.42</v>
+        <v>32.54</v>
       </c>
       <c r="G364" s="3">
-        <v>30.35</v>
+        <v>36.03</v>
       </c>
       <c r="H364" s="3" t="s">
         <v>1453</v>
       </c>
       <c r="I364" s="3" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J364" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="365" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A365" s="1" t="s">
         <v>1454</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>1455</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>1456</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E365" s="3">
         <v>25.46</v>
       </c>
       <c r="F365" s="3">
         <v>27.42</v>
       </c>
       <c r="G365" s="3">
@@ -22173,7172 +22182,7172 @@
       </c>
       <c r="H366" s="3" t="s">
         <v>1461</v>
       </c>
       <c r="I366" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J366" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="367" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A367" s="1" t="s">
         <v>1462</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>1463</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>1464</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E367" s="3">
-        <v>36.29</v>
+        <v>25.46</v>
       </c>
       <c r="F367" s="3">
-        <v>39.08</v>
+        <v>27.42</v>
       </c>
       <c r="G367" s="3">
-        <v>43.27</v>
+        <v>30.35</v>
       </c>
       <c r="H367" s="3" t="s">
         <v>1465</v>
       </c>
       <c r="I367" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J367" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="368" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A368" s="1" t="s">
         <v>1466</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>1467</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>1468</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E368" s="3">
-        <v>68.77</v>
+        <v>25.46</v>
       </c>
       <c r="F368" s="3">
-        <v>74.06</v>
+        <v>27.42</v>
       </c>
       <c r="G368" s="3">
-        <v>82</v>
+        <v>30.35</v>
       </c>
       <c r="H368" s="3" t="s">
         <v>1469</v>
       </c>
       <c r="I368" s="3" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="J368" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="369" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A369" s="1" t="s">
         <v>1470</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>1471</v>
       </c>
       <c r="C369" s="1" t="s">
         <v>1472</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E369" s="3">
-        <v>23.46</v>
+        <v>36.29</v>
       </c>
       <c r="F369" s="3">
-        <v>25.26</v>
+        <v>39.08</v>
       </c>
       <c r="G369" s="3">
-        <v>27.97</v>
+        <v>43.27</v>
       </c>
       <c r="H369" s="3" t="s">
         <v>1473</v>
       </c>
       <c r="I369" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J369" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="370" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A370" s="1" t="s">
         <v>1474</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>1475</v>
       </c>
       <c r="C370" s="1" t="s">
         <v>1476</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E370" s="3">
-        <v>72.3</v>
+        <v>68.77</v>
       </c>
       <c r="F370" s="3">
-        <v>76.23</v>
+        <v>74.06</v>
       </c>
       <c r="G370" s="3">
-        <v>81.27</v>
+        <v>82</v>
       </c>
       <c r="H370" s="3" t="s">
         <v>1477</v>
       </c>
       <c r="I370" s="3" t="s">
-        <v>1078</v>
+        <v>29</v>
       </c>
       <c r="J370" s="3" t="s">
-        <v>1190</v>
+        <v>30</v>
       </c>
     </row>
     <row r="371" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A371" s="1" t="s">
         <v>1478</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>1479</v>
       </c>
       <c r="C371" s="1" t="s">
         <v>1480</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E371" s="3">
-        <v>54.08</v>
+        <v>23.46</v>
       </c>
       <c r="F371" s="3">
-        <v>57.01</v>
+        <v>25.26</v>
       </c>
       <c r="G371" s="3">
-        <v>60.78</v>
+        <v>27.97</v>
       </c>
       <c r="H371" s="3" t="s">
         <v>1481</v>
       </c>
       <c r="I371" s="3" t="s">
-        <v>1078</v>
+        <v>23</v>
       </c>
       <c r="J371" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="372" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A372" s="1" t="s">
         <v>1482</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>1483</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>1484</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E372" s="3">
-        <v>98.72</v>
+        <v>72.3</v>
       </c>
       <c r="F372" s="3">
-        <v>104.08</v>
+        <v>76.23</v>
       </c>
       <c r="G372" s="3">
-        <v>110.97</v>
+        <v>81.27</v>
       </c>
       <c r="H372" s="3" t="s">
         <v>1485</v>
       </c>
       <c r="I372" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J372" s="3" t="s">
-        <v>875</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="373" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A373" s="1" t="s">
         <v>1486</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>1487</v>
       </c>
       <c r="C373" s="1" t="s">
         <v>1488</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E373" s="3">
-        <v>74.67</v>
+        <v>54.08</v>
       </c>
       <c r="F373" s="3">
-        <v>78.72</v>
+        <v>57.01</v>
       </c>
       <c r="G373" s="3">
-        <v>83.93</v>
+        <v>60.78</v>
       </c>
       <c r="H373" s="3" t="s">
         <v>1489</v>
       </c>
       <c r="I373" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J373" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="374" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A374" s="1" t="s">
         <v>1490</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>1491</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>1492</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E374" s="3">
-        <v>91.07</v>
+        <v>98.72</v>
       </c>
       <c r="F374" s="3">
-        <v>96.02</v>
+        <v>104.08</v>
       </c>
       <c r="G374" s="3">
-        <v>102.37</v>
+        <v>110.97</v>
       </c>
       <c r="H374" s="3" t="s">
         <v>1493</v>
       </c>
       <c r="I374" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J374" s="3" t="s">
-        <v>95</v>
+        <v>875</v>
       </c>
     </row>
     <row r="375" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A375" s="1" t="s">
         <v>1494</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>1495</v>
       </c>
       <c r="C375" s="1" t="s">
         <v>1496</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E375" s="3">
-        <v>85.36</v>
+        <v>74.67</v>
       </c>
       <c r="F375" s="3">
-        <v>88.72</v>
+        <v>78.72</v>
       </c>
       <c r="G375" s="3">
-        <v>94.77</v>
+        <v>83.93</v>
       </c>
       <c r="H375" s="3" t="s">
         <v>1497</v>
       </c>
       <c r="I375" s="3" t="s">
-        <v>520</v>
+        <v>1078</v>
       </c>
       <c r="J375" s="3" t="s">
-        <v>479</v>
+        <v>30</v>
       </c>
     </row>
     <row r="376" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A376" s="1" t="s">
         <v>1498</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>1499</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E376" s="3">
-        <v>142.92</v>
+        <v>91.07</v>
       </c>
       <c r="F376" s="3">
-        <v>148.55</v>
+        <v>96.02</v>
       </c>
       <c r="G376" s="3">
-        <v>158.68</v>
+        <v>102.37</v>
       </c>
       <c r="H376" s="3" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="I376" s="3" t="s">
-        <v>478</v>
+        <v>1078</v>
       </c>
       <c r="J376" s="3" t="s">
-        <v>30</v>
+        <v>95</v>
       </c>
     </row>
     <row r="377" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A377" s="1" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E377" s="3">
-        <v>77.03</v>
+        <v>85.36</v>
       </c>
       <c r="F377" s="3">
-        <v>82.95</v>
+        <v>88.72</v>
       </c>
       <c r="G377" s="3">
-        <v>88.88</v>
+        <v>94.77</v>
       </c>
       <c r="H377" s="3" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="I377" s="3" t="s">
-        <v>62</v>
+        <v>520</v>
       </c>
       <c r="J377" s="3" t="s">
-        <v>69</v>
+        <v>479</v>
       </c>
     </row>
     <row r="378" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A378" s="1" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>1507</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E378" s="3">
-        <v>128.36</v>
+        <v>142.92</v>
       </c>
       <c r="F378" s="3">
-        <v>138.24</v>
+        <v>148.55</v>
       </c>
       <c r="G378" s="3">
-        <v>148.11</v>
+        <v>158.68</v>
       </c>
       <c r="H378" s="3" t="s">
         <v>1508</v>
       </c>
       <c r="I378" s="3" t="s">
-        <v>62</v>
+        <v>478</v>
       </c>
       <c r="J378" s="3" t="s">
-        <v>103</v>
+        <v>30</v>
       </c>
     </row>
     <row r="379" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A379" s="1" t="s">
         <v>1509</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>1510</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>1511</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E379" s="3">
-        <v>181.01</v>
+        <v>77.03</v>
       </c>
       <c r="F379" s="3">
-        <v>194.94</v>
+        <v>82.95</v>
       </c>
       <c r="G379" s="3">
-        <v>208.86</v>
+        <v>88.88</v>
       </c>
       <c r="H379" s="3" t="s">
         <v>1512</v>
       </c>
       <c r="I379" s="3" t="s">
         <v>62</v>
       </c>
       <c r="J379" s="3" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
     </row>
     <row r="380" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A380" s="1" t="s">
         <v>1513</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>1514</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>1515</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E380" s="3">
-        <v>46.32</v>
+        <v>128.36</v>
       </c>
       <c r="F380" s="3">
-        <v>49.89</v>
+        <v>138.24</v>
       </c>
       <c r="G380" s="3">
-        <v>55.23</v>
+        <v>148.11</v>
       </c>
       <c r="H380" s="3" t="s">
         <v>1516</v>
       </c>
       <c r="I380" s="3" t="s">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="J380" s="3" t="s">
-        <v>73</v>
+        <v>103</v>
       </c>
     </row>
     <row r="381" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A381" s="1" t="s">
         <v>1517</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>1518</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E381" s="3">
-        <v>155.75</v>
+        <v>181.01</v>
       </c>
       <c r="F381" s="3">
-        <v>164.21</v>
+        <v>194.94</v>
       </c>
       <c r="G381" s="3">
-        <v>175.07</v>
+        <v>208.86</v>
       </c>
       <c r="H381" s="3" t="s">
         <v>1520</v>
       </c>
       <c r="I381" s="3" t="s">
-        <v>1032</v>
+        <v>62</v>
       </c>
       <c r="J381" s="3" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
     </row>
     <row r="382" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A382" s="1" t="s">
         <v>1521</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>1522</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>1523</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E382" s="3">
-        <v>328.18</v>
+        <v>46.32</v>
       </c>
       <c r="F382" s="3">
-        <v>345.98</v>
+        <v>49.89</v>
       </c>
       <c r="G382" s="3">
-        <v>368.88</v>
+        <v>55.23</v>
       </c>
       <c r="H382" s="3" t="s">
         <v>1524</v>
       </c>
       <c r="I382" s="3" t="s">
-        <v>1032</v>
+        <v>29</v>
       </c>
       <c r="J382" s="3" t="s">
-        <v>1153</v>
+        <v>73</v>
       </c>
     </row>
     <row r="383" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A383" s="1" t="s">
         <v>1525</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>1526</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>1527</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E383" s="3">
-        <v>277.23</v>
+        <v>155.75</v>
       </c>
       <c r="F383" s="3">
-        <v>292.28</v>
+        <v>164.21</v>
       </c>
       <c r="G383" s="3">
-        <v>311.62</v>
+        <v>175.07</v>
       </c>
       <c r="H383" s="3" t="s">
         <v>1528</v>
       </c>
       <c r="I383" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J383" s="3" t="s">
-        <v>1153</v>
+        <v>35</v>
       </c>
     </row>
     <row r="384" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A384" s="1" t="s">
         <v>1529</v>
       </c>
       <c r="B384" s="1" t="s">
         <v>1530</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>1531</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E384" s="3">
-        <v>47.16</v>
+        <v>328.18</v>
       </c>
       <c r="F384" s="3">
-        <v>49.72</v>
+        <v>345.98</v>
       </c>
       <c r="G384" s="3">
-        <v>53.01</v>
+        <v>368.88</v>
       </c>
       <c r="H384" s="3" t="s">
         <v>1532</v>
       </c>
       <c r="I384" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J384" s="3" t="s">
-        <v>30</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="385" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A385" s="1" t="s">
         <v>1533</v>
       </c>
       <c r="B385" s="1" t="s">
         <v>1534</v>
       </c>
       <c r="C385" s="1" t="s">
         <v>1535</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E385" s="3">
-        <v>47.16</v>
+        <v>277.23</v>
       </c>
       <c r="F385" s="3">
-        <v>49.72</v>
+        <v>292.28</v>
       </c>
       <c r="G385" s="3">
-        <v>53.01</v>
+        <v>311.62</v>
       </c>
       <c r="H385" s="3" t="s">
         <v>1536</v>
       </c>
       <c r="I385" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J385" s="3" t="s">
-        <v>73</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="386" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A386" s="1" t="s">
         <v>1537</v>
       </c>
       <c r="B386" s="1" t="s">
         <v>1538</v>
       </c>
       <c r="C386" s="1" t="s">
         <v>1539</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E386" s="3">
-        <v>34.3</v>
+        <v>47.16</v>
       </c>
       <c r="F386" s="3">
-        <v>36.16</v>
+        <v>49.72</v>
       </c>
       <c r="G386" s="3">
-        <v>38.56</v>
+        <v>53.01</v>
       </c>
       <c r="H386" s="3" t="s">
         <v>1540</v>
       </c>
       <c r="I386" s="3" t="s">
-        <v>1541</v>
+        <v>1032</v>
       </c>
       <c r="J386" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="387" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A387" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B387" s="1" t="s">
         <v>1542</v>
       </c>
-      <c r="B387" s="1" t="s">
+      <c r="C387" s="1" t="s">
         <v>1543</v>
       </c>
-      <c r="C387" s="1" t="s">
+      <c r="D387" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E387" s="3">
+        <v>47.16</v>
+      </c>
+      <c r="F387" s="3">
+        <v>49.72</v>
+      </c>
+      <c r="G387" s="3">
+        <v>53.01</v>
+      </c>
+      <c r="H387" s="3" t="s">
         <v>1544</v>
       </c>
-      <c r="D387" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I387" s="3" t="s">
-        <v>1541</v>
+        <v>1032</v>
       </c>
       <c r="J387" s="3" t="s">
-        <v>176</v>
+        <v>73</v>
       </c>
     </row>
     <row r="388" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A388" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B388" s="1" t="s">
         <v>1546</v>
       </c>
-      <c r="B388" s="1" t="s">
+      <c r="C388" s="1" t="s">
         <v>1547</v>
       </c>
-      <c r="C388" s="1" t="s">
+      <c r="D388" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E388" s="3">
+        <v>34.3</v>
+      </c>
+      <c r="F388" s="3">
+        <v>36.16</v>
+      </c>
+      <c r="G388" s="3">
+        <v>38.56</v>
+      </c>
+      <c r="H388" s="3" t="s">
         <v>1548</v>
       </c>
-      <c r="D388" s="1" t="s">
-[...11 lines deleted...]
-      <c r="H388" s="3" t="s">
+      <c r="I388" s="3" t="s">
         <v>1549</v>
       </c>
-      <c r="I388" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J388" s="3" t="s">
-        <v>1153</v>
+        <v>73</v>
       </c>
     </row>
     <row r="389" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A389" s="1" t="s">
         <v>1550</v>
       </c>
       <c r="B389" s="1" t="s">
         <v>1551</v>
       </c>
       <c r="C389" s="1" t="s">
         <v>1552</v>
       </c>
       <c r="D389" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E389" s="3">
-        <v>75.08</v>
+        <v>187.36</v>
       </c>
       <c r="F389" s="3">
-        <v>79.15</v>
+        <v>197.53</v>
       </c>
       <c r="G389" s="3">
-        <v>84.39</v>
+        <v>210.6</v>
       </c>
       <c r="H389" s="3" t="s">
         <v>1553</v>
       </c>
       <c r="I389" s="3" t="s">
-        <v>1032</v>
+        <v>1549</v>
       </c>
       <c r="J389" s="3" t="s">
-        <v>198</v>
+        <v>176</v>
       </c>
     </row>
     <row r="390" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A390" s="1" t="s">
         <v>1554</v>
       </c>
       <c r="B390" s="1" t="s">
         <v>1555</v>
       </c>
       <c r="C390" s="1" t="s">
         <v>1556</v>
       </c>
       <c r="D390" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E390" s="3">
-        <v>67.39</v>
+        <v>287.66</v>
       </c>
       <c r="F390" s="3">
-        <v>71.05</v>
+        <v>303.27</v>
       </c>
       <c r="G390" s="3">
-        <v>75.75</v>
+        <v>323.34</v>
       </c>
       <c r="H390" s="3" t="s">
         <v>1557</v>
       </c>
       <c r="I390" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J390" s="3" t="s">
-        <v>30</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="391" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A391" s="1" t="s">
         <v>1558</v>
       </c>
       <c r="B391" s="1" t="s">
         <v>1559</v>
       </c>
       <c r="C391" s="1" t="s">
         <v>1560</v>
       </c>
       <c r="D391" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E391" s="3">
-        <v>112.49</v>
+        <v>75.08</v>
       </c>
       <c r="F391" s="3">
-        <v>118.59</v>
+        <v>79.15</v>
       </c>
       <c r="G391" s="3">
-        <v>126.44</v>
+        <v>84.39</v>
       </c>
       <c r="H391" s="3" t="s">
         <v>1561</v>
       </c>
       <c r="I391" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J391" s="3" t="s">
-        <v>875</v>
+        <v>198</v>
       </c>
     </row>
     <row r="392" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A392" s="1" t="s">
         <v>1562</v>
       </c>
       <c r="B392" s="1" t="s">
         <v>1563</v>
       </c>
       <c r="C392" s="1" t="s">
         <v>1564</v>
       </c>
       <c r="D392" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E392" s="3">
-        <v>22.63</v>
+        <v>67.39</v>
       </c>
       <c r="F392" s="3">
-        <v>23.85</v>
+        <v>71.05</v>
       </c>
       <c r="G392" s="3">
-        <v>25.43</v>
+        <v>75.75</v>
       </c>
       <c r="H392" s="3" t="s">
         <v>1565</v>
       </c>
       <c r="I392" s="3" t="s">
-        <v>1078</v>
+        <v>1032</v>
       </c>
       <c r="J392" s="3" t="s">
-        <v>596</v>
+        <v>30</v>
       </c>
     </row>
     <row r="393" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A393" s="1" t="s">
         <v>1566</v>
       </c>
       <c r="B393" s="1" t="s">
         <v>1567</v>
       </c>
       <c r="C393" s="1" t="s">
         <v>1568</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E393" s="3">
-        <v>47.99</v>
+        <v>112.49</v>
       </c>
       <c r="F393" s="3">
-        <v>50.59</v>
+        <v>118.59</v>
       </c>
       <c r="G393" s="3">
-        <v>53.94</v>
+        <v>126.44</v>
       </c>
       <c r="H393" s="3" t="s">
         <v>1569</v>
       </c>
       <c r="I393" s="3" t="s">
-        <v>1541</v>
+        <v>1032</v>
       </c>
       <c r="J393" s="3" t="s">
-        <v>73</v>
+        <v>875</v>
       </c>
     </row>
     <row r="394" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A394" s="1" t="s">
         <v>1570</v>
       </c>
       <c r="B394" s="1" t="s">
         <v>1571</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E394" s="3">
-        <v>169.03</v>
+        <v>22.63</v>
       </c>
       <c r="F394" s="3">
-        <v>175.68</v>
+        <v>23.85</v>
       </c>
       <c r="G394" s="3">
-        <v>187.66</v>
+        <v>25.43</v>
       </c>
       <c r="H394" s="3" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="I394" s="3" t="s">
-        <v>520</v>
+        <v>1078</v>
       </c>
       <c r="J394" s="3" t="s">
-        <v>63</v>
+        <v>596</v>
       </c>
     </row>
     <row r="395" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A395" s="1" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E395" s="3">
-        <v>110.09</v>
+        <v>47.99</v>
       </c>
       <c r="F395" s="3">
-        <v>114.42</v>
+        <v>50.59</v>
       </c>
       <c r="G395" s="3">
-        <v>122.22</v>
+        <v>53.94</v>
       </c>
       <c r="H395" s="3" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
       <c r="I395" s="3" t="s">
-        <v>520</v>
+        <v>1549</v>
       </c>
       <c r="J395" s="3" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
     </row>
     <row r="396" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A396" s="1" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E396" s="3">
-        <v>99.76</v>
+        <v>169.03</v>
       </c>
       <c r="F396" s="3">
-        <v>103.69</v>
+        <v>175.68</v>
       </c>
       <c r="G396" s="3">
-        <v>110.76</v>
+        <v>187.66</v>
       </c>
       <c r="H396" s="3" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
       <c r="I396" s="3" t="s">
         <v>520</v>
       </c>
       <c r="J396" s="3" t="s">
-        <v>207</v>
+        <v>63</v>
       </c>
     </row>
     <row r="397" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A397" s="1" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="D397" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E397" s="3">
-        <v>172.48</v>
+        <v>110.09</v>
       </c>
       <c r="F397" s="3">
-        <v>179.27</v>
+        <v>114.42</v>
       </c>
       <c r="G397" s="3">
-        <v>191.5</v>
+        <v>122.22</v>
       </c>
       <c r="H397" s="3" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="I397" s="3" t="s">
         <v>520</v>
       </c>
       <c r="J397" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="398" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A398" s="1" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="C398" s="1" t="s">
         <v>1585</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E398" s="3">
-        <v>65.95</v>
+        <v>99.76</v>
       </c>
       <c r="F398" s="3">
-        <v>68.54</v>
+        <v>103.69</v>
       </c>
       <c r="G398" s="3">
-        <v>73.22</v>
+        <v>110.76</v>
       </c>
       <c r="H398" s="3" t="s">
         <v>1586</v>
       </c>
       <c r="I398" s="3" t="s">
         <v>520</v>
       </c>
       <c r="J398" s="3" t="s">
-        <v>63</v>
+        <v>207</v>
       </c>
     </row>
     <row r="399" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A399" s="1" t="s">
         <v>1587</v>
       </c>
       <c r="B399" s="1" t="s">
         <v>1588</v>
       </c>
       <c r="C399" s="1" t="s">
         <v>1589</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E399" s="3">
-        <v>113.52</v>
+        <v>172.48</v>
       </c>
       <c r="F399" s="3">
-        <v>117.99</v>
+        <v>179.27</v>
       </c>
       <c r="G399" s="3">
-        <v>126.03</v>
+        <v>191.5</v>
       </c>
       <c r="H399" s="3" t="s">
         <v>1590</v>
       </c>
       <c r="I399" s="3" t="s">
         <v>520</v>
       </c>
       <c r="J399" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="400" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A400" s="1" t="s">
         <v>1591</v>
       </c>
       <c r="B400" s="1" t="s">
         <v>1592</v>
       </c>
       <c r="C400" s="1" t="s">
         <v>1593</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E400" s="3">
-        <v>109.62</v>
+        <v>65.95</v>
       </c>
       <c r="F400" s="3">
-        <v>113.93</v>
+        <v>68.54</v>
       </c>
       <c r="G400" s="3">
-        <v>121.7</v>
+        <v>73.22</v>
       </c>
       <c r="H400" s="3" t="s">
         <v>1594</v>
       </c>
       <c r="I400" s="3" t="s">
         <v>520</v>
       </c>
       <c r="J400" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="401" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A401" s="1" t="s">
         <v>1595</v>
       </c>
       <c r="B401" s="1" t="s">
         <v>1596</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="D401" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E401" s="3">
-        <v>143.32</v>
+        <v>113.52</v>
       </c>
       <c r="F401" s="3">
-        <v>148.96</v>
+        <v>117.99</v>
       </c>
       <c r="G401" s="3">
-        <v>159.11</v>
+        <v>126.03</v>
       </c>
       <c r="H401" s="3" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="I401" s="3" t="s">
-        <v>575</v>
+        <v>520</v>
       </c>
       <c r="J401" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="402" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A402" s="1" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
       <c r="D402" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E402" s="3">
-        <v>144.21</v>
+        <v>109.62</v>
       </c>
       <c r="F402" s="3">
-        <v>149.88</v>
+        <v>113.93</v>
       </c>
       <c r="G402" s="3">
-        <v>160.1</v>
+        <v>121.7</v>
       </c>
       <c r="H402" s="3" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
       <c r="I402" s="3" t="s">
-        <v>575</v>
+        <v>520</v>
       </c>
       <c r="J402" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="403" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A403" s="1" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
       <c r="D403" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E403" s="3">
-        <v>144.76</v>
+        <v>143.32</v>
       </c>
       <c r="F403" s="3">
-        <v>150.45</v>
+        <v>148.96</v>
       </c>
       <c r="G403" s="3">
-        <v>160.71</v>
+        <v>159.11</v>
       </c>
       <c r="H403" s="3" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="I403" s="3" t="s">
         <v>575</v>
       </c>
       <c r="J403" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="404" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A404" s="1" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="D404" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E404" s="3">
-        <v>87.94</v>
+        <v>144.21</v>
       </c>
       <c r="F404" s="3">
-        <v>91.4</v>
+        <v>149.88</v>
       </c>
       <c r="G404" s="3">
-        <v>97.63</v>
+        <v>160.1</v>
       </c>
       <c r="H404" s="3" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
       <c r="I404" s="3" t="s">
-        <v>478</v>
+        <v>575</v>
       </c>
       <c r="J404" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="405" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A405" s="1" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="D405" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E405" s="3">
-        <v>131.09</v>
+        <v>144.76</v>
       </c>
       <c r="F405" s="3">
-        <v>136.25</v>
+        <v>150.45</v>
       </c>
       <c r="G405" s="3">
-        <v>145.54</v>
+        <v>160.71</v>
       </c>
       <c r="H405" s="3" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="I405" s="3" t="s">
-        <v>478</v>
+        <v>575</v>
       </c>
       <c r="J405" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="406" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A406" s="1" t="s">
-        <v>1604</v>
+        <v>1612</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="D406" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E406" s="3">
-        <v>117.79</v>
+        <v>87.94</v>
       </c>
       <c r="F406" s="3">
-        <v>122.43</v>
+        <v>91.4</v>
       </c>
       <c r="G406" s="3">
-        <v>130.77</v>
+        <v>97.63</v>
       </c>
       <c r="H406" s="3" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="I406" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J406" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="407" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A407" s="1" t="s">
-        <v>1612</v>
+        <v>1615</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="D407" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E407" s="3">
-        <v>123.75</v>
+        <v>131.09</v>
       </c>
       <c r="F407" s="3">
-        <v>128.62</v>
+        <v>136.25</v>
       </c>
       <c r="G407" s="3">
-        <v>137.39</v>
+        <v>145.54</v>
       </c>
       <c r="H407" s="3" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="I407" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J407" s="3" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
     </row>
     <row r="408" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A408" s="1" t="s">
-        <v>1616</v>
+        <v>1612</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="D408" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E408" s="3">
-        <v>125.98</v>
+        <v>117.79</v>
       </c>
       <c r="F408" s="3">
-        <v>130.94</v>
+        <v>122.43</v>
       </c>
       <c r="G408" s="3">
-        <v>139.87</v>
+        <v>130.77</v>
       </c>
       <c r="H408" s="3" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="I408" s="3" t="s">
-        <v>520</v>
+        <v>478</v>
       </c>
       <c r="J408" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="409" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A409" s="1" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="D409" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E409" s="3">
-        <v>147.12</v>
+        <v>123.75</v>
       </c>
       <c r="F409" s="3">
-        <v>152.91</v>
+        <v>128.62</v>
       </c>
       <c r="G409" s="3">
-        <v>163.34</v>
+        <v>137.39</v>
       </c>
       <c r="H409" s="3" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
       <c r="I409" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J409" s="3" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
     </row>
     <row r="410" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A410" s="1" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="D410" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E410" s="3">
-        <v>45.47</v>
+        <v>125.98</v>
       </c>
       <c r="F410" s="3">
-        <v>47.26</v>
+        <v>130.94</v>
       </c>
       <c r="G410" s="3">
-        <v>50.48</v>
+        <v>139.87</v>
       </c>
       <c r="H410" s="3" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
       <c r="I410" s="3" t="s">
-        <v>478</v>
+        <v>520</v>
       </c>
       <c r="J410" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="411" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A411" s="1" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="D411" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E411" s="3">
-        <v>44.54</v>
+        <v>147.12</v>
       </c>
       <c r="F411" s="3">
-        <v>46.3</v>
+        <v>152.91</v>
       </c>
       <c r="G411" s="3">
-        <v>49.45</v>
+        <v>163.34</v>
       </c>
       <c r="H411" s="3" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="I411" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J411" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="412" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A412" s="1" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="D412" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E412" s="3">
-        <v>44.34</v>
+        <v>45.47</v>
       </c>
       <c r="F412" s="3">
-        <v>46.08</v>
+        <v>47.26</v>
       </c>
       <c r="G412" s="3">
-        <v>49.22</v>
+        <v>50.48</v>
       </c>
       <c r="H412" s="3" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
       <c r="I412" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J412" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="413" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A413" s="1" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="D413" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E413" s="3">
-        <v>131.3</v>
+        <v>44.54</v>
       </c>
       <c r="F413" s="3">
-        <v>136.47</v>
+        <v>46.3</v>
       </c>
       <c r="G413" s="3">
-        <v>145.77</v>
+        <v>49.45</v>
       </c>
       <c r="H413" s="3" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="I413" s="3" t="s">
-        <v>520</v>
+        <v>478</v>
       </c>
       <c r="J413" s="3" t="s">
-        <v>207</v>
+        <v>63</v>
       </c>
     </row>
     <row r="414" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A414" s="1" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="D414" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E414" s="3">
-        <v>64.89</v>
+        <v>44.34</v>
       </c>
       <c r="F414" s="3">
-        <v>67.45</v>
+        <v>46.08</v>
       </c>
       <c r="G414" s="3">
-        <v>72.05</v>
+        <v>49.22</v>
       </c>
       <c r="H414" s="3" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="I414" s="3" t="s">
-        <v>520</v>
+        <v>478</v>
       </c>
       <c r="J414" s="3" t="s">
-        <v>479</v>
+        <v>63</v>
       </c>
     </row>
     <row r="415" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A415" s="1" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E415" s="3">
-        <v>112.03</v>
+        <v>131.3</v>
       </c>
       <c r="F415" s="3">
-        <v>116.44</v>
+        <v>136.47</v>
       </c>
       <c r="G415" s="3">
-        <v>124.37</v>
+        <v>145.77</v>
       </c>
       <c r="H415" s="3" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="I415" s="3" t="s">
         <v>520</v>
       </c>
       <c r="J415" s="3" t="s">
-        <v>103</v>
+        <v>207</v>
       </c>
     </row>
     <row r="416" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A416" s="1" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E416" s="3">
-        <v>169.14</v>
+        <v>64.89</v>
       </c>
       <c r="F416" s="3">
-        <v>175.79</v>
+        <v>67.45</v>
       </c>
       <c r="G416" s="3">
-        <v>187.78</v>
+        <v>72.05</v>
       </c>
       <c r="H416" s="3" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
       <c r="I416" s="3" t="s">
-        <v>478</v>
+        <v>520</v>
       </c>
       <c r="J416" s="3" t="s">
-        <v>103</v>
+        <v>479</v>
       </c>
     </row>
     <row r="417" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A417" s="1" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="D417" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E417" s="3">
-        <v>66.09</v>
+        <v>112.03</v>
       </c>
       <c r="F417" s="3">
-        <v>68.7</v>
+        <v>116.44</v>
       </c>
       <c r="G417" s="3">
-        <v>73.38</v>
+        <v>124.37</v>
       </c>
       <c r="H417" s="3" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
       <c r="I417" s="3" t="s">
         <v>520</v>
       </c>
       <c r="J417" s="3" t="s">
-        <v>479</v>
+        <v>103</v>
       </c>
     </row>
     <row r="418" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A418" s="1" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="D418" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E418" s="3">
-        <v>115.16</v>
+        <v>169.14</v>
       </c>
       <c r="F418" s="3">
-        <v>119.7</v>
+        <v>175.79</v>
       </c>
       <c r="G418" s="3">
-        <v>127.86</v>
+        <v>187.78</v>
       </c>
       <c r="H418" s="3" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="I418" s="3" t="s">
-        <v>520</v>
+        <v>478</v>
       </c>
       <c r="J418" s="3" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="419" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A419" s="1" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="D419" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E419" s="3">
-        <v>67.96</v>
+        <v>66.09</v>
       </c>
       <c r="F419" s="3">
-        <v>71.64</v>
+        <v>68.7</v>
       </c>
       <c r="G419" s="3">
-        <v>76.39</v>
+        <v>73.38</v>
       </c>
       <c r="H419" s="3" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="I419" s="3" t="s">
-        <v>1541</v>
+        <v>520</v>
       </c>
       <c r="J419" s="3" t="s">
-        <v>30</v>
+        <v>479</v>
       </c>
     </row>
     <row r="420" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A420" s="1" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="C420" s="1" t="s">
         <v>1656</v>
       </c>
       <c r="D420" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E420" s="3">
-        <v>42.29</v>
+        <v>115.16</v>
       </c>
       <c r="F420" s="3">
-        <v>44.58</v>
+        <v>119.7</v>
       </c>
       <c r="G420" s="3">
-        <v>47.53</v>
+        <v>127.86</v>
       </c>
       <c r="H420" s="3" t="s">
         <v>1657</v>
       </c>
       <c r="I420" s="3" t="s">
-        <v>1658</v>
+        <v>520</v>
       </c>
       <c r="J420" s="3" t="s">
-        <v>18</v>
+        <v>103</v>
       </c>
     </row>
     <row r="421" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A421" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B421" s="1" t="s">
         <v>1659</v>
       </c>
-      <c r="B421" s="1" t="s">
+      <c r="C421" s="1" t="s">
         <v>1660</v>
       </c>
-      <c r="C421" s="1" t="s">
+      <c r="D421" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E421" s="3">
+        <v>67.96</v>
+      </c>
+      <c r="F421" s="3">
+        <v>71.64</v>
+      </c>
+      <c r="G421" s="3">
+        <v>76.39</v>
+      </c>
+      <c r="H421" s="3" t="s">
         <v>1661</v>
       </c>
-      <c r="D421" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I421" s="3" t="s">
-        <v>1658</v>
+        <v>1549</v>
       </c>
       <c r="J421" s="3" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="422" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A422" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B422" s="1" t="s">
         <v>1663</v>
       </c>
-      <c r="B422" s="1" t="s">
+      <c r="C422" s="1" t="s">
         <v>1664</v>
       </c>
-      <c r="C422" s="1" t="s">
+      <c r="D422" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E422" s="3">
+        <v>42.29</v>
+      </c>
+      <c r="F422" s="3">
+        <v>44.58</v>
+      </c>
+      <c r="G422" s="3">
+        <v>47.53</v>
+      </c>
+      <c r="H422" s="3" t="s">
         <v>1665</v>
       </c>
-      <c r="D422" s="1" t="s">
-[...11 lines deleted...]
-      <c r="H422" s="3" t="s">
+      <c r="I422" s="3" t="s">
         <v>1666</v>
-      </c>
-[...1 lines deleted...]
-        <v>1658</v>
       </c>
       <c r="J422" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="423" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A423" s="1" t="s">
         <v>1667</v>
       </c>
       <c r="B423" s="1" t="s">
         <v>1668</v>
       </c>
       <c r="C423" s="1" t="s">
         <v>1669</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E423" s="3">
         <v>55.08</v>
       </c>
       <c r="F423" s="3">
         <v>58.07</v>
       </c>
       <c r="G423" s="3">
         <v>61.91</v>
       </c>
       <c r="H423" s="3" t="s">
         <v>1670</v>
       </c>
       <c r="I423" s="3" t="s">
-        <v>1658</v>
+        <v>1666</v>
       </c>
       <c r="J423" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="424" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A424" s="1" t="s">
         <v>1671</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>1672</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>1673</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E424" s="3">
-        <v>35.52</v>
+        <v>55.08</v>
       </c>
       <c r="F424" s="3">
-        <v>38.25</v>
+        <v>58.07</v>
       </c>
       <c r="G424" s="3">
-        <v>42.35</v>
+        <v>61.91</v>
       </c>
       <c r="H424" s="3" t="s">
         <v>1674</v>
       </c>
       <c r="I424" s="3" t="s">
-        <v>1675</v>
+        <v>1666</v>
       </c>
       <c r="J424" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="425" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A425" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B425" s="1" t="s">
         <v>1676</v>
       </c>
-      <c r="B425" s="1" t="s">
+      <c r="C425" s="1" t="s">
         <v>1677</v>
       </c>
-      <c r="C425" s="1" t="s">
+      <c r="D425" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E425" s="3">
+        <v>55.08</v>
+      </c>
+      <c r="F425" s="3">
+        <v>58.07</v>
+      </c>
+      <c r="G425" s="3">
+        <v>61.91</v>
+      </c>
+      <c r="H425" s="3" t="s">
         <v>1678</v>
       </c>
-      <c r="D425" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I425" s="3" t="s">
-        <v>17</v>
+        <v>1666</v>
       </c>
       <c r="J425" s="3" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="426" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A426" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B426" s="1" t="s">
         <v>1680</v>
       </c>
-      <c r="B426" s="1" t="s">
+      <c r="C426" s="1" t="s">
         <v>1681</v>
       </c>
-      <c r="C426" s="1" t="s">
+      <c r="D426" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E426" s="3">
+        <v>35.52</v>
+      </c>
+      <c r="F426" s="3">
+        <v>38.25</v>
+      </c>
+      <c r="G426" s="3">
+        <v>42.35</v>
+      </c>
+      <c r="H426" s="3" t="s">
         <v>1682</v>
       </c>
-      <c r="D426" s="1" t="s">
-[...11 lines deleted...]
-      <c r="H426" s="3" t="s">
+      <c r="I426" s="3" t="s">
         <v>1683</v>
       </c>
-      <c r="I426" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J426" s="3" t="s">
-        <v>1153</v>
+        <v>18</v>
       </c>
     </row>
     <row r="427" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A427" s="1" t="s">
         <v>1684</v>
       </c>
       <c r="B427" s="1" t="s">
         <v>1685</v>
       </c>
       <c r="C427" s="1" t="s">
         <v>1686</v>
       </c>
       <c r="D427" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E427" s="3">
-        <v>206.35</v>
+        <v>66.38</v>
       </c>
       <c r="F427" s="3">
-        <v>222.23</v>
+        <v>71.49</v>
       </c>
       <c r="G427" s="3">
-        <v>246.04</v>
+        <v>79.15</v>
       </c>
       <c r="H427" s="3" t="s">
         <v>1687</v>
       </c>
       <c r="I427" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J427" s="3" t="s">
-        <v>176</v>
+        <v>30</v>
       </c>
     </row>
     <row r="428" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A428" s="1" t="s">
         <v>1688</v>
       </c>
       <c r="B428" s="1" t="s">
         <v>1689</v>
       </c>
       <c r="C428" s="1" t="s">
         <v>1690</v>
       </c>
       <c r="D428" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E428" s="3">
-        <v>114.98</v>
+        <v>269.03</v>
       </c>
       <c r="F428" s="3">
-        <v>123.82</v>
+        <v>289.72</v>
       </c>
       <c r="G428" s="3">
-        <v>137.09</v>
+        <v>320.76</v>
       </c>
       <c r="H428" s="3" t="s">
         <v>1691</v>
       </c>
       <c r="I428" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J428" s="3" t="s">
-        <v>157</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="429" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A429" s="1" t="s">
         <v>1692</v>
       </c>
       <c r="B429" s="1" t="s">
         <v>1693</v>
       </c>
       <c r="C429" s="1" t="s">
         <v>1694</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E429" s="3">
-        <v>56.3</v>
+        <v>206.35</v>
       </c>
       <c r="F429" s="3">
-        <v>60.73</v>
+        <v>222.23</v>
       </c>
       <c r="G429" s="3">
-        <v>65.17</v>
+        <v>246.04</v>
       </c>
       <c r="H429" s="3" t="s">
         <v>1695</v>
       </c>
       <c r="I429" s="3" t="s">
-        <v>73</v>
+        <v>17</v>
+      </c>
+      <c r="J429" s="3" t="s">
+        <v>176</v>
       </c>
     </row>
     <row r="430" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A430" s="1" t="s">
         <v>1696</v>
       </c>
       <c r="B430" s="1" t="s">
         <v>1697</v>
       </c>
       <c r="C430" s="1" t="s">
         <v>1698</v>
       </c>
       <c r="D430" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E430" s="3">
-        <v>84.2</v>
+        <v>114.98</v>
       </c>
       <c r="F430" s="3">
-        <v>90.83</v>
+        <v>123.82</v>
       </c>
       <c r="G430" s="3">
-        <v>97.46</v>
+        <v>137.09</v>
       </c>
       <c r="H430" s="3" t="s">
         <v>1699</v>
       </c>
       <c r="I430" s="3" t="s">
-        <v>1700</v>
+        <v>17</v>
       </c>
       <c r="J430" s="3" t="s">
-        <v>73</v>
+        <v>157</v>
       </c>
     </row>
     <row r="431" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A431" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B431" s="1" t="s">
         <v>1701</v>
       </c>
-      <c r="B431" s="1" t="s">
+      <c r="C431" s="1" t="s">
         <v>1702</v>
       </c>
-      <c r="C431" s="1" t="s">
+      <c r="D431" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E431" s="3">
+        <v>56.3</v>
+      </c>
+      <c r="F431" s="3">
+        <v>60.73</v>
+      </c>
+      <c r="G431" s="3">
+        <v>65.17</v>
+      </c>
+      <c r="H431" s="3" t="s">
         <v>1703</v>
       </c>
-      <c r="D431" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I431" s="3" t="s">
-        <v>1700</v>
-[...1 lines deleted...]
-      <c r="J431" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="432" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A432" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B432" s="1" t="s">
         <v>1705</v>
       </c>
-      <c r="B432" s="1" t="s">
+      <c r="C432" s="1" t="s">
         <v>1706</v>
-      </c>
-[...1 lines deleted...]
-        <v>1707</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E432" s="3">
         <v>84.2</v>
       </c>
       <c r="F432" s="3">
         <v>90.83</v>
       </c>
       <c r="G432" s="3">
         <v>97.46</v>
       </c>
       <c r="H432" s="3" t="s">
+        <v>1707</v>
+      </c>
+      <c r="I432" s="3" t="s">
         <v>1708</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700</v>
       </c>
       <c r="J432" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="433" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A433" s="1" t="s">
         <v>1709</v>
       </c>
       <c r="B433" s="1" t="s">
         <v>1710</v>
       </c>
       <c r="C433" s="1" t="s">
         <v>1711</v>
       </c>
       <c r="D433" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E433" s="3">
         <v>84.2</v>
       </c>
       <c r="F433" s="3">
         <v>90.83</v>
       </c>
       <c r="G433" s="3">
         <v>97.46</v>
       </c>
       <c r="H433" s="3" t="s">
         <v>1712</v>
       </c>
       <c r="I433" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J433" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="434" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A434" s="1" t="s">
         <v>1713</v>
       </c>
       <c r="B434" s="1" t="s">
         <v>1714</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>1715</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E434" s="3">
-        <v>91.76</v>
+        <v>84.2</v>
       </c>
       <c r="F434" s="3">
-        <v>98.98</v>
+        <v>90.83</v>
       </c>
       <c r="G434" s="3">
-        <v>106.21</v>
+        <v>97.46</v>
       </c>
       <c r="H434" s="3" t="s">
         <v>1716</v>
       </c>
       <c r="I434" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J434" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="435" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A435" s="1" t="s">
         <v>1717</v>
       </c>
       <c r="B435" s="1" t="s">
         <v>1718</v>
       </c>
       <c r="C435" s="1" t="s">
         <v>1719</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E435" s="3">
-        <v>67.64</v>
+        <v>84.2</v>
       </c>
       <c r="F435" s="3">
-        <v>72.97</v>
+        <v>90.83</v>
       </c>
       <c r="G435" s="3">
-        <v>78.29</v>
+        <v>97.46</v>
       </c>
       <c r="H435" s="3" t="s">
         <v>1720</v>
       </c>
       <c r="I435" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J435" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="436" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A436" s="1" t="s">
         <v>1721</v>
       </c>
       <c r="B436" s="1" t="s">
         <v>1722</v>
       </c>
       <c r="C436" s="1" t="s">
         <v>1723</v>
       </c>
       <c r="D436" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E436" s="3">
-        <v>136.21</v>
+        <v>91.76</v>
       </c>
       <c r="F436" s="3">
-        <v>146.93</v>
+        <v>98.98</v>
       </c>
       <c r="G436" s="3">
-        <v>157.66</v>
+        <v>106.21</v>
       </c>
       <c r="H436" s="3" t="s">
         <v>1724</v>
       </c>
       <c r="I436" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J436" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="437" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A437" s="1" t="s">
         <v>1725</v>
       </c>
       <c r="B437" s="1" t="s">
         <v>1726</v>
       </c>
       <c r="C437" s="1" t="s">
         <v>1727</v>
       </c>
       <c r="D437" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E437" s="3">
-        <v>136.21</v>
+        <v>67.64</v>
       </c>
       <c r="F437" s="3">
-        <v>146.93</v>
+        <v>72.97</v>
       </c>
       <c r="G437" s="3">
-        <v>157.66</v>
+        <v>78.29</v>
       </c>
       <c r="H437" s="3" t="s">
         <v>1728</v>
       </c>
       <c r="I437" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J437" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="438" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A438" s="1" t="s">
         <v>1729</v>
       </c>
       <c r="B438" s="1" t="s">
         <v>1730</v>
       </c>
       <c r="C438" s="1" t="s">
         <v>1731</v>
       </c>
       <c r="D438" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E438" s="3">
         <v>136.21</v>
       </c>
       <c r="F438" s="3">
         <v>146.93</v>
       </c>
       <c r="G438" s="3">
         <v>157.66</v>
       </c>
       <c r="H438" s="3" t="s">
         <v>1732</v>
       </c>
       <c r="I438" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J438" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="439" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A439" s="1" t="s">
         <v>1733</v>
       </c>
       <c r="B439" s="1" t="s">
         <v>1734</v>
       </c>
       <c r="C439" s="1" t="s">
         <v>1735</v>
       </c>
       <c r="D439" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E439" s="3">
         <v>136.21</v>
       </c>
       <c r="F439" s="3">
         <v>146.93</v>
       </c>
       <c r="G439" s="3">
         <v>157.66</v>
       </c>
       <c r="H439" s="3" t="s">
         <v>1736</v>
       </c>
       <c r="I439" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J439" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="440" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A440" s="1" t="s">
         <v>1737</v>
       </c>
       <c r="B440" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="C440" s="1" t="s">
         <v>1739</v>
       </c>
       <c r="D440" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E440" s="3">
-        <v>155.78</v>
+        <v>136.21</v>
       </c>
       <c r="F440" s="3">
-        <v>168.04</v>
+        <v>146.93</v>
       </c>
       <c r="G440" s="3">
-        <v>180.31</v>
+        <v>157.66</v>
       </c>
       <c r="H440" s="3" t="s">
         <v>1740</v>
       </c>
       <c r="I440" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J440" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="441" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A441" s="1" t="s">
         <v>1741</v>
       </c>
       <c r="B441" s="1" t="s">
         <v>1742</v>
       </c>
       <c r="C441" s="1" t="s">
         <v>1743</v>
       </c>
       <c r="D441" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E441" s="3">
-        <v>118.1</v>
+        <v>136.21</v>
       </c>
       <c r="F441" s="3">
-        <v>127.4</v>
+        <v>146.93</v>
       </c>
       <c r="G441" s="3">
-        <v>136.7</v>
+        <v>157.66</v>
       </c>
       <c r="H441" s="3" t="s">
         <v>1744</v>
       </c>
       <c r="I441" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J441" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="442" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A442" s="1" t="s">
         <v>1745</v>
       </c>
       <c r="B442" s="1" t="s">
         <v>1746</v>
       </c>
       <c r="C442" s="1" t="s">
         <v>1747</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E442" s="3">
-        <v>111.52</v>
+        <v>155.78</v>
       </c>
       <c r="F442" s="3">
-        <v>120.3</v>
+        <v>168.04</v>
       </c>
       <c r="G442" s="3">
-        <v>129.08</v>
+        <v>180.31</v>
       </c>
       <c r="H442" s="3" t="s">
         <v>1748</v>
       </c>
       <c r="I442" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J442" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="443" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A443" s="1" t="s">
         <v>1749</v>
       </c>
       <c r="B443" s="1" t="s">
         <v>1750</v>
       </c>
       <c r="C443" s="1" t="s">
         <v>1751</v>
       </c>
       <c r="D443" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E443" s="3">
-        <v>111.52</v>
+        <v>118.1</v>
       </c>
       <c r="F443" s="3">
-        <v>120.3</v>
+        <v>127.4</v>
       </c>
       <c r="G443" s="3">
-        <v>129.08</v>
+        <v>136.7</v>
       </c>
       <c r="H443" s="3" t="s">
         <v>1752</v>
       </c>
       <c r="I443" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J443" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="444" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A444" s="1" t="s">
         <v>1753</v>
       </c>
       <c r="B444" s="1" t="s">
         <v>1754</v>
       </c>
       <c r="C444" s="1" t="s">
         <v>1755</v>
       </c>
       <c r="D444" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E444" s="3">
         <v>111.52</v>
       </c>
       <c r="F444" s="3">
         <v>120.3</v>
       </c>
       <c r="G444" s="3">
         <v>129.08</v>
       </c>
       <c r="H444" s="3" t="s">
         <v>1756</v>
       </c>
       <c r="I444" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J444" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="445" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A445" s="1" t="s">
         <v>1757</v>
       </c>
       <c r="B445" s="1" t="s">
         <v>1758</v>
       </c>
       <c r="C445" s="1" t="s">
         <v>1759</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E445" s="3">
-        <v>134.26</v>
+        <v>111.52</v>
       </c>
       <c r="F445" s="3">
-        <v>144.84</v>
+        <v>120.3</v>
       </c>
       <c r="G445" s="3">
-        <v>155.41</v>
+        <v>129.08</v>
       </c>
       <c r="H445" s="3" t="s">
         <v>1760</v>
       </c>
       <c r="I445" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J445" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="446" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A446" s="1" t="s">
         <v>1761</v>
       </c>
       <c r="B446" s="1" t="s">
         <v>1762</v>
       </c>
       <c r="C446" s="1" t="s">
         <v>1763</v>
       </c>
       <c r="D446" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E446" s="3">
-        <v>98.77</v>
+        <v>111.52</v>
       </c>
       <c r="F446" s="3">
-        <v>106.54</v>
+        <v>120.3</v>
       </c>
       <c r="G446" s="3">
-        <v>114.32</v>
+        <v>129.08</v>
       </c>
       <c r="H446" s="3" t="s">
         <v>1764</v>
       </c>
       <c r="I446" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J446" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="447" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A447" s="1" t="s">
         <v>1765</v>
       </c>
       <c r="B447" s="1" t="s">
         <v>1766</v>
       </c>
       <c r="C447" s="1" t="s">
         <v>1767</v>
       </c>
       <c r="D447" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E447" s="3">
-        <v>195.78</v>
+        <v>134.26</v>
       </c>
       <c r="F447" s="3">
-        <v>211.2</v>
+        <v>144.84</v>
       </c>
       <c r="G447" s="3">
-        <v>226.62</v>
+        <v>155.41</v>
       </c>
       <c r="H447" s="3" t="s">
         <v>1768</v>
       </c>
       <c r="I447" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J447" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="448" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A448" s="1" t="s">
         <v>1769</v>
       </c>
       <c r="B448" s="1" t="s">
         <v>1770</v>
       </c>
       <c r="C448" s="1" t="s">
         <v>1771</v>
       </c>
       <c r="D448" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E448" s="3">
-        <v>161.26</v>
+        <v>98.77</v>
       </c>
       <c r="F448" s="3">
-        <v>173.96</v>
+        <v>106.54</v>
       </c>
       <c r="G448" s="3">
-        <v>186.66</v>
+        <v>114.32</v>
       </c>
       <c r="H448" s="3" t="s">
         <v>1772</v>
       </c>
       <c r="I448" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J448" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="449" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A449" s="1" t="s">
         <v>1773</v>
       </c>
       <c r="B449" s="1" t="s">
         <v>1774</v>
       </c>
       <c r="C449" s="1" t="s">
         <v>1775</v>
       </c>
       <c r="D449" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E449" s="3">
-        <v>291.25</v>
+        <v>195.78</v>
       </c>
       <c r="F449" s="3">
-        <v>314.18</v>
+        <v>211.2</v>
       </c>
       <c r="G449" s="3">
-        <v>337.12</v>
+        <v>226.62</v>
       </c>
       <c r="H449" s="3" t="s">
         <v>1776</v>
       </c>
       <c r="I449" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J449" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="450" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A450" s="1" t="s">
         <v>1777</v>
       </c>
       <c r="B450" s="1" t="s">
         <v>1778</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>1775</v>
+        <v>1779</v>
       </c>
       <c r="D450" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E450" s="3">
-        <v>291.25</v>
+        <v>161.26</v>
       </c>
       <c r="F450" s="3">
-        <v>314.18</v>
+        <v>173.96</v>
       </c>
       <c r="G450" s="3">
-        <v>337.12</v>
+        <v>186.66</v>
       </c>
       <c r="H450" s="3" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="I450" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J450" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="451" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A451" s="1" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="D451" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E451" s="3">
-        <v>29.34</v>
+        <v>291.25</v>
       </c>
       <c r="F451" s="3">
-        <v>31.12</v>
+        <v>314.18</v>
       </c>
       <c r="G451" s="3">
-        <v>33.34</v>
+        <v>337.12</v>
       </c>
       <c r="H451" s="3" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="I451" s="3" t="s">
-        <v>1784</v>
+        <v>1708</v>
       </c>
       <c r="J451" s="3" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
     </row>
     <row r="452" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A452" s="1" t="s">
         <v>1785</v>
       </c>
       <c r="B452" s="1" t="s">
         <v>1786</v>
       </c>
       <c r="C452" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E452" s="3">
+        <v>291.25</v>
+      </c>
+      <c r="F452" s="3">
+        <v>314.18</v>
+      </c>
+      <c r="G452" s="3">
+        <v>337.12</v>
+      </c>
+      <c r="H452" s="3" t="s">
         <v>1787</v>
       </c>
-      <c r="D452" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I452" s="3" t="s">
-        <v>1784</v>
+        <v>1708</v>
       </c>
       <c r="J452" s="3" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
     </row>
     <row r="453" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A453" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B453" s="1" t="s">
         <v>1789</v>
       </c>
-      <c r="B453" s="1" t="s">
+      <c r="C453" s="1" t="s">
         <v>1790</v>
       </c>
-      <c r="C453" s="1" t="s">
+      <c r="D453" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E453" s="3">
+        <v>29.34</v>
+      </c>
+      <c r="F453" s="3">
+        <v>31.12</v>
+      </c>
+      <c r="G453" s="3">
+        <v>33.34</v>
+      </c>
+      <c r="H453" s="3" t="s">
         <v>1791</v>
       </c>
-      <c r="D453" s="1" t="s">
-[...11 lines deleted...]
-      <c r="H453" s="3" t="s">
+      <c r="I453" s="3" t="s">
         <v>1792</v>
-      </c>
-[...1 lines deleted...]
-        <v>1784</v>
       </c>
       <c r="J453" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="454" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A454" s="1" t="s">
         <v>1793</v>
       </c>
       <c r="B454" s="1" t="s">
         <v>1794</v>
       </c>
       <c r="C454" s="1" t="s">
         <v>1795</v>
       </c>
       <c r="D454" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E454" s="3">
-        <v>198.18</v>
+        <v>43.31</v>
       </c>
       <c r="F454" s="3">
-        <v>210.2</v>
+        <v>45.93</v>
       </c>
       <c r="G454" s="3">
-        <v>225.21</v>
+        <v>49.22</v>
       </c>
       <c r="H454" s="3" t="s">
         <v>1796</v>
       </c>
       <c r="I454" s="3" t="s">
-        <v>1784</v>
+        <v>1792</v>
       </c>
       <c r="J454" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="455" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A455" s="1" t="s">
         <v>1797</v>
       </c>
       <c r="B455" s="1" t="s">
         <v>1798</v>
       </c>
       <c r="C455" s="1" t="s">
         <v>1799</v>
       </c>
       <c r="D455" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E455" s="3">
-        <v>101.98</v>
+        <v>61.46</v>
       </c>
       <c r="F455" s="3">
-        <v>108.16</v>
+        <v>65.18</v>
       </c>
       <c r="G455" s="3">
-        <v>115.89</v>
+        <v>69.84</v>
       </c>
       <c r="H455" s="3" t="s">
         <v>1800</v>
       </c>
       <c r="I455" s="3" t="s">
+        <v>1792</v>
+      </c>
+      <c r="J455" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="456" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A456" s="1" t="s">
         <v>1801</v>
       </c>
       <c r="B456" s="1" t="s">
         <v>1802</v>
       </c>
       <c r="C456" s="1" t="s">
         <v>1803</v>
       </c>
       <c r="D456" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E456" s="3">
-        <v>252.38</v>
+        <v>198.18</v>
       </c>
       <c r="F456" s="3">
-        <v>267.68</v>
+        <v>210.2</v>
       </c>
       <c r="G456" s="3">
-        <v>286.8</v>
+        <v>225.21</v>
       </c>
       <c r="H456" s="3" t="s">
         <v>1804</v>
       </c>
       <c r="I456" s="3" t="s">
-        <v>1784</v>
+        <v>1792</v>
       </c>
       <c r="J456" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="457" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A457" s="1" t="s">
         <v>1805</v>
       </c>
       <c r="B457" s="1" t="s">
         <v>1806</v>
       </c>
       <c r="C457" s="1" t="s">
         <v>1807</v>
       </c>
       <c r="D457" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E457" s="3">
-        <v>106.17</v>
+        <v>101.98</v>
       </c>
       <c r="F457" s="3">
-        <v>112.6</v>
+        <v>108.16</v>
       </c>
       <c r="G457" s="3">
-        <v>120.64</v>
+        <v>115.89</v>
       </c>
       <c r="H457" s="3" t="s">
         <v>1808</v>
       </c>
       <c r="I457" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="458" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A458" s="1" t="s">
         <v>1809</v>
       </c>
       <c r="B458" s="1" t="s">
         <v>1810</v>
       </c>
       <c r="C458" s="1" t="s">
         <v>1811</v>
       </c>
       <c r="D458" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E458" s="3">
-        <v>114.55</v>
+        <v>252.38</v>
       </c>
       <c r="F458" s="3">
-        <v>121.49</v>
+        <v>267.68</v>
       </c>
       <c r="G458" s="3">
-        <v>130.17</v>
+        <v>286.8</v>
       </c>
       <c r="H458" s="3" t="s">
         <v>1812</v>
       </c>
       <c r="I458" s="3" t="s">
+        <v>1792</v>
+      </c>
+      <c r="J458" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="459" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A459" s="1" t="s">
         <v>1813</v>
       </c>
       <c r="B459" s="1" t="s">
         <v>1814</v>
       </c>
       <c r="C459" s="1" t="s">
         <v>1815</v>
       </c>
       <c r="D459" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E459" s="3">
-        <v>117.33</v>
+        <v>106.17</v>
       </c>
       <c r="F459" s="3">
-        <v>124.45</v>
+        <v>112.6</v>
       </c>
       <c r="G459" s="3">
-        <v>133.34</v>
+        <v>120.64</v>
       </c>
       <c r="H459" s="3" t="s">
         <v>1816</v>
       </c>
       <c r="I459" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="460" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A460" s="1" t="s">
         <v>1817</v>
       </c>
       <c r="B460" s="1" t="s">
         <v>1818</v>
       </c>
       <c r="C460" s="1" t="s">
         <v>1819</v>
       </c>
       <c r="D460" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E460" s="3">
-        <v>20.13</v>
+        <v>114.55</v>
       </c>
       <c r="F460" s="3">
-        <v>21.35</v>
+        <v>121.49</v>
       </c>
       <c r="G460" s="3">
-        <v>22.88</v>
+        <v>130.17</v>
       </c>
       <c r="H460" s="3" t="s">
         <v>1820</v>
       </c>
       <c r="I460" s="3" t="s">
-        <v>1784</v>
-[...1 lines deleted...]
-      <c r="J460" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="461" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A461" s="1" t="s">
         <v>1821</v>
       </c>
       <c r="B461" s="1" t="s">
         <v>1822</v>
       </c>
       <c r="C461" s="1" t="s">
         <v>1823</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E461" s="3">
-        <v>44.7</v>
+        <v>117.33</v>
       </c>
       <c r="F461" s="3">
-        <v>47.4</v>
+        <v>124.45</v>
       </c>
       <c r="G461" s="3">
-        <v>50.79</v>
+        <v>133.34</v>
       </c>
       <c r="H461" s="3" t="s">
         <v>1824</v>
       </c>
       <c r="I461" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="462" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A462" s="1" t="s">
         <v>1825</v>
       </c>
       <c r="B462" s="1" t="s">
         <v>1826</v>
       </c>
       <c r="C462" s="1" t="s">
         <v>1827</v>
       </c>
       <c r="D462" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E462" s="3">
-        <v>79.62</v>
+        <v>20.13</v>
       </c>
       <c r="F462" s="3">
-        <v>84.45</v>
+        <v>21.35</v>
       </c>
       <c r="G462" s="3">
-        <v>90.48</v>
+        <v>22.88</v>
       </c>
       <c r="H462" s="3" t="s">
         <v>1828</v>
       </c>
       <c r="I462" s="3" t="s">
+        <v>1792</v>
+      </c>
+      <c r="J462" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="463" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A463" s="1" t="s">
         <v>1829</v>
       </c>
       <c r="B463" s="1" t="s">
         <v>1830</v>
       </c>
       <c r="C463" s="1" t="s">
         <v>1831</v>
       </c>
       <c r="D463" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E463" s="3">
-        <v>61.46</v>
+        <v>44.7</v>
       </c>
       <c r="F463" s="3">
-        <v>65.18</v>
+        <v>47.4</v>
       </c>
       <c r="G463" s="3">
-        <v>69.84</v>
+        <v>50.79</v>
       </c>
       <c r="H463" s="3" t="s">
         <v>1832</v>
       </c>
       <c r="I463" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="464" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A464" s="1" t="s">
         <v>1833</v>
       </c>
       <c r="B464" s="1" t="s">
         <v>1834</v>
       </c>
       <c r="C464" s="1" t="s">
         <v>1835</v>
       </c>
       <c r="D464" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E464" s="3">
-        <v>51.69</v>
+        <v>79.62</v>
       </c>
       <c r="F464" s="3">
-        <v>54.82</v>
+        <v>84.45</v>
       </c>
       <c r="G464" s="3">
-        <v>58.74</v>
+        <v>90.48</v>
       </c>
       <c r="H464" s="3" t="s">
         <v>1836</v>
       </c>
       <c r="I464" s="3" t="s">
-        <v>1784</v>
-[...1 lines deleted...]
-      <c r="J464" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="465" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A465" s="1" t="s">
         <v>1837</v>
       </c>
       <c r="B465" s="1" t="s">
         <v>1838</v>
       </c>
       <c r="C465" s="1" t="s">
         <v>1839</v>
       </c>
       <c r="D465" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E465" s="3">
-        <v>231.88</v>
+        <v>61.46</v>
       </c>
       <c r="F465" s="3">
-        <v>245.94</v>
+        <v>65.18</v>
       </c>
       <c r="G465" s="3">
-        <v>263.5</v>
+        <v>69.84</v>
       </c>
       <c r="H465" s="3" t="s">
         <v>1840</v>
       </c>
       <c r="I465" s="3" t="s">
-        <v>1784</v>
-[...1 lines deleted...]
-      <c r="J465" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="466" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A466" s="1" t="s">
         <v>1841</v>
       </c>
       <c r="B466" s="1" t="s">
         <v>1842</v>
       </c>
       <c r="C466" s="1" t="s">
         <v>1843</v>
       </c>
       <c r="D466" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E466" s="3">
-        <v>140.7</v>
+        <v>51.69</v>
       </c>
       <c r="F466" s="3">
-        <v>149.23</v>
+        <v>54.82</v>
       </c>
       <c r="G466" s="3">
-        <v>159.88</v>
+        <v>58.74</v>
       </c>
       <c r="H466" s="3" t="s">
         <v>1844</v>
       </c>
       <c r="I466" s="3" t="s">
-        <v>1784</v>
+        <v>1792</v>
       </c>
       <c r="J466" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="467" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A467" s="1" t="s">
         <v>1845</v>
       </c>
       <c r="B467" s="1" t="s">
         <v>1846</v>
       </c>
       <c r="C467" s="1" t="s">
         <v>1847</v>
       </c>
       <c r="D467" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E467" s="3">
-        <v>16.76</v>
+        <v>231.88</v>
       </c>
       <c r="F467" s="3">
-        <v>17.78</v>
+        <v>245.94</v>
       </c>
       <c r="G467" s="3">
-        <v>19.05</v>
+        <v>263.5</v>
       </c>
       <c r="H467" s="3" t="s">
         <v>1848</v>
       </c>
       <c r="I467" s="3" t="s">
-        <v>1784</v>
+        <v>1792</v>
       </c>
       <c r="J467" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="468" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A468" s="1" t="s">
         <v>1849</v>
       </c>
       <c r="B468" s="1" t="s">
         <v>1850</v>
       </c>
       <c r="C468" s="1" t="s">
         <v>1851</v>
       </c>
       <c r="D468" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E468" s="3">
-        <v>83.82</v>
+        <v>140.7</v>
       </c>
       <c r="F468" s="3">
-        <v>88.9</v>
+        <v>149.23</v>
       </c>
       <c r="G468" s="3">
-        <v>95.25</v>
+        <v>159.88</v>
       </c>
       <c r="H468" s="3" t="s">
         <v>1852</v>
       </c>
       <c r="I468" s="3" t="s">
-        <v>1784</v>
+        <v>1792</v>
       </c>
       <c r="J468" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="469" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A469" s="1" t="s">
         <v>1853</v>
       </c>
       <c r="B469" s="1" t="s">
         <v>1854</v>
       </c>
       <c r="C469" s="1" t="s">
         <v>1855</v>
       </c>
       <c r="D469" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E469" s="3">
-        <v>67.06</v>
+        <v>16.76</v>
       </c>
       <c r="F469" s="3">
-        <v>71.12</v>
+        <v>17.78</v>
       </c>
       <c r="G469" s="3">
-        <v>76.2</v>
+        <v>19.05</v>
       </c>
       <c r="H469" s="3" t="s">
         <v>1856</v>
       </c>
       <c r="I469" s="3" t="s">
-        <v>1784</v>
+        <v>1792</v>
       </c>
       <c r="J469" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="470" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A470" s="1" t="s">
         <v>1857</v>
       </c>
       <c r="B470" s="1" t="s">
         <v>1858</v>
       </c>
       <c r="C470" s="1" t="s">
         <v>1859</v>
       </c>
       <c r="D470" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E470" s="3">
-        <v>68.46</v>
+        <v>83.82</v>
       </c>
       <c r="F470" s="3">
-        <v>72.6</v>
+        <v>88.9</v>
       </c>
       <c r="G470" s="3">
-        <v>77.79</v>
+        <v>95.25</v>
       </c>
       <c r="H470" s="3" t="s">
         <v>1860</v>
       </c>
       <c r="I470" s="3" t="s">
-        <v>1784</v>
+        <v>1792</v>
       </c>
       <c r="J470" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="471" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A471" s="1" t="s">
         <v>1861</v>
       </c>
       <c r="B471" s="1" t="s">
         <v>1862</v>
       </c>
       <c r="C471" s="1" t="s">
         <v>1863</v>
       </c>
       <c r="D471" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E471" s="3">
-        <v>33.53</v>
+        <v>67.06</v>
       </c>
       <c r="F471" s="3">
-        <v>35.56</v>
+        <v>71.12</v>
       </c>
       <c r="G471" s="3">
-        <v>38.1</v>
+        <v>76.2</v>
       </c>
       <c r="H471" s="3" t="s">
         <v>1864</v>
       </c>
       <c r="I471" s="3" t="s">
-        <v>1784</v>
+        <v>1792</v>
       </c>
       <c r="J471" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="472" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A472" s="1" t="s">
         <v>1865</v>
       </c>
       <c r="B472" s="1" t="s">
         <v>1866</v>
       </c>
       <c r="C472" s="1" t="s">
         <v>1867</v>
       </c>
       <c r="D472" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E472" s="3">
-        <v>16.76</v>
+        <v>68.46</v>
       </c>
       <c r="F472" s="3">
-        <v>17.78</v>
+        <v>72.6</v>
       </c>
       <c r="G472" s="3">
-        <v>19.05</v>
+        <v>77.79</v>
       </c>
       <c r="H472" s="3" t="s">
         <v>1868</v>
       </c>
       <c r="I472" s="3" t="s">
-        <v>1784</v>
+        <v>1792</v>
       </c>
       <c r="J472" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="473" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A473" s="1" t="s">
         <v>1869</v>
       </c>
       <c r="B473" s="1" t="s">
         <v>1870</v>
       </c>
       <c r="C473" s="1" t="s">
         <v>1871</v>
       </c>
       <c r="D473" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E473" s="3">
-        <v>48.89</v>
+        <v>33.53</v>
       </c>
       <c r="F473" s="3">
-        <v>51.86</v>
+        <v>35.56</v>
       </c>
       <c r="G473" s="3">
-        <v>55.56</v>
+        <v>38.1</v>
       </c>
       <c r="H473" s="3" t="s">
         <v>1872</v>
       </c>
       <c r="I473" s="3" t="s">
-        <v>1784</v>
+        <v>1792</v>
       </c>
       <c r="J473" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="474" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A474" s="1" t="s">
         <v>1873</v>
       </c>
       <c r="B474" s="1" t="s">
         <v>1874</v>
       </c>
       <c r="C474" s="1" t="s">
         <v>1875</v>
       </c>
       <c r="D474" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E474" s="3">
-        <v>40.51</v>
+        <v>16.76</v>
       </c>
       <c r="F474" s="3">
-        <v>42.97</v>
+        <v>17.78</v>
       </c>
       <c r="G474" s="3">
-        <v>46.03</v>
+        <v>19.05</v>
       </c>
       <c r="H474" s="3" t="s">
         <v>1876</v>
       </c>
       <c r="I474" s="3" t="s">
-        <v>1784</v>
+        <v>1792</v>
       </c>
       <c r="J474" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="475" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A475" s="1" t="s">
         <v>1877</v>
       </c>
       <c r="B475" s="1" t="s">
         <v>1878</v>
       </c>
       <c r="C475" s="1" t="s">
         <v>1879</v>
       </c>
       <c r="D475" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E475" s="3">
-        <v>40.51</v>
+        <v>48.89</v>
       </c>
       <c r="F475" s="3">
-        <v>42.97</v>
+        <v>51.86</v>
       </c>
       <c r="G475" s="3">
-        <v>46.03</v>
+        <v>55.56</v>
       </c>
       <c r="H475" s="3" t="s">
         <v>1880</v>
       </c>
       <c r="I475" s="3" t="s">
-        <v>1784</v>
+        <v>1792</v>
       </c>
       <c r="J475" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="476" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A476" s="1" t="s">
         <v>1881</v>
       </c>
       <c r="B476" s="1" t="s">
         <v>1882</v>
       </c>
       <c r="C476" s="1" t="s">
         <v>1883</v>
       </c>
       <c r="D476" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E476" s="3">
-        <v>48.89</v>
+        <v>40.51</v>
       </c>
       <c r="F476" s="3">
-        <v>51.86</v>
+        <v>42.97</v>
       </c>
       <c r="G476" s="3">
-        <v>55.56</v>
+        <v>46.03</v>
       </c>
       <c r="H476" s="3" t="s">
         <v>1884</v>
       </c>
       <c r="I476" s="3" t="s">
-        <v>1784</v>
+        <v>1792</v>
       </c>
       <c r="J476" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="477" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A477" s="1" t="s">
         <v>1885</v>
       </c>
       <c r="B477" s="1" t="s">
         <v>1886</v>
       </c>
       <c r="C477" s="1" t="s">
         <v>1887</v>
       </c>
       <c r="D477" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E477" s="3">
-        <v>43.31</v>
+        <v>40.51</v>
       </c>
       <c r="F477" s="3">
-        <v>45.93</v>
+        <v>42.97</v>
       </c>
       <c r="G477" s="3">
-        <v>49.22</v>
+        <v>46.03</v>
       </c>
       <c r="H477" s="3" t="s">
         <v>1888</v>
       </c>
       <c r="I477" s="3" t="s">
-        <v>1784</v>
+        <v>1792</v>
       </c>
       <c r="J477" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="478" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A478" s="1" t="s">
         <v>1889</v>
       </c>
       <c r="B478" s="1" t="s">
         <v>1890</v>
       </c>
       <c r="C478" s="1" t="s">
         <v>1891</v>
       </c>
       <c r="D478" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E478" s="3">
-        <v>252.47</v>
+        <v>48.89</v>
       </c>
       <c r="F478" s="3">
-        <v>266.17</v>
+        <v>51.86</v>
       </c>
       <c r="G478" s="3">
-        <v>283.78</v>
+        <v>55.56</v>
       </c>
       <c r="H478" s="3" t="s">
         <v>1892</v>
       </c>
       <c r="I478" s="3" t="s">
-        <v>1032</v>
+        <v>1792</v>
       </c>
       <c r="J478" s="3" t="s">
-        <v>1153</v>
+        <v>63</v>
       </c>
     </row>
     <row r="479" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A479" s="1" t="s">
         <v>1893</v>
       </c>
       <c r="B479" s="1" t="s">
         <v>1894</v>
       </c>
       <c r="C479" s="1" t="s">
         <v>1895</v>
       </c>
       <c r="D479" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E479" s="3">
-        <v>96.94</v>
+        <v>43.31</v>
       </c>
       <c r="F479" s="3">
-        <v>102.2</v>
+        <v>45.93</v>
       </c>
       <c r="G479" s="3">
-        <v>108.97</v>
+        <v>49.22</v>
       </c>
       <c r="H479" s="3" t="s">
         <v>1896</v>
       </c>
       <c r="I479" s="3" t="s">
-        <v>1032</v>
+        <v>1792</v>
       </c>
       <c r="J479" s="3" t="s">
-        <v>875</v>
+        <v>63</v>
       </c>
     </row>
     <row r="480" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A480" s="1" t="s">
         <v>1897</v>
       </c>
       <c r="B480" s="1" t="s">
         <v>1898</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="D480" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E480" s="3">
-        <v>20.59</v>
+        <v>252.47</v>
       </c>
       <c r="F480" s="3">
-        <v>21.4</v>
+        <v>266.17</v>
       </c>
       <c r="G480" s="3">
-        <v>22.86</v>
+        <v>283.78</v>
       </c>
       <c r="H480" s="3" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="I480" s="3" t="s">
-        <v>478</v>
+        <v>1032</v>
       </c>
       <c r="J480" s="3" t="s">
-        <v>63</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="481" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A481" s="1" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>1901</v>
+        <v>1903</v>
       </c>
       <c r="D481" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E481" s="3">
-        <v>25.8</v>
+        <v>96.94</v>
       </c>
       <c r="F481" s="3">
-        <v>26.82</v>
+        <v>102.2</v>
       </c>
       <c r="G481" s="3">
-        <v>28.65</v>
+        <v>108.97</v>
       </c>
       <c r="H481" s="3" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="I481" s="3" t="s">
-        <v>478</v>
+        <v>1032</v>
       </c>
       <c r="J481" s="3" t="s">
-        <v>63</v>
+        <v>875</v>
       </c>
     </row>
     <row r="482" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A482" s="1" t="s">
-        <v>1903</v>
+        <v>1905</v>
       </c>
       <c r="B482" s="1" t="s">
-        <v>1904</v>
+        <v>1906</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>1904</v>
+        <v>1906</v>
       </c>
       <c r="D482" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E482" s="3">
-        <v>26.73</v>
+        <v>20.59</v>
       </c>
       <c r="F482" s="3">
-        <v>27.78</v>
+        <v>21.4</v>
       </c>
       <c r="G482" s="3">
-        <v>29.68</v>
+        <v>22.86</v>
       </c>
       <c r="H482" s="3" t="s">
-        <v>1905</v>
+        <v>1907</v>
       </c>
       <c r="I482" s="3" t="s">
-        <v>520</v>
+        <v>478</v>
       </c>
       <c r="J482" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="483" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A483" s="1" t="s">
-        <v>1906</v>
+        <v>1908</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>1907</v>
+        <v>1909</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>1907</v>
+        <v>1909</v>
       </c>
       <c r="D483" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E483" s="3">
-        <v>353.75</v>
+        <v>25.8</v>
       </c>
       <c r="F483" s="3">
-        <v>367.68</v>
+        <v>26.82</v>
       </c>
       <c r="G483" s="3">
-        <v>392.75</v>
+        <v>28.65</v>
       </c>
       <c r="H483" s="3" t="s">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="I483" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J483" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="484" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A484" s="1" t="s">
-        <v>1909</v>
+        <v>1911</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="D484" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E484" s="3">
-        <v>107.77</v>
+        <v>26.73</v>
       </c>
       <c r="F484" s="3">
-        <v>112.02</v>
+        <v>27.78</v>
       </c>
       <c r="G484" s="3">
-        <v>119.65</v>
+        <v>29.68</v>
       </c>
       <c r="H484" s="3" t="s">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="I484" s="3" t="s">
-        <v>478</v>
+        <v>520</v>
       </c>
       <c r="J484" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="485" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A485" s="1" t="s">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="D485" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E485" s="3">
-        <v>111.53</v>
+        <v>353.75</v>
       </c>
       <c r="F485" s="3">
-        <v>115.92</v>
+        <v>367.68</v>
       </c>
       <c r="G485" s="3">
-        <v>123.82</v>
+        <v>392.75</v>
       </c>
       <c r="H485" s="3" t="s">
-        <v>1914</v>
+        <v>1916</v>
       </c>
       <c r="I485" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J485" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="486" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A486" s="1" t="s">
-        <v>1915</v>
+        <v>1917</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="D486" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E486" s="3">
-        <v>23.95</v>
+        <v>107.77</v>
       </c>
       <c r="F486" s="3">
-        <v>24.89</v>
+        <v>112.02</v>
       </c>
       <c r="G486" s="3">
-        <v>26.59</v>
+        <v>119.65</v>
       </c>
       <c r="H486" s="3" t="s">
-        <v>1917</v>
+        <v>1919</v>
       </c>
       <c r="I486" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J486" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="487" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A487" s="1" t="s">
-        <v>1918</v>
+        <v>1920</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="D487" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E487" s="3">
-        <v>27.53</v>
+        <v>111.53</v>
       </c>
       <c r="F487" s="3">
-        <v>28.62</v>
+        <v>115.92</v>
       </c>
       <c r="G487" s="3">
-        <v>30.57</v>
+        <v>123.82</v>
       </c>
       <c r="H487" s="3" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="I487" s="3" t="s">
-        <v>520</v>
+        <v>478</v>
       </c>
       <c r="J487" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="488" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A488" s="1" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="B488" s="1" t="s">
-        <v>1922</v>
+        <v>1924</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>1922</v>
+        <v>1924</v>
       </c>
       <c r="D488" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E488" s="3">
-        <v>26.92</v>
+        <v>23.95</v>
       </c>
       <c r="F488" s="3">
-        <v>27.98</v>
+        <v>24.89</v>
       </c>
       <c r="G488" s="3">
-        <v>29.88</v>
+        <v>26.59</v>
       </c>
       <c r="H488" s="3" t="s">
-        <v>1923</v>
+        <v>1925</v>
       </c>
       <c r="I488" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J488" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="489" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A489" s="1" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
       <c r="B489" s="1" t="s">
-        <v>1925</v>
+        <v>1927</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>1925</v>
+        <v>1927</v>
       </c>
       <c r="D489" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E489" s="3">
-        <v>23.64</v>
+        <v>27.53</v>
       </c>
       <c r="F489" s="3">
-        <v>24.57</v>
+        <v>28.62</v>
       </c>
       <c r="G489" s="3">
-        <v>26.25</v>
+        <v>30.57</v>
       </c>
       <c r="H489" s="3" t="s">
-        <v>1926</v>
+        <v>1928</v>
       </c>
       <c r="I489" s="3" t="s">
-        <v>478</v>
+        <v>520</v>
       </c>
       <c r="J489" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="490" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A490" s="1" t="s">
-        <v>1927</v>
+        <v>1929</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="D490" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E490" s="3">
-        <v>22.1</v>
+        <v>26.92</v>
       </c>
       <c r="F490" s="3">
-        <v>22.97</v>
+        <v>27.98</v>
       </c>
       <c r="G490" s="3">
-        <v>24.54</v>
+        <v>29.88</v>
       </c>
       <c r="H490" s="3" t="s">
-        <v>1929</v>
+        <v>1931</v>
       </c>
       <c r="I490" s="3" t="s">
-        <v>520</v>
+        <v>478</v>
       </c>
       <c r="J490" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="491" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A491" s="1" t="s">
-        <v>1930</v>
+        <v>1932</v>
       </c>
       <c r="B491" s="1" t="s">
-        <v>1931</v>
+        <v>1933</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>1931</v>
+        <v>1933</v>
       </c>
       <c r="D491" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E491" s="3">
-        <v>370.71</v>
+        <v>23.64</v>
       </c>
       <c r="F491" s="3">
-        <v>385.3</v>
+        <v>24.57</v>
       </c>
       <c r="G491" s="3">
-        <v>411.57</v>
+        <v>26.25</v>
       </c>
       <c r="H491" s="3" t="s">
-        <v>1932</v>
+        <v>1934</v>
       </c>
       <c r="I491" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J491" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="492" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A492" s="1" t="s">
-        <v>1933</v>
+        <v>1935</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>1934</v>
+        <v>1936</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>1934</v>
+        <v>1936</v>
       </c>
       <c r="D492" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E492" s="3">
-        <v>115.97</v>
+        <v>22.1</v>
       </c>
       <c r="F492" s="3">
-        <v>120.53</v>
+        <v>22.97</v>
       </c>
       <c r="G492" s="3">
-        <v>128.75</v>
+        <v>24.54</v>
       </c>
       <c r="H492" s="3" t="s">
-        <v>1935</v>
+        <v>1937</v>
       </c>
       <c r="I492" s="3" t="s">
-        <v>478</v>
+        <v>520</v>
       </c>
       <c r="J492" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="493" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A493" s="1" t="s">
-        <v>1936</v>
+        <v>1938</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>1937</v>
+        <v>1939</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>1937</v>
+        <v>1939</v>
       </c>
       <c r="D493" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E493" s="3">
-        <v>114.39</v>
+        <v>370.71</v>
       </c>
       <c r="F493" s="3">
-        <v>118.9</v>
+        <v>385.3</v>
       </c>
       <c r="G493" s="3">
-        <v>127</v>
+        <v>411.57</v>
       </c>
       <c r="H493" s="3" t="s">
-        <v>1938</v>
+        <v>1940</v>
       </c>
       <c r="I493" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J493" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="494" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A494" s="1" t="s">
-        <v>1939</v>
+        <v>1941</v>
       </c>
       <c r="B494" s="1" t="s">
-        <v>1940</v>
+        <v>1942</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>1940</v>
+        <v>1942</v>
       </c>
       <c r="D494" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E494" s="3">
-        <v>23.66</v>
+        <v>115.97</v>
       </c>
       <c r="F494" s="3">
-        <v>24.59</v>
+        <v>120.53</v>
       </c>
       <c r="G494" s="3">
-        <v>26.27</v>
+        <v>128.75</v>
       </c>
       <c r="H494" s="3" t="s">
-        <v>1941</v>
+        <v>1943</v>
       </c>
       <c r="I494" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J494" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="495" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A495" s="1" t="s">
-        <v>1942</v>
+        <v>1944</v>
       </c>
       <c r="B495" s="1" t="s">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="D495" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E495" s="3">
-        <v>31.48</v>
+        <v>114.39</v>
       </c>
       <c r="F495" s="3">
-        <v>32.72</v>
+        <v>118.9</v>
       </c>
       <c r="G495" s="3">
-        <v>34.95</v>
+        <v>127</v>
       </c>
       <c r="H495" s="3" t="s">
-        <v>1944</v>
+        <v>1946</v>
       </c>
       <c r="I495" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J495" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="496" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A496" s="1" t="s">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>1946</v>
+        <v>1948</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>1946</v>
+        <v>1948</v>
       </c>
       <c r="D496" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E496" s="3">
-        <v>363.2</v>
+        <v>23.66</v>
       </c>
       <c r="F496" s="3">
-        <v>377.5</v>
+        <v>24.59</v>
       </c>
       <c r="G496" s="3">
-        <v>403.24</v>
+        <v>26.27</v>
       </c>
       <c r="H496" s="3" t="s">
-        <v>1947</v>
+        <v>1949</v>
       </c>
       <c r="I496" s="3" t="s">
-        <v>520</v>
+        <v>478</v>
       </c>
       <c r="J496" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="497" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A497" s="1" t="s">
-        <v>1948</v>
+        <v>1950</v>
       </c>
       <c r="B497" s="1" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="D497" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E497" s="3">
-        <v>126.12</v>
+        <v>31.48</v>
       </c>
       <c r="F497" s="3">
-        <v>131.08</v>
+        <v>32.72</v>
       </c>
       <c r="G497" s="3">
-        <v>140.02</v>
+        <v>34.95</v>
       </c>
       <c r="H497" s="3" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="I497" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J497" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="498" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A498" s="1" t="s">
-        <v>1951</v>
+        <v>1953</v>
       </c>
       <c r="B498" s="1" t="s">
-        <v>1952</v>
+        <v>1954</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>1952</v>
+        <v>1954</v>
       </c>
       <c r="D498" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E498" s="3">
-        <v>134.23</v>
+        <v>363.2</v>
       </c>
       <c r="F498" s="3">
-        <v>139.51</v>
+        <v>377.5</v>
       </c>
       <c r="G498" s="3">
-        <v>149.03</v>
+        <v>403.24</v>
       </c>
       <c r="H498" s="3" t="s">
-        <v>1953</v>
+        <v>1955</v>
       </c>
       <c r="I498" s="3" t="s">
-        <v>478</v>
+        <v>520</v>
       </c>
       <c r="J498" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="499" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A499" s="1" t="s">
-        <v>1954</v>
+        <v>1956</v>
       </c>
       <c r="B499" s="1" t="s">
-        <v>1955</v>
+        <v>1957</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>1955</v>
+        <v>1957</v>
       </c>
       <c r="D499" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E499" s="3">
-        <v>37.43</v>
+        <v>126.12</v>
       </c>
       <c r="F499" s="3">
-        <v>38.9</v>
+        <v>131.08</v>
       </c>
       <c r="G499" s="3">
-        <v>41.55</v>
+        <v>140.02</v>
       </c>
       <c r="H499" s="3" t="s">
-        <v>1956</v>
+        <v>1958</v>
       </c>
       <c r="I499" s="3" t="s">
-        <v>520</v>
+        <v>478</v>
       </c>
       <c r="J499" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="500" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A500" s="1" t="s">
-        <v>1957</v>
+        <v>1959</v>
       </c>
       <c r="B500" s="1" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="D500" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E500" s="3">
-        <v>36.26</v>
+        <v>134.23</v>
       </c>
       <c r="F500" s="3">
-        <v>37.69</v>
+        <v>139.51</v>
       </c>
       <c r="G500" s="3">
-        <v>40.26</v>
+        <v>149.03</v>
       </c>
       <c r="H500" s="3" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="I500" s="3" t="s">
-        <v>520</v>
+        <v>478</v>
       </c>
       <c r="J500" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="501" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A501" s="1" t="s">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="B501" s="1" t="s">
-        <v>1961</v>
+        <v>1963</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>1961</v>
+        <v>1963</v>
       </c>
       <c r="D501" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E501" s="3">
-        <v>34.48</v>
+        <v>37.43</v>
       </c>
       <c r="F501" s="3">
-        <v>35.84</v>
+        <v>38.9</v>
       </c>
       <c r="G501" s="3">
-        <v>38.28</v>
+        <v>41.55</v>
       </c>
       <c r="H501" s="3" t="s">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="I501" s="3" t="s">
         <v>520</v>
       </c>
       <c r="J501" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="502" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A502" s="1" t="s">
-        <v>1963</v>
+        <v>1965</v>
       </c>
       <c r="B502" s="1" t="s">
-        <v>1964</v>
+        <v>1966</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="D502" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E502" s="3">
-        <v>136.42</v>
+        <v>36.26</v>
       </c>
       <c r="F502" s="3">
-        <v>141.79</v>
+        <v>37.69</v>
       </c>
       <c r="G502" s="3">
-        <v>151.46</v>
+        <v>40.26</v>
       </c>
       <c r="H502" s="3" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="I502" s="3" t="s">
         <v>520</v>
       </c>
       <c r="J502" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="503" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A503" s="1" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="B503" s="1" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="C503" s="1" t="s">
         <v>1969</v>
       </c>
       <c r="D503" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E503" s="3">
-        <v>353.33</v>
+        <v>34.48</v>
       </c>
       <c r="F503" s="3">
-        <v>372.5</v>
+        <v>35.84</v>
       </c>
       <c r="G503" s="3">
-        <v>397.15</v>
+        <v>38.28</v>
       </c>
       <c r="H503" s="3" t="s">
         <v>1970</v>
       </c>
       <c r="I503" s="3" t="s">
-        <v>1032</v>
+        <v>520</v>
       </c>
       <c r="J503" s="3" t="s">
-        <v>1304</v>
+        <v>63</v>
       </c>
     </row>
     <row r="504" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A504" s="1" t="s">
         <v>1971</v>
       </c>
       <c r="B504" s="1" t="s">
         <v>1972</v>
       </c>
       <c r="C504" s="1" t="s">
         <v>1973</v>
       </c>
       <c r="D504" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E504" s="3">
-        <v>68.77</v>
+        <v>136.42</v>
       </c>
       <c r="F504" s="3">
-        <v>74.06</v>
+        <v>141.79</v>
       </c>
       <c r="G504" s="3">
-        <v>82</v>
+        <v>151.46</v>
       </c>
       <c r="H504" s="3" t="s">
         <v>1974</v>
       </c>
       <c r="I504" s="3" t="s">
-        <v>29</v>
+        <v>520</v>
       </c>
       <c r="J504" s="3" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
     </row>
     <row r="505" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A505" s="1" t="s">
         <v>1975</v>
       </c>
       <c r="B505" s="1" t="s">
         <v>1976</v>
       </c>
       <c r="C505" s="1" t="s">
         <v>1977</v>
       </c>
       <c r="D505" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E505" s="3">
-        <v>18.98</v>
+        <v>353.33</v>
       </c>
       <c r="F505" s="3">
-        <v>20.44</v>
+        <v>372.5</v>
       </c>
       <c r="G505" s="3">
-        <v>22.63</v>
+        <v>397.15</v>
       </c>
       <c r="H505" s="3" t="s">
         <v>1978</v>
       </c>
       <c r="I505" s="3" t="s">
-        <v>23</v>
+        <v>1032</v>
       </c>
       <c r="J505" s="3" t="s">
-        <v>596</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="506" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A506" s="1" t="s">
         <v>1979</v>
       </c>
       <c r="B506" s="1" t="s">
         <v>1980</v>
       </c>
       <c r="C506" s="1" t="s">
         <v>1981</v>
       </c>
       <c r="D506" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E506" s="3">
-        <v>16.68</v>
+        <v>68.77</v>
       </c>
       <c r="F506" s="3">
-        <v>17.97</v>
+        <v>74.06</v>
       </c>
       <c r="G506" s="3">
-        <v>19.89</v>
+        <v>82</v>
       </c>
       <c r="H506" s="3" t="s">
         <v>1982</v>
       </c>
       <c r="I506" s="3" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J506" s="3" t="s">
-        <v>596</v>
+        <v>30</v>
       </c>
     </row>
     <row r="507" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A507" s="1" t="s">
         <v>1983</v>
       </c>
       <c r="B507" s="1" t="s">
         <v>1984</v>
       </c>
       <c r="C507" s="1" t="s">
         <v>1985</v>
       </c>
       <c r="D507" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E507" s="3">
-        <v>23.2</v>
+        <v>18.98</v>
       </c>
       <c r="F507" s="3">
-        <v>24.98</v>
+        <v>20.44</v>
       </c>
       <c r="G507" s="3">
-        <v>27.66</v>
+        <v>22.63</v>
       </c>
       <c r="H507" s="3" t="s">
         <v>1986</v>
       </c>
       <c r="I507" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J507" s="3" t="s">
-        <v>73</v>
+        <v>596</v>
       </c>
     </row>
     <row r="508" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A508" s="1" t="s">
         <v>1987</v>
       </c>
       <c r="B508" s="1" t="s">
         <v>1988</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="D508" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E508" s="3">
-        <v>39.66</v>
+        <v>16.68</v>
       </c>
       <c r="F508" s="3">
-        <v>41.22</v>
+        <v>17.97</v>
       </c>
       <c r="G508" s="3">
-        <v>44.03</v>
+        <v>19.89</v>
       </c>
       <c r="H508" s="3" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="I508" s="3" t="s">
-        <v>63</v>
+        <v>23</v>
+      </c>
+      <c r="J508" s="3" t="s">
+        <v>596</v>
       </c>
     </row>
     <row r="509" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A509" s="1" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="B509" s="1" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>1991</v>
+        <v>1993</v>
       </c>
       <c r="D509" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E509" s="3">
-        <v>62.01</v>
+        <v>23.2</v>
       </c>
       <c r="F509" s="3">
-        <v>64.45</v>
+        <v>24.98</v>
       </c>
       <c r="G509" s="3">
-        <v>68.85</v>
+        <v>27.66</v>
       </c>
       <c r="H509" s="3" t="s">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="I509" s="3" t="s">
-        <v>63</v>
+        <v>23</v>
+      </c>
+      <c r="J509" s="3" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="510" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A510" s="1" t="s">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="B510" s="1" t="s">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="D510" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E510" s="3">
-        <v>71.58</v>
+        <v>39.66</v>
       </c>
       <c r="F510" s="3">
-        <v>77.09</v>
+        <v>41.22</v>
       </c>
       <c r="G510" s="3">
-        <v>85.35</v>
+        <v>44.03</v>
       </c>
       <c r="H510" s="3" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="I510" s="3" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1190</v>
+        <v>63</v>
       </c>
     </row>
     <row r="511" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A511" s="1" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="B511" s="1" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="C511" s="1" t="s">
         <v>1999</v>
       </c>
       <c r="D511" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E511" s="3">
-        <v>115.44</v>
+        <v>62.01</v>
       </c>
       <c r="F511" s="3">
-        <v>124.32</v>
+        <v>64.45</v>
       </c>
       <c r="G511" s="3">
-        <v>137.64</v>
+        <v>68.85</v>
       </c>
       <c r="H511" s="3" t="s">
         <v>2000</v>
       </c>
       <c r="I511" s="3" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>63</v>
       </c>
     </row>
     <row r="512" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A512" s="1" t="s">
         <v>2001</v>
       </c>
       <c r="B512" s="1" t="s">
         <v>2002</v>
       </c>
       <c r="C512" s="1" t="s">
         <v>2003</v>
       </c>
       <c r="D512" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E512" s="3">
-        <v>171.5</v>
+        <v>71.58</v>
       </c>
       <c r="F512" s="3">
-        <v>184.69</v>
+        <v>77.09</v>
       </c>
       <c r="G512" s="3">
-        <v>204.48</v>
+        <v>85.35</v>
       </c>
       <c r="H512" s="3" t="s">
         <v>2004</v>
       </c>
       <c r="I512" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J512" s="3" t="s">
-        <v>35</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="513" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A513" s="1" t="s">
         <v>2005</v>
       </c>
       <c r="B513" s="1" t="s">
         <v>2006</v>
       </c>
       <c r="C513" s="1" t="s">
         <v>2007</v>
       </c>
       <c r="D513" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E513" s="3">
-        <v>119.64</v>
+        <v>115.44</v>
       </c>
       <c r="F513" s="3">
-        <v>128.85</v>
+        <v>124.32</v>
       </c>
       <c r="G513" s="3">
-        <v>142.65</v>
+        <v>137.64</v>
       </c>
       <c r="H513" s="3" t="s">
         <v>2008</v>
       </c>
       <c r="I513" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J513" s="3" t="s">
-        <v>2009</v>
+        <v>35</v>
       </c>
     </row>
     <row r="514" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A514" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="B514" s="1" t="s">
         <v>2010</v>
       </c>
-      <c r="B514" s="1" t="s">
+      <c r="C514" s="1" t="s">
         <v>2011</v>
       </c>
-      <c r="C514" s="1" t="s">
+      <c r="D514" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E514" s="3">
+        <v>171.5</v>
+      </c>
+      <c r="F514" s="3">
+        <v>184.69</v>
+      </c>
+      <c r="G514" s="3">
+        <v>204.48</v>
+      </c>
+      <c r="H514" s="3" t="s">
         <v>2012</v>
-      </c>
-[...13 lines deleted...]
-        <v>2013</v>
       </c>
       <c r="I514" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J514" s="3" t="s">
-        <v>1190</v>
+        <v>35</v>
       </c>
     </row>
     <row r="515" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A515" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B515" s="1" t="s">
         <v>2014</v>
       </c>
-      <c r="B515" s="1" t="s">
+      <c r="C515" s="1" t="s">
         <v>2015</v>
       </c>
-      <c r="C515" s="1" t="s">
+      <c r="D515" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E515" s="3">
+        <v>119.64</v>
+      </c>
+      <c r="F515" s="3">
+        <v>128.85</v>
+      </c>
+      <c r="G515" s="3">
+        <v>142.65</v>
+      </c>
+      <c r="H515" s="3" t="s">
         <v>2016</v>
-      </c>
-[...13 lines deleted...]
-        <v>2017</v>
       </c>
       <c r="I515" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J515" s="3" t="s">
-        <v>35</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="516" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A516" s="1" t="s">
         <v>2018</v>
       </c>
       <c r="B516" s="1" t="s">
         <v>2019</v>
       </c>
       <c r="C516" s="1" t="s">
         <v>2020</v>
       </c>
       <c r="D516" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E516" s="3">
-        <v>109.93</v>
+        <v>92.04</v>
       </c>
       <c r="F516" s="3">
-        <v>118.39</v>
+        <v>99.12</v>
       </c>
       <c r="G516" s="3">
-        <v>131.07</v>
+        <v>109.74</v>
       </c>
       <c r="H516" s="3" t="s">
         <v>2021</v>
       </c>
       <c r="I516" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J516" s="3" t="s">
-        <v>2009</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="517" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A517" s="1" t="s">
         <v>2022</v>
       </c>
       <c r="B517" s="1" t="s">
         <v>2023</v>
       </c>
       <c r="C517" s="1" t="s">
         <v>2024</v>
       </c>
       <c r="D517" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E517" s="3">
-        <v>158.72</v>
+        <v>131.92</v>
       </c>
       <c r="F517" s="3">
-        <v>170.93</v>
+        <v>142.06</v>
       </c>
       <c r="G517" s="3">
-        <v>189.24</v>
+        <v>157.28</v>
       </c>
       <c r="H517" s="3" t="s">
         <v>2025</v>
       </c>
       <c r="I517" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J517" s="3" t="s">
-        <v>157</v>
+        <v>35</v>
       </c>
     </row>
     <row r="518" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A518" s="1" t="s">
         <v>2026</v>
       </c>
       <c r="B518" s="1" t="s">
         <v>2027</v>
       </c>
       <c r="C518" s="1" t="s">
         <v>2028</v>
       </c>
       <c r="D518" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E518" s="3">
-        <v>116.19</v>
+        <v>109.93</v>
       </c>
       <c r="F518" s="3">
-        <v>125.12</v>
+        <v>118.39</v>
       </c>
       <c r="G518" s="3">
-        <v>138.53</v>
+        <v>131.07</v>
       </c>
       <c r="H518" s="3" t="s">
         <v>2029</v>
       </c>
       <c r="I518" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J518" s="3" t="s">
-        <v>30</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="519" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A519" s="1" t="s">
         <v>2030</v>
       </c>
       <c r="B519" s="1" t="s">
         <v>2031</v>
       </c>
       <c r="C519" s="1" t="s">
         <v>2032</v>
       </c>
       <c r="D519" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E519" s="3">
-        <v>81.7</v>
+        <v>158.72</v>
       </c>
       <c r="F519" s="3">
-        <v>87.98</v>
+        <v>170.93</v>
       </c>
       <c r="G519" s="3">
-        <v>97.41</v>
+        <v>189.24</v>
       </c>
       <c r="H519" s="3" t="s">
         <v>2033</v>
       </c>
       <c r="I519" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J519" s="3" t="s">
-        <v>875</v>
+        <v>157</v>
       </c>
     </row>
     <row r="520" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A520" s="1" t="s">
         <v>2034</v>
       </c>
       <c r="B520" s="1" t="s">
         <v>2035</v>
       </c>
       <c r="C520" s="1" t="s">
         <v>2036</v>
       </c>
       <c r="D520" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E520" s="3">
-        <v>38.95</v>
+        <v>116.19</v>
       </c>
       <c r="F520" s="3">
-        <v>41.95</v>
+        <v>125.12</v>
       </c>
       <c r="G520" s="3">
-        <v>46.44</v>
+        <v>138.53</v>
       </c>
       <c r="H520" s="3" t="s">
         <v>2037</v>
       </c>
       <c r="I520" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J520" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="521" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A521" s="1" t="s">
         <v>2038</v>
       </c>
       <c r="B521" s="1" t="s">
         <v>2039</v>
       </c>
       <c r="C521" s="1" t="s">
         <v>2040</v>
       </c>
       <c r="D521" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E521" s="3">
-        <v>67.37</v>
+        <v>81.7</v>
       </c>
       <c r="F521" s="3">
-        <v>72.55</v>
+        <v>87.98</v>
       </c>
       <c r="G521" s="3">
-        <v>80.33</v>
+        <v>97.41</v>
       </c>
       <c r="H521" s="3" t="s">
         <v>2041</v>
       </c>
       <c r="I521" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J521" s="3" t="s">
-        <v>73</v>
+        <v>875</v>
       </c>
     </row>
     <row r="522" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A522" s="1" t="s">
         <v>2042</v>
       </c>
       <c r="B522" s="1" t="s">
         <v>2043</v>
       </c>
       <c r="C522" s="1" t="s">
         <v>2044</v>
       </c>
       <c r="D522" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E522" s="3">
-        <v>39.99</v>
+        <v>38.95</v>
       </c>
       <c r="F522" s="3">
-        <v>43.07</v>
+        <v>41.95</v>
       </c>
       <c r="G522" s="3">
-        <v>47.68</v>
+        <v>46.44</v>
       </c>
       <c r="H522" s="3" t="s">
         <v>2045</v>
       </c>
       <c r="I522" s="3" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J522" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="523" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A523" s="1" t="s">
         <v>2046</v>
       </c>
       <c r="B523" s="1" t="s">
         <v>2047</v>
       </c>
       <c r="C523" s="1" t="s">
         <v>2048</v>
       </c>
       <c r="D523" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E523" s="3">
-        <v>55.31</v>
+        <v>67.37</v>
       </c>
       <c r="F523" s="3">
-        <v>59.56</v>
+        <v>72.55</v>
       </c>
       <c r="G523" s="3">
-        <v>65.94</v>
+        <v>80.33</v>
       </c>
       <c r="H523" s="3" t="s">
         <v>2049</v>
       </c>
       <c r="I523" s="3" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J523" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="524" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A524" s="1" t="s">
         <v>2050</v>
       </c>
       <c r="B524" s="1" t="s">
         <v>2051</v>
       </c>
       <c r="C524" s="1" t="s">
         <v>2052</v>
       </c>
       <c r="D524" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E524" s="3">
-        <v>140.61</v>
+        <v>39.99</v>
       </c>
       <c r="F524" s="3">
-        <v>151.42</v>
+        <v>43.07</v>
       </c>
       <c r="G524" s="3">
-        <v>162.24</v>
+        <v>47.68</v>
       </c>
       <c r="H524" s="3" t="s">
         <v>2053</v>
       </c>
       <c r="I524" s="3" t="s">
-        <v>2054</v>
+        <v>29</v>
       </c>
       <c r="J524" s="3" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
     </row>
     <row r="525" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A525" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B525" s="1" t="s">
         <v>2055</v>
       </c>
-      <c r="B525" s="1" t="s">
+      <c r="C525" s="1" t="s">
         <v>2056</v>
       </c>
-      <c r="C525" s="1" t="s">
+      <c r="D525" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E525" s="3">
+        <v>55.31</v>
+      </c>
+      <c r="F525" s="3">
+        <v>59.56</v>
+      </c>
+      <c r="G525" s="3">
+        <v>65.94</v>
+      </c>
+      <c r="H525" s="3" t="s">
         <v>2057</v>
       </c>
-      <c r="D525" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I525" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J525" s="3" t="s">
-        <v>157</v>
+        <v>30</v>
       </c>
     </row>
     <row r="526" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A526" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B526" s="1" t="s">
         <v>2059</v>
-      </c>
-[...1 lines deleted...]
-        <v>2060</v>
       </c>
       <c r="C526" s="1" t="s">
         <v>2060</v>
       </c>
       <c r="D526" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E526" s="3">
-        <v>54.06</v>
+        <v>140.61</v>
       </c>
       <c r="F526" s="3">
-        <v>56.19</v>
+        <v>151.42</v>
       </c>
       <c r="G526" s="3">
-        <v>60.02</v>
+        <v>162.24</v>
       </c>
       <c r="H526" s="3" t="s">
         <v>2061</v>
       </c>
       <c r="I526" s="3" t="s">
-        <v>478</v>
+        <v>2062</v>
       </c>
       <c r="J526" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="527" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A527" s="1" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>2063</v>
+        <v>2065</v>
       </c>
       <c r="D527" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E527" s="3">
-        <v>57.42</v>
+        <v>172.46</v>
       </c>
       <c r="F527" s="3">
-        <v>59.68</v>
+        <v>185.73</v>
       </c>
       <c r="G527" s="3">
-        <v>63.75</v>
+        <v>205.63</v>
       </c>
       <c r="H527" s="3" t="s">
-        <v>2064</v>
+        <v>2066</v>
       </c>
       <c r="I527" s="3" t="s">
-        <v>478</v>
+        <v>17</v>
       </c>
       <c r="J527" s="3" t="s">
-        <v>63</v>
+        <v>157</v>
       </c>
     </row>
     <row r="528" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A528" s="1" t="s">
-        <v>2065</v>
+        <v>2067</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>2066</v>
+        <v>2068</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>2066</v>
+        <v>2068</v>
       </c>
       <c r="D528" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E528" s="3">
-        <v>56.09</v>
+        <v>54.06</v>
       </c>
       <c r="F528" s="3">
-        <v>58.3</v>
+        <v>56.19</v>
       </c>
       <c r="G528" s="3">
-        <v>62.28</v>
+        <v>60.02</v>
       </c>
       <c r="H528" s="3" t="s">
-        <v>2067</v>
+        <v>2069</v>
       </c>
       <c r="I528" s="3" t="s">
-        <v>520</v>
+        <v>478</v>
       </c>
       <c r="J528" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="529" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A529" s="1" t="s">
-        <v>2068</v>
+        <v>2070</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>2069</v>
+        <v>2071</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>2069</v>
+        <v>2071</v>
       </c>
       <c r="D529" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E529" s="3">
-        <v>75.27</v>
+        <v>57.42</v>
       </c>
       <c r="F529" s="3">
-        <v>78.23</v>
+        <v>59.68</v>
       </c>
       <c r="G529" s="3">
-        <v>83.56</v>
+        <v>63.75</v>
       </c>
       <c r="H529" s="3" t="s">
-        <v>2070</v>
+        <v>2072</v>
       </c>
       <c r="I529" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J529" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="530" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A530" s="1" t="s">
-        <v>2071</v>
+        <v>2073</v>
       </c>
       <c r="B530" s="1" t="s">
-        <v>2072</v>
+        <v>2074</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>2072</v>
+        <v>2074</v>
       </c>
       <c r="D530" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E530" s="3">
-        <v>72.97</v>
+        <v>56.09</v>
       </c>
       <c r="F530" s="3">
-        <v>75.84</v>
+        <v>58.3</v>
       </c>
       <c r="G530" s="3">
-        <v>81.01</v>
+        <v>62.28</v>
       </c>
       <c r="H530" s="3" t="s">
-        <v>2073</v>
+        <v>2075</v>
       </c>
       <c r="I530" s="3" t="s">
-        <v>478</v>
+        <v>520</v>
       </c>
       <c r="J530" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="531" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A531" s="1" t="s">
-        <v>2074</v>
+        <v>2076</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>2075</v>
+        <v>2077</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>2075</v>
+        <v>2077</v>
       </c>
       <c r="D531" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E531" s="3">
-        <v>15.47</v>
+        <v>75.27</v>
       </c>
       <c r="F531" s="3">
-        <v>16.08</v>
+        <v>78.23</v>
       </c>
       <c r="G531" s="3">
-        <v>17.18</v>
+        <v>83.56</v>
       </c>
       <c r="H531" s="3" t="s">
-        <v>2076</v>
+        <v>2078</v>
       </c>
       <c r="I531" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J531" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="532" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A532" s="1" t="s">
-        <v>2077</v>
+        <v>2079</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>2078</v>
+        <v>2080</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>2078</v>
+        <v>2080</v>
       </c>
       <c r="D532" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E532" s="3">
-        <v>15.82</v>
+        <v>72.97</v>
       </c>
       <c r="F532" s="3">
-        <v>16.45</v>
+        <v>75.84</v>
       </c>
       <c r="G532" s="3">
-        <v>17.57</v>
+        <v>81.01</v>
       </c>
       <c r="H532" s="3" t="s">
-        <v>2079</v>
+        <v>2081</v>
       </c>
       <c r="I532" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J532" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="533" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A533" s="1" t="s">
-        <v>2080</v>
+        <v>2082</v>
       </c>
       <c r="B533" s="1" t="s">
-        <v>2081</v>
+        <v>2083</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>2081</v>
+        <v>2083</v>
       </c>
       <c r="D533" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E533" s="3">
-        <v>15.34</v>
+        <v>15.47</v>
       </c>
       <c r="F533" s="3">
-        <v>15.95</v>
+        <v>16.08</v>
       </c>
       <c r="G533" s="3">
-        <v>17.04</v>
+        <v>17.18</v>
       </c>
       <c r="H533" s="3" t="s">
-        <v>2082</v>
+        <v>2084</v>
       </c>
       <c r="I533" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J533" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="534" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A534" s="1" t="s">
-        <v>2083</v>
+        <v>2085</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>2084</v>
+        <v>2086</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>2084</v>
+        <v>2086</v>
       </c>
       <c r="D534" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E534" s="3">
-        <v>18.33</v>
+        <v>15.82</v>
       </c>
       <c r="F534" s="3">
-        <v>19.05</v>
+        <v>16.45</v>
       </c>
       <c r="G534" s="3">
-        <v>20.35</v>
+        <v>17.57</v>
       </c>
       <c r="H534" s="3" t="s">
-        <v>2085</v>
+        <v>2087</v>
       </c>
       <c r="I534" s="3" t="s">
-        <v>520</v>
+        <v>478</v>
       </c>
       <c r="J534" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="535" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A535" s="1" t="s">
-        <v>2086</v>
+        <v>2088</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>2087</v>
+        <v>2089</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>2087</v>
+        <v>2089</v>
       </c>
       <c r="D535" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E535" s="3">
-        <v>16.66</v>
+        <v>15.34</v>
       </c>
       <c r="F535" s="3">
-        <v>17.32</v>
+        <v>15.95</v>
       </c>
       <c r="G535" s="3">
-        <v>18.5</v>
+        <v>17.04</v>
       </c>
       <c r="H535" s="3" t="s">
-        <v>2088</v>
+        <v>2090</v>
       </c>
       <c r="I535" s="3" t="s">
-        <v>520</v>
+        <v>478</v>
       </c>
       <c r="J535" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="536" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A536" s="1" t="s">
-        <v>2089</v>
+        <v>2091</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>2090</v>
+        <v>2092</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>2090</v>
+        <v>2092</v>
       </c>
       <c r="D536" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E536" s="3">
-        <v>16.71</v>
+        <v>18.33</v>
       </c>
       <c r="F536" s="3">
-        <v>17.37</v>
+        <v>19.05</v>
       </c>
       <c r="G536" s="3">
-        <v>18.56</v>
+        <v>20.35</v>
       </c>
       <c r="H536" s="3" t="s">
-        <v>2091</v>
+        <v>2093</v>
       </c>
       <c r="I536" s="3" t="s">
         <v>520</v>
       </c>
       <c r="J536" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="537" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A537" s="1" t="s">
-        <v>2092</v>
+        <v>2094</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>2093</v>
+        <v>2095</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>2093</v>
+        <v>2095</v>
       </c>
       <c r="D537" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E537" s="3">
-        <v>20.03</v>
+        <v>16.66</v>
       </c>
       <c r="F537" s="3">
-        <v>20.81</v>
+        <v>17.32</v>
       </c>
       <c r="G537" s="3">
-        <v>22.23</v>
+        <v>18.5</v>
       </c>
       <c r="H537" s="3" t="s">
-        <v>2094</v>
+        <v>2096</v>
       </c>
       <c r="I537" s="3" t="s">
         <v>520</v>
       </c>
       <c r="J537" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="538" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A538" s="1" t="s">
-        <v>2095</v>
+        <v>2097</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="D538" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E538" s="3">
-        <v>19.05</v>
+        <v>16.71</v>
       </c>
       <c r="F538" s="3">
-        <v>19.8</v>
+        <v>17.37</v>
       </c>
       <c r="G538" s="3">
-        <v>21.15</v>
+        <v>18.56</v>
       </c>
       <c r="H538" s="3" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="I538" s="3" t="s">
         <v>520</v>
       </c>
       <c r="J538" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="539" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A539" s="1" t="s">
-        <v>2098</v>
+        <v>2100</v>
       </c>
       <c r="B539" s="1" t="s">
-        <v>2099</v>
+        <v>2101</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>2099</v>
+        <v>2101</v>
       </c>
       <c r="D539" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E539" s="3">
-        <v>19.07</v>
+        <v>20.03</v>
       </c>
       <c r="F539" s="3">
-        <v>19.82</v>
+        <v>20.81</v>
       </c>
       <c r="G539" s="3">
-        <v>21.17</v>
+        <v>22.23</v>
       </c>
       <c r="H539" s="3" t="s">
-        <v>2100</v>
+        <v>2102</v>
       </c>
       <c r="I539" s="3" t="s">
         <v>520</v>
       </c>
       <c r="J539" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="540" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A540" s="1" t="s">
-        <v>2101</v>
+        <v>2103</v>
       </c>
       <c r="B540" s="1" t="s">
-        <v>2102</v>
+        <v>2104</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>2102</v>
+        <v>2104</v>
       </c>
       <c r="D540" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E540" s="3">
-        <v>19.14</v>
+        <v>19.05</v>
       </c>
       <c r="F540" s="3">
-        <v>19.9</v>
+        <v>19.8</v>
       </c>
       <c r="G540" s="3">
-        <v>21.25</v>
+        <v>21.15</v>
       </c>
       <c r="H540" s="3" t="s">
-        <v>2103</v>
+        <v>2105</v>
       </c>
       <c r="I540" s="3" t="s">
         <v>520</v>
       </c>
       <c r="J540" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="541" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A541" s="1" t="s">
-        <v>2104</v>
+        <v>2106</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>2105</v>
+        <v>2107</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>2105</v>
+        <v>2107</v>
       </c>
       <c r="D541" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E541" s="3">
-        <v>22.67</v>
+        <v>19.07</v>
       </c>
       <c r="F541" s="3">
-        <v>23.56</v>
+        <v>19.82</v>
       </c>
       <c r="G541" s="3">
-        <v>25.16</v>
+        <v>21.17</v>
       </c>
       <c r="H541" s="3" t="s">
-        <v>2106</v>
+        <v>2108</v>
       </c>
       <c r="I541" s="3" t="s">
         <v>520</v>
       </c>
       <c r="J541" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="542" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A542" s="1" t="s">
-        <v>2107</v>
+        <v>2109</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>2108</v>
+        <v>2110</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>2108</v>
+        <v>2110</v>
       </c>
       <c r="D542" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E542" s="3">
-        <v>23.13</v>
+        <v>19.14</v>
       </c>
       <c r="F542" s="3">
-        <v>24.05</v>
+        <v>19.9</v>
       </c>
       <c r="G542" s="3">
-        <v>25.68</v>
+        <v>21.25</v>
       </c>
       <c r="H542" s="3" t="s">
-        <v>2109</v>
+        <v>2111</v>
       </c>
       <c r="I542" s="3" t="s">
         <v>520</v>
       </c>
       <c r="J542" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="543" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A543" s="1" t="s">
-        <v>2110</v>
+        <v>2112</v>
       </c>
       <c r="B543" s="1" t="s">
-        <v>2111</v>
+        <v>2113</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>2111</v>
+        <v>2113</v>
       </c>
       <c r="D543" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E543" s="3">
-        <v>23.87</v>
+        <v>22.67</v>
       </c>
       <c r="F543" s="3">
-        <v>24.81</v>
+        <v>23.56</v>
       </c>
       <c r="G543" s="3">
-        <v>26.5</v>
+        <v>25.16</v>
       </c>
       <c r="H543" s="3" t="s">
-        <v>2112</v>
+        <v>2114</v>
       </c>
       <c r="I543" s="3" t="s">
         <v>520</v>
       </c>
       <c r="J543" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="544" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A544" s="1" t="s">
-        <v>2113</v>
+        <v>2115</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>2114</v>
+        <v>2116</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>2114</v>
+        <v>2116</v>
       </c>
       <c r="D544" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E544" s="3">
-        <v>88.45</v>
+        <v>23.13</v>
       </c>
       <c r="F544" s="3">
-        <v>91.93</v>
+        <v>24.05</v>
       </c>
       <c r="G544" s="3">
-        <v>98.2</v>
+        <v>25.68</v>
       </c>
       <c r="H544" s="3" t="s">
-        <v>2115</v>
+        <v>2117</v>
       </c>
       <c r="I544" s="3" t="s">
         <v>520</v>
       </c>
       <c r="J544" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="545" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A545" s="1" t="s">
-        <v>2116</v>
+        <v>2118</v>
       </c>
       <c r="B545" s="1" t="s">
-        <v>2117</v>
+        <v>2119</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>2117</v>
+        <v>2119</v>
       </c>
       <c r="D545" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E545" s="3">
-        <v>113.95</v>
+        <v>23.87</v>
       </c>
       <c r="F545" s="3">
-        <v>118.43</v>
+        <v>24.81</v>
       </c>
       <c r="G545" s="3">
-        <v>126.51</v>
+        <v>26.5</v>
       </c>
       <c r="H545" s="3" t="s">
-        <v>2118</v>
+        <v>2120</v>
       </c>
       <c r="I545" s="3" t="s">
-        <v>478</v>
+        <v>520</v>
       </c>
       <c r="J545" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="546" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A546" s="1" t="s">
-        <v>2119</v>
+        <v>2121</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>2120</v>
+        <v>2122</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>2120</v>
+        <v>2122</v>
       </c>
       <c r="D546" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E546" s="3">
-        <v>32.76</v>
+        <v>88.45</v>
       </c>
       <c r="F546" s="3">
-        <v>34.05</v>
+        <v>91.93</v>
       </c>
       <c r="G546" s="3">
-        <v>36.38</v>
+        <v>98.2</v>
       </c>
       <c r="H546" s="3" t="s">
-        <v>2121</v>
+        <v>2123</v>
       </c>
       <c r="I546" s="3" t="s">
-        <v>478</v>
+        <v>520</v>
       </c>
       <c r="J546" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="547" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A547" s="1" t="s">
-        <v>2122</v>
+        <v>2124</v>
       </c>
       <c r="B547" s="1" t="s">
-        <v>2123</v>
+        <v>2125</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="D547" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E547" s="3">
-        <v>27.65</v>
+        <v>113.95</v>
       </c>
       <c r="F547" s="3">
-        <v>28.74</v>
+        <v>118.43</v>
       </c>
       <c r="G547" s="3">
-        <v>30.7</v>
+        <v>126.51</v>
       </c>
       <c r="H547" s="3" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="I547" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J547" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="548" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A548" s="1" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="B548" s="1" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="C548" s="1" t="s">
         <v>2128</v>
       </c>
       <c r="D548" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E548" s="3">
-        <v>27.09</v>
+        <v>32.76</v>
       </c>
       <c r="F548" s="3">
-        <v>28.16</v>
+        <v>34.05</v>
       </c>
       <c r="G548" s="3">
-        <v>30.08</v>
+        <v>36.38</v>
       </c>
       <c r="H548" s="3" t="s">
         <v>2129</v>
       </c>
       <c r="I548" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J548" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="549" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A549" s="1" t="s">
         <v>2130</v>
       </c>
       <c r="B549" s="1" t="s">
         <v>2131</v>
       </c>
       <c r="C549" s="1" t="s">
         <v>2132</v>
       </c>
       <c r="D549" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E549" s="3">
-        <v>27.67</v>
+        <v>27.65</v>
       </c>
       <c r="F549" s="3">
-        <v>28.76</v>
+        <v>28.74</v>
       </c>
       <c r="G549" s="3">
-        <v>30.72</v>
+        <v>30.7</v>
       </c>
       <c r="H549" s="3" t="s">
         <v>2133</v>
       </c>
       <c r="I549" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J549" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="550" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A550" s="1" t="s">
         <v>2134</v>
       </c>
       <c r="B550" s="1" t="s">
         <v>2135</v>
       </c>
       <c r="C550" s="1" t="s">
         <v>2136</v>
       </c>
       <c r="D550" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E550" s="3">
-        <v>27.65</v>
+        <v>27.09</v>
       </c>
       <c r="F550" s="3">
-        <v>28.74</v>
+        <v>28.16</v>
       </c>
       <c r="G550" s="3">
-        <v>30.7</v>
+        <v>30.08</v>
       </c>
       <c r="H550" s="3" t="s">
         <v>2137</v>
       </c>
       <c r="I550" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J550" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="551" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A551" s="1" t="s">
         <v>2138</v>
       </c>
       <c r="B551" s="1" t="s">
         <v>2139</v>
       </c>
       <c r="C551" s="1" t="s">
         <v>2140</v>
       </c>
       <c r="D551" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E551" s="3">
-        <v>27.65</v>
+        <v>27.67</v>
       </c>
       <c r="F551" s="3">
-        <v>28.74</v>
+        <v>28.76</v>
       </c>
       <c r="G551" s="3">
-        <v>30.7</v>
+        <v>30.72</v>
       </c>
       <c r="H551" s="3" t="s">
         <v>2141</v>
       </c>
       <c r="I551" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J551" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="552" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A552" s="1" t="s">
         <v>2142</v>
       </c>
       <c r="B552" s="1" t="s">
         <v>2143</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="D552" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E552" s="3">
-        <v>17.39</v>
+        <v>27.65</v>
       </c>
       <c r="F552" s="3">
-        <v>18.07</v>
+        <v>28.74</v>
       </c>
       <c r="G552" s="3">
-        <v>19.3</v>
+        <v>30.7</v>
       </c>
       <c r="H552" s="3" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="I552" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J552" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="553" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A553" s="1" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>2146</v>
+        <v>2148</v>
       </c>
       <c r="D553" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E553" s="3">
-        <v>17.39</v>
+        <v>27.65</v>
       </c>
       <c r="F553" s="3">
-        <v>18.07</v>
+        <v>28.74</v>
       </c>
       <c r="G553" s="3">
-        <v>19.3</v>
+        <v>30.7</v>
       </c>
       <c r="H553" s="3" t="s">
-        <v>2147</v>
+        <v>2149</v>
       </c>
       <c r="I553" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J553" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="554" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A554" s="1" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
       <c r="B554" s="1" t="s">
-        <v>2149</v>
+        <v>2151</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>2149</v>
+        <v>2151</v>
       </c>
       <c r="D554" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E554" s="3">
-        <v>16.63</v>
+        <v>17.39</v>
       </c>
       <c r="F554" s="3">
-        <v>17.29</v>
+        <v>18.07</v>
       </c>
       <c r="G554" s="3">
-        <v>18.46</v>
+        <v>19.3</v>
       </c>
       <c r="H554" s="3" t="s">
-        <v>2150</v>
+        <v>2152</v>
       </c>
       <c r="I554" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J554" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="555" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A555" s="1" t="s">
-        <v>2151</v>
+        <v>2153</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>2152</v>
+        <v>2154</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>2152</v>
+        <v>2154</v>
       </c>
       <c r="D555" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E555" s="3">
-        <v>20.59</v>
+        <v>17.39</v>
       </c>
       <c r="F555" s="3">
-        <v>21.4</v>
+        <v>18.07</v>
       </c>
       <c r="G555" s="3">
-        <v>22.86</v>
+        <v>19.3</v>
       </c>
       <c r="H555" s="3" t="s">
-        <v>2153</v>
+        <v>2155</v>
       </c>
       <c r="I555" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J555" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="556" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A556" s="1" t="s">
-        <v>2154</v>
+        <v>2156</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>2155</v>
+        <v>2157</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>2155</v>
+        <v>2157</v>
       </c>
       <c r="D556" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E556" s="3">
-        <v>20.59</v>
+        <v>16.63</v>
       </c>
       <c r="F556" s="3">
-        <v>21.4</v>
+        <v>17.29</v>
       </c>
       <c r="G556" s="3">
-        <v>22.86</v>
+        <v>18.46</v>
       </c>
       <c r="H556" s="3" t="s">
-        <v>2156</v>
+        <v>2158</v>
       </c>
       <c r="I556" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J556" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="557" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A557" s="1" t="s">
-        <v>2157</v>
+        <v>2159</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>2158</v>
+        <v>2160</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>2159</v>
+        <v>2160</v>
       </c>
       <c r="D557" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E557" s="3">
-        <v>176.83</v>
+        <v>20.59</v>
       </c>
       <c r="F557" s="3">
-        <v>183.8</v>
+        <v>21.4</v>
       </c>
       <c r="G557" s="3">
-        <v>196.33</v>
+        <v>22.86</v>
       </c>
       <c r="H557" s="3" t="s">
-        <v>2160</v>
+        <v>2161</v>
       </c>
       <c r="I557" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J557" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="558" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A558" s="1" t="s">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>2162</v>
+        <v>2163</v>
       </c>
       <c r="C558" s="1" t="s">
         <v>2163</v>
       </c>
       <c r="D558" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E558" s="3">
-        <v>186.91</v>
+        <v>20.59</v>
       </c>
       <c r="F558" s="3">
-        <v>194.27</v>
+        <v>21.4</v>
       </c>
       <c r="G558" s="3">
-        <v>207.52</v>
+        <v>22.86</v>
       </c>
       <c r="H558" s="3" t="s">
         <v>2164</v>
       </c>
       <c r="I558" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J558" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="559" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A559" s="1" t="s">
         <v>2165</v>
       </c>
       <c r="B559" s="1" t="s">
         <v>2166</v>
       </c>
       <c r="C559" s="1" t="s">
         <v>2167</v>
       </c>
       <c r="D559" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E559" s="3">
-        <v>234.27</v>
+        <v>176.83</v>
       </c>
       <c r="F559" s="3">
-        <v>243.49</v>
+        <v>183.8</v>
       </c>
       <c r="G559" s="3">
-        <v>260.09</v>
+        <v>196.33</v>
       </c>
       <c r="H559" s="3" t="s">
         <v>2168</v>
       </c>
       <c r="I559" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J559" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="560" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A560" s="1" t="s">
         <v>2169</v>
       </c>
       <c r="B560" s="1" t="s">
         <v>2170</v>
       </c>
       <c r="C560" s="1" t="s">
         <v>2171</v>
       </c>
       <c r="D560" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E560" s="3">
-        <v>257.95</v>
+        <v>186.91</v>
       </c>
       <c r="F560" s="3">
-        <v>268.1</v>
+        <v>194.27</v>
       </c>
       <c r="G560" s="3">
-        <v>286.38</v>
+        <v>207.52</v>
       </c>
       <c r="H560" s="3" t="s">
         <v>2172</v>
       </c>
       <c r="I560" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J560" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="561" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A561" s="1" t="s">
         <v>2173</v>
       </c>
       <c r="B561" s="1" t="s">
         <v>2174</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>2174</v>
+        <v>2175</v>
       </c>
       <c r="D561" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E561" s="3">
-        <v>23.71</v>
+        <v>234.27</v>
       </c>
       <c r="F561" s="3">
-        <v>24.65</v>
+        <v>243.49</v>
       </c>
       <c r="G561" s="3">
-        <v>26.33</v>
+        <v>260.09</v>
       </c>
       <c r="H561" s="3" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
       <c r="I561" s="3" t="s">
-        <v>520</v>
+        <v>478</v>
       </c>
       <c r="J561" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="562" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A562" s="1" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>2178</v>
+        <v>2179</v>
       </c>
       <c r="D562" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E562" s="3">
-        <v>167.1</v>
+        <v>257.95</v>
       </c>
       <c r="F562" s="3">
-        <v>173.67</v>
+        <v>268.1</v>
       </c>
       <c r="G562" s="3">
-        <v>185.52</v>
+        <v>286.38</v>
       </c>
       <c r="H562" s="3" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="I562" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J562" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="563" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A563" s="1" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="D563" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E563" s="3">
-        <v>120.53</v>
+        <v>23.71</v>
       </c>
       <c r="F563" s="3">
-        <v>125.27</v>
+        <v>24.65</v>
       </c>
       <c r="G563" s="3">
-        <v>133.82</v>
+        <v>26.33</v>
       </c>
       <c r="H563" s="3" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="I563" s="3" t="s">
-        <v>478</v>
+        <v>520</v>
       </c>
       <c r="J563" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="564" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A564" s="1" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>2184</v>
+        <v>2186</v>
       </c>
       <c r="D564" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E564" s="3">
-        <v>69.66</v>
+        <v>167.1</v>
       </c>
       <c r="F564" s="3">
-        <v>72.4</v>
+        <v>173.67</v>
       </c>
       <c r="G564" s="3">
-        <v>77.34</v>
+        <v>185.52</v>
       </c>
       <c r="H564" s="3" t="s">
-        <v>2185</v>
+        <v>2187</v>
       </c>
       <c r="I564" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J564" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="565" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A565" s="1" t="s">
-        <v>2186</v>
+        <v>2188</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>2187</v>
+        <v>2189</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>2187</v>
+        <v>2189</v>
       </c>
       <c r="D565" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E565" s="3">
-        <v>17.42</v>
+        <v>120.53</v>
       </c>
       <c r="F565" s="3">
-        <v>18.11</v>
+        <v>125.27</v>
       </c>
       <c r="G565" s="3">
-        <v>19.34</v>
+        <v>133.82</v>
       </c>
       <c r="H565" s="3" t="s">
-        <v>2188</v>
+        <v>2190</v>
       </c>
       <c r="I565" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J565" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="566" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A566" s="1" t="s">
-        <v>2189</v>
+        <v>2191</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>2190</v>
+        <v>2192</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>2190</v>
+        <v>2192</v>
       </c>
       <c r="D566" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E566" s="3">
-        <v>17.42</v>
+        <v>69.66</v>
       </c>
       <c r="F566" s="3">
-        <v>18.11</v>
+        <v>72.4</v>
       </c>
       <c r="G566" s="3">
-        <v>19.34</v>
+        <v>77.34</v>
       </c>
       <c r="H566" s="3" t="s">
-        <v>2191</v>
+        <v>2193</v>
       </c>
       <c r="I566" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J566" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="567" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A567" s="1" t="s">
-        <v>2192</v>
+        <v>2194</v>
       </c>
       <c r="B567" s="1" t="s">
-        <v>2193</v>
+        <v>2195</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>2193</v>
+        <v>2195</v>
       </c>
       <c r="D567" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E567" s="3">
         <v>17.42</v>
       </c>
       <c r="F567" s="3">
         <v>18.11</v>
       </c>
       <c r="G567" s="3">
         <v>19.34</v>
       </c>
       <c r="H567" s="3" t="s">
-        <v>2194</v>
+        <v>2196</v>
       </c>
       <c r="I567" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J567" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="568" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A568" s="1" t="s">
-        <v>2195</v>
+        <v>2197</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
       <c r="D568" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E568" s="3">
         <v>17.42</v>
       </c>
       <c r="F568" s="3">
         <v>18.11</v>
       </c>
       <c r="G568" s="3">
         <v>19.34</v>
       </c>
       <c r="H568" s="3" t="s">
-        <v>2197</v>
+        <v>2199</v>
       </c>
       <c r="I568" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J568" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="569" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A569" s="1" t="s">
-        <v>2198</v>
+        <v>2200</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>2199</v>
+        <v>2201</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>2199</v>
+        <v>2201</v>
       </c>
       <c r="D569" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E569" s="3">
         <v>17.42</v>
       </c>
       <c r="F569" s="3">
         <v>18.11</v>
       </c>
       <c r="G569" s="3">
         <v>19.34</v>
       </c>
       <c r="H569" s="3" t="s">
-        <v>2200</v>
+        <v>2202</v>
       </c>
       <c r="I569" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J569" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="570" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A570" s="1" t="s">
-        <v>2201</v>
+        <v>2203</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>2202</v>
+        <v>2204</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>2202</v>
+        <v>2204</v>
       </c>
       <c r="D570" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E570" s="3">
         <v>17.42</v>
       </c>
       <c r="F570" s="3">
         <v>18.11</v>
       </c>
       <c r="G570" s="3">
         <v>19.34</v>
       </c>
       <c r="H570" s="3" t="s">
-        <v>2203</v>
+        <v>2205</v>
       </c>
       <c r="I570" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J570" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="571" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A571" s="1" t="s">
-        <v>2204</v>
+        <v>2206</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>2205</v>
+        <v>2207</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>2205</v>
+        <v>2207</v>
       </c>
       <c r="D571" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E571" s="3">
-        <v>35.52</v>
+        <v>17.42</v>
       </c>
       <c r="F571" s="3">
-        <v>36.92</v>
+        <v>18.11</v>
       </c>
       <c r="G571" s="3">
-        <v>39.44</v>
+        <v>19.34</v>
       </c>
       <c r="H571" s="3" t="s">
-        <v>2206</v>
+        <v>2208</v>
       </c>
       <c r="I571" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J571" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="572" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A572" s="1" t="s">
-        <v>2207</v>
+        <v>2209</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>2208</v>
+        <v>2210</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>2208</v>
+        <v>2210</v>
       </c>
       <c r="D572" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E572" s="3">
-        <v>27.91</v>
+        <v>17.42</v>
       </c>
       <c r="F572" s="3">
-        <v>29.01</v>
+        <v>18.11</v>
       </c>
       <c r="G572" s="3">
-        <v>30.99</v>
+        <v>19.34</v>
       </c>
       <c r="H572" s="3" t="s">
-        <v>2209</v>
+        <v>2211</v>
       </c>
       <c r="I572" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J572" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="573" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A573" s="1" t="s">
-        <v>2210</v>
+        <v>2212</v>
       </c>
       <c r="B573" s="1" t="s">
-        <v>2211</v>
+        <v>2213</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>2211</v>
+        <v>2213</v>
       </c>
       <c r="D573" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E573" s="3">
-        <v>30.3</v>
+        <v>35.52</v>
       </c>
       <c r="F573" s="3">
-        <v>31.49</v>
+        <v>36.92</v>
       </c>
       <c r="G573" s="3">
-        <v>33.63</v>
+        <v>39.44</v>
       </c>
       <c r="H573" s="3" t="s">
-        <v>2212</v>
+        <v>2214</v>
       </c>
       <c r="I573" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J573" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="574" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A574" s="1" t="s">
-        <v>2213</v>
+        <v>2215</v>
       </c>
       <c r="B574" s="1" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
       <c r="D574" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E574" s="3">
-        <v>30.28</v>
+        <v>27.91</v>
       </c>
       <c r="F574" s="3">
-        <v>31.47</v>
+        <v>29.01</v>
       </c>
       <c r="G574" s="3">
-        <v>33.62</v>
+        <v>30.99</v>
       </c>
       <c r="H574" s="3" t="s">
-        <v>2215</v>
+        <v>2217</v>
       </c>
       <c r="I574" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J574" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="575" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A575" s="1" t="s">
-        <v>2216</v>
+        <v>2218</v>
       </c>
       <c r="B575" s="1" t="s">
-        <v>2217</v>
+        <v>2219</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>2217</v>
+        <v>2219</v>
       </c>
       <c r="D575" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E575" s="3">
-        <v>86.7</v>
+        <v>30.3</v>
       </c>
       <c r="F575" s="3">
-        <v>90.12</v>
+        <v>31.49</v>
       </c>
       <c r="G575" s="3">
-        <v>96.26</v>
+        <v>33.63</v>
       </c>
       <c r="H575" s="3" t="s">
-        <v>2218</v>
+        <v>2220</v>
       </c>
       <c r="I575" s="3" t="s">
-        <v>2219</v>
+        <v>478</v>
       </c>
       <c r="J575" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="576" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A576" s="1" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="B576" s="1" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="D576" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E576" s="3">
-        <v>98.52</v>
+        <v>30.28</v>
       </c>
       <c r="F576" s="3">
-        <v>102.4</v>
+        <v>31.47</v>
       </c>
       <c r="G576" s="3">
-        <v>109.38</v>
+        <v>33.62</v>
       </c>
       <c r="H576" s="3" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="I576" s="3" t="s">
-        <v>2219</v>
+        <v>478</v>
       </c>
       <c r="J576" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="577" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A577" s="1" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
       <c r="B577" s="1" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
       <c r="C577" s="1" t="s">
         <v>2225</v>
       </c>
       <c r="D577" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E577" s="3">
-        <v>65.12</v>
+        <v>86.7</v>
       </c>
       <c r="F577" s="3">
-        <v>68.65</v>
+        <v>90.12</v>
       </c>
       <c r="G577" s="3">
-        <v>73.2</v>
+        <v>96.26</v>
       </c>
       <c r="H577" s="3" t="s">
         <v>2226</v>
       </c>
       <c r="I577" s="3" t="s">
-        <v>1032</v>
+        <v>2227</v>
       </c>
       <c r="J577" s="3" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
     </row>
     <row r="578" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A578" s="1" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="B578" s="1" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="C578" s="1" t="s">
         <v>2229</v>
       </c>
       <c r="D578" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E578" s="3">
-        <v>61.12</v>
+        <v>98.52</v>
       </c>
       <c r="F578" s="3">
-        <v>64.44</v>
+        <v>102.4</v>
       </c>
       <c r="G578" s="3">
-        <v>68.7</v>
+        <v>109.38</v>
       </c>
       <c r="H578" s="3" t="s">
         <v>2230</v>
       </c>
       <c r="I578" s="3" t="s">
-        <v>1032</v>
+        <v>2227</v>
       </c>
       <c r="J578" s="3" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
     </row>
     <row r="579" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A579" s="1" t="s">
         <v>2231</v>
       </c>
       <c r="B579" s="1" t="s">
         <v>2232</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>2232</v>
+        <v>2233</v>
       </c>
       <c r="D579" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E579" s="3">
-        <v>23.13</v>
+        <v>65.12</v>
       </c>
       <c r="F579" s="3">
-        <v>24.05</v>
+        <v>68.65</v>
       </c>
       <c r="G579" s="3">
-        <v>25.68</v>
+        <v>73.2</v>
       </c>
       <c r="H579" s="3" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="I579" s="3" t="s">
-        <v>520</v>
+        <v>1032</v>
       </c>
       <c r="J579" s="3" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
     </row>
     <row r="580" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A580" s="1" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="B580" s="1" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>2235</v>
+        <v>2237</v>
       </c>
       <c r="D580" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E580" s="3">
-        <v>38.58</v>
+        <v>61.12</v>
       </c>
       <c r="F580" s="3">
-        <v>40.09</v>
+        <v>64.44</v>
       </c>
       <c r="G580" s="3">
-        <v>42.83</v>
+        <v>68.7</v>
       </c>
       <c r="H580" s="3" t="s">
-        <v>2236</v>
+        <v>2238</v>
       </c>
       <c r="I580" s="3" t="s">
-        <v>478</v>
+        <v>1032</v>
       </c>
       <c r="J580" s="3" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
     </row>
     <row r="581" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A581" s="1" t="s">
-        <v>2237</v>
+        <v>2239</v>
       </c>
       <c r="B581" s="1" t="s">
-        <v>2238</v>
+        <v>2240</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>2238</v>
+        <v>2240</v>
       </c>
       <c r="D581" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E581" s="3">
-        <v>38.58</v>
+        <v>23.13</v>
       </c>
       <c r="F581" s="3">
-        <v>40.09</v>
+        <v>24.05</v>
       </c>
       <c r="G581" s="3">
-        <v>42.83</v>
+        <v>25.68</v>
       </c>
       <c r="H581" s="3" t="s">
-        <v>2239</v>
+        <v>2241</v>
       </c>
       <c r="I581" s="3" t="s">
-        <v>478</v>
+        <v>520</v>
       </c>
       <c r="J581" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="582" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A582" s="1" t="s">
-        <v>2240</v>
+        <v>2242</v>
       </c>
       <c r="B582" s="1" t="s">
-        <v>2241</v>
+        <v>2243</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>2241</v>
+        <v>2243</v>
       </c>
       <c r="D582" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E582" s="3">
-        <v>93.66</v>
+        <v>38.58</v>
       </c>
       <c r="F582" s="3">
-        <v>97.35</v>
+        <v>40.09</v>
       </c>
       <c r="G582" s="3">
-        <v>103.99</v>
+        <v>42.83</v>
       </c>
       <c r="H582" s="3" t="s">
-        <v>2242</v>
+        <v>2244</v>
       </c>
       <c r="I582" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J582" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="583" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A583" s="1" t="s">
-        <v>2243</v>
+        <v>2245</v>
       </c>
       <c r="B583" s="1" t="s">
-        <v>2244</v>
+        <v>2246</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>2244</v>
+        <v>2246</v>
       </c>
       <c r="D583" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E583" s="3">
-        <v>27.23</v>
+        <v>38.58</v>
       </c>
       <c r="F583" s="3">
-        <v>28.3</v>
+        <v>40.09</v>
       </c>
       <c r="G583" s="3">
-        <v>30.23</v>
+        <v>42.83</v>
       </c>
       <c r="H583" s="3" t="s">
-        <v>2245</v>
+        <v>2247</v>
       </c>
       <c r="I583" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J583" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="584" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A584" s="1" t="s">
-        <v>2246</v>
+        <v>2248</v>
       </c>
       <c r="B584" s="1" t="s">
-        <v>2247</v>
+        <v>2249</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>2247</v>
+        <v>2249</v>
       </c>
       <c r="D584" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E584" s="3">
-        <v>12.74</v>
+        <v>93.66</v>
       </c>
       <c r="F584" s="3">
-        <v>13.24</v>
+        <v>97.35</v>
       </c>
       <c r="G584" s="3">
-        <v>14.14</v>
+        <v>103.99</v>
       </c>
       <c r="H584" s="3" t="s">
-        <v>2248</v>
+        <v>2250</v>
       </c>
       <c r="I584" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J584" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="585" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A585" s="1" t="s">
-        <v>2249</v>
+        <v>2251</v>
       </c>
       <c r="B585" s="1" t="s">
-        <v>2250</v>
+        <v>2252</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>2250</v>
+        <v>2252</v>
       </c>
       <c r="D585" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E585" s="3">
-        <v>29.03</v>
+        <v>27.23</v>
       </c>
       <c r="F585" s="3">
-        <v>30.17</v>
+        <v>28.3</v>
       </c>
       <c r="G585" s="3">
-        <v>32.23</v>
+        <v>30.23</v>
       </c>
       <c r="H585" s="3" t="s">
-        <v>2251</v>
+        <v>2253</v>
       </c>
       <c r="I585" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J585" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="586" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A586" s="1" t="s">
-        <v>2252</v>
+        <v>2254</v>
       </c>
       <c r="B586" s="1" t="s">
-        <v>2253</v>
+        <v>2255</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="D586" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E586" s="3">
-        <v>206.95</v>
+        <v>12.74</v>
       </c>
       <c r="F586" s="3">
-        <v>222.87</v>
+        <v>13.24</v>
       </c>
       <c r="G586" s="3">
-        <v>246.75</v>
+        <v>14.14</v>
       </c>
       <c r="H586" s="3" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="I586" s="3" t="s">
-        <v>17</v>
+        <v>478</v>
       </c>
       <c r="J586" s="3" t="s">
-        <v>176</v>
+        <v>63</v>
       </c>
     </row>
     <row r="587" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A587" s="1" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="B587" s="1" t="s">
-        <v>2257</v>
+        <v>2258</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>2257</v>
+        <v>2258</v>
       </c>
       <c r="D587" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E587" s="3">
-        <v>102.72</v>
+        <v>29.03</v>
       </c>
       <c r="F587" s="3">
-        <v>106.76</v>
+        <v>30.17</v>
       </c>
       <c r="G587" s="3">
-        <v>114.04</v>
+        <v>32.23</v>
       </c>
       <c r="H587" s="3" t="s">
-        <v>2258</v>
+        <v>2259</v>
       </c>
       <c r="I587" s="3" t="s">
         <v>478</v>
       </c>
       <c r="J587" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="588" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A588" s="1" t="s">
-        <v>2259</v>
+        <v>2260</v>
       </c>
       <c r="B588" s="1" t="s">
-        <v>2260</v>
+        <v>2261</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>2260</v>
+        <v>2262</v>
       </c>
       <c r="D588" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E588" s="3">
-        <v>45.07</v>
+        <v>206.95</v>
       </c>
       <c r="F588" s="3">
-        <v>46.85</v>
+        <v>222.87</v>
       </c>
       <c r="G588" s="3">
-        <v>50.04</v>
+        <v>246.75</v>
       </c>
       <c r="H588" s="3" t="s">
-        <v>2261</v>
+        <v>2263</v>
       </c>
       <c r="I588" s="3" t="s">
-        <v>478</v>
+        <v>17</v>
       </c>
       <c r="J588" s="3" t="s">
-        <v>63</v>
+        <v>176</v>
       </c>
     </row>
     <row r="589" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A589" s="1" t="s">
-        <v>2262</v>
+        <v>2264</v>
       </c>
       <c r="B589" s="1" t="s">
-        <v>2263</v>
+        <v>2265</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>2264</v>
+        <v>2265</v>
       </c>
       <c r="D589" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E589" s="3">
-        <v>45.5</v>
+        <v>102.72</v>
       </c>
       <c r="F589" s="3">
-        <v>49</v>
+        <v>106.76</v>
       </c>
       <c r="G589" s="3">
-        <v>54.25</v>
+        <v>114.04</v>
       </c>
       <c r="H589" s="3" t="s">
-        <v>2265</v>
+        <v>2266</v>
       </c>
       <c r="I589" s="3" t="s">
-        <v>29</v>
+        <v>478</v>
       </c>
       <c r="J589" s="3" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
     </row>
     <row r="590" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A590" s="1" t="s">
-        <v>2266</v>
+        <v>2267</v>
       </c>
       <c r="B590" s="1" t="s">
-        <v>2267</v>
+        <v>2268</v>
       </c>
       <c r="C590" s="1" t="s">
         <v>2268</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E590" s="3">
-        <v>45.5</v>
+        <v>45.07</v>
       </c>
       <c r="F590" s="3">
-        <v>49</v>
+        <v>46.85</v>
       </c>
       <c r="G590" s="3">
-        <v>54.25</v>
+        <v>50.04</v>
       </c>
       <c r="H590" s="3" t="s">
         <v>2269</v>
       </c>
       <c r="I590" s="3" t="s">
-        <v>29</v>
+        <v>478</v>
       </c>
       <c r="J590" s="3" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
     </row>
     <row r="591" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A591" s="1" t="s">
         <v>2270</v>
       </c>
       <c r="B591" s="1" t="s">
         <v>2271</v>
       </c>
       <c r="C591" s="1" t="s">
         <v>2272</v>
       </c>
       <c r="D591" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E591" s="3">
         <v>45.5</v>
       </c>
       <c r="F591" s="3">
         <v>49</v>
       </c>
       <c r="G591" s="3">
         <v>54.25</v>
       </c>
       <c r="H591" s="3" t="s">
@@ -29369,10075 +29378,10107 @@
       </c>
       <c r="F592" s="3">
         <v>49</v>
       </c>
       <c r="G592" s="3">
         <v>54.25</v>
       </c>
       <c r="H592" s="3" t="s">
         <v>2277</v>
       </c>
       <c r="I592" s="3" t="s">
         <v>29</v>
       </c>
       <c r="J592" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="593" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A593" s="1" t="s">
         <v>2278</v>
       </c>
       <c r="B593" s="1" t="s">
         <v>2279</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>2279</v>
+        <v>2280</v>
       </c>
       <c r="D593" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E593" s="3">
-        <v>150.02</v>
+        <v>45.5</v>
       </c>
       <c r="F593" s="3">
-        <v>155.93</v>
+        <v>49</v>
       </c>
       <c r="G593" s="3">
-        <v>166.56</v>
+        <v>54.25</v>
       </c>
       <c r="H593" s="3" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="I593" s="3" t="s">
-        <v>520</v>
+        <v>29</v>
       </c>
       <c r="J593" s="3" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
     </row>
     <row r="594" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A594" s="1" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>2282</v>
+        <v>2283</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="D594" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E594" s="3">
-        <v>134.14</v>
+        <v>45.5</v>
       </c>
       <c r="F594" s="3">
-        <v>139.42</v>
+        <v>49</v>
       </c>
       <c r="G594" s="3">
-        <v>148.93</v>
+        <v>54.25</v>
       </c>
       <c r="H594" s="3" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
       <c r="I594" s="3" t="s">
-        <v>520</v>
+        <v>29</v>
       </c>
       <c r="J594" s="3" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
     </row>
     <row r="595" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A595" s="1" t="s">
-        <v>2284</v>
+        <v>2286</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="D595" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E595" s="3">
-        <v>707.18</v>
+        <v>150.02</v>
       </c>
       <c r="F595" s="3">
-        <v>735.02</v>
+        <v>155.93</v>
       </c>
       <c r="G595" s="3">
-        <v>785.14</v>
+        <v>166.56</v>
       </c>
       <c r="H595" s="3" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
       <c r="I595" s="3" t="s">
-        <v>660</v>
+        <v>520</v>
       </c>
       <c r="J595" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="596" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A596" s="1" t="s">
-        <v>2287</v>
+        <v>2289</v>
       </c>
       <c r="B596" s="1" t="s">
-        <v>2288</v>
+        <v>2290</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>2288</v>
+        <v>2290</v>
       </c>
       <c r="D596" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E596" s="3">
-        <v>78.82</v>
+        <v>134.14</v>
       </c>
       <c r="F596" s="3">
-        <v>81.92</v>
+        <v>139.42</v>
       </c>
       <c r="G596" s="3">
-        <v>87.5</v>
+        <v>148.93</v>
       </c>
       <c r="H596" s="3" t="s">
-        <v>2289</v>
+        <v>2291</v>
       </c>
       <c r="I596" s="3" t="s">
-        <v>575</v>
+        <v>520</v>
       </c>
       <c r="J596" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="597" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A597" s="1" t="s">
-        <v>2290</v>
+        <v>2292</v>
       </c>
       <c r="B597" s="1" t="s">
-        <v>2291</v>
+        <v>2293</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>2291</v>
+        <v>2293</v>
       </c>
       <c r="D597" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E597" s="3">
-        <v>82.79</v>
+        <v>707.18</v>
       </c>
       <c r="F597" s="3">
-        <v>86.05</v>
+        <v>735.02</v>
       </c>
       <c r="G597" s="3">
-        <v>91.92</v>
+        <v>785.14</v>
       </c>
       <c r="H597" s="3" t="s">
-        <v>2292</v>
+        <v>2294</v>
       </c>
       <c r="I597" s="3" t="s">
-        <v>575</v>
+        <v>660</v>
       </c>
       <c r="J597" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="598" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A598" s="1" t="s">
-        <v>2293</v>
+        <v>2295</v>
       </c>
       <c r="B598" s="1" t="s">
-        <v>2294</v>
+        <v>2296</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>2294</v>
+        <v>2296</v>
       </c>
       <c r="D598" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E598" s="3">
-        <v>80.56</v>
+        <v>78.82</v>
       </c>
       <c r="F598" s="3">
-        <v>83.74</v>
+        <v>81.92</v>
       </c>
       <c r="G598" s="3">
-        <v>89.45</v>
+        <v>87.5</v>
       </c>
       <c r="H598" s="3" t="s">
-        <v>2295</v>
+        <v>2297</v>
       </c>
       <c r="I598" s="3" t="s">
         <v>575</v>
       </c>
       <c r="J598" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="599" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A599" s="1" t="s">
-        <v>2296</v>
+        <v>2298</v>
       </c>
       <c r="B599" s="1" t="s">
-        <v>2297</v>
+        <v>2299</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>2297</v>
+        <v>2299</v>
       </c>
       <c r="D599" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E599" s="3">
         <v>82.79</v>
       </c>
       <c r="F599" s="3">
         <v>86.05</v>
       </c>
       <c r="G599" s="3">
         <v>91.92</v>
       </c>
       <c r="H599" s="3" t="s">
-        <v>2298</v>
+        <v>2300</v>
       </c>
       <c r="I599" s="3" t="s">
         <v>575</v>
       </c>
       <c r="J599" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="600" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A600" s="1" t="s">
-        <v>2299</v>
+        <v>2301</v>
       </c>
       <c r="B600" s="1" t="s">
-        <v>2300</v>
+        <v>2302</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>2300</v>
+        <v>2302</v>
       </c>
       <c r="D600" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E600" s="3">
-        <v>74.7</v>
+        <v>80.56</v>
       </c>
       <c r="F600" s="3">
-        <v>77.64</v>
+        <v>83.74</v>
       </c>
       <c r="G600" s="3">
-        <v>82.94</v>
+        <v>89.45</v>
       </c>
       <c r="H600" s="3" t="s">
-        <v>2301</v>
+        <v>2303</v>
       </c>
       <c r="I600" s="3" t="s">
         <v>575</v>
       </c>
       <c r="J600" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="601" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A601" s="1" t="s">
-        <v>2302</v>
+        <v>2304</v>
       </c>
       <c r="B601" s="1" t="s">
-        <v>2303</v>
+        <v>2305</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>2303</v>
+        <v>2305</v>
       </c>
       <c r="D601" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E601" s="3">
-        <v>78.87</v>
+        <v>82.79</v>
       </c>
       <c r="F601" s="3">
-        <v>81.97</v>
+        <v>86.05</v>
       </c>
       <c r="G601" s="3">
-        <v>87.56</v>
+        <v>91.92</v>
       </c>
       <c r="H601" s="3" t="s">
-        <v>2304</v>
+        <v>2306</v>
       </c>
       <c r="I601" s="3" t="s">
         <v>575</v>
       </c>
       <c r="J601" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="602" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A602" s="1" t="s">
-        <v>2305</v>
+        <v>2307</v>
       </c>
       <c r="B602" s="1" t="s">
-        <v>2306</v>
+        <v>2308</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>2307</v>
+        <v>2308</v>
       </c>
       <c r="D602" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E602" s="3">
-        <v>12.74</v>
+        <v>74.7</v>
       </c>
       <c r="F602" s="3">
-        <v>13.24</v>
+        <v>77.64</v>
       </c>
       <c r="G602" s="3">
-        <v>14.14</v>
+        <v>82.94</v>
       </c>
       <c r="H602" s="3" t="s">
-        <v>2308</v>
+        <v>2309</v>
       </c>
       <c r="I602" s="3" t="s">
-        <v>478</v>
+        <v>575</v>
       </c>
       <c r="J602" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="603" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A603" s="1" t="s">
-        <v>2309</v>
+        <v>2310</v>
       </c>
       <c r="B603" s="1" t="s">
-        <v>2310</v>
+        <v>2311</v>
       </c>
       <c r="C603" s="1" t="s">
         <v>2311</v>
       </c>
       <c r="D603" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E603" s="3">
-        <v>12.74</v>
+        <v>78.87</v>
       </c>
       <c r="F603" s="3">
-        <v>13.24</v>
+        <v>81.97</v>
       </c>
       <c r="G603" s="3">
-        <v>14.14</v>
+        <v>87.56</v>
       </c>
       <c r="H603" s="3" t="s">
         <v>2312</v>
       </c>
       <c r="I603" s="3" t="s">
-        <v>478</v>
+        <v>575</v>
       </c>
       <c r="J603" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="604" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A604" s="1" t="s">
         <v>2313</v>
       </c>
       <c r="B604" s="1" t="s">
         <v>2314</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="D604" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E604" s="3">
-        <v>88.33</v>
+        <v>12.74</v>
       </c>
       <c r="F604" s="3">
-        <v>91.81</v>
+        <v>13.24</v>
       </c>
       <c r="G604" s="3">
-        <v>98.07</v>
+        <v>14.14</v>
       </c>
       <c r="H604" s="3" t="s">
-        <v>2315</v>
+        <v>2316</v>
       </c>
       <c r="I604" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="J604" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="605" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A605" s="1" t="s">
-        <v>2316</v>
+        <v>2317</v>
       </c>
       <c r="B605" s="1" t="s">
-        <v>2317</v>
+        <v>2318</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>2317</v>
+        <v>2319</v>
       </c>
       <c r="D605" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E605" s="3">
-        <v>81.39</v>
+        <v>12.74</v>
       </c>
       <c r="F605" s="3">
-        <v>84.6</v>
+        <v>13.24</v>
       </c>
       <c r="G605" s="3">
-        <v>90.36</v>
+        <v>14.14</v>
       </c>
       <c r="H605" s="3" t="s">
-        <v>2318</v>
+        <v>2320</v>
       </c>
       <c r="I605" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="J605" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="606" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A606" s="1" t="s">
-        <v>2319</v>
+        <v>2321</v>
       </c>
       <c r="B606" s="1" t="s">
-        <v>2320</v>
+        <v>2322</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>2320</v>
+        <v>2322</v>
       </c>
       <c r="D606" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E606" s="3">
-        <v>82.02</v>
+        <v>88.33</v>
       </c>
       <c r="F606" s="3">
-        <v>85.25</v>
+        <v>91.81</v>
       </c>
       <c r="G606" s="3">
-        <v>91.06</v>
+        <v>98.07</v>
       </c>
       <c r="H606" s="3" t="s">
-        <v>2321</v>
+        <v>2323</v>
       </c>
       <c r="I606" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="607" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A607" s="1" t="s">
-        <v>2322</v>
+        <v>2324</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>2323</v>
+        <v>2325</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>2323</v>
+        <v>2325</v>
       </c>
       <c r="D607" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E607" s="3">
-        <v>86.45</v>
+        <v>81.39</v>
       </c>
       <c r="F607" s="3">
-        <v>89.86</v>
+        <v>84.6</v>
       </c>
       <c r="G607" s="3">
-        <v>95.98</v>
+        <v>90.36</v>
       </c>
       <c r="H607" s="3" t="s">
-        <v>2324</v>
+        <v>2326</v>
       </c>
       <c r="I607" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="608" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A608" s="1" t="s">
-        <v>2325</v>
+        <v>2327</v>
       </c>
       <c r="B608" s="1" t="s">
-        <v>2326</v>
+        <v>2328</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>2326</v>
+        <v>2328</v>
       </c>
       <c r="D608" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E608" s="3">
-        <v>298.73</v>
+        <v>82.02</v>
       </c>
       <c r="F608" s="3">
-        <v>321.71</v>
+        <v>85.25</v>
       </c>
       <c r="G608" s="3">
-        <v>344.69</v>
+        <v>91.06</v>
       </c>
       <c r="H608" s="3" t="s">
-        <v>2327</v>
+        <v>2329</v>
       </c>
       <c r="I608" s="3" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="J608" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="609" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A609" s="1" t="s">
-        <v>2328</v>
+        <v>2330</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
       <c r="D609" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E609" s="3">
-        <v>66.22</v>
+        <v>86.45</v>
       </c>
       <c r="F609" s="3">
-        <v>71.32</v>
+        <v>89.86</v>
       </c>
       <c r="G609" s="3">
-        <v>76.41</v>
+        <v>95.98</v>
       </c>
       <c r="H609" s="3" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
       <c r="I609" s="3" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="J609" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="610" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A610" s="1" t="s">
-        <v>2331</v>
+        <v>2333</v>
       </c>
       <c r="B610" s="1" t="s">
-        <v>2332</v>
+        <v>2334</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>2332</v>
+        <v>2334</v>
       </c>
       <c r="D610" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E610" s="3">
-        <v>66.22</v>
+        <v>298.73</v>
       </c>
       <c r="F610" s="3">
-        <v>71.32</v>
+        <v>321.71</v>
       </c>
       <c r="G610" s="3">
-        <v>76.41</v>
+        <v>344.69</v>
       </c>
       <c r="H610" s="3" t="s">
-        <v>2333</v>
+        <v>2335</v>
       </c>
       <c r="I610" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J610" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="611" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A611" s="1" t="s">
-        <v>2334</v>
+        <v>2336</v>
       </c>
       <c r="B611" s="1" t="s">
-        <v>2335</v>
+        <v>2337</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>2335</v>
+        <v>2337</v>
       </c>
       <c r="D611" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E611" s="3">
         <v>66.22</v>
       </c>
       <c r="F611" s="3">
         <v>71.32</v>
       </c>
       <c r="G611" s="3">
         <v>76.41</v>
       </c>
       <c r="H611" s="3" t="s">
-        <v>2336</v>
+        <v>2338</v>
       </c>
       <c r="I611" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J611" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="612" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A612" s="1" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
       <c r="B612" s="1" t="s">
-        <v>2338</v>
+        <v>2340</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>2338</v>
+        <v>2340</v>
       </c>
       <c r="D612" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E612" s="3">
         <v>66.22</v>
       </c>
       <c r="F612" s="3">
         <v>71.32</v>
       </c>
       <c r="G612" s="3">
         <v>76.41</v>
       </c>
       <c r="H612" s="3" t="s">
-        <v>2339</v>
+        <v>2341</v>
       </c>
       <c r="I612" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J612" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="613" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A613" s="1" t="s">
-        <v>2340</v>
+        <v>2342</v>
       </c>
       <c r="B613" s="1" t="s">
-        <v>2341</v>
+        <v>2343</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>2341</v>
+        <v>2343</v>
       </c>
       <c r="D613" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E613" s="3">
-        <v>57.54</v>
+        <v>66.22</v>
       </c>
       <c r="F613" s="3">
-        <v>61.96</v>
+        <v>71.32</v>
       </c>
       <c r="G613" s="3">
-        <v>66.39</v>
+        <v>76.41</v>
       </c>
       <c r="H613" s="3" t="s">
-        <v>2342</v>
+        <v>2344</v>
       </c>
       <c r="I613" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J613" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="614" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A614" s="1" t="s">
-        <v>2343</v>
+        <v>2345</v>
       </c>
       <c r="B614" s="1" t="s">
-        <v>2344</v>
+        <v>2346</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>2344</v>
+        <v>2346</v>
       </c>
       <c r="D614" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E614" s="3">
-        <v>138.72</v>
+        <v>66.22</v>
       </c>
       <c r="F614" s="3">
-        <v>149.39</v>
+        <v>71.32</v>
       </c>
       <c r="G614" s="3">
-        <v>160.06</v>
+        <v>76.41</v>
       </c>
       <c r="H614" s="3" t="s">
-        <v>2345</v>
+        <v>2347</v>
       </c>
       <c r="I614" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J614" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="615" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A615" s="1" t="s">
-        <v>2346</v>
+        <v>2348</v>
       </c>
       <c r="B615" s="1" t="s">
-        <v>2347</v>
+        <v>2349</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>2347</v>
+        <v>2349</v>
       </c>
       <c r="D615" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E615" s="3">
-        <v>38.62</v>
+        <v>57.54</v>
       </c>
       <c r="F615" s="3">
-        <v>41.59</v>
+        <v>61.96</v>
       </c>
       <c r="G615" s="3">
-        <v>44.56</v>
+        <v>66.39</v>
       </c>
       <c r="H615" s="3" t="s">
-        <v>2348</v>
+        <v>2350</v>
       </c>
       <c r="I615" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J615" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="616" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A616" s="1" t="s">
-        <v>2349</v>
+        <v>2351</v>
       </c>
       <c r="B616" s="1" t="s">
-        <v>2350</v>
+        <v>2352</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>2350</v>
+        <v>2352</v>
       </c>
       <c r="D616" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E616" s="3">
-        <v>38.62</v>
+        <v>138.72</v>
       </c>
       <c r="F616" s="3">
-        <v>41.59</v>
+        <v>149.39</v>
       </c>
       <c r="G616" s="3">
-        <v>44.56</v>
+        <v>160.06</v>
       </c>
       <c r="H616" s="3" t="s">
-        <v>2351</v>
+        <v>2353</v>
       </c>
       <c r="I616" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J616" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="617" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A617" s="1" t="s">
-        <v>2352</v>
+        <v>2354</v>
       </c>
       <c r="B617" s="1" t="s">
-        <v>2353</v>
+        <v>2355</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>2353</v>
+        <v>2355</v>
       </c>
       <c r="D617" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E617" s="3">
         <v>38.62</v>
       </c>
       <c r="F617" s="3">
         <v>41.59</v>
       </c>
       <c r="G617" s="3">
         <v>44.56</v>
       </c>
       <c r="H617" s="3" t="s">
-        <v>2354</v>
+        <v>2356</v>
       </c>
       <c r="I617" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J617" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="618" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A618" s="1" t="s">
-        <v>2355</v>
+        <v>2357</v>
       </c>
       <c r="B618" s="1" t="s">
-        <v>2356</v>
+        <v>2358</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>2356</v>
+        <v>2358</v>
       </c>
       <c r="D618" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E618" s="3">
         <v>38.62</v>
       </c>
       <c r="F618" s="3">
         <v>41.59</v>
       </c>
       <c r="G618" s="3">
         <v>44.56</v>
       </c>
       <c r="H618" s="3" t="s">
-        <v>2357</v>
+        <v>2359</v>
       </c>
       <c r="I618" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J618" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="619" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A619" s="1" t="s">
-        <v>2358</v>
+        <v>2360</v>
       </c>
       <c r="B619" s="1" t="s">
-        <v>2359</v>
+        <v>2361</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>2359</v>
+        <v>2361</v>
       </c>
       <c r="D619" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E619" s="3">
-        <v>49.66</v>
+        <v>38.62</v>
       </c>
       <c r="F619" s="3">
-        <v>53.48</v>
+        <v>41.59</v>
       </c>
       <c r="G619" s="3">
-        <v>57.3</v>
+        <v>44.56</v>
       </c>
       <c r="H619" s="3" t="s">
-        <v>2360</v>
+        <v>2362</v>
       </c>
       <c r="I619" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J619" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="620" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A620" s="1" t="s">
-        <v>2361</v>
+        <v>2363</v>
       </c>
       <c r="B620" s="1" t="s">
-        <v>2362</v>
+        <v>2364</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>2362</v>
+        <v>2364</v>
       </c>
       <c r="D620" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E620" s="3">
-        <v>49.66</v>
+        <v>38.62</v>
       </c>
       <c r="F620" s="3">
-        <v>53.48</v>
+        <v>41.59</v>
       </c>
       <c r="G620" s="3">
-        <v>57.3</v>
+        <v>44.56</v>
       </c>
       <c r="H620" s="3" t="s">
-        <v>2363</v>
+        <v>2365</v>
       </c>
       <c r="I620" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J620" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="621" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A621" s="1" t="s">
-        <v>2364</v>
+        <v>2366</v>
       </c>
       <c r="B621" s="1" t="s">
-        <v>2365</v>
+        <v>2367</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>2365</v>
+        <v>2367</v>
       </c>
       <c r="D621" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E621" s="3">
-        <v>276.67</v>
+        <v>49.66</v>
       </c>
       <c r="F621" s="3">
-        <v>297.95</v>
+        <v>53.48</v>
       </c>
       <c r="G621" s="3">
-        <v>319.23</v>
+        <v>57.3</v>
       </c>
       <c r="H621" s="3" t="s">
-        <v>2366</v>
+        <v>2368</v>
       </c>
       <c r="I621" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J621" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="622" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A622" s="1" t="s">
-        <v>2367</v>
+        <v>2369</v>
       </c>
       <c r="B622" s="1" t="s">
-        <v>2368</v>
+        <v>2370</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>2368</v>
+        <v>2370</v>
       </c>
       <c r="D622" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E622" s="3">
         <v>49.66</v>
       </c>
       <c r="F622" s="3">
         <v>53.48</v>
       </c>
       <c r="G622" s="3">
         <v>57.3</v>
       </c>
       <c r="H622" s="3" t="s">
-        <v>2369</v>
+        <v>2371</v>
       </c>
       <c r="I622" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J622" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="623" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A623" s="1" t="s">
-        <v>2370</v>
+        <v>2372</v>
       </c>
       <c r="B623" s="1" t="s">
-        <v>2371</v>
+        <v>2373</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>2371</v>
+        <v>2373</v>
       </c>
       <c r="D623" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E623" s="3">
-        <v>85.8</v>
+        <v>276.67</v>
       </c>
       <c r="F623" s="3">
-        <v>92.4</v>
+        <v>297.95</v>
       </c>
       <c r="G623" s="3">
-        <v>99</v>
+        <v>319.23</v>
       </c>
       <c r="H623" s="3" t="s">
-        <v>2372</v>
+        <v>2374</v>
       </c>
       <c r="I623" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J623" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="624" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A624" s="1" t="s">
-        <v>2373</v>
+        <v>2375</v>
       </c>
       <c r="B624" s="1" t="s">
-        <v>2374</v>
+        <v>2376</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>2374</v>
+        <v>2376</v>
       </c>
       <c r="D624" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E624" s="3">
-        <v>85.02</v>
+        <v>49.66</v>
       </c>
       <c r="F624" s="3">
-        <v>91.56</v>
+        <v>53.48</v>
       </c>
       <c r="G624" s="3">
-        <v>98.1</v>
+        <v>57.3</v>
       </c>
       <c r="H624" s="3" t="s">
-        <v>2375</v>
+        <v>2377</v>
       </c>
       <c r="I624" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J624" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="625" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A625" s="1" t="s">
-        <v>2376</v>
+        <v>2378</v>
       </c>
       <c r="B625" s="1" t="s">
-        <v>2377</v>
+        <v>2379</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>2377</v>
+        <v>2379</v>
       </c>
       <c r="D625" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E625" s="3">
-        <v>38.61</v>
+        <v>85.8</v>
       </c>
       <c r="F625" s="3">
-        <v>41.58</v>
+        <v>92.4</v>
       </c>
       <c r="G625" s="3">
-        <v>44.55</v>
+        <v>99</v>
       </c>
       <c r="H625" s="3" t="s">
-        <v>2378</v>
+        <v>2380</v>
       </c>
       <c r="I625" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J625" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="626" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A626" s="1" t="s">
-        <v>2379</v>
+        <v>2381</v>
       </c>
       <c r="B626" s="1" t="s">
-        <v>2380</v>
+        <v>2382</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>2381</v>
+        <v>2382</v>
       </c>
       <c r="D626" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E626" s="3">
-        <v>88.66</v>
+        <v>85.02</v>
       </c>
       <c r="F626" s="3">
-        <v>93.47</v>
+        <v>91.56</v>
       </c>
       <c r="G626" s="3">
-        <v>99.66</v>
+        <v>98.1</v>
       </c>
       <c r="H626" s="3" t="s">
-        <v>2382</v>
+        <v>2383</v>
       </c>
       <c r="I626" s="3" t="s">
-        <v>1032</v>
+        <v>68</v>
       </c>
       <c r="J626" s="3" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
     </row>
     <row r="627" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A627" s="1" t="s">
-        <v>2383</v>
+        <v>2384</v>
       </c>
       <c r="B627" s="1" t="s">
-        <v>2384</v>
+        <v>2385</v>
       </c>
       <c r="C627" s="1" t="s">
         <v>2385</v>
       </c>
       <c r="D627" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E627" s="3">
-        <v>52.43</v>
+        <v>38.61</v>
       </c>
       <c r="F627" s="3">
-        <v>55.27</v>
+        <v>41.58</v>
       </c>
       <c r="G627" s="3">
-        <v>58.93</v>
+        <v>44.55</v>
       </c>
       <c r="H627" s="3" t="s">
         <v>2386</v>
       </c>
       <c r="I627" s="3" t="s">
-        <v>1032</v>
+        <v>68</v>
       </c>
       <c r="J627" s="3" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
     </row>
     <row r="628" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A628" s="1" t="s">
         <v>2387</v>
       </c>
       <c r="B628" s="1" t="s">
         <v>2388</v>
       </c>
       <c r="C628" s="1" t="s">
         <v>2389</v>
       </c>
       <c r="D628" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E628" s="3">
-        <v>45.03</v>
+        <v>88.66</v>
       </c>
       <c r="F628" s="3">
-        <v>47.48</v>
+        <v>93.47</v>
       </c>
       <c r="G628" s="3">
-        <v>50.62</v>
+        <v>99.66</v>
       </c>
       <c r="H628" s="3" t="s">
         <v>2390</v>
       </c>
       <c r="I628" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J628" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="629" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A629" s="1" t="s">
         <v>2391</v>
       </c>
       <c r="B629" s="1" t="s">
         <v>2392</v>
       </c>
       <c r="C629" s="1" t="s">
         <v>2393</v>
       </c>
       <c r="D629" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E629" s="3">
-        <v>144.43</v>
+        <v>52.43</v>
       </c>
       <c r="F629" s="3">
-        <v>152.27</v>
+        <v>55.27</v>
       </c>
       <c r="G629" s="3">
-        <v>162.34</v>
+        <v>58.93</v>
       </c>
       <c r="H629" s="3" t="s">
         <v>2394</v>
       </c>
       <c r="I629" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J629" s="3" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="630" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A630" s="1" t="s">
         <v>2395</v>
       </c>
       <c r="B630" s="1" t="s">
         <v>2396</v>
       </c>
       <c r="C630" s="1" t="s">
         <v>2397</v>
       </c>
       <c r="D630" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E630" s="3">
-        <v>142.7</v>
+        <v>45.03</v>
       </c>
       <c r="F630" s="3">
-        <v>150.44</v>
+        <v>47.48</v>
       </c>
       <c r="G630" s="3">
-        <v>160.4</v>
+        <v>50.62</v>
       </c>
       <c r="H630" s="3" t="s">
         <v>2398</v>
       </c>
       <c r="I630" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J630" s="3" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="631" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A631" s="1" t="s">
         <v>2399</v>
       </c>
       <c r="B631" s="1" t="s">
         <v>2400</v>
       </c>
       <c r="C631" s="1" t="s">
         <v>2401</v>
       </c>
       <c r="D631" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E631" s="3">
-        <v>139.75</v>
+        <v>144.43</v>
       </c>
       <c r="F631" s="3">
-        <v>147.33</v>
+        <v>152.27</v>
       </c>
       <c r="G631" s="3">
-        <v>157.08</v>
+        <v>162.34</v>
       </c>
       <c r="H631" s="3" t="s">
         <v>2402</v>
       </c>
       <c r="I631" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J631" s="3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="632" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A632" s="1" t="s">
         <v>2403</v>
       </c>
       <c r="B632" s="1" t="s">
         <v>2404</v>
       </c>
       <c r="C632" s="1" t="s">
         <v>2405</v>
       </c>
       <c r="D632" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E632" s="3">
-        <v>128.32</v>
+        <v>142.7</v>
       </c>
       <c r="F632" s="3">
-        <v>135.28</v>
+        <v>150.44</v>
       </c>
       <c r="G632" s="3">
-        <v>144.23</v>
+        <v>160.4</v>
       </c>
       <c r="H632" s="3" t="s">
         <v>2406</v>
       </c>
       <c r="I632" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J632" s="3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="633" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A633" s="1" t="s">
         <v>2407</v>
       </c>
       <c r="B633" s="1" t="s">
         <v>2408</v>
       </c>
       <c r="C633" s="1" t="s">
         <v>2409</v>
       </c>
       <c r="D633" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E633" s="3">
-        <v>84.42</v>
+        <v>139.75</v>
       </c>
       <c r="F633" s="3">
-        <v>89</v>
+        <v>147.33</v>
       </c>
       <c r="G633" s="3">
-        <v>94.89</v>
+        <v>157.08</v>
       </c>
       <c r="H633" s="3" t="s">
         <v>2410</v>
       </c>
       <c r="I633" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J633" s="3" t="s">
-        <v>875</v>
+        <v>35</v>
       </c>
     </row>
     <row r="634" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A634" s="1" t="s">
         <v>2411</v>
       </c>
       <c r="B634" s="1" t="s">
         <v>2412</v>
       </c>
       <c r="C634" s="1" t="s">
         <v>2413</v>
       </c>
       <c r="D634" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E634" s="3">
-        <v>75.62</v>
+        <v>128.32</v>
       </c>
       <c r="F634" s="3">
-        <v>79.72</v>
+        <v>135.28</v>
       </c>
       <c r="G634" s="3">
-        <v>85</v>
+        <v>144.23</v>
       </c>
       <c r="H634" s="3" t="s">
         <v>2414</v>
       </c>
       <c r="I634" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J634" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="635" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A635" s="1" t="s">
         <v>2415</v>
       </c>
       <c r="B635" s="1" t="s">
         <v>2416</v>
       </c>
       <c r="C635" s="1" t="s">
         <v>2417</v>
       </c>
       <c r="D635" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E635" s="3">
-        <v>62.29</v>
+        <v>84.42</v>
       </c>
       <c r="F635" s="3">
-        <v>65.67</v>
+        <v>89</v>
       </c>
       <c r="G635" s="3">
-        <v>70.02</v>
+        <v>94.89</v>
       </c>
       <c r="H635" s="3" t="s">
         <v>2418</v>
       </c>
       <c r="I635" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J635" s="3" t="s">
-        <v>30</v>
+        <v>875</v>
       </c>
     </row>
     <row r="636" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A636" s="1" t="s">
         <v>2419</v>
       </c>
       <c r="B636" s="1" t="s">
         <v>2420</v>
       </c>
       <c r="C636" s="1" t="s">
         <v>2421</v>
       </c>
       <c r="D636" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E636" s="3">
-        <v>35.88</v>
+        <v>75.62</v>
       </c>
       <c r="F636" s="3">
-        <v>37.3</v>
+        <v>79.72</v>
       </c>
       <c r="G636" s="3">
-        <v>39.84</v>
+        <v>85</v>
       </c>
       <c r="H636" s="3" t="s">
         <v>2422</v>
       </c>
       <c r="I636" s="3" t="s">
-        <v>2423</v>
+        <v>1032</v>
       </c>
       <c r="J636" s="3" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
     </row>
     <row r="637" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A637" s="1" t="s">
+        <v>2423</v>
+      </c>
+      <c r="B637" s="1" t="s">
         <v>2424</v>
       </c>
-      <c r="B637" s="1" t="s">
+      <c r="C637" s="1" t="s">
         <v>2425</v>
       </c>
-      <c r="C637" s="1" t="s">
+      <c r="D637" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E637" s="3">
+        <v>62.29</v>
+      </c>
+      <c r="F637" s="3">
+        <v>65.67</v>
+      </c>
+      <c r="G637" s="3">
+        <v>70.02</v>
+      </c>
+      <c r="H637" s="3" t="s">
         <v>2426</v>
       </c>
-      <c r="D637" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I637" s="3" t="s">
-        <v>2423</v>
+        <v>1032</v>
       </c>
       <c r="J637" s="3" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
     </row>
     <row r="638" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A638" s="1" t="s">
+        <v>2427</v>
+      </c>
+      <c r="B638" s="1" t="s">
         <v>2428</v>
       </c>
-      <c r="B638" s="1" t="s">
+      <c r="C638" s="1" t="s">
         <v>2429</v>
       </c>
-      <c r="C638" s="1" t="s">
+      <c r="D638" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E638" s="3">
+        <v>35.88</v>
+      </c>
+      <c r="F638" s="3">
+        <v>37.3</v>
+      </c>
+      <c r="G638" s="3">
+        <v>39.84</v>
+      </c>
+      <c r="H638" s="3" t="s">
         <v>2430</v>
       </c>
-      <c r="D638" s="1" t="s">
-[...11 lines deleted...]
-      <c r="H638" s="3" t="s">
+      <c r="I638" s="3" t="s">
         <v>2431</v>
-      </c>
-[...1 lines deleted...]
-        <v>2423</v>
       </c>
       <c r="J638" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="639" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A639" s="1" t="s">
         <v>2432</v>
       </c>
       <c r="B639" s="1" t="s">
         <v>2433</v>
       </c>
       <c r="C639" s="1" t="s">
         <v>2434</v>
       </c>
       <c r="D639" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E639" s="3">
-        <v>422.59</v>
+        <v>48.13</v>
       </c>
       <c r="F639" s="3">
-        <v>439.23</v>
+        <v>50.02</v>
       </c>
       <c r="G639" s="3">
-        <v>469.17</v>
+        <v>53.43</v>
       </c>
       <c r="H639" s="3" t="s">
         <v>2435</v>
       </c>
       <c r="I639" s="3" t="s">
-        <v>660</v>
+        <v>2431</v>
       </c>
       <c r="J639" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="640" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A640" s="1" t="s">
         <v>2436</v>
       </c>
       <c r="B640" s="1" t="s">
         <v>2437</v>
       </c>
       <c r="C640" s="1" t="s">
         <v>2438</v>
       </c>
       <c r="D640" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E640" s="3">
-        <v>700.37</v>
+        <v>108.44</v>
       </c>
       <c r="F640" s="3">
-        <v>727.95</v>
+        <v>112.71</v>
       </c>
       <c r="G640" s="3">
-        <v>777.58</v>
+        <v>120.4</v>
       </c>
       <c r="H640" s="3" t="s">
         <v>2439</v>
       </c>
       <c r="I640" s="3" t="s">
-        <v>660</v>
+        <v>2431</v>
       </c>
       <c r="J640" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="641" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A641" s="1" t="s">
         <v>2440</v>
       </c>
       <c r="B641" s="1" t="s">
         <v>2441</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>2441</v>
+        <v>2442</v>
       </c>
       <c r="D641" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E641" s="3">
-        <v>447.02</v>
+        <v>422.59</v>
       </c>
       <c r="F641" s="3">
-        <v>464.62</v>
+        <v>439.23</v>
       </c>
       <c r="G641" s="3">
-        <v>496.3</v>
+        <v>469.17</v>
       </c>
       <c r="H641" s="3" t="s">
-        <v>2442</v>
+        <v>2443</v>
       </c>
       <c r="I641" s="3" t="s">
         <v>660</v>
       </c>
       <c r="J641" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="642" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A642" s="1" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
       <c r="B642" s="1" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>2444</v>
+        <v>2446</v>
       </c>
       <c r="D642" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E642" s="3">
-        <v>447.02</v>
+        <v>700.37</v>
       </c>
       <c r="F642" s="3">
-        <v>464.62</v>
+        <v>727.95</v>
       </c>
       <c r="G642" s="3">
-        <v>496.3</v>
+        <v>777.58</v>
       </c>
       <c r="H642" s="3" t="s">
-        <v>2445</v>
+        <v>2447</v>
       </c>
       <c r="I642" s="3" t="s">
         <v>660</v>
       </c>
       <c r="J642" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="643" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A643" s="1" t="s">
-        <v>2446</v>
+        <v>2448</v>
       </c>
       <c r="B643" s="1" t="s">
-        <v>2447</v>
+        <v>2449</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>2447</v>
+        <v>2449</v>
       </c>
       <c r="D643" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E643" s="3">
-        <v>406.7</v>
+        <v>447.02</v>
       </c>
       <c r="F643" s="3">
-        <v>422.71</v>
+        <v>464.62</v>
       </c>
       <c r="G643" s="3">
-        <v>451.53</v>
+        <v>496.3</v>
       </c>
       <c r="H643" s="3" t="s">
-        <v>2448</v>
+        <v>2450</v>
       </c>
       <c r="I643" s="3" t="s">
         <v>660</v>
       </c>
       <c r="J643" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="644" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A644" s="1" t="s">
-        <v>2449</v>
+        <v>2451</v>
       </c>
       <c r="B644" s="1" t="s">
-        <v>2450</v>
+        <v>2452</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>2451</v>
+        <v>2452</v>
       </c>
       <c r="D644" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E644" s="3">
-        <v>39.78</v>
+        <v>447.02</v>
       </c>
       <c r="F644" s="3">
-        <v>42.84</v>
+        <v>464.62</v>
       </c>
       <c r="G644" s="3">
-        <v>47.43</v>
+        <v>496.3</v>
       </c>
       <c r="H644" s="3" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="I644" s="3" t="s">
-        <v>2453</v>
+        <v>660</v>
       </c>
       <c r="J644" s="3" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
     </row>
     <row r="645" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A645" s="1" t="s">
         <v>2454</v>
       </c>
       <c r="B645" s="1" t="s">
         <v>2455</v>
       </c>
       <c r="C645" s="1" t="s">
         <v>2455</v>
       </c>
       <c r="D645" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E645" s="3">
-        <v>107.62</v>
+        <v>406.7</v>
       </c>
       <c r="F645" s="3">
-        <v>116.09</v>
+        <v>422.71</v>
       </c>
       <c r="G645" s="3">
-        <v>124.57</v>
+        <v>451.53</v>
       </c>
       <c r="H645" s="3" t="s">
         <v>2456</v>
       </c>
       <c r="I645" s="3" t="s">
-        <v>1700</v>
+        <v>660</v>
       </c>
       <c r="J645" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="646" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A646" s="1" t="s">
         <v>2457</v>
       </c>
       <c r="B646" s="1" t="s">
         <v>2458</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>2458</v>
+        <v>2459</v>
       </c>
       <c r="D646" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E646" s="3">
-        <v>88.06</v>
+        <v>39.78</v>
       </c>
       <c r="F646" s="3">
-        <v>95</v>
+        <v>42.84</v>
       </c>
       <c r="G646" s="3">
-        <v>101.93</v>
+        <v>47.43</v>
       </c>
       <c r="H646" s="3" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="I646" s="3" t="s">
-        <v>1700</v>
+        <v>2461</v>
       </c>
       <c r="J646" s="3" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
     </row>
     <row r="647" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A647" s="1" t="s">
-        <v>2460</v>
+        <v>2462</v>
       </c>
       <c r="B647" s="1" t="s">
-        <v>2461</v>
+        <v>2463</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>2461</v>
+        <v>2463</v>
       </c>
       <c r="D647" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E647" s="3">
-        <v>65.11</v>
+        <v>107.62</v>
       </c>
       <c r="F647" s="3">
-        <v>67.67</v>
+        <v>116.09</v>
       </c>
       <c r="G647" s="3">
-        <v>72.28</v>
+        <v>124.57</v>
       </c>
       <c r="H647" s="3" t="s">
-        <v>2462</v>
+        <v>2464</v>
       </c>
       <c r="I647" s="3" t="s">
-        <v>197</v>
+        <v>1708</v>
       </c>
       <c r="J647" s="3" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
     </row>
     <row r="648" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A648" s="1" t="s">
-        <v>2463</v>
+        <v>2465</v>
       </c>
       <c r="B648" s="1" t="s">
-        <v>2464</v>
+        <v>2466</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>2464</v>
+        <v>2466</v>
       </c>
       <c r="D648" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E648" s="3">
-        <v>254.12</v>
+        <v>88.06</v>
       </c>
       <c r="F648" s="3">
-        <v>264.13</v>
+        <v>95</v>
       </c>
       <c r="G648" s="3">
-        <v>282.14</v>
+        <v>101.93</v>
       </c>
       <c r="H648" s="3" t="s">
-        <v>2465</v>
+        <v>2467</v>
       </c>
       <c r="I648" s="3" t="s">
-        <v>197</v>
+        <v>1708</v>
       </c>
       <c r="J648" s="3" t="s">
-        <v>479</v>
+        <v>63</v>
       </c>
     </row>
     <row r="649" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A649" s="1" t="s">
-        <v>2466</v>
+        <v>2468</v>
       </c>
       <c r="B649" s="1" t="s">
-        <v>2467</v>
+        <v>2469</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>2467</v>
+        <v>2469</v>
       </c>
       <c r="D649" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E649" s="3">
-        <v>400.05</v>
+        <v>65.11</v>
       </c>
       <c r="F649" s="3">
-        <v>415.8</v>
+        <v>67.67</v>
       </c>
       <c r="G649" s="3">
-        <v>444.15</v>
+        <v>72.28</v>
       </c>
       <c r="H649" s="3" t="s">
-        <v>2468</v>
+        <v>2470</v>
       </c>
       <c r="I649" s="3" t="s">
         <v>197</v>
       </c>
       <c r="J649" s="3" t="s">
-        <v>479</v>
+        <v>30</v>
       </c>
     </row>
     <row r="650" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A650" s="1" t="s">
-        <v>2469</v>
+        <v>2471</v>
       </c>
       <c r="B650" s="1" t="s">
-        <v>2470</v>
+        <v>2472</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>2470</v>
+        <v>2472</v>
       </c>
       <c r="D650" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E650" s="3">
-        <v>64.24</v>
+        <v>254.12</v>
       </c>
       <c r="F650" s="3">
-        <v>66.77</v>
+        <v>264.13</v>
       </c>
       <c r="G650" s="3">
-        <v>71.33</v>
+        <v>282.14</v>
       </c>
       <c r="H650" s="3" t="s">
-        <v>2471</v>
+        <v>2473</v>
       </c>
       <c r="I650" s="3" t="s">
         <v>197</v>
       </c>
       <c r="J650" s="3" t="s">
-        <v>35</v>
+        <v>479</v>
       </c>
     </row>
     <row r="651" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A651" s="1" t="s">
-        <v>2472</v>
+        <v>2474</v>
       </c>
       <c r="B651" s="1" t="s">
-        <v>2473</v>
+        <v>2475</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>2473</v>
+        <v>2475</v>
       </c>
       <c r="D651" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E651" s="3">
-        <v>56.61</v>
+        <v>400.05</v>
       </c>
       <c r="F651" s="3">
-        <v>58.84</v>
+        <v>415.8</v>
       </c>
       <c r="G651" s="3">
-        <v>62.85</v>
+        <v>444.15</v>
       </c>
       <c r="H651" s="3" t="s">
-        <v>2474</v>
+        <v>2476</v>
       </c>
       <c r="I651" s="3" t="s">
         <v>197</v>
       </c>
       <c r="J651" s="3" t="s">
-        <v>30</v>
+        <v>479</v>
       </c>
     </row>
     <row r="652" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A652" s="1" t="s">
-        <v>2475</v>
+        <v>2477</v>
       </c>
       <c r="B652" s="1" t="s">
-        <v>2476</v>
+        <v>2478</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>2476</v>
+        <v>2478</v>
       </c>
       <c r="D652" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E652" s="3">
-        <v>39.73</v>
+        <v>64.24</v>
       </c>
       <c r="F652" s="3">
-        <v>41.3</v>
+        <v>66.77</v>
       </c>
       <c r="G652" s="3">
-        <v>44.11</v>
+        <v>71.33</v>
       </c>
       <c r="H652" s="3" t="s">
-        <v>2477</v>
+        <v>2479</v>
       </c>
       <c r="I652" s="3" t="s">
         <v>197</v>
       </c>
       <c r="J652" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="653" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A653" s="1" t="s">
-        <v>2478</v>
+        <v>2480</v>
       </c>
       <c r="B653" s="1" t="s">
-        <v>2479</v>
+        <v>2481</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>2479</v>
+        <v>2481</v>
       </c>
       <c r="D653" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E653" s="3">
-        <v>39.68</v>
+        <v>56.61</v>
       </c>
       <c r="F653" s="3">
-        <v>41.24</v>
+        <v>58.84</v>
       </c>
       <c r="G653" s="3">
-        <v>44.05</v>
+        <v>62.85</v>
       </c>
       <c r="H653" s="3" t="s">
-        <v>2480</v>
+        <v>2482</v>
       </c>
       <c r="I653" s="3" t="s">
         <v>197</v>
       </c>
       <c r="J653" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="654" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A654" s="1" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="B654" s="1" t="s">
-        <v>2482</v>
+        <v>2484</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>2482</v>
+        <v>2484</v>
       </c>
       <c r="D654" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E654" s="3">
-        <v>39.6</v>
+        <v>39.73</v>
       </c>
       <c r="F654" s="3">
-        <v>41.16</v>
+        <v>41.3</v>
       </c>
       <c r="G654" s="3">
-        <v>43.97</v>
+        <v>44.11</v>
       </c>
       <c r="H654" s="3" t="s">
-        <v>2483</v>
+        <v>2485</v>
       </c>
       <c r="I654" s="3" t="s">
         <v>197</v>
       </c>
       <c r="J654" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="655" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A655" s="1" t="s">
-        <v>2484</v>
+        <v>2486</v>
       </c>
       <c r="B655" s="1" t="s">
-        <v>2485</v>
+        <v>2487</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>2485</v>
+        <v>2487</v>
       </c>
       <c r="D655" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E655" s="3">
-        <v>192.07</v>
+        <v>39.68</v>
       </c>
       <c r="F655" s="3">
-        <v>199.63</v>
+        <v>41.24</v>
       </c>
       <c r="G655" s="3">
-        <v>213.24</v>
+        <v>44.05</v>
       </c>
       <c r="H655" s="3" t="s">
-        <v>2486</v>
+        <v>2488</v>
       </c>
       <c r="I655" s="3" t="s">
         <v>197</v>
       </c>
       <c r="J655" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="656" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A656" s="1" t="s">
-        <v>2487</v>
+        <v>2489</v>
       </c>
       <c r="B656" s="1" t="s">
-        <v>2488</v>
+        <v>2490</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>2488</v>
+        <v>2490</v>
       </c>
       <c r="D656" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E656" s="3">
-        <v>310.97</v>
+        <v>39.6</v>
       </c>
       <c r="F656" s="3">
-        <v>323.21</v>
+        <v>41.16</v>
       </c>
       <c r="G656" s="3">
-        <v>345.25</v>
+        <v>43.97</v>
       </c>
       <c r="H656" s="3" t="s">
-        <v>2489</v>
+        <v>2491</v>
       </c>
       <c r="I656" s="3" t="s">
         <v>197</v>
       </c>
       <c r="J656" s="3" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
     </row>
     <row r="657" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A657" s="1" t="s">
-        <v>2490</v>
+        <v>2492</v>
       </c>
       <c r="B657" s="1" t="s">
-        <v>2491</v>
+        <v>2493</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
       <c r="D657" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E657" s="3">
-        <v>116.2</v>
+        <v>192.07</v>
       </c>
       <c r="F657" s="3">
-        <v>125.36</v>
+        <v>199.63</v>
       </c>
       <c r="G657" s="3">
-        <v>134.5</v>
+        <v>213.24</v>
       </c>
       <c r="H657" s="3" t="s">
-        <v>2493</v>
+        <v>2494</v>
       </c>
       <c r="I657" s="3" t="s">
-        <v>1700</v>
+        <v>197</v>
       </c>
       <c r="J657" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="658" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A658" s="1" t="s">
-        <v>2494</v>
+        <v>2495</v>
       </c>
       <c r="B658" s="1" t="s">
-        <v>2495</v>
+        <v>2496</v>
       </c>
       <c r="C658" s="1" t="s">
         <v>2496</v>
       </c>
       <c r="D658" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E658" s="3">
-        <v>87.74</v>
+        <v>310.97</v>
       </c>
       <c r="F658" s="3">
-        <v>94.65</v>
+        <v>323.21</v>
       </c>
       <c r="G658" s="3">
-        <v>101.56</v>
+        <v>345.25</v>
       </c>
       <c r="H658" s="3" t="s">
         <v>2497</v>
       </c>
       <c r="I658" s="3" t="s">
-        <v>1700</v>
+        <v>197</v>
       </c>
       <c r="J658" s="3" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
     </row>
     <row r="659" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A659" s="1" t="s">
         <v>2498</v>
       </c>
       <c r="B659" s="1" t="s">
         <v>2499</v>
       </c>
       <c r="C659" s="1" t="s">
         <v>2500</v>
       </c>
       <c r="D659" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E659" s="3">
-        <v>77.74</v>
+        <v>116.2</v>
       </c>
       <c r="F659" s="3">
-        <v>83.86</v>
+        <v>125.36</v>
       </c>
       <c r="G659" s="3">
-        <v>89.98</v>
+        <v>134.5</v>
       </c>
       <c r="H659" s="3" t="s">
         <v>2501</v>
       </c>
       <c r="I659" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J659" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="660" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A660" s="1" t="s">
         <v>2502</v>
       </c>
       <c r="B660" s="1" t="s">
         <v>2503</v>
       </c>
       <c r="C660" s="1" t="s">
         <v>2504</v>
       </c>
       <c r="D660" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E660" s="3">
-        <v>48.25</v>
+        <v>87.74</v>
       </c>
       <c r="F660" s="3">
-        <v>52.05</v>
+        <v>94.65</v>
       </c>
       <c r="G660" s="3">
-        <v>55.85</v>
+        <v>101.56</v>
       </c>
       <c r="H660" s="3" t="s">
         <v>2505</v>
       </c>
       <c r="I660" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J660" s="3" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="661" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A661" s="1" t="s">
         <v>2506</v>
       </c>
       <c r="B661" s="1" t="s">
         <v>2507</v>
       </c>
       <c r="C661" s="1" t="s">
         <v>2508</v>
       </c>
       <c r="D661" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E661" s="3">
-        <v>121.74</v>
+        <v>77.74</v>
       </c>
       <c r="F661" s="3">
-        <v>131.33</v>
+        <v>83.86</v>
       </c>
       <c r="G661" s="3">
-        <v>140.91</v>
+        <v>89.98</v>
       </c>
       <c r="H661" s="3" t="s">
         <v>2509</v>
       </c>
       <c r="I661" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J661" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="662" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A662" s="1" t="s">
         <v>2510</v>
       </c>
       <c r="B662" s="1" t="s">
         <v>2511</v>
       </c>
       <c r="C662" s="1" t="s">
         <v>2512</v>
       </c>
       <c r="D662" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E662" s="3">
-        <v>88.09</v>
+        <v>48.25</v>
       </c>
       <c r="F662" s="3">
-        <v>95.02</v>
+        <v>52.05</v>
       </c>
       <c r="G662" s="3">
-        <v>101.96</v>
+        <v>55.85</v>
       </c>
       <c r="H662" s="3" t="s">
         <v>2513</v>
       </c>
       <c r="I662" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J662" s="3" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
     </row>
     <row r="663" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A663" s="1" t="s">
         <v>2514</v>
       </c>
       <c r="B663" s="1" t="s">
         <v>2515</v>
       </c>
       <c r="C663" s="1" t="s">
         <v>2516</v>
       </c>
       <c r="D663" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E663" s="3">
-        <v>22.35</v>
+        <v>121.74</v>
       </c>
       <c r="F663" s="3">
-        <v>24.11</v>
+        <v>131.33</v>
       </c>
       <c r="G663" s="3">
-        <v>25.87</v>
+        <v>140.91</v>
       </c>
       <c r="H663" s="3" t="s">
         <v>2517</v>
       </c>
       <c r="I663" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J663" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="664" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A664" s="1" t="s">
         <v>2518</v>
       </c>
       <c r="B664" s="1" t="s">
         <v>2519</v>
       </c>
       <c r="C664" s="1" t="s">
         <v>2520</v>
       </c>
       <c r="D664" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E664" s="3">
-        <v>51.31</v>
+        <v>88.09</v>
       </c>
       <c r="F664" s="3">
-        <v>55.35</v>
+        <v>95.02</v>
       </c>
       <c r="G664" s="3">
-        <v>59.39</v>
+        <v>101.96</v>
       </c>
       <c r="H664" s="3" t="s">
         <v>2521</v>
       </c>
       <c r="I664" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J664" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="665" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A665" s="1" t="s">
         <v>2522</v>
       </c>
       <c r="B665" s="1" t="s">
         <v>2523</v>
       </c>
       <c r="C665" s="1" t="s">
         <v>2524</v>
       </c>
       <c r="D665" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E665" s="3">
         <v>22.35</v>
       </c>
       <c r="F665" s="3">
         <v>24.11</v>
       </c>
       <c r="G665" s="3">
         <v>25.87</v>
       </c>
       <c r="H665" s="3" t="s">
         <v>2525</v>
       </c>
       <c r="I665" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J665" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="666" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A666" s="1" t="s">
         <v>2526</v>
       </c>
       <c r="B666" s="1" t="s">
         <v>2527</v>
       </c>
       <c r="C666" s="1" t="s">
         <v>2528</v>
       </c>
       <c r="D666" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E666" s="3">
-        <v>31.29</v>
+        <v>51.31</v>
       </c>
       <c r="F666" s="3">
-        <v>33.76</v>
+        <v>55.35</v>
       </c>
       <c r="G666" s="3">
-        <v>36.22</v>
+        <v>59.39</v>
       </c>
       <c r="H666" s="3" t="s">
         <v>2529</v>
       </c>
       <c r="I666" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J666" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="667" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A667" s="1" t="s">
         <v>2530</v>
       </c>
       <c r="B667" s="1" t="s">
         <v>2531</v>
       </c>
       <c r="C667" s="1" t="s">
         <v>2532</v>
       </c>
       <c r="D667" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E667" s="3">
-        <v>23.57</v>
+        <v>22.35</v>
       </c>
       <c r="F667" s="3">
-        <v>25.43</v>
+        <v>24.11</v>
       </c>
       <c r="G667" s="3">
-        <v>27.28</v>
+        <v>25.87</v>
       </c>
       <c r="H667" s="3" t="s">
         <v>2533</v>
       </c>
       <c r="I667" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J667" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="668" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A668" s="1" t="s">
         <v>2534</v>
       </c>
       <c r="B668" s="1" t="s">
         <v>2535</v>
       </c>
       <c r="C668" s="1" t="s">
         <v>2536</v>
       </c>
       <c r="D668" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E668" s="3">
-        <v>54.06</v>
+        <v>31.29</v>
       </c>
       <c r="F668" s="3">
-        <v>58.32</v>
+        <v>33.76</v>
       </c>
       <c r="G668" s="3">
-        <v>62.58</v>
+        <v>36.22</v>
       </c>
       <c r="H668" s="3" t="s">
         <v>2537</v>
       </c>
       <c r="I668" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J668" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="669" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A669" s="1" t="s">
         <v>2538</v>
       </c>
       <c r="B669" s="1" t="s">
         <v>2539</v>
       </c>
       <c r="C669" s="1" t="s">
         <v>2540</v>
       </c>
       <c r="D669" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E669" s="3">
         <v>23.57</v>
       </c>
       <c r="F669" s="3">
         <v>25.43</v>
       </c>
       <c r="G669" s="3">
         <v>27.28</v>
       </c>
       <c r="H669" s="3" t="s">
         <v>2541</v>
       </c>
       <c r="I669" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J669" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="670" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A670" s="1" t="s">
         <v>2542</v>
       </c>
       <c r="B670" s="1" t="s">
         <v>2543</v>
       </c>
       <c r="C670" s="1" t="s">
         <v>2544</v>
       </c>
       <c r="D670" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E670" s="3">
-        <v>23.57</v>
+        <v>54.06</v>
       </c>
       <c r="F670" s="3">
-        <v>25.43</v>
+        <v>58.32</v>
       </c>
       <c r="G670" s="3">
-        <v>27.28</v>
+        <v>62.58</v>
       </c>
       <c r="H670" s="3" t="s">
         <v>2545</v>
       </c>
       <c r="I670" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J670" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="671" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A671" s="1" t="s">
         <v>2546</v>
       </c>
       <c r="B671" s="1" t="s">
         <v>2547</v>
       </c>
       <c r="C671" s="1" t="s">
         <v>2548</v>
       </c>
       <c r="D671" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E671" s="3">
-        <v>19.11</v>
+        <v>23.57</v>
       </c>
       <c r="F671" s="3">
-        <v>20.62</v>
+        <v>25.43</v>
       </c>
       <c r="G671" s="3">
-        <v>22.12</v>
+        <v>27.28</v>
       </c>
       <c r="H671" s="3" t="s">
         <v>2549</v>
       </c>
       <c r="I671" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J671" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="672" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A672" s="1" t="s">
         <v>2550</v>
       </c>
       <c r="B672" s="1" t="s">
         <v>2551</v>
       </c>
       <c r="C672" s="1" t="s">
         <v>2552</v>
       </c>
       <c r="D672" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E672" s="3">
-        <v>31.27</v>
+        <v>23.57</v>
       </c>
       <c r="F672" s="3">
-        <v>33.73</v>
+        <v>25.43</v>
       </c>
       <c r="G672" s="3">
-        <v>36.19</v>
+        <v>27.28</v>
       </c>
       <c r="H672" s="3" t="s">
         <v>2553</v>
       </c>
       <c r="I672" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J672" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="673" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A673" s="1" t="s">
         <v>2554</v>
       </c>
       <c r="B673" s="1" t="s">
         <v>2555</v>
       </c>
       <c r="C673" s="1" t="s">
         <v>2556</v>
       </c>
       <c r="D673" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E673" s="3">
-        <v>27.3</v>
+        <v>19.11</v>
       </c>
       <c r="F673" s="3">
-        <v>29.45</v>
+        <v>20.62</v>
       </c>
       <c r="G673" s="3">
-        <v>31.61</v>
+        <v>22.12</v>
       </c>
       <c r="H673" s="3" t="s">
         <v>2557</v>
       </c>
       <c r="I673" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J673" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="674" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A674" s="1" t="s">
         <v>2558</v>
       </c>
       <c r="B674" s="1" t="s">
         <v>2559</v>
       </c>
       <c r="C674" s="1" t="s">
         <v>2560</v>
       </c>
       <c r="D674" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E674" s="3">
-        <v>35.13</v>
+        <v>31.27</v>
       </c>
       <c r="F674" s="3">
-        <v>37.89</v>
+        <v>33.73</v>
       </c>
       <c r="G674" s="3">
-        <v>40.66</v>
+        <v>36.19</v>
       </c>
       <c r="H674" s="3" t="s">
         <v>2561</v>
       </c>
       <c r="I674" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J674" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="675" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A675" s="1" t="s">
         <v>2562</v>
       </c>
       <c r="B675" s="1" t="s">
         <v>2563</v>
       </c>
       <c r="C675" s="1" t="s">
         <v>2564</v>
       </c>
       <c r="D675" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E675" s="3">
-        <v>35.13</v>
+        <v>27.3</v>
       </c>
       <c r="F675" s="3">
-        <v>37.89</v>
+        <v>29.45</v>
       </c>
       <c r="G675" s="3">
-        <v>40.66</v>
+        <v>31.61</v>
       </c>
       <c r="H675" s="3" t="s">
         <v>2565</v>
       </c>
       <c r="I675" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J675" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="676" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A676" s="1" t="s">
         <v>2566</v>
       </c>
       <c r="B676" s="1" t="s">
         <v>2567</v>
       </c>
       <c r="C676" s="1" t="s">
         <v>2568</v>
       </c>
       <c r="D676" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E676" s="3">
         <v>35.13</v>
       </c>
       <c r="F676" s="3">
         <v>37.89</v>
       </c>
       <c r="G676" s="3">
         <v>40.66</v>
       </c>
       <c r="H676" s="3" t="s">
         <v>2569</v>
       </c>
       <c r="I676" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J676" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="677" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A677" s="1" t="s">
         <v>2570</v>
       </c>
       <c r="B677" s="1" t="s">
         <v>2571</v>
       </c>
       <c r="C677" s="1" t="s">
         <v>2572</v>
       </c>
       <c r="D677" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E677" s="3">
-        <v>23.22</v>
+        <v>35.13</v>
       </c>
       <c r="F677" s="3">
-        <v>25.04</v>
+        <v>37.89</v>
       </c>
       <c r="G677" s="3">
-        <v>26.87</v>
+        <v>40.66</v>
       </c>
       <c r="H677" s="3" t="s">
         <v>2573</v>
       </c>
       <c r="I677" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J677" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="678" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A678" s="1" t="s">
         <v>2574</v>
       </c>
       <c r="B678" s="1" t="s">
         <v>2575</v>
       </c>
       <c r="C678" s="1" t="s">
         <v>2576</v>
       </c>
       <c r="D678" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E678" s="3">
-        <v>16.59</v>
+        <v>35.13</v>
       </c>
       <c r="F678" s="3">
-        <v>17.89</v>
+        <v>37.89</v>
       </c>
       <c r="G678" s="3">
-        <v>19.2</v>
+        <v>40.66</v>
       </c>
       <c r="H678" s="3" t="s">
         <v>2577</v>
       </c>
       <c r="I678" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J678" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="679" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A679" s="1" t="s">
         <v>2578</v>
       </c>
       <c r="B679" s="1" t="s">
         <v>2579</v>
       </c>
       <c r="C679" s="1" t="s">
         <v>2580</v>
       </c>
       <c r="D679" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E679" s="3">
-        <v>33.83</v>
+        <v>23.22</v>
       </c>
       <c r="F679" s="3">
-        <v>36.5</v>
+        <v>25.04</v>
       </c>
       <c r="G679" s="3">
-        <v>39.16</v>
+        <v>26.87</v>
       </c>
       <c r="H679" s="3" t="s">
         <v>2581</v>
       </c>
       <c r="I679" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J679" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="680" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A680" s="1" t="s">
         <v>2582</v>
       </c>
       <c r="B680" s="1" t="s">
-        <v>2579</v>
+        <v>2583</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>2580</v>
+        <v>2584</v>
       </c>
       <c r="D680" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E680" s="3">
-        <v>33.83</v>
+        <v>16.59</v>
       </c>
       <c r="F680" s="3">
-        <v>36.5</v>
+        <v>17.89</v>
       </c>
       <c r="G680" s="3">
-        <v>39.16</v>
+        <v>19.2</v>
       </c>
       <c r="H680" s="3" t="s">
-        <v>2583</v>
+        <v>2585</v>
       </c>
       <c r="I680" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J680" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="681" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A681" s="1" t="s">
-        <v>2584</v>
+        <v>2586</v>
       </c>
       <c r="B681" s="1" t="s">
-        <v>2579</v>
+        <v>2587</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>2580</v>
+        <v>2588</v>
       </c>
       <c r="D681" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E681" s="3">
-        <v>38.67</v>
+        <v>33.83</v>
       </c>
       <c r="F681" s="3">
-        <v>41.72</v>
+        <v>36.5</v>
       </c>
       <c r="G681" s="3">
-        <v>44.76</v>
+        <v>39.16</v>
       </c>
       <c r="H681" s="3" t="s">
-        <v>2585</v>
+        <v>2589</v>
       </c>
       <c r="I681" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J681" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="682" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A682" s="1" t="s">
-        <v>2586</v>
+        <v>2590</v>
       </c>
       <c r="B682" s="1" t="s">
-        <v>2579</v>
+        <v>2587</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>2580</v>
+        <v>2588</v>
       </c>
       <c r="D682" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E682" s="3">
         <v>33.83</v>
       </c>
       <c r="F682" s="3">
         <v>36.5</v>
       </c>
       <c r="G682" s="3">
         <v>39.16</v>
       </c>
       <c r="H682" s="3" t="s">
-        <v>2587</v>
+        <v>2591</v>
       </c>
       <c r="I682" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J682" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="683" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A683" s="1" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B683" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="C683" s="1" t="s">
         <v>2588</v>
       </c>
-      <c r="B683" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D683" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E683" s="3">
-        <v>28.4</v>
+        <v>38.67</v>
       </c>
       <c r="F683" s="3">
-        <v>30.63</v>
+        <v>41.72</v>
       </c>
       <c r="G683" s="3">
-        <v>32.87</v>
+        <v>44.76</v>
       </c>
       <c r="H683" s="3" t="s">
-        <v>2590</v>
+        <v>2593</v>
       </c>
       <c r="I683" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J683" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="684" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A684" s="1" t="s">
-        <v>2591</v>
+        <v>2594</v>
       </c>
       <c r="B684" s="1" t="s">
-        <v>2592</v>
+        <v>2587</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>2524</v>
+        <v>2588</v>
       </c>
       <c r="D684" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E684" s="3">
-        <v>45.43</v>
+        <v>33.83</v>
       </c>
       <c r="F684" s="3">
-        <v>49</v>
+        <v>36.5</v>
       </c>
       <c r="G684" s="3">
-        <v>52.58</v>
+        <v>39.16</v>
       </c>
       <c r="H684" s="3" t="s">
-        <v>2593</v>
+        <v>2595</v>
       </c>
       <c r="I684" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J684" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="685" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A685" s="1" t="s">
-        <v>2594</v>
+        <v>2596</v>
       </c>
       <c r="B685" s="1" t="s">
-        <v>2595</v>
+        <v>2597</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>2528</v>
+        <v>2524</v>
       </c>
       <c r="D685" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E685" s="3">
         <v>28.4</v>
       </c>
       <c r="F685" s="3">
         <v>30.63</v>
       </c>
       <c r="G685" s="3">
         <v>32.87</v>
       </c>
       <c r="H685" s="3" t="s">
-        <v>2596</v>
+        <v>2598</v>
       </c>
       <c r="I685" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J685" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="686" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A686" s="1" t="s">
-        <v>2597</v>
+        <v>2599</v>
       </c>
       <c r="B686" s="1" t="s">
-        <v>2598</v>
+        <v>2600</v>
       </c>
       <c r="C686" s="1" t="s">
         <v>2532</v>
       </c>
       <c r="D686" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E686" s="3">
-        <v>30.57</v>
+        <v>45.43</v>
       </c>
       <c r="F686" s="3">
-        <v>32.98</v>
+        <v>49</v>
       </c>
       <c r="G686" s="3">
-        <v>35.38</v>
+        <v>52.58</v>
       </c>
       <c r="H686" s="3" t="s">
-        <v>2599</v>
+        <v>2601</v>
       </c>
       <c r="I686" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J686" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="687" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A687" s="1" t="s">
-        <v>2600</v>
+        <v>2602</v>
       </c>
       <c r="B687" s="1" t="s">
-        <v>2601</v>
+        <v>2603</v>
       </c>
       <c r="C687" s="1" t="s">
         <v>2536</v>
       </c>
       <c r="D687" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E687" s="3">
-        <v>70.05</v>
+        <v>28.4</v>
       </c>
       <c r="F687" s="3">
-        <v>75.57</v>
+        <v>30.63</v>
       </c>
       <c r="G687" s="3">
-        <v>81.09</v>
+        <v>32.87</v>
       </c>
       <c r="H687" s="3" t="s">
-        <v>2602</v>
+        <v>2604</v>
       </c>
       <c r="I687" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J687" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="688" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A688" s="1" t="s">
-        <v>2603</v>
+        <v>2605</v>
       </c>
       <c r="B688" s="1" t="s">
-        <v>2604</v>
+        <v>2606</v>
       </c>
       <c r="C688" s="1" t="s">
         <v>2540</v>
       </c>
       <c r="D688" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E688" s="3">
-        <v>42.8</v>
+        <v>30.57</v>
       </c>
       <c r="F688" s="3">
-        <v>46.17</v>
+        <v>32.98</v>
       </c>
       <c r="G688" s="3">
-        <v>49.54</v>
+        <v>35.38</v>
       </c>
       <c r="H688" s="3" t="s">
-        <v>2605</v>
+        <v>2607</v>
       </c>
       <c r="I688" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J688" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="689" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A689" s="1" t="s">
-        <v>2606</v>
+        <v>2608</v>
       </c>
       <c r="B689" s="1" t="s">
-        <v>2607</v>
+        <v>2609</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>2608</v>
+        <v>2544</v>
       </c>
       <c r="D689" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E689" s="3">
-        <v>30.57</v>
+        <v>70.05</v>
       </c>
       <c r="F689" s="3">
-        <v>32.98</v>
+        <v>75.57</v>
       </c>
       <c r="G689" s="3">
-        <v>35.38</v>
+        <v>81.09</v>
       </c>
       <c r="H689" s="3" t="s">
-        <v>2609</v>
+        <v>2610</v>
       </c>
       <c r="I689" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J689" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="690" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A690" s="1" t="s">
-        <v>2610</v>
+        <v>2611</v>
       </c>
       <c r="B690" s="1" t="s">
-        <v>2611</v>
+        <v>2612</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>2552</v>
+        <v>2548</v>
       </c>
       <c r="D690" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E690" s="3">
-        <v>42.29</v>
+        <v>42.8</v>
       </c>
       <c r="F690" s="3">
-        <v>45.62</v>
+        <v>46.17</v>
       </c>
       <c r="G690" s="3">
-        <v>48.95</v>
+        <v>49.54</v>
       </c>
       <c r="H690" s="3" t="s">
-        <v>2612</v>
+        <v>2613</v>
       </c>
       <c r="I690" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J690" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="691" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A691" s="1" t="s">
-        <v>2613</v>
+        <v>2614</v>
       </c>
       <c r="B691" s="1" t="s">
-        <v>2614</v>
+        <v>2615</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>2556</v>
+        <v>2616</v>
       </c>
       <c r="D691" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E691" s="3">
-        <v>29.53</v>
+        <v>30.57</v>
       </c>
       <c r="F691" s="3">
-        <v>31.85</v>
+        <v>32.98</v>
       </c>
       <c r="G691" s="3">
-        <v>34.18</v>
+        <v>35.38</v>
       </c>
       <c r="H691" s="3" t="s">
-        <v>2615</v>
+        <v>2617</v>
       </c>
       <c r="I691" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J691" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="692" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A692" s="1" t="s">
-        <v>2616</v>
+        <v>2618</v>
       </c>
       <c r="B692" s="1" t="s">
-        <v>2617</v>
+        <v>2619</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>2618</v>
+        <v>2560</v>
       </c>
       <c r="D692" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E692" s="3">
-        <v>25.84</v>
+        <v>42.29</v>
       </c>
       <c r="F692" s="3">
-        <v>27.88</v>
+        <v>45.62</v>
       </c>
       <c r="G692" s="3">
-        <v>29.91</v>
+        <v>48.95</v>
       </c>
       <c r="H692" s="3" t="s">
-        <v>2619</v>
+        <v>2620</v>
       </c>
       <c r="I692" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J692" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="693" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A693" s="1" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
       <c r="B693" s="1" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>2622</v>
+        <v>2564</v>
       </c>
       <c r="D693" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E693" s="3">
         <v>29.53</v>
       </c>
       <c r="F693" s="3">
         <v>31.85</v>
       </c>
       <c r="G693" s="3">
         <v>34.18</v>
       </c>
       <c r="H693" s="3" t="s">
         <v>2623</v>
       </c>
       <c r="I693" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J693" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="694" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A694" s="1" t="s">
         <v>2624</v>
       </c>
       <c r="B694" s="1" t="s">
         <v>2625</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>2564</v>
+        <v>2626</v>
       </c>
       <c r="D694" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E694" s="3">
-        <v>45.42</v>
+        <v>25.84</v>
       </c>
       <c r="F694" s="3">
-        <v>48.99</v>
+        <v>27.88</v>
       </c>
       <c r="G694" s="3">
-        <v>52.57</v>
+        <v>29.91</v>
       </c>
       <c r="H694" s="3" t="s">
-        <v>2626</v>
+        <v>2627</v>
       </c>
       <c r="I694" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J694" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="695" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A695" s="1" t="s">
-        <v>2627</v>
+        <v>2628</v>
       </c>
       <c r="B695" s="1" t="s">
-        <v>2628</v>
+        <v>2629</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>2629</v>
+        <v>2630</v>
       </c>
       <c r="D695" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E695" s="3">
-        <v>45.42</v>
+        <v>29.53</v>
       </c>
       <c r="F695" s="3">
-        <v>48.99</v>
+        <v>31.85</v>
       </c>
       <c r="G695" s="3">
-        <v>52.57</v>
+        <v>34.18</v>
       </c>
       <c r="H695" s="3" t="s">
-        <v>2630</v>
+        <v>2631</v>
       </c>
       <c r="I695" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J695" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="696" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A696" s="1" t="s">
-        <v>2631</v>
+        <v>2632</v>
       </c>
       <c r="B696" s="1" t="s">
-        <v>2632</v>
+        <v>2633</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>2580</v>
+        <v>2572</v>
       </c>
       <c r="D696" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E696" s="3">
-        <v>34.8</v>
+        <v>45.42</v>
       </c>
       <c r="F696" s="3">
-        <v>37.54</v>
+        <v>48.99</v>
       </c>
       <c r="G696" s="3">
-        <v>40.28</v>
+        <v>52.57</v>
       </c>
       <c r="H696" s="3" t="s">
-        <v>2633</v>
+        <v>2634</v>
       </c>
       <c r="I696" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J696" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="697" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A697" s="1" t="s">
-        <v>2634</v>
+        <v>2635</v>
       </c>
       <c r="B697" s="1" t="s">
-        <v>2632</v>
+        <v>2636</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>2580</v>
+        <v>2637</v>
       </c>
       <c r="D697" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E697" s="3">
-        <v>30.44</v>
+        <v>45.42</v>
       </c>
       <c r="F697" s="3">
-        <v>32.84</v>
+        <v>48.99</v>
       </c>
       <c r="G697" s="3">
-        <v>35.24</v>
+        <v>52.57</v>
       </c>
       <c r="H697" s="3" t="s">
-        <v>2635</v>
+        <v>2638</v>
       </c>
       <c r="I697" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J697" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="698" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A698" s="1" t="s">
-        <v>2636</v>
+        <v>2639</v>
       </c>
       <c r="B698" s="1" t="s">
-        <v>2632</v>
+        <v>2640</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>2580</v>
+        <v>2588</v>
       </c>
       <c r="D698" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E698" s="3">
-        <v>30.44</v>
+        <v>34.8</v>
       </c>
       <c r="F698" s="3">
-        <v>32.84</v>
+        <v>37.54</v>
       </c>
       <c r="G698" s="3">
-        <v>35.24</v>
+        <v>40.28</v>
       </c>
       <c r="H698" s="3" t="s">
-        <v>2637</v>
+        <v>2641</v>
       </c>
       <c r="I698" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J698" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="699" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A699" s="1" t="s">
-        <v>2638</v>
+        <v>2642</v>
       </c>
       <c r="B699" s="1" t="s">
-        <v>2639</v>
+        <v>2640</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>2639</v>
+        <v>2588</v>
       </c>
       <c r="D699" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E699" s="3">
-        <v>35.13</v>
+        <v>30.44</v>
       </c>
       <c r="F699" s="3">
-        <v>37.89</v>
+        <v>32.84</v>
       </c>
       <c r="G699" s="3">
-        <v>40.66</v>
+        <v>35.24</v>
       </c>
       <c r="H699" s="3" t="s">
-        <v>2640</v>
+        <v>2643</v>
       </c>
       <c r="I699" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J699" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="700" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A700" s="1" t="s">
-        <v>2641</v>
+        <v>2644</v>
       </c>
       <c r="B700" s="1" t="s">
-        <v>2642</v>
+        <v>2640</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>2642</v>
+        <v>2588</v>
       </c>
       <c r="D700" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E700" s="3">
-        <v>242.74</v>
+        <v>30.44</v>
       </c>
       <c r="F700" s="3">
-        <v>261.85</v>
+        <v>32.84</v>
       </c>
       <c r="G700" s="3">
-        <v>280.96</v>
+        <v>35.24</v>
       </c>
       <c r="H700" s="3" t="s">
-        <v>2643</v>
+        <v>2645</v>
       </c>
       <c r="I700" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J700" s="3" t="s">
-        <v>35</v>
+        <v>73</v>
       </c>
     </row>
     <row r="701" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A701" s="1" t="s">
-        <v>2644</v>
+        <v>2646</v>
       </c>
       <c r="B701" s="1" t="s">
-        <v>2645</v>
+        <v>2647</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>2645</v>
+        <v>2647</v>
       </c>
       <c r="D701" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E701" s="3">
-        <v>45.42</v>
+        <v>35.13</v>
       </c>
       <c r="F701" s="3">
-        <v>48.99</v>
+        <v>37.89</v>
       </c>
       <c r="G701" s="3">
-        <v>52.57</v>
+        <v>40.66</v>
       </c>
       <c r="H701" s="3" t="s">
-        <v>2646</v>
+        <v>2648</v>
       </c>
       <c r="I701" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J701" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="702" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A702" s="1" t="s">
-        <v>2647</v>
+        <v>2649</v>
       </c>
       <c r="B702" s="1" t="s">
-        <v>2648</v>
+        <v>2650</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>2648</v>
+        <v>2650</v>
       </c>
       <c r="D702" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E702" s="3">
-        <v>45.42</v>
+        <v>242.74</v>
       </c>
       <c r="F702" s="3">
-        <v>48.99</v>
+        <v>261.85</v>
       </c>
       <c r="G702" s="3">
-        <v>52.57</v>
+        <v>280.96</v>
       </c>
       <c r="H702" s="3" t="s">
-        <v>2649</v>
+        <v>2651</v>
       </c>
       <c r="I702" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J702" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="703" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A703" s="1" t="s">
-        <v>2650</v>
+        <v>2652</v>
       </c>
       <c r="B703" s="1" t="s">
-        <v>2651</v>
+        <v>2653</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>2651</v>
+        <v>2653</v>
       </c>
       <c r="D703" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E703" s="3">
-        <v>220.66</v>
+        <v>45.42</v>
       </c>
       <c r="F703" s="3">
-        <v>238.04</v>
+        <v>48.99</v>
       </c>
       <c r="G703" s="3">
-        <v>255.41</v>
+        <v>52.57</v>
       </c>
       <c r="H703" s="3" t="s">
-        <v>2652</v>
+        <v>2654</v>
       </c>
       <c r="I703" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J703" s="3" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="704" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A704" s="1" t="s">
-        <v>2653</v>
+        <v>2655</v>
       </c>
       <c r="B704" s="1" t="s">
-        <v>2654</v>
+        <v>2656</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>2654</v>
+        <v>2656</v>
       </c>
       <c r="D704" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E704" s="3">
-        <v>51.31</v>
+        <v>45.42</v>
       </c>
       <c r="F704" s="3">
-        <v>55.35</v>
+        <v>48.99</v>
       </c>
       <c r="G704" s="3">
-        <v>59.39</v>
+        <v>52.57</v>
       </c>
       <c r="H704" s="3" t="s">
-        <v>2655</v>
+        <v>2657</v>
       </c>
       <c r="I704" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J704" s="3" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="705" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A705" s="1" t="s">
-        <v>2656</v>
+        <v>2658</v>
       </c>
       <c r="B705" s="1" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
       <c r="D705" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E705" s="3">
-        <v>92.49</v>
+        <v>220.66</v>
       </c>
       <c r="F705" s="3">
-        <v>99.78</v>
+        <v>238.04</v>
       </c>
       <c r="G705" s="3">
-        <v>107.06</v>
+        <v>255.41</v>
       </c>
       <c r="H705" s="3" t="s">
-        <v>2658</v>
+        <v>2660</v>
       </c>
       <c r="I705" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J705" s="3" t="s">
-        <v>73</v>
+        <v>35</v>
       </c>
     </row>
     <row r="706" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A706" s="1" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="B706" s="1" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
       <c r="D706" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E706" s="3">
-        <v>101.32</v>
+        <v>51.31</v>
       </c>
       <c r="F706" s="3">
-        <v>109.3</v>
+        <v>55.35</v>
       </c>
       <c r="G706" s="3">
-        <v>117.28</v>
+        <v>59.39</v>
       </c>
       <c r="H706" s="3" t="s">
-        <v>2661</v>
+        <v>2663</v>
       </c>
       <c r="I706" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J706" s="3" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
     </row>
     <row r="707" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A707" s="1" t="s">
-        <v>2662</v>
+        <v>2664</v>
       </c>
       <c r="B707" s="1" t="s">
-        <v>2663</v>
+        <v>2665</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>2663</v>
+        <v>2665</v>
       </c>
       <c r="D707" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E707" s="3">
-        <v>66.75</v>
+        <v>92.49</v>
       </c>
       <c r="F707" s="3">
-        <v>72.01</v>
+        <v>99.78</v>
       </c>
       <c r="G707" s="3">
-        <v>77.26</v>
+        <v>107.06</v>
       </c>
       <c r="H707" s="3" t="s">
-        <v>2664</v>
+        <v>2666</v>
       </c>
       <c r="I707" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J707" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="708" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A708" s="1" t="s">
-        <v>2665</v>
+        <v>2667</v>
       </c>
       <c r="B708" s="1" t="s">
-        <v>2666</v>
+        <v>2668</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>2666</v>
+        <v>2668</v>
       </c>
       <c r="D708" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E708" s="3">
-        <v>66.01</v>
+        <v>101.32</v>
       </c>
       <c r="F708" s="3">
-        <v>71.21</v>
+        <v>109.3</v>
       </c>
       <c r="G708" s="3">
-        <v>76.41</v>
+        <v>117.28</v>
       </c>
       <c r="H708" s="3" t="s">
-        <v>2667</v>
+        <v>2669</v>
       </c>
       <c r="I708" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J708" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="709" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A709" s="1" t="s">
-        <v>2668</v>
+        <v>2670</v>
       </c>
       <c r="B709" s="1" t="s">
-        <v>2669</v>
+        <v>2671</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>2669</v>
+        <v>2671</v>
       </c>
       <c r="D709" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E709" s="3">
-        <v>58.04</v>
+        <v>66.75</v>
       </c>
       <c r="F709" s="3">
-        <v>62.61</v>
+        <v>72.01</v>
       </c>
       <c r="G709" s="3">
-        <v>67.18</v>
+        <v>77.26</v>
       </c>
       <c r="H709" s="3" t="s">
-        <v>2670</v>
+        <v>2672</v>
       </c>
       <c r="I709" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J709" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="710" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A710" s="1" t="s">
-        <v>2671</v>
+        <v>2673</v>
       </c>
       <c r="B710" s="1" t="s">
-        <v>2672</v>
+        <v>2674</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>2672</v>
+        <v>2674</v>
       </c>
       <c r="D710" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E710" s="3">
-        <v>41.45</v>
+        <v>66.01</v>
       </c>
       <c r="F710" s="3">
-        <v>44.72</v>
+        <v>71.21</v>
       </c>
       <c r="G710" s="3">
-        <v>47.98</v>
+        <v>76.41</v>
       </c>
       <c r="H710" s="3" t="s">
-        <v>2673</v>
+        <v>2675</v>
       </c>
       <c r="I710" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J710" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="711" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A711" s="1" t="s">
-        <v>2674</v>
+        <v>2676</v>
       </c>
       <c r="B711" s="1" t="s">
-        <v>2675</v>
+        <v>2677</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>2675</v>
+        <v>2677</v>
       </c>
       <c r="D711" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E711" s="3">
-        <v>37.73</v>
+        <v>58.04</v>
       </c>
       <c r="F711" s="3">
-        <v>40.7</v>
+        <v>62.61</v>
       </c>
       <c r="G711" s="3">
-        <v>43.67</v>
+        <v>67.18</v>
       </c>
       <c r="H711" s="3" t="s">
-        <v>2676</v>
+        <v>2678</v>
       </c>
       <c r="I711" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J711" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="712" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A712" s="1" t="s">
-        <v>2677</v>
+        <v>2679</v>
       </c>
       <c r="B712" s="1" t="s">
-        <v>2678</v>
+        <v>2680</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>2678</v>
+        <v>2680</v>
       </c>
       <c r="D712" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E712" s="3">
-        <v>91.03</v>
+        <v>41.45</v>
       </c>
       <c r="F712" s="3">
-        <v>98.2</v>
+        <v>44.72</v>
       </c>
       <c r="G712" s="3">
-        <v>105.37</v>
+        <v>47.98</v>
       </c>
       <c r="H712" s="3" t="s">
-        <v>2679</v>
+        <v>2681</v>
       </c>
       <c r="I712" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J712" s="3" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
     </row>
     <row r="713" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A713" s="1" t="s">
-        <v>2680</v>
+        <v>2682</v>
       </c>
       <c r="B713" s="1" t="s">
-        <v>2681</v>
+        <v>2683</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>2681</v>
+        <v>2683</v>
       </c>
       <c r="D713" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E713" s="3">
-        <v>57.19</v>
+        <v>37.73</v>
       </c>
       <c r="F713" s="3">
-        <v>61.69</v>
+        <v>40.7</v>
       </c>
       <c r="G713" s="3">
-        <v>66.19</v>
+        <v>43.67</v>
       </c>
       <c r="H713" s="3" t="s">
-        <v>2682</v>
+        <v>2684</v>
       </c>
       <c r="I713" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J713" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="714" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A714" s="1" t="s">
-        <v>2683</v>
+        <v>2685</v>
       </c>
       <c r="B714" s="1" t="s">
-        <v>2684</v>
+        <v>2686</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="D714" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E714" s="3">
-        <v>31.2</v>
+        <v>91.03</v>
       </c>
       <c r="F714" s="3">
-        <v>33.6</v>
+        <v>98.2</v>
       </c>
       <c r="G714" s="3">
-        <v>37.21</v>
+        <v>105.37</v>
       </c>
       <c r="H714" s="3" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="I714" s="3" t="s">
-        <v>2687</v>
+        <v>1708</v>
       </c>
       <c r="J714" s="3" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="715" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A715" s="1" t="s">
         <v>2688</v>
       </c>
       <c r="B715" s="1" t="s">
         <v>2689</v>
       </c>
       <c r="C715" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E715" s="3">
+        <v>57.19</v>
+      </c>
+      <c r="F715" s="3">
+        <v>61.69</v>
+      </c>
+      <c r="G715" s="3">
+        <v>66.19</v>
+      </c>
+      <c r="H715" s="3" t="s">
         <v>2690</v>
       </c>
-      <c r="D715" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I715" s="3" t="s">
-        <v>23</v>
+        <v>1708</v>
       </c>
       <c r="J715" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="716" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A716" s="1" t="s">
+        <v>2691</v>
+      </c>
+      <c r="B716" s="1" t="s">
         <v>2692</v>
       </c>
-      <c r="B716" s="1" t="s">
+      <c r="C716" s="1" t="s">
         <v>2693</v>
       </c>
-      <c r="C716" s="1" t="s">
+      <c r="D716" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E716" s="3">
+        <v>31.2</v>
+      </c>
+      <c r="F716" s="3">
+        <v>33.6</v>
+      </c>
+      <c r="G716" s="3">
+        <v>37.21</v>
+      </c>
+      <c r="H716" s="3" t="s">
         <v>2694</v>
       </c>
-      <c r="D716" s="1" t="s">
-[...11 lines deleted...]
-      <c r="H716" s="3" t="s">
+      <c r="I716" s="3" t="s">
         <v>2695</v>
       </c>
-      <c r="I716" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J716" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="717" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A717" s="1" t="s">
         <v>2696</v>
       </c>
       <c r="B717" s="1" t="s">
         <v>2697</v>
       </c>
       <c r="C717" s="1" t="s">
         <v>2698</v>
       </c>
       <c r="D717" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E717" s="3">
-        <v>21.42</v>
+        <v>21.66</v>
       </c>
       <c r="F717" s="3">
-        <v>23.06</v>
+        <v>23.33</v>
       </c>
       <c r="G717" s="3">
-        <v>25.53</v>
+        <v>25.83</v>
       </c>
       <c r="H717" s="3" t="s">
         <v>2699</v>
       </c>
       <c r="I717" s="3" t="s">
-        <v>2687</v>
+        <v>23</v>
       </c>
       <c r="J717" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="718" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A718" s="1" t="s">
         <v>2700</v>
       </c>
       <c r="B718" s="1" t="s">
         <v>2701</v>
       </c>
       <c r="C718" s="1" t="s">
         <v>2702</v>
       </c>
       <c r="D718" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E718" s="3">
-        <v>32.5</v>
+        <v>21.66</v>
       </c>
       <c r="F718" s="3">
-        <v>35</v>
+        <v>23.33</v>
       </c>
       <c r="G718" s="3">
-        <v>38.75</v>
+        <v>25.83</v>
       </c>
       <c r="H718" s="3" t="s">
         <v>2703</v>
       </c>
       <c r="I718" s="3" t="s">
-        <v>2687</v>
+        <v>23</v>
       </c>
       <c r="J718" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="719" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A719" s="1" t="s">
         <v>2704</v>
       </c>
       <c r="B719" s="1" t="s">
         <v>2705</v>
       </c>
       <c r="C719" s="1" t="s">
         <v>2706</v>
       </c>
       <c r="D719" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E719" s="3">
-        <v>24.48</v>
+        <v>21.66</v>
       </c>
       <c r="F719" s="3">
-        <v>26.37</v>
+        <v>23.33</v>
       </c>
       <c r="G719" s="3">
-        <v>29.19</v>
+        <v>25.83</v>
       </c>
       <c r="H719" s="3" t="s">
         <v>2707</v>
       </c>
       <c r="I719" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J719" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="720" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A720" s="1" t="s">
         <v>2708</v>
       </c>
       <c r="B720" s="1" t="s">
         <v>2709</v>
       </c>
       <c r="C720" s="1" t="s">
         <v>2710</v>
       </c>
       <c r="D720" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E720" s="3">
-        <v>21.44</v>
+        <v>21.42</v>
       </c>
       <c r="F720" s="3">
-        <v>23.09</v>
+        <v>23.06</v>
       </c>
       <c r="G720" s="3">
-        <v>25.56</v>
+        <v>25.53</v>
       </c>
       <c r="H720" s="3" t="s">
         <v>2711</v>
       </c>
       <c r="I720" s="3" t="s">
-        <v>23</v>
+        <v>2695</v>
       </c>
       <c r="J720" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="721" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A721" s="1" t="s">
         <v>2712</v>
       </c>
       <c r="B721" s="1" t="s">
         <v>2713</v>
       </c>
       <c r="C721" s="1" t="s">
         <v>2714</v>
       </c>
       <c r="D721" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E721" s="3">
-        <v>92</v>
+        <v>32.5</v>
       </c>
       <c r="F721" s="3">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="G721" s="3">
-        <v>103.41</v>
+        <v>38.75</v>
       </c>
       <c r="H721" s="3" t="s">
         <v>2715</v>
       </c>
       <c r="I721" s="3" t="s">
-        <v>1032</v>
+        <v>2695</v>
       </c>
       <c r="J721" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="722" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A722" s="1" t="s">
         <v>2716</v>
       </c>
       <c r="B722" s="1" t="s">
         <v>2717</v>
       </c>
       <c r="C722" s="1" t="s">
         <v>2718</v>
       </c>
       <c r="D722" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E722" s="3">
-        <v>92</v>
+        <v>24.48</v>
       </c>
       <c r="F722" s="3">
-        <v>97</v>
+        <v>26.37</v>
       </c>
       <c r="G722" s="3">
-        <v>103.41</v>
+        <v>29.19</v>
       </c>
       <c r="H722" s="3" t="s">
         <v>2719</v>
       </c>
       <c r="I722" s="3" t="s">
-        <v>1032</v>
+        <v>23</v>
       </c>
       <c r="J722" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="723" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A723" s="1" t="s">
         <v>2720</v>
       </c>
       <c r="B723" s="1" t="s">
         <v>2721</v>
       </c>
       <c r="C723" s="1" t="s">
         <v>2722</v>
       </c>
       <c r="D723" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E723" s="3">
-        <v>158.55</v>
+        <v>21.44</v>
       </c>
       <c r="F723" s="3">
-        <v>167.16</v>
+        <v>23.09</v>
       </c>
       <c r="G723" s="3">
-        <v>178.22</v>
+        <v>25.56</v>
       </c>
       <c r="H723" s="3" t="s">
         <v>2723</v>
       </c>
       <c r="I723" s="3" t="s">
-        <v>1032</v>
+        <v>23</v>
       </c>
       <c r="J723" s="3" t="s">
-        <v>35</v>
+        <v>73</v>
       </c>
     </row>
     <row r="724" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A724" s="1" t="s">
         <v>2724</v>
       </c>
       <c r="B724" s="1" t="s">
         <v>2725</v>
       </c>
       <c r="C724" s="1" t="s">
         <v>2726</v>
       </c>
       <c r="D724" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E724" s="3">
-        <v>158.55</v>
+        <v>92</v>
       </c>
       <c r="F724" s="3">
-        <v>167.16</v>
+        <v>97</v>
       </c>
       <c r="G724" s="3">
-        <v>178.22</v>
+        <v>103.41</v>
       </c>
       <c r="H724" s="3" t="s">
         <v>2727</v>
       </c>
       <c r="I724" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J724" s="3" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="725" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A725" s="1" t="s">
         <v>2728</v>
       </c>
       <c r="B725" s="1" t="s">
         <v>2729</v>
       </c>
       <c r="C725" s="1" t="s">
+        <v>2726</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E725" s="3">
+        <v>92</v>
+      </c>
+      <c r="F725" s="3">
+        <v>97</v>
+      </c>
+      <c r="G725" s="3">
+        <v>103.41</v>
+      </c>
+      <c r="H725" s="3" t="s">
         <v>2730</v>
-      </c>
-[...13 lines deleted...]
-        <v>2731</v>
       </c>
       <c r="I725" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J725" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="726" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A726" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="B726" s="1" t="s">
         <v>2732</v>
       </c>
-      <c r="B726" s="1" t="s">
+      <c r="C726" s="1" t="s">
         <v>2733</v>
       </c>
-      <c r="C726" s="1" t="s">
+      <c r="D726" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E726" s="3">
+        <v>92</v>
+      </c>
+      <c r="F726" s="3">
+        <v>97</v>
+      </c>
+      <c r="G726" s="3">
+        <v>103.41</v>
+      </c>
+      <c r="H726" s="3" t="s">
         <v>2734</v>
-      </c>
-[...13 lines deleted...]
-        <v>2735</v>
       </c>
       <c r="I726" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J726" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="727" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A727" s="1" t="s">
+        <v>2735</v>
+      </c>
+      <c r="B727" s="1" t="s">
         <v>2736</v>
-      </c>
-[...1 lines deleted...]
-        <v>2737</v>
       </c>
       <c r="C727" s="1" t="s">
         <v>2737</v>
       </c>
       <c r="D727" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E727" s="3">
-        <v>54.42</v>
+        <v>158.55</v>
       </c>
       <c r="F727" s="3">
-        <v>58.7</v>
+        <v>167.16</v>
       </c>
       <c r="G727" s="3">
-        <v>62.99</v>
+        <v>178.22</v>
       </c>
       <c r="H727" s="3" t="s">
         <v>2738</v>
       </c>
       <c r="I727" s="3" t="s">
-        <v>1700</v>
+        <v>1032</v>
       </c>
       <c r="J727" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="728" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A728" s="1" t="s">
         <v>2739</v>
       </c>
       <c r="B728" s="1" t="s">
         <v>2740</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>2740</v>
+        <v>2741</v>
       </c>
       <c r="D728" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E728" s="3">
-        <v>139.92</v>
+        <v>158.55</v>
       </c>
       <c r="F728" s="3">
-        <v>145.43</v>
+        <v>167.16</v>
       </c>
       <c r="G728" s="3">
-        <v>155.35</v>
+        <v>178.22</v>
       </c>
       <c r="H728" s="3" t="s">
-        <v>2741</v>
+        <v>2742</v>
       </c>
       <c r="I728" s="3" t="s">
-        <v>197</v>
+        <v>1032</v>
       </c>
       <c r="J728" s="3" t="s">
-        <v>479</v>
+        <v>35</v>
       </c>
     </row>
     <row r="729" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A729" s="1" t="s">
-        <v>2742</v>
+        <v>2743</v>
       </c>
       <c r="B729" s="1" t="s">
-        <v>2743</v>
+        <v>2744</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>2744</v>
+        <v>2745</v>
       </c>
       <c r="D729" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E729" s="3">
-        <v>109.05</v>
+        <v>114.94</v>
       </c>
       <c r="F729" s="3">
-        <v>113.35</v>
+        <v>121.18</v>
       </c>
       <c r="G729" s="3">
-        <v>121.08</v>
+        <v>129.19</v>
       </c>
       <c r="H729" s="3" t="s">
-        <v>2745</v>
+        <v>2746</v>
       </c>
       <c r="I729" s="3" t="s">
-        <v>197</v>
+        <v>1032</v>
       </c>
       <c r="J729" s="3" t="s">
-        <v>479</v>
+        <v>30</v>
       </c>
     </row>
     <row r="730" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A730" s="1" t="s">
-        <v>2746</v>
+        <v>2747</v>
       </c>
       <c r="B730" s="1" t="s">
-        <v>2747</v>
+        <v>2748</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>2747</v>
+        <v>2749</v>
       </c>
       <c r="D730" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E730" s="3">
-        <v>335.75</v>
+        <v>114.59</v>
       </c>
       <c r="F730" s="3">
-        <v>348.97</v>
+        <v>120.81</v>
       </c>
       <c r="G730" s="3">
-        <v>372.76</v>
+        <v>128.8</v>
       </c>
       <c r="H730" s="3" t="s">
-        <v>2748</v>
+        <v>2750</v>
       </c>
       <c r="I730" s="3" t="s">
-        <v>197</v>
+        <v>1032</v>
       </c>
       <c r="J730" s="3" t="s">
-        <v>479</v>
+        <v>30</v>
       </c>
     </row>
     <row r="731" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A731" s="1" t="s">
-        <v>2749</v>
+        <v>2751</v>
       </c>
       <c r="B731" s="1" t="s">
-        <v>2750</v>
+        <v>2752</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>2750</v>
+        <v>2752</v>
       </c>
       <c r="D731" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E731" s="3">
-        <v>315.71</v>
+        <v>54.42</v>
       </c>
       <c r="F731" s="3">
-        <v>328.14</v>
+        <v>58.7</v>
       </c>
       <c r="G731" s="3">
-        <v>350.51</v>
+        <v>62.99</v>
       </c>
       <c r="H731" s="3" t="s">
-        <v>2751</v>
+        <v>2753</v>
       </c>
       <c r="I731" s="3" t="s">
-        <v>197</v>
+        <v>1708</v>
       </c>
       <c r="J731" s="3" t="s">
-        <v>479</v>
+        <v>30</v>
       </c>
     </row>
     <row r="732" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A732" s="1" t="s">
-        <v>2752</v>
+        <v>2754</v>
       </c>
       <c r="B732" s="1" t="s">
-        <v>2753</v>
+        <v>2755</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>2753</v>
+        <v>2755</v>
       </c>
       <c r="D732" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E732" s="3">
-        <v>335.75</v>
+        <v>139.92</v>
       </c>
       <c r="F732" s="3">
-        <v>348.97</v>
+        <v>145.43</v>
       </c>
       <c r="G732" s="3">
-        <v>372.76</v>
+        <v>155.35</v>
       </c>
       <c r="H732" s="3" t="s">
-        <v>2754</v>
+        <v>2756</v>
       </c>
       <c r="I732" s="3" t="s">
         <v>197</v>
       </c>
       <c r="J732" s="3" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="733" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A733" s="1" t="s">
-        <v>2755</v>
+        <v>2757</v>
       </c>
       <c r="B733" s="1" t="s">
-        <v>2756</v>
+        <v>2758</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>2756</v>
+        <v>2759</v>
       </c>
       <c r="D733" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E733" s="3">
-        <v>226.41</v>
+        <v>109.05</v>
       </c>
       <c r="F733" s="3">
-        <v>235.32</v>
+        <v>113.35</v>
       </c>
       <c r="G733" s="3">
-        <v>251.36</v>
+        <v>121.08</v>
       </c>
       <c r="H733" s="3" t="s">
-        <v>2757</v>
+        <v>2760</v>
       </c>
       <c r="I733" s="3" t="s">
         <v>197</v>
       </c>
       <c r="J733" s="3" t="s">
-        <v>103</v>
+        <v>479</v>
       </c>
     </row>
     <row r="734" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A734" s="1" t="s">
-        <v>2758</v>
+        <v>2761</v>
       </c>
       <c r="B734" s="1" t="s">
-        <v>2759</v>
+        <v>2762</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>2759</v>
+        <v>2762</v>
       </c>
       <c r="D734" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E734" s="3">
-        <v>142.65</v>
+        <v>335.75</v>
       </c>
       <c r="F734" s="3">
-        <v>148.26</v>
+        <v>348.97</v>
       </c>
       <c r="G734" s="3">
-        <v>158.37</v>
+        <v>372.76</v>
       </c>
       <c r="H734" s="3" t="s">
-        <v>2760</v>
+        <v>2763</v>
       </c>
       <c r="I734" s="3" t="s">
         <v>197</v>
       </c>
       <c r="J734" s="3" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="735" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A735" s="1" t="s">
-        <v>2761</v>
+        <v>2764</v>
       </c>
       <c r="B735" s="1" t="s">
-        <v>2762</v>
+        <v>2765</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>2763</v>
+        <v>2765</v>
       </c>
       <c r="D735" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E735" s="3">
-        <v>124.99</v>
+        <v>315.71</v>
       </c>
       <c r="F735" s="3">
-        <v>129.91</v>
+        <v>328.14</v>
       </c>
       <c r="G735" s="3">
-        <v>138.77</v>
+        <v>350.51</v>
       </c>
       <c r="H735" s="3" t="s">
-        <v>2764</v>
+        <v>2766</v>
       </c>
       <c r="I735" s="3" t="s">
         <v>197</v>
       </c>
       <c r="J735" s="3" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="736" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A736" s="1" t="s">
-        <v>2765</v>
+        <v>2767</v>
       </c>
       <c r="B736" s="1" t="s">
-        <v>2766</v>
+        <v>2768</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>2767</v>
+        <v>2768</v>
       </c>
       <c r="D736" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E736" s="3">
-        <v>66.47</v>
+        <v>335.75</v>
       </c>
       <c r="F736" s="3">
-        <v>71.71</v>
+        <v>348.97</v>
       </c>
       <c r="G736" s="3">
-        <v>76.94</v>
+        <v>372.76</v>
       </c>
       <c r="H736" s="3" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="I736" s="3" t="s">
-        <v>1700</v>
+        <v>197</v>
       </c>
       <c r="J736" s="3" t="s">
-        <v>73</v>
+        <v>479</v>
       </c>
     </row>
     <row r="737" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A737" s="1" t="s">
-        <v>2769</v>
+        <v>2770</v>
       </c>
       <c r="B737" s="1" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="C737" s="1" t="s">
         <v>2771</v>
       </c>
       <c r="D737" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E737" s="3">
-        <v>36.61</v>
+        <v>226.41</v>
       </c>
       <c r="F737" s="3">
-        <v>38.6</v>
+        <v>235.32</v>
       </c>
       <c r="G737" s="3">
-        <v>41.15</v>
+        <v>251.36</v>
       </c>
       <c r="H737" s="3" t="s">
         <v>2772</v>
       </c>
       <c r="I737" s="3" t="s">
-        <v>1078</v>
+        <v>197</v>
       </c>
       <c r="J737" s="3" t="s">
-        <v>596</v>
+        <v>103</v>
       </c>
     </row>
     <row r="738" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A738" s="1" t="s">
         <v>2773</v>
       </c>
       <c r="B738" s="1" t="s">
         <v>2774</v>
       </c>
       <c r="C738" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E738" s="3">
+        <v>142.65</v>
+      </c>
+      <c r="F738" s="3">
+        <v>148.26</v>
+      </c>
+      <c r="G738" s="3">
+        <v>158.37</v>
+      </c>
+      <c r="H738" s="3" t="s">
         <v>2775</v>
       </c>
-      <c r="D738" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I738" s="3" t="s">
-        <v>1078</v>
+        <v>197</v>
       </c>
       <c r="J738" s="3" t="s">
-        <v>596</v>
+        <v>479</v>
       </c>
     </row>
     <row r="739" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A739" s="1" t="s">
+        <v>2776</v>
+      </c>
+      <c r="B739" s="1" t="s">
         <v>2777</v>
       </c>
-      <c r="B739" s="1" t="s">
+      <c r="C739" s="1" t="s">
         <v>2778</v>
       </c>
-      <c r="C739" s="1" t="s">
+      <c r="D739" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E739" s="3">
+        <v>124.99</v>
+      </c>
+      <c r="F739" s="3">
+        <v>129.91</v>
+      </c>
+      <c r="G739" s="3">
+        <v>138.77</v>
+      </c>
+      <c r="H739" s="3" t="s">
         <v>2779</v>
       </c>
-      <c r="D739" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I739" s="3" t="s">
-        <v>1078</v>
+        <v>197</v>
       </c>
       <c r="J739" s="3" t="s">
-        <v>875</v>
+        <v>479</v>
       </c>
     </row>
     <row r="740" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A740" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="B740" s="1" t="s">
         <v>2781</v>
       </c>
-      <c r="B740" s="1" t="s">
+      <c r="C740" s="1" t="s">
         <v>2782</v>
       </c>
-      <c r="C740" s="1" t="s">
+      <c r="D740" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E740" s="3">
+        <v>66.47</v>
+      </c>
+      <c r="F740" s="3">
+        <v>71.71</v>
+      </c>
+      <c r="G740" s="3">
+        <v>76.94</v>
+      </c>
+      <c r="H740" s="3" t="s">
         <v>2783</v>
       </c>
-      <c r="D740" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I740" s="3" t="s">
-        <v>2785</v>
+        <v>1708</v>
       </c>
       <c r="J740" s="3" t="s">
-        <v>198</v>
+        <v>73</v>
       </c>
     </row>
     <row r="741" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A741" s="1" t="s">
+        <v>2784</v>
+      </c>
+      <c r="B741" s="1" t="s">
+        <v>2785</v>
+      </c>
+      <c r="C741" s="1" t="s">
         <v>2786</v>
       </c>
-      <c r="B741" s="1" t="s">
+      <c r="D741" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E741" s="3">
+        <v>36.61</v>
+      </c>
+      <c r="F741" s="3">
+        <v>38.6</v>
+      </c>
+      <c r="G741" s="3">
+        <v>41.15</v>
+      </c>
+      <c r="H741" s="3" t="s">
         <v>2787</v>
       </c>
-      <c r="C741" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I741" s="3" t="s">
-        <v>29</v>
+        <v>1078</v>
       </c>
       <c r="J741" s="3" t="s">
-        <v>73</v>
+        <v>596</v>
       </c>
     </row>
     <row r="742" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A742" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="B742" s="1" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C742" s="1" t="s">
         <v>2790</v>
       </c>
-      <c r="B742" s="1" t="s">
+      <c r="D742" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E742" s="3">
+        <v>37.89</v>
+      </c>
+      <c r="F742" s="3">
+        <v>39.94</v>
+      </c>
+      <c r="G742" s="3">
+        <v>42.59</v>
+      </c>
+      <c r="H742" s="3" t="s">
         <v>2791</v>
       </c>
-      <c r="C742" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I742" s="3" t="s">
-        <v>1700</v>
+        <v>1078</v>
       </c>
       <c r="J742" s="3" t="s">
-        <v>30</v>
+        <v>596</v>
       </c>
     </row>
     <row r="743" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A743" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="B743" s="1" t="s">
         <v>2793</v>
-      </c>
-[...1 lines deleted...]
-        <v>2794</v>
       </c>
       <c r="C743" s="1" t="s">
         <v>2794</v>
       </c>
       <c r="D743" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E743" s="3">
-        <v>64.01</v>
+        <v>151.27</v>
       </c>
       <c r="F743" s="3">
-        <v>69.05</v>
+        <v>159.47</v>
       </c>
       <c r="G743" s="3">
-        <v>74.09</v>
+        <v>170.03</v>
       </c>
       <c r="H743" s="3" t="s">
         <v>2795</v>
       </c>
       <c r="I743" s="3" t="s">
-        <v>1700</v>
+        <v>1078</v>
       </c>
       <c r="J743" s="3" t="s">
-        <v>73</v>
+        <v>875</v>
       </c>
     </row>
     <row r="744" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A744" s="1" t="s">
         <v>2796</v>
       </c>
       <c r="B744" s="1" t="s">
         <v>2797</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>2797</v>
+        <v>2798</v>
       </c>
       <c r="D744" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E744" s="3">
-        <v>110.15</v>
+        <v>89.36</v>
       </c>
       <c r="F744" s="3">
-        <v>118.82</v>
+        <v>94.21</v>
       </c>
       <c r="G744" s="3">
-        <v>127.49</v>
+        <v>100.44</v>
       </c>
       <c r="H744" s="3" t="s">
-        <v>2798</v>
+        <v>2799</v>
       </c>
       <c r="I744" s="3" t="s">
-        <v>1700</v>
+        <v>2800</v>
       </c>
       <c r="J744" s="3" t="s">
-        <v>18</v>
+        <v>198</v>
       </c>
     </row>
     <row r="745" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A745" s="1" t="s">
-        <v>2799</v>
+        <v>2801</v>
       </c>
       <c r="B745" s="1" t="s">
-        <v>2800</v>
+        <v>2802</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>2801</v>
+        <v>2803</v>
       </c>
       <c r="D745" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E745" s="3">
-        <v>54.24</v>
+        <v>59.67</v>
       </c>
       <c r="F745" s="3">
-        <v>58.51</v>
+        <v>64.26</v>
       </c>
       <c r="G745" s="3">
-        <v>62.78</v>
+        <v>71.15</v>
       </c>
       <c r="H745" s="3" t="s">
-        <v>2802</v>
+        <v>2804</v>
       </c>
       <c r="I745" s="3" t="s">
-        <v>1700</v>
+        <v>29</v>
       </c>
       <c r="J745" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="746" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A746" s="1" t="s">
-        <v>2803</v>
+        <v>2805</v>
       </c>
       <c r="B746" s="1" t="s">
-        <v>2804</v>
+        <v>2806</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>2805</v>
+        <v>2806</v>
       </c>
       <c r="D746" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E746" s="3">
-        <v>88.09</v>
+        <v>117.5</v>
       </c>
       <c r="F746" s="3">
-        <v>95.02</v>
+        <v>126.75</v>
       </c>
       <c r="G746" s="3">
-        <v>101.96</v>
+        <v>136</v>
       </c>
       <c r="H746" s="3" t="s">
-        <v>2806</v>
+        <v>2807</v>
       </c>
       <c r="I746" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J746" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="747" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A747" s="1" t="s">
-        <v>2807</v>
+        <v>2808</v>
       </c>
       <c r="B747" s="1" t="s">
-        <v>2808</v>
+        <v>2809</v>
       </c>
       <c r="C747" s="1" t="s">
         <v>2809</v>
       </c>
       <c r="D747" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E747" s="3">
-        <v>160.55</v>
+        <v>64.01</v>
       </c>
       <c r="F747" s="3">
-        <v>169.27</v>
+        <v>69.05</v>
       </c>
       <c r="G747" s="3">
-        <v>180.47</v>
+        <v>74.09</v>
       </c>
       <c r="H747" s="3" t="s">
         <v>2810</v>
       </c>
       <c r="I747" s="3" t="s">
-        <v>2811</v>
+        <v>1708</v>
       </c>
       <c r="J747" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="748" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A748" s="1" t="s">
+        <v>2811</v>
+      </c>
+      <c r="B748" s="1" t="s">
         <v>2812</v>
       </c>
-      <c r="B748" s="1" t="s">
+      <c r="C748" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E748" s="3">
+        <v>110.15</v>
+      </c>
+      <c r="F748" s="3">
+        <v>118.82</v>
+      </c>
+      <c r="G748" s="3">
+        <v>127.49</v>
+      </c>
+      <c r="H748" s="3" t="s">
         <v>2813</v>
       </c>
-      <c r="C748" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I748" s="3" t="s">
-        <v>2811</v>
+        <v>1708</v>
       </c>
       <c r="J748" s="3" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="749" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A749" s="1" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B749" s="1" t="s">
+        <v>2815</v>
+      </c>
+      <c r="C749" s="1" t="s">
         <v>2816</v>
       </c>
-      <c r="B749" s="1" t="s">
+      <c r="D749" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E749" s="3">
+        <v>54.24</v>
+      </c>
+      <c r="F749" s="3">
+        <v>58.51</v>
+      </c>
+      <c r="G749" s="3">
+        <v>62.78</v>
+      </c>
+      <c r="H749" s="3" t="s">
         <v>2817</v>
       </c>
-      <c r="C749" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I749" s="3" t="s">
-        <v>2811</v>
+        <v>1708</v>
       </c>
       <c r="J749" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="750" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A750" s="1" t="s">
+        <v>2818</v>
+      </c>
+      <c r="B750" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="C750" s="1" t="s">
         <v>2820</v>
       </c>
-      <c r="B750" s="1" t="s">
+      <c r="D750" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E750" s="3">
+        <v>88.09</v>
+      </c>
+      <c r="F750" s="3">
+        <v>95.02</v>
+      </c>
+      <c r="G750" s="3">
+        <v>101.96</v>
+      </c>
+      <c r="H750" s="3" t="s">
         <v>2821</v>
       </c>
-      <c r="C750" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I750" s="3" t="s">
-        <v>2811</v>
+        <v>1708</v>
       </c>
       <c r="J750" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="751" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A751" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="B751" s="1" t="s">
         <v>2823</v>
       </c>
-      <c r="B751" s="1" t="s">
+      <c r="C751" s="1" t="s">
         <v>2824</v>
       </c>
-      <c r="C751" s="1" t="s">
+      <c r="D751" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E751" s="3">
+        <v>160.55</v>
+      </c>
+      <c r="F751" s="3">
+        <v>169.27</v>
+      </c>
+      <c r="G751" s="3">
+        <v>180.47</v>
+      </c>
+      <c r="H751" s="3" t="s">
         <v>2825</v>
       </c>
-      <c r="D751" s="1" t="s">
-[...11 lines deleted...]
-      <c r="H751" s="3" t="s">
+      <c r="I751" s="3" t="s">
         <v>2826</v>
       </c>
-      <c r="I751" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J751" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="752" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A752" s="1" t="s">
         <v>2827</v>
       </c>
       <c r="B752" s="1" t="s">
         <v>2828</v>
       </c>
       <c r="C752" s="1" t="s">
         <v>2829</v>
       </c>
       <c r="D752" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E752" s="3">
-        <v>175.26</v>
+        <v>246.75</v>
       </c>
       <c r="F752" s="3">
-        <v>184.77</v>
+        <v>260.14</v>
       </c>
       <c r="G752" s="3">
-        <v>197</v>
+        <v>277.36</v>
       </c>
       <c r="H752" s="3" t="s">
         <v>2830</v>
       </c>
       <c r="I752" s="3" t="s">
-        <v>2811</v>
+        <v>2826</v>
       </c>
       <c r="J752" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="753" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A753" s="1" t="s">
         <v>2831</v>
       </c>
       <c r="B753" s="1" t="s">
         <v>2832</v>
       </c>
       <c r="C753" s="1" t="s">
         <v>2833</v>
       </c>
       <c r="D753" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E753" s="3">
-        <v>157.26</v>
+        <v>104.76</v>
       </c>
       <c r="F753" s="3">
-        <v>169.36</v>
+        <v>110.45</v>
       </c>
       <c r="G753" s="3">
-        <v>181.46</v>
+        <v>117.75</v>
       </c>
       <c r="H753" s="3" t="s">
         <v>2834</v>
       </c>
       <c r="I753" s="3" t="s">
-        <v>68</v>
+        <v>2826</v>
       </c>
       <c r="J753" s="3" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
     </row>
     <row r="754" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A754" s="1" t="s">
         <v>2835</v>
       </c>
       <c r="B754" s="1" t="s">
         <v>2836</v>
       </c>
       <c r="C754" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E754" s="3">
+        <v>117.4</v>
+      </c>
+      <c r="F754" s="3">
+        <v>123.77</v>
+      </c>
+      <c r="G754" s="3">
+        <v>131.96</v>
+      </c>
+      <c r="H754" s="3" t="s">
         <v>2837</v>
       </c>
-      <c r="D754" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I754" s="3" t="s">
-        <v>68</v>
+        <v>2826</v>
       </c>
       <c r="J754" s="3" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
     </row>
     <row r="755" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A755" s="1" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B755" s="1" t="s">
         <v>2839</v>
       </c>
-      <c r="B755" s="1" t="s">
+      <c r="C755" s="1" t="s">
         <v>2840</v>
       </c>
-      <c r="C755" s="1" t="s">
+      <c r="D755" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E755" s="3">
+        <v>202.71</v>
+      </c>
+      <c r="F755" s="3">
+        <v>213.71</v>
+      </c>
+      <c r="G755" s="3">
+        <v>227.85</v>
+      </c>
+      <c r="H755" s="3" t="s">
         <v>2841</v>
       </c>
-      <c r="D755" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I755" s="3" t="s">
-        <v>68</v>
+        <v>2826</v>
       </c>
       <c r="J755" s="3" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
     </row>
     <row r="756" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A756" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="B756" s="1" t="s">
         <v>2843</v>
       </c>
-      <c r="B756" s="1" t="s">
+      <c r="C756" s="1" t="s">
         <v>2844</v>
       </c>
-      <c r="C756" s="1" t="s">
+      <c r="D756" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E756" s="3">
+        <v>175.26</v>
+      </c>
+      <c r="F756" s="3">
+        <v>184.77</v>
+      </c>
+      <c r="G756" s="3">
+        <v>197</v>
+      </c>
+      <c r="H756" s="3" t="s">
         <v>2845</v>
       </c>
-      <c r="D756" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I756" s="3" t="s">
-        <v>62</v>
+        <v>2826</v>
       </c>
       <c r="J756" s="3" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
     </row>
     <row r="757" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A757" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="B757" s="1" t="s">
         <v>2847</v>
       </c>
-      <c r="B757" s="1" t="s">
+      <c r="C757" s="1" t="s">
         <v>2848</v>
       </c>
-      <c r="C757" s="1" t="s">
+      <c r="D757" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E757" s="3">
+        <v>157.26</v>
+      </c>
+      <c r="F757" s="3">
+        <v>169.36</v>
+      </c>
+      <c r="G757" s="3">
+        <v>181.46</v>
+      </c>
+      <c r="H757" s="3" t="s">
         <v>2849</v>
       </c>
-      <c r="D757" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I757" s="3" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="J757" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="758" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A758" s="1" t="s">
+        <v>2850</v>
+      </c>
+      <c r="B758" s="1" t="s">
         <v>2851</v>
       </c>
-      <c r="B758" s="1" t="s">
+      <c r="C758" s="1" t="s">
         <v>2852</v>
       </c>
-      <c r="C758" s="1" t="s">
+      <c r="D758" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E758" s="3">
+        <v>287.05</v>
+      </c>
+      <c r="F758" s="3">
+        <v>309.13</v>
+      </c>
+      <c r="G758" s="3">
+        <v>331.21</v>
+      </c>
+      <c r="H758" s="3" t="s">
         <v>2853</v>
       </c>
-      <c r="D758" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I758" s="3" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="J758" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="759" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A759" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="B759" s="1" t="s">
         <v>2855</v>
       </c>
-      <c r="B759" s="1" t="s">
+      <c r="C759" s="1" t="s">
         <v>2856</v>
       </c>
-      <c r="C759" s="1" t="s">
+      <c r="D759" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E759" s="3">
+        <v>278.72</v>
+      </c>
+      <c r="F759" s="3">
+        <v>300.16</v>
+      </c>
+      <c r="G759" s="3">
+        <v>321.6</v>
+      </c>
+      <c r="H759" s="3" t="s">
         <v>2857</v>
       </c>
-      <c r="D759" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I759" s="3" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="J759" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="760" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A760" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="B760" s="1" t="s">
         <v>2859</v>
       </c>
-      <c r="B760" s="1" t="s">
+      <c r="C760" s="1" t="s">
         <v>2860</v>
       </c>
-      <c r="C760" s="1" t="s">
+      <c r="D760" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E760" s="3">
+        <v>44.49</v>
+      </c>
+      <c r="F760" s="3">
+        <v>47.91</v>
+      </c>
+      <c r="G760" s="3">
+        <v>51.33</v>
+      </c>
+      <c r="H760" s="3" t="s">
         <v>2861</v>
-      </c>
-[...13 lines deleted...]
-        <v>2862</v>
       </c>
       <c r="I760" s="3" t="s">
         <v>62</v>
       </c>
       <c r="J760" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="761" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A761" s="1" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B761" s="1" t="s">
         <v>2863</v>
       </c>
-      <c r="B761" s="1" t="s">
+      <c r="C761" s="1" t="s">
         <v>2864</v>
       </c>
-      <c r="C761" s="1" t="s">
+      <c r="D761" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E761" s="3">
+        <v>81.3</v>
+      </c>
+      <c r="F761" s="3">
+        <v>87.56</v>
+      </c>
+      <c r="G761" s="3">
+        <v>93.81</v>
+      </c>
+      <c r="H761" s="3" t="s">
         <v>2865</v>
       </c>
-      <c r="D761" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I761" s="3" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="J761" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="762" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A762" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="B762" s="1" t="s">
         <v>2867</v>
       </c>
-      <c r="B762" s="1" t="s">
+      <c r="C762" s="1" t="s">
         <v>2868</v>
       </c>
-      <c r="C762" s="1" t="s">
+      <c r="D762" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E762" s="3">
+        <v>51.35</v>
+      </c>
+      <c r="F762" s="3">
+        <v>55.3</v>
+      </c>
+      <c r="G762" s="3">
+        <v>59.25</v>
+      </c>
+      <c r="H762" s="3" t="s">
         <v>2869</v>
       </c>
-      <c r="D762" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I762" s="3" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="J762" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="763" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A763" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="B763" s="1" t="s">
         <v>2871</v>
       </c>
-      <c r="B763" s="1" t="s">
+      <c r="C763" s="1" t="s">
         <v>2872</v>
       </c>
-      <c r="C763" s="1" t="s">
+      <c r="D763" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E763" s="3">
+        <v>165.58</v>
+      </c>
+      <c r="F763" s="3">
+        <v>178.32</v>
+      </c>
+      <c r="G763" s="3">
+        <v>191.06</v>
+      </c>
+      <c r="H763" s="3" t="s">
         <v>2873</v>
-      </c>
-[...13 lines deleted...]
-        <v>2874</v>
       </c>
       <c r="I763" s="3" t="s">
         <v>62</v>
       </c>
       <c r="J763" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="764" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A764" s="1" t="s">
+        <v>2874</v>
+      </c>
+      <c r="B764" s="1" t="s">
         <v>2875</v>
       </c>
-      <c r="B764" s="1" t="s">
+      <c r="C764" s="1" t="s">
         <v>2876</v>
       </c>
-      <c r="C764" s="1" t="s">
+      <c r="D764" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E764" s="3">
+        <v>94.13</v>
+      </c>
+      <c r="F764" s="3">
+        <v>101.37</v>
+      </c>
+      <c r="G764" s="3">
+        <v>108.61</v>
+      </c>
+      <c r="H764" s="3" t="s">
         <v>2877</v>
-      </c>
-[...13 lines deleted...]
-        <v>2878</v>
       </c>
       <c r="I764" s="3" t="s">
         <v>62</v>
       </c>
       <c r="J764" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="765" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A765" s="1" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B765" s="1" t="s">
         <v>2879</v>
       </c>
-      <c r="B765" s="1" t="s">
+      <c r="C765" s="1" t="s">
         <v>2880</v>
       </c>
-      <c r="C765" s="1" t="s">
+      <c r="D765" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E765" s="3">
+        <v>162.98</v>
+      </c>
+      <c r="F765" s="3">
+        <v>175.52</v>
+      </c>
+      <c r="G765" s="3">
+        <v>188.06</v>
+      </c>
+      <c r="H765" s="3" t="s">
         <v>2881</v>
       </c>
-      <c r="D765" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I765" s="3" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="J765" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="766" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A766" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="B766" s="1" t="s">
         <v>2883</v>
-      </c>
-[...1 lines deleted...]
-        <v>2884</v>
       </c>
       <c r="C766" s="1" t="s">
         <v>2884</v>
       </c>
       <c r="D766" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E766" s="3">
-        <v>78.04</v>
+        <v>255.48</v>
       </c>
       <c r="F766" s="3">
-        <v>84.04</v>
+        <v>275.13</v>
       </c>
       <c r="G766" s="3">
-        <v>90.05</v>
+        <v>294.78</v>
       </c>
       <c r="H766" s="3" t="s">
         <v>2885</v>
       </c>
       <c r="I766" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J766" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="767" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A767" s="1" t="s">
         <v>2886</v>
       </c>
       <c r="B767" s="1" t="s">
         <v>2887</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>2887</v>
+        <v>2888</v>
       </c>
       <c r="D767" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E767" s="3">
-        <v>78.04</v>
+        <v>82.47</v>
       </c>
       <c r="F767" s="3">
-        <v>84.04</v>
+        <v>88.82</v>
       </c>
       <c r="G767" s="3">
-        <v>90.05</v>
+        <v>95.16</v>
       </c>
       <c r="H767" s="3" t="s">
-        <v>2888</v>
+        <v>2889</v>
       </c>
       <c r="I767" s="3" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="J767" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="768" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A768" s="1" t="s">
-        <v>2889</v>
+        <v>2890</v>
       </c>
       <c r="B768" s="1" t="s">
-        <v>2890</v>
+        <v>2891</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>2890</v>
+        <v>2892</v>
       </c>
       <c r="D768" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E768" s="3">
-        <v>78.04</v>
+        <v>246.58</v>
       </c>
       <c r="F768" s="3">
-        <v>84.04</v>
+        <v>265.55</v>
       </c>
       <c r="G768" s="3">
-        <v>90.05</v>
+        <v>284.52</v>
       </c>
       <c r="H768" s="3" t="s">
-        <v>2891</v>
+        <v>2893</v>
       </c>
       <c r="I768" s="3" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="J768" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="769" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A769" s="1" t="s">
-        <v>2892</v>
+        <v>2894</v>
       </c>
       <c r="B769" s="1" t="s">
-        <v>2893</v>
+        <v>2895</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>2893</v>
+        <v>2896</v>
       </c>
       <c r="D769" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E769" s="3">
-        <v>78.04</v>
+        <v>164.11</v>
       </c>
       <c r="F769" s="3">
-        <v>84.04</v>
+        <v>176.74</v>
       </c>
       <c r="G769" s="3">
-        <v>90.05</v>
+        <v>189.36</v>
       </c>
       <c r="H769" s="3" t="s">
-        <v>2894</v>
+        <v>2897</v>
       </c>
       <c r="I769" s="3" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="J769" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="770" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A770" s="1" t="s">
-        <v>2895</v>
+        <v>2898</v>
       </c>
       <c r="B770" s="1" t="s">
-        <v>2896</v>
+        <v>2899</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>2896</v>
+        <v>2899</v>
       </c>
       <c r="D770" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E770" s="3">
-        <v>90.64</v>
+        <v>78.04</v>
       </c>
       <c r="F770" s="3">
-        <v>97.61</v>
+        <v>84.04</v>
       </c>
       <c r="G770" s="3">
-        <v>104.58</v>
+        <v>90.05</v>
       </c>
       <c r="H770" s="3" t="s">
-        <v>2897</v>
+        <v>2900</v>
       </c>
       <c r="I770" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J770" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="771" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A771" s="1" t="s">
-        <v>2898</v>
+        <v>2901</v>
       </c>
       <c r="B771" s="1" t="s">
-        <v>2899</v>
+        <v>2902</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>2899</v>
+        <v>2902</v>
       </c>
       <c r="D771" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E771" s="3">
-        <v>122.97</v>
+        <v>78.04</v>
       </c>
       <c r="F771" s="3">
-        <v>132.43</v>
+        <v>84.04</v>
       </c>
       <c r="G771" s="3">
-        <v>141.88</v>
+        <v>90.05</v>
       </c>
       <c r="H771" s="3" t="s">
-        <v>2900</v>
+        <v>2903</v>
       </c>
       <c r="I771" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J771" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="772" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A772" s="1" t="s">
-        <v>2901</v>
+        <v>2904</v>
       </c>
       <c r="B772" s="1" t="s">
-        <v>2902</v>
+        <v>2905</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>2902</v>
+        <v>2905</v>
       </c>
       <c r="D772" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E772" s="3">
-        <v>49.66</v>
+        <v>78.04</v>
       </c>
       <c r="F772" s="3">
-        <v>53.48</v>
+        <v>84.04</v>
       </c>
       <c r="G772" s="3">
-        <v>57.3</v>
+        <v>90.05</v>
       </c>
       <c r="H772" s="3" t="s">
-        <v>2903</v>
+        <v>2906</v>
       </c>
       <c r="I772" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J772" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="773" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A773" s="1" t="s">
-        <v>2904</v>
+        <v>2907</v>
       </c>
       <c r="B773" s="1" t="s">
-        <v>2905</v>
+        <v>2908</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>2905</v>
+        <v>2908</v>
       </c>
       <c r="D773" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E773" s="3">
-        <v>32.56</v>
+        <v>78.04</v>
       </c>
       <c r="F773" s="3">
-        <v>35.07</v>
+        <v>84.04</v>
       </c>
       <c r="G773" s="3">
-        <v>37.58</v>
+        <v>90.05</v>
       </c>
       <c r="H773" s="3" t="s">
-        <v>2906</v>
+        <v>2909</v>
       </c>
       <c r="I773" s="3" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="J773" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="774" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A774" s="1" t="s">
-        <v>2907</v>
+        <v>2910</v>
       </c>
       <c r="B774" s="1" t="s">
-        <v>2908</v>
+        <v>2911</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>2908</v>
+        <v>2911</v>
       </c>
       <c r="D774" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E774" s="3">
-        <v>32.56</v>
+        <v>90.64</v>
       </c>
       <c r="F774" s="3">
-        <v>35.07</v>
+        <v>97.61</v>
       </c>
       <c r="G774" s="3">
-        <v>37.58</v>
+        <v>104.58</v>
       </c>
       <c r="H774" s="3" t="s">
-        <v>2909</v>
+        <v>2912</v>
       </c>
       <c r="I774" s="3" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="J774" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="775" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A775" s="1" t="s">
-        <v>2910</v>
+        <v>2913</v>
       </c>
       <c r="B775" s="1" t="s">
-        <v>2911</v>
+        <v>2914</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>2911</v>
+        <v>2914</v>
       </c>
       <c r="D775" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E775" s="3">
-        <v>204.16</v>
+        <v>122.97</v>
       </c>
       <c r="F775" s="3">
-        <v>219.87</v>
+        <v>132.43</v>
       </c>
       <c r="G775" s="3">
-        <v>235.57</v>
+        <v>141.88</v>
       </c>
       <c r="H775" s="3" t="s">
-        <v>2912</v>
+        <v>2915</v>
       </c>
       <c r="I775" s="3" t="s">
-        <v>2054</v>
+        <v>68</v>
       </c>
       <c r="J775" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="776" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A776" s="1" t="s">
-        <v>2913</v>
+        <v>2916</v>
       </c>
       <c r="B776" s="1" t="s">
-        <v>2914</v>
+        <v>2917</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>2914</v>
+        <v>2917</v>
       </c>
       <c r="D776" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E776" s="3">
-        <v>43.95</v>
+        <v>49.66</v>
       </c>
       <c r="F776" s="3">
-        <v>47.33</v>
+        <v>53.48</v>
       </c>
       <c r="G776" s="3">
-        <v>50.72</v>
+        <v>57.3</v>
       </c>
       <c r="H776" s="3" t="s">
-        <v>2915</v>
+        <v>2918</v>
       </c>
       <c r="I776" s="3" t="s">
-        <v>2054</v>
+        <v>68</v>
       </c>
       <c r="J776" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="777" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A777" s="1" t="s">
-        <v>2916</v>
+        <v>2919</v>
       </c>
       <c r="B777" s="1" t="s">
-        <v>2917</v>
+        <v>2920</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>2917</v>
+        <v>2920</v>
       </c>
       <c r="D777" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E777" s="3">
-        <v>75.67</v>
+        <v>32.56</v>
       </c>
       <c r="F777" s="3">
-        <v>81.49</v>
+        <v>35.07</v>
       </c>
       <c r="G777" s="3">
-        <v>87.31</v>
+        <v>37.58</v>
       </c>
       <c r="H777" s="3" t="s">
-        <v>2918</v>
+        <v>2921</v>
       </c>
       <c r="I777" s="3" t="s">
-        <v>2054</v>
+        <v>62</v>
       </c>
       <c r="J777" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="778" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A778" s="1" t="s">
-        <v>2919</v>
+        <v>2922</v>
       </c>
       <c r="B778" s="1" t="s">
-        <v>2920</v>
+        <v>2923</v>
       </c>
       <c r="C778" s="1" t="s">
-        <v>2920</v>
+        <v>2923</v>
       </c>
       <c r="D778" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E778" s="3">
-        <v>156.84</v>
+        <v>32.56</v>
       </c>
       <c r="F778" s="3">
-        <v>168.91</v>
+        <v>35.07</v>
       </c>
       <c r="G778" s="3">
-        <v>180.97</v>
+        <v>37.58</v>
       </c>
       <c r="H778" s="3" t="s">
-        <v>2921</v>
+        <v>2924</v>
       </c>
       <c r="I778" s="3" t="s">
-        <v>2054</v>
+        <v>62</v>
       </c>
       <c r="J778" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="779" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A779" s="1" t="s">
-        <v>2922</v>
+        <v>2925</v>
       </c>
       <c r="B779" s="1" t="s">
-        <v>2923</v>
+        <v>2926</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>2923</v>
+        <v>2926</v>
       </c>
       <c r="D779" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E779" s="3">
-        <v>133.21</v>
+        <v>204.16</v>
       </c>
       <c r="F779" s="3">
-        <v>143.46</v>
+        <v>219.87</v>
       </c>
       <c r="G779" s="3">
-        <v>153.71</v>
+        <v>235.57</v>
       </c>
       <c r="H779" s="3" t="s">
-        <v>2924</v>
+        <v>2927</v>
       </c>
       <c r="I779" s="3" t="s">
-        <v>2054</v>
+        <v>2062</v>
       </c>
       <c r="J779" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="780" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A780" s="1" t="s">
-        <v>2925</v>
+        <v>2928</v>
       </c>
       <c r="B780" s="1" t="s">
-        <v>2926</v>
+        <v>2929</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>2926</v>
+        <v>2929</v>
       </c>
       <c r="D780" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E780" s="3">
-        <v>35.88</v>
+        <v>43.95</v>
       </c>
       <c r="F780" s="3">
-        <v>38.64</v>
+        <v>47.33</v>
       </c>
       <c r="G780" s="3">
-        <v>41.4</v>
+        <v>50.72</v>
       </c>
       <c r="H780" s="3" t="s">
-        <v>2927</v>
+        <v>2930</v>
       </c>
       <c r="I780" s="3" t="s">
-        <v>2054</v>
+        <v>2062</v>
       </c>
       <c r="J780" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="781" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A781" s="1" t="s">
-        <v>2928</v>
+        <v>2931</v>
       </c>
       <c r="B781" s="1" t="s">
-        <v>2929</v>
+        <v>2932</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>2929</v>
+        <v>2932</v>
       </c>
       <c r="D781" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E781" s="3">
-        <v>35.88</v>
+        <v>75.67</v>
       </c>
       <c r="F781" s="3">
-        <v>38.64</v>
+        <v>81.49</v>
       </c>
       <c r="G781" s="3">
-        <v>41.4</v>
+        <v>87.31</v>
       </c>
       <c r="H781" s="3" t="s">
-        <v>2930</v>
+        <v>2933</v>
       </c>
       <c r="I781" s="3" t="s">
-        <v>2054</v>
+        <v>2062</v>
       </c>
       <c r="J781" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="782" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A782" s="1" t="s">
-        <v>2931</v>
+        <v>2934</v>
       </c>
       <c r="B782" s="1" t="s">
-        <v>2932</v>
+        <v>2935</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>2932</v>
+        <v>2935</v>
       </c>
       <c r="D782" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E782" s="3">
-        <v>112.49</v>
+        <v>156.84</v>
       </c>
       <c r="F782" s="3">
-        <v>121.14</v>
+        <v>168.91</v>
       </c>
       <c r="G782" s="3">
-        <v>129.79</v>
+        <v>180.97</v>
       </c>
       <c r="H782" s="3" t="s">
-        <v>2933</v>
+        <v>2936</v>
       </c>
       <c r="I782" s="3" t="s">
-        <v>2054</v>
+        <v>2062</v>
       </c>
       <c r="J782" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="783" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A783" s="1" t="s">
-        <v>2934</v>
+        <v>2937</v>
       </c>
       <c r="B783" s="1" t="s">
-        <v>2935</v>
+        <v>2938</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>2935</v>
+        <v>2938</v>
       </c>
       <c r="D783" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E783" s="3">
-        <v>144.91</v>
+        <v>133.21</v>
       </c>
       <c r="F783" s="3">
-        <v>156.06</v>
+        <v>143.46</v>
       </c>
       <c r="G783" s="3">
-        <v>167.21</v>
+        <v>153.71</v>
       </c>
       <c r="H783" s="3" t="s">
-        <v>2936</v>
+        <v>2939</v>
       </c>
       <c r="I783" s="3" t="s">
-        <v>2054</v>
+        <v>2062</v>
       </c>
       <c r="J783" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="784" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A784" s="1" t="s">
-        <v>2937</v>
+        <v>2940</v>
       </c>
       <c r="B784" s="1" t="s">
-        <v>2938</v>
+        <v>2941</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>2938</v>
+        <v>2941</v>
       </c>
       <c r="D784" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E784" s="3">
-        <v>36.66</v>
+        <v>35.88</v>
       </c>
       <c r="F784" s="3">
-        <v>39.48</v>
+        <v>38.64</v>
       </c>
       <c r="G784" s="3">
-        <v>42.3</v>
+        <v>41.4</v>
       </c>
       <c r="H784" s="3" t="s">
-        <v>2939</v>
+        <v>2942</v>
       </c>
       <c r="I784" s="3" t="s">
-        <v>68</v>
+        <v>2062</v>
       </c>
       <c r="J784" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="785" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A785" s="1" t="s">
-        <v>2940</v>
+        <v>2943</v>
       </c>
       <c r="B785" s="1" t="s">
-        <v>2941</v>
+        <v>2944</v>
       </c>
       <c r="C785" s="1" t="s">
-        <v>2941</v>
+        <v>2944</v>
       </c>
       <c r="D785" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E785" s="3">
-        <v>36.66</v>
+        <v>35.88</v>
       </c>
       <c r="F785" s="3">
-        <v>39.48</v>
+        <v>38.64</v>
       </c>
       <c r="G785" s="3">
-        <v>42.3</v>
+        <v>41.4</v>
       </c>
       <c r="H785" s="3" t="s">
-        <v>2942</v>
+        <v>2945</v>
       </c>
       <c r="I785" s="3" t="s">
-        <v>68</v>
+        <v>2062</v>
       </c>
       <c r="J785" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="786" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A786" s="1" t="s">
-        <v>2943</v>
+        <v>2946</v>
       </c>
       <c r="B786" s="1" t="s">
-        <v>2944</v>
+        <v>2947</v>
       </c>
       <c r="C786" s="1" t="s">
-        <v>2944</v>
+        <v>2947</v>
       </c>
       <c r="D786" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E786" s="3">
-        <v>31.98</v>
+        <v>112.49</v>
       </c>
       <c r="F786" s="3">
-        <v>34.44</v>
+        <v>121.14</v>
       </c>
       <c r="G786" s="3">
-        <v>36.9</v>
+        <v>129.79</v>
       </c>
       <c r="H786" s="3" t="s">
-        <v>2945</v>
+        <v>2948</v>
       </c>
       <c r="I786" s="3" t="s">
-        <v>68</v>
+        <v>2062</v>
       </c>
       <c r="J786" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="787" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A787" s="1" t="s">
-        <v>2946</v>
+        <v>2949</v>
       </c>
       <c r="B787" s="1" t="s">
-        <v>2947</v>
+        <v>2950</v>
       </c>
       <c r="C787" s="1" t="s">
-        <v>2947</v>
+        <v>2950</v>
       </c>
       <c r="D787" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E787" s="3">
-        <v>67.86</v>
+        <v>144.91</v>
       </c>
       <c r="F787" s="3">
-        <v>73.08</v>
+        <v>156.06</v>
       </c>
       <c r="G787" s="3">
-        <v>78.3</v>
+        <v>167.21</v>
       </c>
       <c r="H787" s="3" t="s">
-        <v>2948</v>
+        <v>2951</v>
       </c>
       <c r="I787" s="3" t="s">
-        <v>68</v>
+        <v>2062</v>
       </c>
       <c r="J787" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="788" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A788" s="1" t="s">
-        <v>2949</v>
+        <v>2952</v>
       </c>
       <c r="B788" s="1" t="s">
-        <v>2950</v>
+        <v>2953</v>
       </c>
       <c r="C788" s="1" t="s">
-        <v>2950</v>
+        <v>2953</v>
       </c>
       <c r="D788" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E788" s="3">
-        <v>109.82</v>
+        <v>36.66</v>
       </c>
       <c r="F788" s="3">
-        <v>118.27</v>
+        <v>39.48</v>
       </c>
       <c r="G788" s="3">
-        <v>126.72</v>
+        <v>42.3</v>
       </c>
       <c r="H788" s="3" t="s">
-        <v>2951</v>
+        <v>2954</v>
       </c>
       <c r="I788" s="3" t="s">
-        <v>2054</v>
+        <v>68</v>
       </c>
       <c r="J788" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="789" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A789" s="1" t="s">
-        <v>2952</v>
+        <v>2955</v>
       </c>
       <c r="B789" s="1" t="s">
-        <v>2953</v>
+        <v>2956</v>
       </c>
       <c r="C789" s="1" t="s">
-        <v>2954</v>
+        <v>2956</v>
       </c>
       <c r="D789" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E789" s="3">
-        <v>57.01</v>
+        <v>36.66</v>
       </c>
       <c r="F789" s="3">
-        <v>61.5</v>
+        <v>39.48</v>
       </c>
       <c r="G789" s="3">
-        <v>65.99</v>
+        <v>42.3</v>
       </c>
       <c r="H789" s="3" t="s">
-        <v>2955</v>
+        <v>2957</v>
       </c>
       <c r="I789" s="3" t="s">
-        <v>1700</v>
+        <v>68</v>
       </c>
       <c r="J789" s="3" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
     </row>
     <row r="790" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A790" s="1" t="s">
-        <v>2956</v>
+        <v>2958</v>
       </c>
       <c r="B790" s="1" t="s">
-        <v>2957</v>
+        <v>2959</v>
       </c>
       <c r="C790" s="1" t="s">
-        <v>2957</v>
+        <v>2959</v>
       </c>
       <c r="D790" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E790" s="3">
-        <v>105.36</v>
+        <v>31.98</v>
       </c>
       <c r="F790" s="3">
-        <v>113.66</v>
+        <v>34.44</v>
       </c>
       <c r="G790" s="3">
-        <v>121.95</v>
+        <v>36.9</v>
       </c>
       <c r="H790" s="3" t="s">
-        <v>2958</v>
+        <v>2960</v>
       </c>
       <c r="I790" s="3" t="s">
-        <v>1700</v>
+        <v>68</v>
       </c>
       <c r="J790" s="3" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
     </row>
     <row r="791" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A791" s="1" t="s">
-        <v>2959</v>
+        <v>2961</v>
       </c>
       <c r="B791" s="1" t="s">
-        <v>2960</v>
+        <v>2962</v>
       </c>
       <c r="C791" s="1" t="s">
-        <v>2961</v>
+        <v>2962</v>
       </c>
       <c r="D791" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E791" s="3">
-        <v>105.36</v>
+        <v>67.86</v>
       </c>
       <c r="F791" s="3">
-        <v>113.66</v>
+        <v>73.08</v>
       </c>
       <c r="G791" s="3">
-        <v>121.95</v>
+        <v>78.3</v>
       </c>
       <c r="H791" s="3" t="s">
-        <v>2962</v>
+        <v>2963</v>
       </c>
       <c r="I791" s="3" t="s">
-        <v>1700</v>
+        <v>68</v>
       </c>
       <c r="J791" s="3" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
     </row>
     <row r="792" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A792" s="1" t="s">
-        <v>2963</v>
+        <v>2964</v>
       </c>
       <c r="B792" s="1" t="s">
-        <v>2964</v>
+        <v>2965</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>2964</v>
+        <v>2965</v>
       </c>
       <c r="D792" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E792" s="3">
-        <v>34.2</v>
+        <v>109.82</v>
       </c>
       <c r="F792" s="3">
-        <v>36.89</v>
+        <v>118.27</v>
       </c>
       <c r="G792" s="3">
-        <v>39.59</v>
+        <v>126.72</v>
       </c>
       <c r="H792" s="3" t="s">
-        <v>2965</v>
+        <v>2966</v>
       </c>
       <c r="I792" s="3" t="s">
-        <v>1700</v>
+        <v>2062</v>
       </c>
       <c r="J792" s="3" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
     </row>
     <row r="793" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A793" s="1" t="s">
-        <v>2966</v>
+        <v>2967</v>
       </c>
       <c r="B793" s="1" t="s">
-        <v>2967</v>
+        <v>2968</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>2967</v>
+        <v>2969</v>
       </c>
       <c r="D793" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E793" s="3">
-        <v>38.37</v>
+        <v>57.01</v>
       </c>
       <c r="F793" s="3">
-        <v>41.39</v>
+        <v>61.5</v>
       </c>
       <c r="G793" s="3">
-        <v>44.41</v>
+        <v>65.99</v>
       </c>
       <c r="H793" s="3" t="s">
-        <v>2968</v>
+        <v>2970</v>
       </c>
       <c r="I793" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J793" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="794" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A794" s="1" t="s">
-        <v>2969</v>
+        <v>2971</v>
       </c>
       <c r="B794" s="1" t="s">
-        <v>2970</v>
+        <v>2972</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>2971</v>
+        <v>2972</v>
       </c>
       <c r="D794" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E794" s="3">
-        <v>77.42</v>
+        <v>105.36</v>
       </c>
       <c r="F794" s="3">
-        <v>83.52</v>
+        <v>113.66</v>
       </c>
       <c r="G794" s="3">
-        <v>89.61</v>
+        <v>121.95</v>
       </c>
       <c r="H794" s="3" t="s">
-        <v>2972</v>
+        <v>2973</v>
       </c>
       <c r="I794" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J794" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="795" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A795" s="1" t="s">
-        <v>2973</v>
+        <v>2974</v>
       </c>
       <c r="B795" s="1" t="s">
-        <v>2974</v>
+        <v>2975</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>2975</v>
+        <v>2976</v>
       </c>
       <c r="D795" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E795" s="3">
-        <v>82.25</v>
+        <v>105.36</v>
       </c>
       <c r="F795" s="3">
-        <v>88.72</v>
+        <v>113.66</v>
       </c>
       <c r="G795" s="3">
-        <v>95.2</v>
+        <v>121.95</v>
       </c>
       <c r="H795" s="3" t="s">
-        <v>2976</v>
+        <v>2977</v>
       </c>
       <c r="I795" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J795" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="796" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A796" s="1" t="s">
-        <v>2977</v>
+        <v>2978</v>
       </c>
       <c r="B796" s="1" t="s">
-        <v>2978</v>
+        <v>2979</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>2978</v>
+        <v>2979</v>
       </c>
       <c r="D796" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E796" s="3">
-        <v>64.34</v>
+        <v>34.2</v>
       </c>
       <c r="F796" s="3">
-        <v>69.4</v>
+        <v>36.89</v>
       </c>
       <c r="G796" s="3">
-        <v>74.47</v>
+        <v>39.59</v>
       </c>
       <c r="H796" s="3" t="s">
-        <v>2979</v>
+        <v>2980</v>
       </c>
       <c r="I796" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J796" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="797" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A797" s="1" t="s">
-        <v>2980</v>
+        <v>2981</v>
       </c>
       <c r="B797" s="1" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
       <c r="C797" s="1" t="s">
         <v>2982</v>
       </c>
       <c r="D797" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E797" s="3">
-        <v>49.28</v>
+        <v>38.37</v>
       </c>
       <c r="F797" s="3">
-        <v>53.16</v>
+        <v>41.39</v>
       </c>
       <c r="G797" s="3">
-        <v>57.04</v>
+        <v>44.41</v>
       </c>
       <c r="H797" s="3" t="s">
         <v>2983</v>
       </c>
       <c r="I797" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J797" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="798" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A798" s="1" t="s">
         <v>2984</v>
       </c>
       <c r="B798" s="1" t="s">
         <v>2985</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>2985</v>
+        <v>2986</v>
       </c>
       <c r="D798" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E798" s="3">
-        <v>123.94</v>
+        <v>77.42</v>
       </c>
       <c r="F798" s="3">
-        <v>133.7</v>
+        <v>83.52</v>
       </c>
       <c r="G798" s="3">
-        <v>143.46</v>
+        <v>89.61</v>
       </c>
       <c r="H798" s="3" t="s">
-        <v>2986</v>
+        <v>2987</v>
       </c>
       <c r="I798" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J798" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="799" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A799" s="1" t="s">
-        <v>2987</v>
+        <v>2988</v>
       </c>
       <c r="B799" s="1" t="s">
-        <v>2988</v>
+        <v>2989</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>2988</v>
+        <v>2990</v>
       </c>
       <c r="D799" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E799" s="3">
-        <v>123.94</v>
+        <v>82.25</v>
       </c>
       <c r="F799" s="3">
-        <v>133.7</v>
+        <v>88.72</v>
       </c>
       <c r="G799" s="3">
-        <v>143.46</v>
+        <v>95.2</v>
       </c>
       <c r="H799" s="3" t="s">
-        <v>2989</v>
+        <v>2991</v>
       </c>
       <c r="I799" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J799" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="800" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A800" s="1" t="s">
-        <v>2990</v>
+        <v>2992</v>
       </c>
       <c r="B800" s="1" t="s">
-        <v>2991</v>
+        <v>2993</v>
       </c>
       <c r="C800" s="1" t="s">
-        <v>2991</v>
+        <v>2993</v>
       </c>
       <c r="D800" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E800" s="3">
-        <v>120.08</v>
+        <v>64.34</v>
       </c>
       <c r="F800" s="3">
-        <v>129.53</v>
+        <v>69.4</v>
       </c>
       <c r="G800" s="3">
-        <v>138.99</v>
+        <v>74.47</v>
       </c>
       <c r="H800" s="3" t="s">
-        <v>2992</v>
+        <v>2994</v>
       </c>
       <c r="I800" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J800" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="801" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A801" s="1" t="s">
-        <v>2993</v>
+        <v>2995</v>
       </c>
       <c r="B801" s="1" t="s">
-        <v>2994</v>
+        <v>2996</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>2994</v>
+        <v>2997</v>
       </c>
       <c r="D801" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E801" s="3">
-        <v>64.01</v>
+        <v>49.28</v>
       </c>
       <c r="F801" s="3">
-        <v>69.05</v>
+        <v>53.16</v>
       </c>
       <c r="G801" s="3">
-        <v>74.09</v>
+        <v>57.04</v>
       </c>
       <c r="H801" s="3" t="s">
-        <v>2995</v>
+        <v>2998</v>
       </c>
       <c r="I801" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J801" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="802" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A802" s="1" t="s">
-        <v>2996</v>
+        <v>2999</v>
       </c>
       <c r="B802" s="1" t="s">
-        <v>2997</v>
+        <v>3000</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>2997</v>
+        <v>3000</v>
       </c>
       <c r="D802" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E802" s="3">
-        <v>58.05</v>
+        <v>123.94</v>
       </c>
       <c r="F802" s="3">
-        <v>62.62</v>
+        <v>133.7</v>
       </c>
       <c r="G802" s="3">
-        <v>67.19</v>
+        <v>143.46</v>
       </c>
       <c r="H802" s="3" t="s">
-        <v>2998</v>
+        <v>3001</v>
       </c>
       <c r="I802" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J802" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="803" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A803" s="1" t="s">
-        <v>2999</v>
+        <v>3002</v>
       </c>
       <c r="B803" s="1" t="s">
-        <v>3000</v>
+        <v>3003</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>3000</v>
+        <v>3003</v>
       </c>
       <c r="D803" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E803" s="3">
-        <v>79.07</v>
+        <v>123.94</v>
       </c>
       <c r="F803" s="3">
-        <v>85.3</v>
+        <v>133.7</v>
       </c>
       <c r="G803" s="3">
-        <v>91.52</v>
+        <v>143.46</v>
       </c>
       <c r="H803" s="3" t="s">
-        <v>3001</v>
+        <v>3004</v>
       </c>
       <c r="I803" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J803" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="804" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A804" s="1" t="s">
-        <v>3002</v>
+        <v>3005</v>
       </c>
       <c r="B804" s="1" t="s">
-        <v>3003</v>
+        <v>3006</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>3003</v>
+        <v>3006</v>
       </c>
       <c r="D804" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E804" s="3">
-        <v>91.02</v>
+        <v>120.08</v>
       </c>
       <c r="F804" s="3">
-        <v>98.19</v>
+        <v>129.53</v>
       </c>
       <c r="G804" s="3">
-        <v>105.35</v>
+        <v>138.99</v>
       </c>
       <c r="H804" s="3" t="s">
-        <v>3004</v>
+        <v>3007</v>
       </c>
       <c r="I804" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J804" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="805" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A805" s="1" t="s">
-        <v>3005</v>
+        <v>3008</v>
       </c>
       <c r="B805" s="1" t="s">
-        <v>3006</v>
+        <v>3009</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>3006</v>
+        <v>3009</v>
       </c>
       <c r="D805" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E805" s="3">
-        <v>83.67</v>
+        <v>64.01</v>
       </c>
       <c r="F805" s="3">
-        <v>90.26</v>
+        <v>69.05</v>
       </c>
       <c r="G805" s="3">
-        <v>96.84</v>
+        <v>74.09</v>
       </c>
       <c r="H805" s="3" t="s">
-        <v>3007</v>
+        <v>3010</v>
       </c>
       <c r="I805" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J805" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="806" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A806" s="1" t="s">
-        <v>3008</v>
+        <v>3011</v>
       </c>
       <c r="B806" s="1" t="s">
-        <v>3009</v>
+        <v>3012</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>3009</v>
+        <v>3012</v>
       </c>
       <c r="D806" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E806" s="3">
-        <v>73.91</v>
+        <v>58.05</v>
       </c>
       <c r="F806" s="3">
-        <v>79.73</v>
+        <v>62.62</v>
       </c>
       <c r="G806" s="3">
-        <v>85.55</v>
+        <v>67.19</v>
       </c>
       <c r="H806" s="3" t="s">
-        <v>3010</v>
+        <v>3013</v>
       </c>
       <c r="I806" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J806" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="807" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A807" s="1" t="s">
-        <v>3011</v>
+        <v>3014</v>
       </c>
       <c r="B807" s="1" t="s">
-        <v>3012</v>
+        <v>3015</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>3012</v>
+        <v>3015</v>
       </c>
       <c r="D807" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E807" s="3">
-        <v>82.97</v>
+        <v>79.07</v>
       </c>
       <c r="F807" s="3">
-        <v>89.5</v>
+        <v>85.3</v>
       </c>
       <c r="G807" s="3">
-        <v>96.04</v>
+        <v>91.52</v>
       </c>
       <c r="H807" s="3" t="s">
-        <v>3013</v>
+        <v>3016</v>
       </c>
       <c r="I807" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J807" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="808" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A808" s="1" t="s">
-        <v>3014</v>
+        <v>3017</v>
       </c>
       <c r="B808" s="1" t="s">
-        <v>3015</v>
+        <v>3018</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>3015</v>
+        <v>3018</v>
       </c>
       <c r="D808" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E808" s="3">
-        <v>52.25</v>
+        <v>91.02</v>
       </c>
       <c r="F808" s="3">
-        <v>56.36</v>
+        <v>98.19</v>
       </c>
       <c r="G808" s="3">
-        <v>60.48</v>
+        <v>105.35</v>
       </c>
       <c r="H808" s="3" t="s">
-        <v>3016</v>
+        <v>3019</v>
       </c>
       <c r="I808" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J808" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="809" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A809" s="1" t="s">
-        <v>3017</v>
+        <v>3020</v>
       </c>
       <c r="B809" s="1" t="s">
-        <v>3018</v>
+        <v>3021</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>3019</v>
+        <v>3021</v>
       </c>
       <c r="D809" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E809" s="3">
-        <v>147.26</v>
+        <v>83.67</v>
       </c>
       <c r="F809" s="3">
-        <v>158.59</v>
+        <v>90.26</v>
       </c>
       <c r="G809" s="3">
-        <v>169.92</v>
+        <v>96.84</v>
       </c>
       <c r="H809" s="3" t="s">
-        <v>3020</v>
+        <v>3022</v>
       </c>
       <c r="I809" s="3" t="s">
-        <v>68</v>
+        <v>1708</v>
       </c>
       <c r="J809" s="3" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
     </row>
     <row r="810" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A810" s="1" t="s">
-        <v>3021</v>
+        <v>3023</v>
       </c>
       <c r="B810" s="1" t="s">
-        <v>3022</v>
+        <v>3024</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>3022</v>
+        <v>3024</v>
       </c>
       <c r="D810" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E810" s="3">
-        <v>50.44</v>
+        <v>73.91</v>
       </c>
       <c r="F810" s="3">
-        <v>54.32</v>
+        <v>79.73</v>
       </c>
       <c r="G810" s="3">
-        <v>58.2</v>
+        <v>85.55</v>
       </c>
       <c r="H810" s="3" t="s">
-        <v>3023</v>
+        <v>3025</v>
       </c>
       <c r="I810" s="3" t="s">
-        <v>68</v>
+        <v>1708</v>
       </c>
       <c r="J810" s="3" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
     </row>
     <row r="811" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A811" s="1" t="s">
-        <v>3024</v>
+        <v>3026</v>
       </c>
       <c r="B811" s="1" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
       <c r="D811" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E811" s="3">
-        <v>276.67</v>
+        <v>82.97</v>
       </c>
       <c r="F811" s="3">
-        <v>297.95</v>
+        <v>89.5</v>
       </c>
       <c r="G811" s="3">
-        <v>319.23</v>
+        <v>96.04</v>
       </c>
       <c r="H811" s="3" t="s">
-        <v>3026</v>
+        <v>3028</v>
       </c>
       <c r="I811" s="3" t="s">
-        <v>68</v>
+        <v>1708</v>
       </c>
       <c r="J811" s="3" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
     </row>
     <row r="812" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A812" s="1" t="s">
-        <v>3027</v>
+        <v>3029</v>
       </c>
       <c r="B812" s="1" t="s">
-        <v>3028</v>
+        <v>3030</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>3028</v>
+        <v>3030</v>
       </c>
       <c r="D812" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E812" s="3">
-        <v>200.99</v>
+        <v>52.25</v>
       </c>
       <c r="F812" s="3">
-        <v>216.45</v>
+        <v>56.36</v>
       </c>
       <c r="G812" s="3">
-        <v>231.91</v>
+        <v>60.48</v>
       </c>
       <c r="H812" s="3" t="s">
-        <v>3029</v>
+        <v>3031</v>
       </c>
       <c r="I812" s="3" t="s">
-        <v>68</v>
+        <v>1708</v>
       </c>
       <c r="J812" s="3" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
     </row>
     <row r="813" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A813" s="1" t="s">
-        <v>3030</v>
+        <v>3032</v>
       </c>
       <c r="B813" s="1" t="s">
-        <v>3031</v>
+        <v>3033</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>3031</v>
+        <v>3034</v>
       </c>
       <c r="D813" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E813" s="3">
-        <v>200.99</v>
+        <v>147.26</v>
       </c>
       <c r="F813" s="3">
-        <v>216.45</v>
+        <v>158.59</v>
       </c>
       <c r="G813" s="3">
-        <v>231.91</v>
+        <v>169.92</v>
       </c>
       <c r="H813" s="3" t="s">
-        <v>3032</v>
+        <v>3035</v>
       </c>
       <c r="I813" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J813" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="814" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A814" s="1" t="s">
-        <v>3033</v>
+        <v>3036</v>
       </c>
       <c r="B814" s="1" t="s">
-        <v>3034</v>
+        <v>3037</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>3034</v>
+        <v>3037</v>
       </c>
       <c r="D814" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E814" s="3">
-        <v>32.56</v>
+        <v>50.44</v>
       </c>
       <c r="F814" s="3">
-        <v>35.07</v>
+        <v>54.32</v>
       </c>
       <c r="G814" s="3">
-        <v>37.58</v>
+        <v>58.2</v>
       </c>
       <c r="H814" s="3" t="s">
-        <v>3035</v>
+        <v>3038</v>
       </c>
       <c r="I814" s="3" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="J814" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="815" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A815" s="1" t="s">
-        <v>3036</v>
+        <v>3039</v>
       </c>
       <c r="B815" s="1" t="s">
-        <v>3037</v>
+        <v>3040</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>3037</v>
+        <v>3040</v>
       </c>
       <c r="D815" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E815" s="3">
-        <v>123.23</v>
+        <v>276.67</v>
       </c>
       <c r="F815" s="3">
-        <v>132.71</v>
+        <v>297.95</v>
       </c>
       <c r="G815" s="3">
-        <v>142.19</v>
+        <v>319.23</v>
       </c>
       <c r="H815" s="3" t="s">
-        <v>3038</v>
+        <v>3041</v>
       </c>
       <c r="I815" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J815" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="816" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A816" s="1" t="s">
-        <v>3039</v>
+        <v>3042</v>
       </c>
       <c r="B816" s="1" t="s">
-        <v>3040</v>
+        <v>3043</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>3040</v>
+        <v>3043</v>
       </c>
       <c r="D816" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E816" s="3">
-        <v>70.8</v>
+        <v>200.99</v>
       </c>
       <c r="F816" s="3">
-        <v>76.38</v>
+        <v>216.45</v>
       </c>
       <c r="G816" s="3">
-        <v>81.95</v>
+        <v>231.91</v>
       </c>
       <c r="H816" s="3" t="s">
-        <v>3041</v>
+        <v>3044</v>
       </c>
       <c r="I816" s="3" t="s">
-        <v>1700</v>
+        <v>68</v>
       </c>
       <c r="J816" s="3" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
     </row>
     <row r="817" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A817" s="1" t="s">
-        <v>3042</v>
+        <v>3045</v>
       </c>
       <c r="B817" s="1" t="s">
-        <v>3043</v>
+        <v>3046</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>3044</v>
+        <v>3046</v>
       </c>
       <c r="D817" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E817" s="3">
-        <v>17.18</v>
+        <v>200.99</v>
       </c>
       <c r="F817" s="3">
-        <v>17.86</v>
+        <v>216.45</v>
       </c>
       <c r="G817" s="3">
-        <v>19.07</v>
+        <v>231.91</v>
       </c>
       <c r="H817" s="3" t="s">
-        <v>3045</v>
+        <v>3047</v>
       </c>
       <c r="I817" s="3" t="s">
-        <v>520</v>
+        <v>68</v>
       </c>
       <c r="J817" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="818" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A818" s="1" t="s">
-        <v>3046</v>
+        <v>3048</v>
       </c>
       <c r="B818" s="1" t="s">
-        <v>3047</v>
+        <v>3049</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>3047</v>
+        <v>3049</v>
       </c>
       <c r="D818" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E818" s="3">
-        <v>109.23</v>
+        <v>32.56</v>
       </c>
       <c r="F818" s="3">
-        <v>117.83</v>
+        <v>35.07</v>
       </c>
       <c r="G818" s="3">
-        <v>126.43</v>
+        <v>37.58</v>
       </c>
       <c r="H818" s="3" t="s">
-        <v>3048</v>
+        <v>3050</v>
       </c>
       <c r="I818" s="3" t="s">
-        <v>1700</v>
+        <v>62</v>
       </c>
       <c r="J818" s="3" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
     </row>
     <row r="819" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A819" s="1" t="s">
-        <v>3049</v>
+        <v>3051</v>
       </c>
       <c r="B819" s="1" t="s">
-        <v>3050</v>
+        <v>3052</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>3050</v>
+        <v>3052</v>
       </c>
       <c r="D819" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E819" s="3">
-        <v>61.61</v>
+        <v>123.23</v>
       </c>
       <c r="F819" s="3">
-        <v>66.46</v>
+        <v>132.71</v>
       </c>
       <c r="G819" s="3">
-        <v>71.31</v>
+        <v>142.19</v>
       </c>
       <c r="H819" s="3" t="s">
-        <v>3051</v>
+        <v>3053</v>
       </c>
       <c r="I819" s="3" t="s">
-        <v>1700</v>
+        <v>68</v>
       </c>
       <c r="J819" s="3" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
     </row>
     <row r="820" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A820" s="1" t="s">
-        <v>3052</v>
+        <v>3054</v>
       </c>
       <c r="B820" s="1" t="s">
-        <v>3053</v>
+        <v>3055</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>3054</v>
+        <v>3055</v>
       </c>
       <c r="D820" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E820" s="3">
-        <v>73.38</v>
+        <v>70.8</v>
       </c>
       <c r="F820" s="3">
-        <v>79.16</v>
+        <v>76.38</v>
       </c>
       <c r="G820" s="3">
-        <v>84.94</v>
+        <v>81.95</v>
       </c>
       <c r="H820" s="3" t="s">
-        <v>3055</v>
+        <v>3056</v>
       </c>
       <c r="I820" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J820" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="821" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A821" s="1" t="s">
-        <v>3056</v>
+        <v>3057</v>
       </c>
       <c r="B821" s="1" t="s">
-        <v>3057</v>
+        <v>3058</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>3057</v>
+        <v>3059</v>
       </c>
       <c r="D821" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E821" s="3">
-        <v>61.61</v>
+        <v>17.18</v>
       </c>
       <c r="F821" s="3">
-        <v>66.46</v>
+        <v>17.86</v>
       </c>
       <c r="G821" s="3">
-        <v>71.31</v>
+        <v>19.07</v>
       </c>
       <c r="H821" s="3" t="s">
-        <v>3058</v>
+        <v>3060</v>
       </c>
       <c r="I821" s="3" t="s">
-        <v>1700</v>
+        <v>520</v>
       </c>
       <c r="J821" s="3" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
     </row>
     <row r="822" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A822" s="1" t="s">
-        <v>3059</v>
+        <v>3061</v>
       </c>
       <c r="B822" s="1" t="s">
-        <v>3060</v>
+        <v>3062</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>3060</v>
+        <v>3062</v>
       </c>
       <c r="D822" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E822" s="3">
-        <v>88.09</v>
+        <v>109.23</v>
       </c>
       <c r="F822" s="3">
-        <v>95.02</v>
+        <v>117.83</v>
       </c>
       <c r="G822" s="3">
-        <v>101.96</v>
+        <v>126.43</v>
       </c>
       <c r="H822" s="3" t="s">
-        <v>3061</v>
+        <v>3063</v>
       </c>
       <c r="I822" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J822" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="823" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A823" s="1" t="s">
-        <v>3062</v>
+        <v>3064</v>
       </c>
       <c r="B823" s="1" t="s">
-        <v>3063</v>
+        <v>3065</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>3063</v>
+        <v>3065</v>
       </c>
       <c r="D823" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E823" s="3">
-        <v>68.77</v>
+        <v>61.61</v>
       </c>
       <c r="F823" s="3">
-        <v>74.19</v>
+        <v>66.46</v>
       </c>
       <c r="G823" s="3">
-        <v>79.6</v>
+        <v>71.31</v>
       </c>
       <c r="H823" s="3" t="s">
-        <v>3064</v>
+        <v>3066</v>
       </c>
       <c r="I823" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J823" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="824" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A824" s="1" t="s">
-        <v>3065</v>
+        <v>3067</v>
       </c>
       <c r="B824" s="1" t="s">
-        <v>3066</v>
+        <v>3068</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>3066</v>
+        <v>3069</v>
       </c>
       <c r="D824" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E824" s="3">
-        <v>66.57</v>
+        <v>73.38</v>
       </c>
       <c r="F824" s="3">
-        <v>71.82</v>
+        <v>79.16</v>
       </c>
       <c r="G824" s="3">
-        <v>77.06</v>
+        <v>84.94</v>
       </c>
       <c r="H824" s="3" t="s">
-        <v>3067</v>
+        <v>3070</v>
       </c>
       <c r="I824" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J824" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="825" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A825" s="1" t="s">
-        <v>3068</v>
+        <v>3071</v>
       </c>
       <c r="B825" s="1" t="s">
-        <v>3069</v>
+        <v>3072</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>3069</v>
+        <v>3072</v>
       </c>
       <c r="D825" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E825" s="3">
-        <v>105.36</v>
+        <v>61.61</v>
       </c>
       <c r="F825" s="3">
-        <v>113.66</v>
+        <v>66.46</v>
       </c>
       <c r="G825" s="3">
-        <v>121.95</v>
+        <v>71.31</v>
       </c>
       <c r="H825" s="3" t="s">
-        <v>3070</v>
+        <v>3073</v>
       </c>
       <c r="I825" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J825" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="826" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A826" s="1" t="s">
-        <v>3071</v>
+        <v>3074</v>
       </c>
       <c r="B826" s="1" t="s">
-        <v>3072</v>
+        <v>3075</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
       <c r="D826" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E826" s="3">
-        <v>76.33</v>
+        <v>88.09</v>
       </c>
       <c r="F826" s="3">
-        <v>82.34</v>
+        <v>95.02</v>
       </c>
       <c r="G826" s="3">
-        <v>88.35</v>
+        <v>101.96</v>
       </c>
       <c r="H826" s="3" t="s">
-        <v>3074</v>
+        <v>3076</v>
       </c>
       <c r="I826" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J826" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="827" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A827" s="1" t="s">
-        <v>3075</v>
+        <v>3077</v>
       </c>
       <c r="B827" s="1" t="s">
-        <v>3076</v>
+        <v>3078</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>3076</v>
+        <v>3078</v>
       </c>
       <c r="D827" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E827" s="3">
-        <v>190.28</v>
+        <v>68.77</v>
       </c>
       <c r="F827" s="3">
-        <v>205.27</v>
+        <v>74.19</v>
       </c>
       <c r="G827" s="3">
-        <v>220.25</v>
+        <v>79.6</v>
       </c>
       <c r="H827" s="3" t="s">
-        <v>3077</v>
+        <v>3079</v>
       </c>
       <c r="I827" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J827" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="828" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A828" s="1" t="s">
-        <v>3078</v>
+        <v>3080</v>
       </c>
       <c r="B828" s="1" t="s">
-        <v>3079</v>
+        <v>3081</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>3079</v>
+        <v>3081</v>
       </c>
       <c r="D828" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E828" s="3">
-        <v>78.23</v>
+        <v>66.57</v>
       </c>
       <c r="F828" s="3">
-        <v>84.39</v>
+        <v>71.82</v>
       </c>
       <c r="G828" s="3">
-        <v>90.55</v>
+        <v>77.06</v>
       </c>
       <c r="H828" s="3" t="s">
-        <v>3080</v>
+        <v>3082</v>
       </c>
       <c r="I828" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J828" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="829" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A829" s="1" t="s">
-        <v>3081</v>
+        <v>3083</v>
       </c>
       <c r="B829" s="1" t="s">
-        <v>3082</v>
+        <v>3084</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>3083</v>
+        <v>3084</v>
       </c>
       <c r="D829" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E829" s="3">
-        <v>41.55</v>
+        <v>105.36</v>
       </c>
       <c r="F829" s="3">
-        <v>43.81</v>
+        <v>113.66</v>
       </c>
       <c r="G829" s="3">
-        <v>46.7</v>
+        <v>121.95</v>
       </c>
       <c r="H829" s="3" t="s">
-        <v>3084</v>
+        <v>3085</v>
       </c>
       <c r="I829" s="3" t="s">
-        <v>1078</v>
+        <v>1708</v>
       </c>
       <c r="J829" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="830" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A830" s="1" t="s">
-        <v>3085</v>
+        <v>3086</v>
       </c>
       <c r="B830" s="1" t="s">
-        <v>3086</v>
+        <v>3087</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>3087</v>
+        <v>3088</v>
       </c>
       <c r="D830" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E830" s="3">
-        <v>20.29</v>
+        <v>76.33</v>
       </c>
       <c r="F830" s="3">
-        <v>21.39</v>
+        <v>82.34</v>
       </c>
       <c r="G830" s="3">
-        <v>22.81</v>
+        <v>88.35</v>
       </c>
       <c r="H830" s="3" t="s">
-        <v>3088</v>
+        <v>3089</v>
       </c>
       <c r="I830" s="3" t="s">
-        <v>1078</v>
+        <v>1708</v>
       </c>
       <c r="J830" s="3" t="s">
-        <v>3089</v>
+        <v>73</v>
       </c>
     </row>
     <row r="831" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A831" s="1" t="s">
         <v>3090</v>
       </c>
       <c r="B831" s="1" t="s">
         <v>3091</v>
       </c>
       <c r="C831" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E831" s="3">
+        <v>190.28</v>
+      </c>
+      <c r="F831" s="3">
+        <v>205.27</v>
+      </c>
+      <c r="G831" s="3">
+        <v>220.25</v>
+      </c>
+      <c r="H831" s="3" t="s">
         <v>3092</v>
       </c>
-      <c r="D831" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I831" s="3" t="s">
-        <v>1078</v>
+        <v>1708</v>
       </c>
       <c r="J831" s="3" t="s">
-        <v>3089</v>
+        <v>30</v>
       </c>
     </row>
     <row r="832" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A832" s="1" t="s">
+        <v>3093</v>
+      </c>
+      <c r="B832" s="1" t="s">
         <v>3094</v>
       </c>
-      <c r="B832" s="1" t="s">
+      <c r="C832" s="1" t="s">
+        <v>3094</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E832" s="3">
+        <v>78.23</v>
+      </c>
+      <c r="F832" s="3">
+        <v>84.39</v>
+      </c>
+      <c r="G832" s="3">
+        <v>90.55</v>
+      </c>
+      <c r="H832" s="3" t="s">
         <v>3095</v>
       </c>
-      <c r="C832" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I832" s="3" t="s">
-        <v>1078</v>
+        <v>1708</v>
       </c>
       <c r="J832" s="3" t="s">
-        <v>3089</v>
+        <v>73</v>
       </c>
     </row>
     <row r="833" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A833" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="B833" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="C833" s="1" t="s">
         <v>3098</v>
-      </c>
-[...4 lines deleted...]
-        <v>3100</v>
       </c>
       <c r="D833" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E833" s="3">
         <v>20.29</v>
       </c>
       <c r="F833" s="3">
         <v>21.39</v>
       </c>
       <c r="G833" s="3">
         <v>22.81</v>
       </c>
       <c r="H833" s="3" t="s">
-        <v>3101</v>
+        <v>3099</v>
       </c>
       <c r="I833" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J833" s="3" t="s">
-        <v>3089</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="834" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A834" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="B834" s="1" t="s">
         <v>3102</v>
       </c>
-      <c r="B834" s="1" t="s">
+      <c r="C834" s="1" t="s">
         <v>3103</v>
       </c>
-      <c r="C834" s="1" t="s">
+      <c r="D834" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E834" s="3">
+        <v>20.29</v>
+      </c>
+      <c r="F834" s="3">
+        <v>21.39</v>
+      </c>
+      <c r="G834" s="3">
+        <v>22.81</v>
+      </c>
+      <c r="H834" s="3" t="s">
         <v>3104</v>
-      </c>
-[...13 lines deleted...]
-        <v>3105</v>
       </c>
       <c r="I834" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J834" s="3" t="s">
-        <v>596</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="835" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A835" s="1" t="s">
+        <v>3105</v>
+      </c>
+      <c r="B835" s="1" t="s">
         <v>3106</v>
       </c>
-      <c r="B835" s="1" t="s">
+      <c r="C835" s="1" t="s">
         <v>3107</v>
       </c>
-      <c r="C835" s="1" t="s">
+      <c r="D835" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E835" s="3">
+        <v>20.29</v>
+      </c>
+      <c r="F835" s="3">
+        <v>21.39</v>
+      </c>
+      <c r="G835" s="3">
+        <v>22.81</v>
+      </c>
+      <c r="H835" s="3" t="s">
         <v>3108</v>
-      </c>
-[...13 lines deleted...]
-        <v>3109</v>
       </c>
       <c r="I835" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J835" s="3" t="s">
-        <v>596</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="836" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A836" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="B836" s="1" t="s">
         <v>3110</v>
       </c>
-      <c r="B836" s="1" t="s">
+      <c r="C836" s="1" t="s">
         <v>3111</v>
       </c>
-      <c r="C836" s="1" t="s">
+      <c r="D836" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E836" s="3">
+        <v>20.29</v>
+      </c>
+      <c r="F836" s="3">
+        <v>21.39</v>
+      </c>
+      <c r="G836" s="3">
+        <v>22.81</v>
+      </c>
+      <c r="H836" s="3" t="s">
         <v>3112</v>
-      </c>
-[...13 lines deleted...]
-        <v>3113</v>
       </c>
       <c r="I836" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J836" s="3" t="s">
-        <v>596</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="837" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A837" s="1" t="s">
+        <v>3113</v>
+      </c>
+      <c r="B837" s="1" t="s">
         <v>3114</v>
       </c>
-      <c r="B837" s="1" t="s">
+      <c r="C837" s="1" t="s">
         <v>3115</v>
-      </c>
-[...1 lines deleted...]
-        <v>3116</v>
       </c>
       <c r="D837" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E837" s="3">
         <v>24.47</v>
       </c>
       <c r="F837" s="3">
         <v>25.8</v>
       </c>
       <c r="G837" s="3">
         <v>27.51</v>
       </c>
       <c r="H837" s="3" t="s">
-        <v>3117</v>
+        <v>3116</v>
       </c>
       <c r="I837" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J837" s="3" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="838" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A838" s="1" t="s">
+        <v>3117</v>
+      </c>
+      <c r="B838" s="1" t="s">
         <v>3118</v>
       </c>
-      <c r="B838" s="1" t="s">
+      <c r="C838" s="1" t="s">
         <v>3119</v>
       </c>
-      <c r="C838" s="1" t="s">
+      <c r="D838" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E838" s="3">
+        <v>24.47</v>
+      </c>
+      <c r="F838" s="3">
+        <v>25.8</v>
+      </c>
+      <c r="G838" s="3">
+        <v>27.51</v>
+      </c>
+      <c r="H838" s="3" t="s">
         <v>3120</v>
-      </c>
-[...13 lines deleted...]
-        <v>3121</v>
       </c>
       <c r="I838" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J838" s="3" t="s">
-        <v>479</v>
+        <v>596</v>
       </c>
     </row>
     <row r="839" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A839" s="1" t="s">
+        <v>3121</v>
+      </c>
+      <c r="B839" s="1" t="s">
         <v>3122</v>
       </c>
-      <c r="B839" s="1" t="s">
+      <c r="C839" s="1" t="s">
         <v>3123</v>
       </c>
-      <c r="C839" s="1" t="s">
+      <c r="D839" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E839" s="3">
+        <v>24.47</v>
+      </c>
+      <c r="F839" s="3">
+        <v>25.8</v>
+      </c>
+      <c r="G839" s="3">
+        <v>27.51</v>
+      </c>
+      <c r="H839" s="3" t="s">
         <v>3124</v>
-      </c>
-[...13 lines deleted...]
-        <v>3125</v>
       </c>
       <c r="I839" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J839" s="3" t="s">
-        <v>35</v>
+        <v>596</v>
       </c>
     </row>
     <row r="840" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A840" s="1" t="s">
+        <v>3125</v>
+      </c>
+      <c r="B840" s="1" t="s">
         <v>3126</v>
       </c>
-      <c r="B840" s="1" t="s">
+      <c r="C840" s="1" t="s">
         <v>3127</v>
       </c>
-      <c r="C840" s="1" t="s">
+      <c r="D840" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E840" s="3">
+        <v>24.47</v>
+      </c>
+      <c r="F840" s="3">
+        <v>25.8</v>
+      </c>
+      <c r="G840" s="3">
+        <v>27.51</v>
+      </c>
+      <c r="H840" s="3" t="s">
         <v>3128</v>
-      </c>
-[...13 lines deleted...]
-        <v>3129</v>
       </c>
       <c r="I840" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J840" s="3" t="s">
-        <v>479</v>
+        <v>596</v>
       </c>
     </row>
     <row r="841" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A841" s="1" t="s">
+        <v>3129</v>
+      </c>
+      <c r="B841" s="1" t="s">
         <v>3130</v>
       </c>
-      <c r="B841" s="1" t="s">
+      <c r="C841" s="1" t="s">
         <v>3131</v>
-      </c>
-[...1 lines deleted...]
-        <v>3132</v>
       </c>
       <c r="D841" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E841" s="3">
         <v>22.55</v>
       </c>
       <c r="F841" s="3">
         <v>23.77</v>
       </c>
       <c r="G841" s="3">
         <v>25.35</v>
       </c>
       <c r="H841" s="3" t="s">
-        <v>3133</v>
+        <v>3132</v>
       </c>
       <c r="I841" s="3" t="s">
         <v>1078</v>
       </c>
       <c r="J841" s="3" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="842" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A842" s="1" t="s">
+        <v>3133</v>
+      </c>
+      <c r="B842" s="1" t="s">
         <v>3134</v>
       </c>
-      <c r="B842" s="1" t="s">
+      <c r="C842" s="1" t="s">
         <v>3135</v>
       </c>
-      <c r="C842" s="1" t="s">
+      <c r="D842" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E842" s="3">
+        <v>70.92</v>
+      </c>
+      <c r="F842" s="3">
+        <v>74.77</v>
+      </c>
+      <c r="G842" s="3">
+        <v>79.72</v>
+      </c>
+      <c r="H842" s="3" t="s">
         <v>3136</v>
       </c>
-      <c r="D842" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I842" s="3" t="s">
-        <v>3138</v>
+        <v>1078</v>
       </c>
       <c r="J842" s="3" t="s">
-        <v>103</v>
+        <v>35</v>
       </c>
     </row>
     <row r="843" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A843" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="B843" s="1" t="s">
+        <v>3138</v>
+      </c>
+      <c r="C843" s="1" t="s">
         <v>3139</v>
       </c>
-      <c r="B843" s="1" t="s">
+      <c r="D843" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E843" s="3">
+        <v>22.55</v>
+      </c>
+      <c r="F843" s="3">
+        <v>23.77</v>
+      </c>
+      <c r="G843" s="3">
+        <v>25.35</v>
+      </c>
+      <c r="H843" s="3" t="s">
         <v>3140</v>
       </c>
-      <c r="C843" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I843" s="3" t="s">
-        <v>1032</v>
+        <v>1078</v>
       </c>
       <c r="J843" s="3" t="s">
-        <v>30</v>
+        <v>479</v>
       </c>
     </row>
     <row r="844" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A844" s="1" t="s">
+        <v>3141</v>
+      </c>
+      <c r="B844" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C844" s="1" t="s">
         <v>3143</v>
       </c>
-      <c r="B844" s="1" t="s">
+      <c r="D844" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E844" s="3">
+        <v>90.44</v>
+      </c>
+      <c r="F844" s="3">
+        <v>95.35</v>
+      </c>
+      <c r="G844" s="3">
+        <v>101.66</v>
+      </c>
+      <c r="H844" s="3" t="s">
         <v>3144</v>
       </c>
-      <c r="C844" s="1" t="s">
+      <c r="I844" s="3" t="s">
         <v>3145</v>
       </c>
-      <c r="D844" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J844" s="3" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
     </row>
     <row r="845" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A845" s="1" t="s">
+        <v>3146</v>
+      </c>
+      <c r="B845" s="1" t="s">
         <v>3147</v>
       </c>
-      <c r="B845" s="1" t="s">
+      <c r="C845" s="1" t="s">
         <v>3148</v>
       </c>
-      <c r="C845" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D845" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E845" s="3">
-        <v>57.73</v>
+        <v>64.33</v>
       </c>
       <c r="F845" s="3">
-        <v>60.86</v>
+        <v>67.82</v>
       </c>
       <c r="G845" s="3">
-        <v>64.89</v>
+        <v>72.31</v>
       </c>
       <c r="H845" s="3" t="s">
         <v>3149</v>
       </c>
       <c r="I845" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J845" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="846" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A846" s="1" t="s">
         <v>3150</v>
       </c>
       <c r="B846" s="1" t="s">
         <v>3151</v>
       </c>
       <c r="C846" s="1" t="s">
         <v>3152</v>
       </c>
       <c r="D846" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E846" s="3">
-        <v>60.26</v>
+        <v>64.33</v>
       </c>
       <c r="F846" s="3">
-        <v>63.53</v>
+        <v>67.82</v>
       </c>
       <c r="G846" s="3">
-        <v>67.73</v>
+        <v>72.31</v>
       </c>
       <c r="H846" s="3" t="s">
         <v>3153</v>
       </c>
       <c r="I846" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J846" s="3" t="s">
-        <v>596</v>
+        <v>30</v>
       </c>
     </row>
     <row r="847" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A847" s="1" t="s">
         <v>3154</v>
       </c>
       <c r="B847" s="1" t="s">
         <v>3155</v>
       </c>
       <c r="C847" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E847" s="3">
+        <v>57.73</v>
+      </c>
+      <c r="F847" s="3">
+        <v>60.86</v>
+      </c>
+      <c r="G847" s="3">
+        <v>64.89</v>
+      </c>
+      <c r="H847" s="3" t="s">
         <v>3156</v>
-      </c>
-[...13 lines deleted...]
-        <v>3157</v>
       </c>
       <c r="I847" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J847" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="848" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A848" s="1" t="s">
+        <v>3157</v>
+      </c>
+      <c r="B848" s="1" t="s">
         <v>3158</v>
       </c>
-      <c r="B848" s="1" t="s">
+      <c r="C848" s="1" t="s">
         <v>3159</v>
       </c>
-      <c r="C848" s="1" t="s">
+      <c r="D848" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E848" s="3">
+        <v>60.26</v>
+      </c>
+      <c r="F848" s="3">
+        <v>63.53</v>
+      </c>
+      <c r="G848" s="3">
+        <v>67.73</v>
+      </c>
+      <c r="H848" s="3" t="s">
         <v>3160</v>
-      </c>
-[...13 lines deleted...]
-        <v>3161</v>
       </c>
       <c r="I848" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J848" s="3" t="s">
-        <v>73</v>
+        <v>596</v>
       </c>
     </row>
     <row r="849" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A849" s="1" t="s">
+        <v>3161</v>
+      </c>
+      <c r="B849" s="1" t="s">
         <v>3162</v>
       </c>
-      <c r="B849" s="1" t="s">
+      <c r="C849" s="1" t="s">
         <v>3163</v>
       </c>
-      <c r="C849" s="1" t="s">
+      <c r="D849" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E849" s="3">
+        <v>52.46</v>
+      </c>
+      <c r="F849" s="3">
+        <v>55.31</v>
+      </c>
+      <c r="G849" s="3">
+        <v>58.97</v>
+      </c>
+      <c r="H849" s="3" t="s">
         <v>3164</v>
-      </c>
-[...13 lines deleted...]
-        <v>3165</v>
       </c>
       <c r="I849" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J849" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="850" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A850" s="1" t="s">
+        <v>3165</v>
+      </c>
+      <c r="B850" s="1" t="s">
         <v>3166</v>
       </c>
-      <c r="B850" s="1" t="s">
+      <c r="C850" s="1" t="s">
         <v>3167</v>
-      </c>
-[...1 lines deleted...]
-        <v>3168</v>
       </c>
       <c r="D850" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E850" s="3">
         <v>72.42</v>
       </c>
       <c r="F850" s="3">
         <v>76.35</v>
       </c>
       <c r="G850" s="3">
         <v>81.4</v>
       </c>
       <c r="H850" s="3" t="s">
-        <v>3169</v>
+        <v>3168</v>
       </c>
       <c r="I850" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J850" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="851" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A851" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="B851" s="1" t="s">
         <v>3170</v>
       </c>
-      <c r="B851" s="1" t="s">
+      <c r="C851" s="1" t="s">
         <v>3171</v>
       </c>
-      <c r="C851" s="1" t="s">
+      <c r="D851" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E851" s="3">
+        <v>45.07</v>
+      </c>
+      <c r="F851" s="3">
+        <v>47.52</v>
+      </c>
+      <c r="G851" s="3">
+        <v>50.66</v>
+      </c>
+      <c r="H851" s="3" t="s">
         <v>3172</v>
-      </c>
-[...13 lines deleted...]
-        <v>3173</v>
       </c>
       <c r="I851" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J851" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="852" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A852" s="1" t="s">
+        <v>3173</v>
+      </c>
+      <c r="B852" s="1" t="s">
         <v>3174</v>
       </c>
-      <c r="B852" s="1" t="s">
+      <c r="C852" s="1" t="s">
         <v>3175</v>
-      </c>
-[...1 lines deleted...]
-        <v>3176</v>
       </c>
       <c r="D852" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E852" s="3">
         <v>72.42</v>
       </c>
       <c r="F852" s="3">
         <v>76.35</v>
       </c>
       <c r="G852" s="3">
         <v>81.4</v>
       </c>
       <c r="H852" s="3" t="s">
-        <v>3177</v>
+        <v>3176</v>
       </c>
       <c r="I852" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J852" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="853" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A853" s="1" t="s">
+        <v>3177</v>
+      </c>
+      <c r="B853" s="1" t="s">
         <v>3178</v>
       </c>
-      <c r="B853" s="1" t="s">
+      <c r="C853" s="1" t="s">
         <v>3179</v>
       </c>
-      <c r="C853" s="1" t="s">
+      <c r="D853" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E853" s="3">
+        <v>72.42</v>
+      </c>
+      <c r="F853" s="3">
+        <v>76.35</v>
+      </c>
+      <c r="G853" s="3">
+        <v>81.4</v>
+      </c>
+      <c r="H853" s="3" t="s">
         <v>3180</v>
-      </c>
-[...13 lines deleted...]
-        <v>3181</v>
       </c>
       <c r="I853" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J853" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="854" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A854" s="1" t="s">
+        <v>3181</v>
+      </c>
+      <c r="B854" s="1" t="s">
         <v>3182</v>
       </c>
-      <c r="B854" s="1" t="s">
+      <c r="C854" s="1" t="s">
         <v>3183</v>
       </c>
-      <c r="C854" s="1" t="s">
+      <c r="D854" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E854" s="3">
+        <v>72.42</v>
+      </c>
+      <c r="F854" s="3">
+        <v>76.35</v>
+      </c>
+      <c r="G854" s="3">
+        <v>81.4</v>
+      </c>
+      <c r="H854" s="3" t="s">
         <v>3184</v>
-      </c>
-[...13 lines deleted...]
-        <v>3185</v>
       </c>
       <c r="I854" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J854" s="3" t="s">
-        <v>875</v>
+        <v>73</v>
       </c>
     </row>
     <row r="855" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A855" s="1" t="s">
+        <v>3185</v>
+      </c>
+      <c r="B855" s="1" t="s">
         <v>3186</v>
       </c>
-      <c r="B855" s="1" t="s">
+      <c r="C855" s="1" t="s">
         <v>3187</v>
       </c>
-      <c r="C855" s="1" t="s">
+      <c r="D855" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E855" s="3">
+        <v>71</v>
+      </c>
+      <c r="F855" s="3">
+        <v>74.85</v>
+      </c>
+      <c r="G855" s="3">
+        <v>79.81</v>
+      </c>
+      <c r="H855" s="3" t="s">
         <v>3188</v>
-      </c>
-[...13 lines deleted...]
-        <v>3189</v>
       </c>
       <c r="I855" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J855" s="3" t="s">
-        <v>176</v>
+        <v>30</v>
       </c>
     </row>
     <row r="856" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A856" s="1" t="s">
+        <v>3189</v>
+      </c>
+      <c r="B856" s="1" t="s">
         <v>3190</v>
       </c>
-      <c r="B856" s="1" t="s">
+      <c r="C856" s="1" t="s">
         <v>3191</v>
       </c>
-      <c r="C856" s="1" t="s">
+      <c r="D856" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E856" s="3">
+        <v>117.3</v>
+      </c>
+      <c r="F856" s="3">
+        <v>123.66</v>
+      </c>
+      <c r="G856" s="3">
+        <v>131.85</v>
+      </c>
+      <c r="H856" s="3" t="s">
         <v>3192</v>
-      </c>
-[...13 lines deleted...]
-        <v>3193</v>
       </c>
       <c r="I856" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J856" s="3" t="s">
-        <v>30</v>
+        <v>875</v>
       </c>
     </row>
     <row r="857" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A857" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="B857" s="1" t="s">
         <v>3194</v>
       </c>
-      <c r="B857" s="1" t="s">
+      <c r="C857" s="1" t="s">
         <v>3195</v>
       </c>
-      <c r="C857" s="1" t="s">
+      <c r="D857" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E857" s="3">
+        <v>193.28</v>
+      </c>
+      <c r="F857" s="3">
+        <v>203.77</v>
+      </c>
+      <c r="G857" s="3">
+        <v>217.25</v>
+      </c>
+      <c r="H857" s="3" t="s">
         <v>3196</v>
-      </c>
-[...13 lines deleted...]
-        <v>3197</v>
       </c>
       <c r="I857" s="3" t="s">
         <v>1032</v>
       </c>
       <c r="J857" s="3" t="s">
-        <v>30</v>
+        <v>176</v>
       </c>
     </row>
     <row r="858" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A858" s="1" t="s">
+        <v>3197</v>
+      </c>
+      <c r="B858" s="1" t="s">
         <v>3198</v>
-      </c>
-[...1 lines deleted...]
-        <v>3199</v>
       </c>
       <c r="C858" s="1" t="s">
         <v>3199</v>
       </c>
       <c r="D858" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E858" s="3">
-        <v>38.37</v>
+        <v>112.27</v>
       </c>
       <c r="F858" s="3">
-        <v>41.39</v>
+        <v>118.36</v>
       </c>
       <c r="G858" s="3">
-        <v>44.41</v>
+        <v>126.19</v>
       </c>
       <c r="H858" s="3" t="s">
         <v>3200</v>
       </c>
       <c r="I858" s="3" t="s">
-        <v>1700</v>
+        <v>1032</v>
       </c>
       <c r="J858" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="859" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A859" s="1" t="s">
         <v>3201</v>
       </c>
       <c r="B859" s="1" t="s">
         <v>3202</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>3202</v>
+        <v>3203</v>
       </c>
       <c r="D859" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E859" s="3">
-        <v>95.62</v>
+        <v>112.27</v>
       </c>
       <c r="F859" s="3">
-        <v>103.15</v>
+        <v>118.36</v>
       </c>
       <c r="G859" s="3">
-        <v>110.68</v>
+        <v>126.19</v>
       </c>
       <c r="H859" s="3" t="s">
-        <v>3203</v>
+        <v>3204</v>
       </c>
       <c r="I859" s="3" t="s">
-        <v>1700</v>
+        <v>1032</v>
       </c>
       <c r="J859" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="860" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A860" s="1" t="s">
-        <v>3204</v>
+        <v>3205</v>
       </c>
       <c r="B860" s="1" t="s">
-        <v>3205</v>
+        <v>3206</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>3205</v>
+        <v>3206</v>
       </c>
       <c r="D860" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E860" s="3">
-        <v>133.32</v>
+        <v>38.37</v>
       </c>
       <c r="F860" s="3">
-        <v>143.82</v>
+        <v>41.39</v>
       </c>
       <c r="G860" s="3">
-        <v>154.32</v>
+        <v>44.41</v>
       </c>
       <c r="H860" s="3" t="s">
-        <v>3206</v>
+        <v>3207</v>
       </c>
       <c r="I860" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J860" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="861" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A861" s="1" t="s">
-        <v>3207</v>
+        <v>3208</v>
       </c>
       <c r="B861" s="1" t="s">
-        <v>3208</v>
+        <v>3209</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>3208</v>
+        <v>3209</v>
       </c>
       <c r="D861" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E861" s="3">
-        <v>73.56</v>
+        <v>95.62</v>
       </c>
       <c r="F861" s="3">
-        <v>79.35</v>
+        <v>103.15</v>
       </c>
       <c r="G861" s="3">
-        <v>85.14</v>
+        <v>110.68</v>
       </c>
       <c r="H861" s="3" t="s">
-        <v>3209</v>
+        <v>3210</v>
       </c>
       <c r="I861" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J861" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="862" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A862" s="1" t="s">
-        <v>3210</v>
+        <v>3211</v>
       </c>
       <c r="B862" s="1" t="s">
-        <v>3211</v>
+        <v>3212</v>
       </c>
       <c r="C862" s="1" t="s">
         <v>3212</v>
       </c>
       <c r="D862" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E862" s="3">
-        <v>104.27</v>
+        <v>133.32</v>
       </c>
       <c r="F862" s="3">
-        <v>112.48</v>
+        <v>143.82</v>
       </c>
       <c r="G862" s="3">
-        <v>120.69</v>
+        <v>154.32</v>
       </c>
       <c r="H862" s="3" t="s">
         <v>3213</v>
       </c>
       <c r="I862" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J862" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="863" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A863" s="1" t="s">
         <v>3214</v>
       </c>
       <c r="B863" s="1" t="s">
         <v>3215</v>
       </c>
       <c r="C863" s="1" t="s">
+        <v>3215</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E863" s="3">
+        <v>73.56</v>
+      </c>
+      <c r="F863" s="3">
+        <v>79.35</v>
+      </c>
+      <c r="G863" s="3">
+        <v>85.14</v>
+      </c>
+      <c r="H863" s="3" t="s">
         <v>3216</v>
       </c>
-      <c r="D863" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I863" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J863" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="864" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A864" s="1" t="s">
+        <v>3217</v>
+      </c>
+      <c r="B864" s="1" t="s">
         <v>3218</v>
-      </c>
-[...1 lines deleted...]
-        <v>3219</v>
       </c>
       <c r="C864" s="1" t="s">
         <v>3219</v>
       </c>
       <c r="D864" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E864" s="3">
-        <v>109.23</v>
+        <v>104.27</v>
       </c>
       <c r="F864" s="3">
-        <v>117.83</v>
+        <v>112.48</v>
       </c>
       <c r="G864" s="3">
-        <v>126.43</v>
+        <v>120.69</v>
       </c>
       <c r="H864" s="3" t="s">
         <v>3220</v>
       </c>
       <c r="I864" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J864" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="865" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A865" s="1" t="s">
         <v>3221</v>
       </c>
       <c r="B865" s="1" t="s">
         <v>3222</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>3222</v>
+        <v>3223</v>
       </c>
       <c r="D865" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E865" s="3">
-        <v>108.69</v>
+        <v>94.16</v>
       </c>
       <c r="F865" s="3">
-        <v>117.24</v>
+        <v>101.57</v>
       </c>
       <c r="G865" s="3">
-        <v>125.8</v>
+        <v>108.99</v>
       </c>
       <c r="H865" s="3" t="s">
-        <v>3223</v>
+        <v>3224</v>
       </c>
       <c r="I865" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J865" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="866" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A866" s="1" t="s">
-        <v>3224</v>
+        <v>3225</v>
       </c>
       <c r="B866" s="1" t="s">
-        <v>3225</v>
+        <v>3226</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>3225</v>
+        <v>3226</v>
       </c>
       <c r="D866" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E866" s="3">
-        <v>90.65</v>
+        <v>109.23</v>
       </c>
       <c r="F866" s="3">
-        <v>97.79</v>
+        <v>117.83</v>
       </c>
       <c r="G866" s="3">
-        <v>104.93</v>
+        <v>126.43</v>
       </c>
       <c r="H866" s="3" t="s">
-        <v>3226</v>
+        <v>3227</v>
       </c>
       <c r="I866" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J866" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="867" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A867" s="1" t="s">
-        <v>3227</v>
+        <v>3228</v>
       </c>
       <c r="B867" s="1" t="s">
-        <v>3228</v>
+        <v>3229</v>
       </c>
       <c r="C867" s="1" t="s">
         <v>3229</v>
       </c>
       <c r="D867" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E867" s="3">
-        <v>73.91</v>
+        <v>108.69</v>
       </c>
       <c r="F867" s="3">
-        <v>79.73</v>
+        <v>117.24</v>
       </c>
       <c r="G867" s="3">
-        <v>85.55</v>
+        <v>125.8</v>
       </c>
       <c r="H867" s="3" t="s">
         <v>3230</v>
       </c>
       <c r="I867" s="3" t="s">
-        <v>1700</v>
+        <v>1708</v>
       </c>
       <c r="J867" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="868" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A868" s="1" t="s">
         <v>3231</v>
       </c>
       <c r="B868" s="1" t="s">
         <v>3232</v>
       </c>
       <c r="C868" s="1" t="s">
+        <v>3232</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E868" s="3">
+        <v>90.65</v>
+      </c>
+      <c r="F868" s="3">
+        <v>97.79</v>
+      </c>
+      <c r="G868" s="3">
+        <v>104.93</v>
+      </c>
+      <c r="H868" s="3" t="s">
         <v>3233</v>
       </c>
-      <c r="D868" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I868" s="3" t="s">
-        <v>3138</v>
+        <v>1708</v>
       </c>
       <c r="J868" s="3" t="s">
-        <v>1211</v>
+        <v>73</v>
       </c>
     </row>
     <row r="869" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A869" s="1" t="s">
+        <v>3234</v>
+      </c>
+      <c r="B869" s="1" t="s">
         <v>3235</v>
       </c>
-      <c r="B869" s="1" t="s">
+      <c r="C869" s="1" t="s">
         <v>3236</v>
       </c>
-      <c r="C869" s="1" t="s">
+      <c r="D869" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E869" s="3">
+        <v>73.91</v>
+      </c>
+      <c r="F869" s="3">
+        <v>79.73</v>
+      </c>
+      <c r="G869" s="3">
+        <v>85.55</v>
+      </c>
+      <c r="H869" s="3" t="s">
         <v>3237</v>
       </c>
-      <c r="D869" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I869" s="3" t="s">
-        <v>3239</v>
+        <v>1708</v>
       </c>
       <c r="J869" s="3" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
     </row>
     <row r="870" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A870" s="1" t="s">
+        <v>3238</v>
+      </c>
+      <c r="B870" s="1" t="s">
+        <v>3239</v>
+      </c>
+      <c r="C870" s="1" t="s">
         <v>3240</v>
       </c>
-      <c r="B870" s="1" t="s">
+      <c r="D870" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E870" s="3">
+        <v>95.61</v>
+      </c>
+      <c r="F870" s="3">
+        <v>100.8</v>
+      </c>
+      <c r="G870" s="3">
+        <v>107.47</v>
+      </c>
+      <c r="H870" s="3" t="s">
         <v>3241</v>
       </c>
-      <c r="C870" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I870" s="3" t="s">
-        <v>3239</v>
+        <v>3145</v>
       </c>
       <c r="J870" s="3" t="s">
-        <v>30</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="871" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A871" s="1" t="s">
+        <v>3242</v>
+      </c>
+      <c r="B871" s="1" t="s">
         <v>3243</v>
       </c>
-      <c r="B871" s="1" t="s">
+      <c r="C871" s="1" t="s">
         <v>3244</v>
-      </c>
-[...1 lines deleted...]
-        <v>3237</v>
       </c>
       <c r="D871" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E871" s="3">
         <v>93.77</v>
       </c>
       <c r="F871" s="3">
         <v>98.86</v>
       </c>
       <c r="G871" s="3">
         <v>105.4</v>
       </c>
       <c r="H871" s="3" t="s">
         <v>3245</v>
       </c>
       <c r="I871" s="3" t="s">
-        <v>3239</v>
+        <v>3246</v>
       </c>
       <c r="J871" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="872" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A872" s="1" t="s">
-        <v>3246</v>
+        <v>3247</v>
       </c>
       <c r="B872" s="1" t="s">
-        <v>3247</v>
+        <v>3248</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>3237</v>
+        <v>3244</v>
       </c>
       <c r="D872" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E872" s="3">
         <v>93.77</v>
       </c>
       <c r="F872" s="3">
         <v>98.86</v>
       </c>
       <c r="G872" s="3">
         <v>105.4</v>
       </c>
       <c r="H872" s="3" t="s">
-        <v>3248</v>
+        <v>3249</v>
       </c>
       <c r="I872" s="3" t="s">
-        <v>3239</v>
+        <v>3246</v>
       </c>
       <c r="J872" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="873" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A873" s="1" t="s">
-        <v>3249</v>
+        <v>3250</v>
       </c>
       <c r="B873" s="1" t="s">
-        <v>3250</v>
+        <v>3251</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>3237</v>
+        <v>3244</v>
       </c>
       <c r="D873" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E873" s="3">
         <v>93.77</v>
       </c>
       <c r="F873" s="3">
         <v>98.86</v>
       </c>
       <c r="G873" s="3">
         <v>105.4</v>
       </c>
       <c r="H873" s="3" t="s">
-        <v>3251</v>
+        <v>3252</v>
       </c>
       <c r="I873" s="3" t="s">
-        <v>3239</v>
+        <v>3246</v>
       </c>
       <c r="J873" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="874" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A874" s="1" t="s">
-        <v>3252</v>
+        <v>3253</v>
       </c>
       <c r="B874" s="1" t="s">
-        <v>3253</v>
+        <v>3254</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>3237</v>
+        <v>3244</v>
       </c>
       <c r="D874" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E874" s="3">
         <v>93.77</v>
       </c>
       <c r="F874" s="3">
         <v>98.86</v>
       </c>
       <c r="G874" s="3">
         <v>105.4</v>
       </c>
       <c r="H874" s="3" t="s">
-        <v>3254</v>
+        <v>3255</v>
       </c>
       <c r="I874" s="3" t="s">
-        <v>3239</v>
+        <v>3246</v>
       </c>
       <c r="J874" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="875" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A875" s="1" t="s">
-        <v>3255</v>
+        <v>3256</v>
       </c>
       <c r="B875" s="1" t="s">
-        <v>3256</v>
+        <v>3257</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>3237</v>
+        <v>3244</v>
       </c>
       <c r="D875" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E875" s="3">
         <v>93.77</v>
       </c>
       <c r="F875" s="3">
         <v>98.86</v>
       </c>
       <c r="G875" s="3">
         <v>105.4</v>
       </c>
       <c r="H875" s="3" t="s">
-        <v>3257</v>
+        <v>3258</v>
       </c>
       <c r="I875" s="3" t="s">
-        <v>3239</v>
+        <v>3246</v>
       </c>
       <c r="J875" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="876" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A876" s="1" t="s">
-        <v>3258</v>
+        <v>3259</v>
       </c>
       <c r="B876" s="1" t="s">
-        <v>3259</v>
+        <v>3260</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>3237</v>
+        <v>3244</v>
       </c>
       <c r="D876" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E876" s="3">
         <v>93.77</v>
       </c>
       <c r="F876" s="3">
         <v>98.86</v>
       </c>
       <c r="G876" s="3">
         <v>105.4</v>
       </c>
       <c r="H876" s="3" t="s">
-        <v>3260</v>
+        <v>3261</v>
       </c>
       <c r="I876" s="3" t="s">
-        <v>3239</v>
+        <v>3246</v>
       </c>
       <c r="J876" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="877" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A877" s="1" t="s">
-        <v>3261</v>
+        <v>3262</v>
       </c>
       <c r="B877" s="1" t="s">
-        <v>3262</v>
+        <v>3263</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>3237</v>
+        <v>3244</v>
       </c>
       <c r="D877" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E877" s="3">
         <v>93.77</v>
       </c>
       <c r="F877" s="3">
         <v>98.86</v>
       </c>
       <c r="G877" s="3">
         <v>105.4</v>
       </c>
       <c r="H877" s="3" t="s">
-        <v>3263</v>
+        <v>3264</v>
       </c>
       <c r="I877" s="3" t="s">
-        <v>3239</v>
+        <v>3246</v>
       </c>
       <c r="J877" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="878" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A878" s="1" t="s">
-        <v>3264</v>
+        <v>3265</v>
       </c>
       <c r="B878" s="1" t="s">
-        <v>3265</v>
+        <v>3266</v>
       </c>
       <c r="C878" s="1" t="s">
-        <v>3237</v>
+        <v>3244</v>
       </c>
       <c r="D878" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E878" s="3">
         <v>93.77</v>
       </c>
       <c r="F878" s="3">
         <v>98.86</v>
       </c>
       <c r="G878" s="3">
         <v>105.4</v>
       </c>
       <c r="H878" s="3" t="s">
-        <v>3266</v>
+        <v>3267</v>
       </c>
       <c r="I878" s="3" t="s">
-        <v>3239</v>
+        <v>3246</v>
       </c>
       <c r="J878" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="879" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A879" s="1" t="s">
-        <v>3267</v>
+        <v>3268</v>
       </c>
       <c r="B879" s="1" t="s">
-        <v>3268</v>
+        <v>3269</v>
       </c>
       <c r="C879" s="1" t="s">
-        <v>3237</v>
+        <v>3244</v>
       </c>
       <c r="D879" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E879" s="3">
         <v>93.77</v>
       </c>
       <c r="F879" s="3">
         <v>98.86</v>
       </c>
       <c r="G879" s="3">
         <v>105.4</v>
       </c>
       <c r="H879" s="3" t="s">
-        <v>3269</v>
+        <v>3270</v>
       </c>
       <c r="I879" s="3" t="s">
-        <v>3239</v>
+        <v>3246</v>
       </c>
       <c r="J879" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="880" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A880" s="1" t="s">
-        <v>3270</v>
+        <v>3271</v>
       </c>
       <c r="B880" s="1" t="s">
-        <v>3271</v>
+        <v>3272</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>3237</v>
+        <v>3244</v>
       </c>
       <c r="D880" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E880" s="3">
         <v>93.77</v>
       </c>
       <c r="F880" s="3">
         <v>98.86</v>
       </c>
       <c r="G880" s="3">
         <v>105.4</v>
       </c>
       <c r="H880" s="3" t="s">
-        <v>3272</v>
+        <v>3273</v>
       </c>
       <c r="I880" s="3" t="s">
-        <v>3239</v>
+        <v>3246</v>
       </c>
       <c r="J880" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="881" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A881" s="1" t="s">
-        <v>3273</v>
+        <v>3274</v>
       </c>
       <c r="B881" s="1" t="s">
-        <v>3274</v>
+        <v>3275</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>3237</v>
+        <v>3244</v>
       </c>
       <c r="D881" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E881" s="3">
         <v>93.77</v>
       </c>
       <c r="F881" s="3">
         <v>98.86</v>
       </c>
       <c r="G881" s="3">
         <v>105.4</v>
       </c>
       <c r="H881" s="3" t="s">
-        <v>3275</v>
+        <v>3276</v>
       </c>
       <c r="I881" s="3" t="s">
-        <v>3239</v>
+        <v>3246</v>
       </c>
       <c r="J881" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="882" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A882" s="1" t="s">
-        <v>3276</v>
+        <v>3277</v>
       </c>
       <c r="B882" s="1" t="s">
-        <v>3277</v>
+        <v>3278</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>3278</v>
+        <v>3244</v>
       </c>
       <c r="D882" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E882" s="3">
-        <v>35.39</v>
+        <v>93.77</v>
       </c>
       <c r="F882" s="3">
-        <v>38.11</v>
+        <v>98.86</v>
       </c>
       <c r="G882" s="3">
-        <v>42.2</v>
+        <v>105.4</v>
       </c>
       <c r="H882" s="3" t="s">
         <v>3279</v>
       </c>
       <c r="I882" s="3" t="s">
-        <v>29</v>
+        <v>3246</v>
       </c>
       <c r="J882" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="883" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A883" s="1" t="s">
         <v>3280</v>
       </c>
       <c r="B883" s="1" t="s">
         <v>3281</v>
       </c>
       <c r="C883" s="1" t="s">
+        <v>3244</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E883" s="3">
+        <v>93.77</v>
+      </c>
+      <c r="F883" s="3">
+        <v>98.86</v>
+      </c>
+      <c r="G883" s="3">
+        <v>105.4</v>
+      </c>
+      <c r="H883" s="3" t="s">
         <v>3282</v>
       </c>
-      <c r="D883" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I883" s="3" t="s">
-        <v>3284</v>
+        <v>3246</v>
       </c>
       <c r="J883" s="3" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
     </row>
     <row r="884" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A884" s="1" t="s">
+        <v>3283</v>
+      </c>
+      <c r="B884" s="1" t="s">
+        <v>3284</v>
+      </c>
+      <c r="C884" s="1" t="s">
         <v>3285</v>
       </c>
-      <c r="B884" s="1" t="s">
+      <c r="D884" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E884" s="3">
+        <v>35.39</v>
+      </c>
+      <c r="F884" s="3">
+        <v>38.11</v>
+      </c>
+      <c r="G884" s="3">
+        <v>42.2</v>
+      </c>
+      <c r="H884" s="3" t="s">
         <v>3286</v>
       </c>
-      <c r="C884" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I884" s="3" t="s">
-        <v>3284</v>
+        <v>29</v>
       </c>
       <c r="J884" s="3" t="s">
-        <v>1304</v>
+        <v>73</v>
       </c>
     </row>
     <row r="885" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A885" s="1" t="s">
+        <v>3287</v>
+      </c>
+      <c r="B885" s="1" t="s">
+        <v>3288</v>
+      </c>
+      <c r="C885" s="1" t="s">
         <v>3289</v>
       </c>
-      <c r="B885" s="1" t="s">
+      <c r="D885" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E885" s="3">
+        <v>314.98</v>
+      </c>
+      <c r="F885" s="3">
+        <v>339.21</v>
+      </c>
+      <c r="G885" s="3">
+        <v>375.55</v>
+      </c>
+      <c r="H885" s="3" t="s">
         <v>3290</v>
       </c>
-      <c r="C885" s="1" t="s">
+      <c r="I885" s="3" t="s">
         <v>3291</v>
       </c>
-      <c r="D885" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J885" s="3" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
     </row>
     <row r="886" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A886" s="1" t="s">
+        <v>3292</v>
+      </c>
+      <c r="B886" s="1" t="s">
         <v>3293</v>
       </c>
-      <c r="B886" s="1" t="s">
+      <c r="C886" s="1" t="s">
         <v>3294</v>
       </c>
-      <c r="C886" s="1" t="s">
+      <c r="D886" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E886" s="3">
+        <v>420.92</v>
+      </c>
+      <c r="F886" s="3">
+        <v>453.3</v>
+      </c>
+      <c r="G886" s="3">
+        <v>501.86</v>
+      </c>
+      <c r="H886" s="3" t="s">
         <v>3295</v>
       </c>
-      <c r="D886" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I886" s="3" t="s">
-        <v>29</v>
+        <v>3291</v>
       </c>
       <c r="J886" s="3" t="s">
-        <v>30</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="887" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A887" s="1" t="s">
+        <v>3296</v>
+      </c>
+      <c r="B887" s="1" t="s">
         <v>3297</v>
       </c>
-      <c r="B887" s="1" t="s">
+      <c r="C887" s="1" t="s">
         <v>3298</v>
       </c>
-      <c r="C887" s="1" t="s">
+      <c r="D887" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E887" s="3">
+        <v>35.52</v>
+      </c>
+      <c r="F887" s="3">
+        <v>38.25</v>
+      </c>
+      <c r="G887" s="3">
+        <v>42.35</v>
+      </c>
+      <c r="H887" s="3" t="s">
         <v>3299</v>
       </c>
-      <c r="D887" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I887" s="3" t="s">
-        <v>29</v>
+        <v>1683</v>
       </c>
       <c r="J887" s="3" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="888" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A888" s="1" t="s">
+        <v>3300</v>
+      </c>
+      <c r="B888" s="1" t="s">
         <v>3301</v>
       </c>
-      <c r="B888" s="1" t="s">
+      <c r="C888" s="1" t="s">
         <v>3302</v>
       </c>
-      <c r="C888" s="1" t="s">
+      <c r="D888" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E888" s="3">
+        <v>92.49</v>
+      </c>
+      <c r="F888" s="3">
+        <v>99.6</v>
+      </c>
+      <c r="G888" s="3">
+        <v>110.27</v>
+      </c>
+      <c r="H888" s="3" t="s">
         <v>3303</v>
-      </c>
-[...13 lines deleted...]
-        <v>3304</v>
       </c>
       <c r="I888" s="3" t="s">
         <v>29</v>
       </c>
       <c r="J888" s="3" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="889" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A889" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="B889" s="1" t="s">
         <v>3305</v>
       </c>
-      <c r="B889" s="1" t="s">
+      <c r="C889" s="1" t="s">
         <v>3306</v>
       </c>
-      <c r="C889" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D889" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E889" s="3">
-        <v>17.48</v>
+        <v>91.32</v>
       </c>
       <c r="F889" s="3">
-        <v>18.82</v>
+        <v>98.34</v>
       </c>
       <c r="G889" s="3">
-        <v>20.84</v>
+        <v>108.88</v>
       </c>
       <c r="H889" s="3" t="s">
         <v>3307</v>
       </c>
       <c r="I889" s="3" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J889" s="3" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="890" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A890" s="1" t="s">
         <v>3308</v>
       </c>
       <c r="B890" s="1" t="s">
         <v>3309</v>
       </c>
       <c r="C890" s="1" t="s">
         <v>3310</v>
       </c>
       <c r="D890" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E890" s="3">
-        <v>46.32</v>
+        <v>42.83</v>
       </c>
       <c r="F890" s="3">
-        <v>49.89</v>
+        <v>46.12</v>
       </c>
       <c r="G890" s="3">
-        <v>55.23</v>
+        <v>51.06</v>
       </c>
       <c r="H890" s="3" t="s">
         <v>3311</v>
       </c>
       <c r="I890" s="3" t="s">
         <v>29</v>
       </c>
       <c r="J890" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="891" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A891" s="1" t="s">
         <v>3312</v>
       </c>
       <c r="B891" s="1" t="s">
         <v>3313</v>
       </c>
       <c r="C891" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E891" s="3">
+        <v>17.48</v>
+      </c>
+      <c r="F891" s="3">
+        <v>18.82</v>
+      </c>
+      <c r="G891" s="3">
+        <v>20.84</v>
+      </c>
+      <c r="H891" s="3" t="s">
         <v>3314</v>
       </c>
-      <c r="D891" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I891" s="3" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="J891" s="3" t="s">
-        <v>73</v>
+        <v>24</v>
       </c>
     </row>
     <row r="892" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A892" s="1" t="s">
+        <v>3315</v>
+      </c>
+      <c r="B892" s="1" t="s">
         <v>3316</v>
       </c>
-      <c r="B892" s="1" t="s">
+      <c r="C892" s="1" t="s">
         <v>3317</v>
-      </c>
-[...1 lines deleted...]
-        <v>3318</v>
       </c>
       <c r="D892" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E892" s="3">
         <v>46.32</v>
       </c>
       <c r="F892" s="3">
         <v>49.89</v>
       </c>
       <c r="G892" s="3">
         <v>55.23</v>
       </c>
       <c r="H892" s="3" t="s">
-        <v>3319</v>
+        <v>3318</v>
       </c>
       <c r="I892" s="3" t="s">
         <v>29</v>
       </c>
       <c r="J892" s="3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="893" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A893" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="B893" s="1" t="s">
         <v>3320</v>
       </c>
-      <c r="B893" s="1" t="s">
+      <c r="C893" s="1" t="s">
         <v>3321</v>
       </c>
-      <c r="C893" s="1" t="s">
+      <c r="D893" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E893" s="3">
+        <v>46.32</v>
+      </c>
+      <c r="F893" s="3">
+        <v>49.89</v>
+      </c>
+      <c r="G893" s="3">
+        <v>55.23</v>
+      </c>
+      <c r="H893" s="3" t="s">
         <v>3322</v>
       </c>
-      <c r="D893" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I893" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J893" s="3" t="s">
-        <v>157</v>
+        <v>73</v>
       </c>
     </row>
     <row r="894" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A894" s="1" t="s">
+        <v>3323</v>
+      </c>
+      <c r="B894" s="1" t="s">
         <v>3324</v>
       </c>
-      <c r="B894" s="1" t="s">
+      <c r="C894" s="1" t="s">
         <v>3325</v>
       </c>
-      <c r="C894" s="1" t="s">
+      <c r="D894" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E894" s="3">
+        <v>46.32</v>
+      </c>
+      <c r="F894" s="3">
+        <v>49.89</v>
+      </c>
+      <c r="G894" s="3">
+        <v>55.23</v>
+      </c>
+      <c r="H894" s="3" t="s">
         <v>3326</v>
       </c>
-      <c r="D894" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I894" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J894" s="3" t="s">
-        <v>875</v>
+        <v>73</v>
       </c>
     </row>
     <row r="895" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A895" s="1" t="s">
+        <v>3327</v>
+      </c>
+      <c r="B895" s="1" t="s">
         <v>3328</v>
       </c>
-      <c r="B895" s="1" t="s">
+      <c r="C895" s="1" t="s">
         <v>3329</v>
       </c>
-      <c r="C895" s="1" t="s">
+      <c r="D895" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E895" s="3">
+        <v>141.42</v>
+      </c>
+      <c r="F895" s="3">
+        <v>152.3</v>
+      </c>
+      <c r="G895" s="3">
+        <v>168.61</v>
+      </c>
+      <c r="H895" s="3" t="s">
         <v>3330</v>
-      </c>
-[...13 lines deleted...]
-        <v>3331</v>
       </c>
       <c r="I895" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J895" s="3" t="s">
-        <v>69</v>
+        <v>157</v>
       </c>
     </row>
     <row r="896" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A896" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="B896" s="1" t="s">
         <v>3332</v>
       </c>
-      <c r="B896" s="1" t="s">
+      <c r="C896" s="1" t="s">
         <v>3333</v>
       </c>
-      <c r="C896" s="1" t="s">
+      <c r="D896" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E896" s="3">
+        <v>82.32</v>
+      </c>
+      <c r="F896" s="3">
+        <v>88.65</v>
+      </c>
+      <c r="G896" s="3">
+        <v>98.15</v>
+      </c>
+      <c r="H896" s="3" t="s">
         <v>3334</v>
-      </c>
-[...13 lines deleted...]
-        <v>3335</v>
       </c>
       <c r="I896" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J896" s="3" t="s">
-        <v>30</v>
+        <v>875</v>
       </c>
     </row>
     <row r="897" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A897" s="1" t="s">
+        <v>3335</v>
+      </c>
+      <c r="B897" s="1" t="s">
         <v>3336</v>
       </c>
-      <c r="B897" s="1" t="s">
+      <c r="C897" s="1" t="s">
         <v>3337</v>
       </c>
-      <c r="C897" s="1" t="s">
+      <c r="D897" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E897" s="3">
+        <v>31.88</v>
+      </c>
+      <c r="F897" s="3">
+        <v>34.33</v>
+      </c>
+      <c r="G897" s="3">
+        <v>38.01</v>
+      </c>
+      <c r="H897" s="3" t="s">
         <v>3338</v>
-      </c>
-[...13 lines deleted...]
-        <v>3339</v>
       </c>
       <c r="I897" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J897" s="3" t="s">
-        <v>176</v>
+        <v>69</v>
       </c>
     </row>
     <row r="898" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A898" s="1" t="s">
+        <v>3339</v>
+      </c>
+      <c r="B898" s="1" t="s">
         <v>3340</v>
       </c>
-      <c r="B898" s="1" t="s">
+      <c r="C898" s="1" t="s">
         <v>3341</v>
       </c>
-      <c r="C898" s="1" t="s">
+      <c r="D898" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E898" s="3">
+        <v>54.12</v>
+      </c>
+      <c r="F898" s="3">
+        <v>58.29</v>
+      </c>
+      <c r="G898" s="3">
+        <v>64.53</v>
+      </c>
+      <c r="H898" s="3" t="s">
         <v>3342</v>
-      </c>
-[...13 lines deleted...]
-        <v>3343</v>
       </c>
       <c r="I898" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J898" s="3" t="s">
-        <v>1190</v>
+        <v>30</v>
       </c>
     </row>
     <row r="899" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A899" s="1" t="s">
+        <v>3343</v>
+      </c>
+      <c r="B899" s="1" t="s">
         <v>3344</v>
       </c>
-      <c r="B899" s="1" t="s">
+      <c r="C899" s="1" t="s">
         <v>3345</v>
       </c>
-      <c r="C899" s="1" t="s">
+      <c r="D899" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E899" s="3">
+        <v>173.48</v>
+      </c>
+      <c r="F899" s="3">
+        <v>186.82</v>
+      </c>
+      <c r="G899" s="3">
+        <v>206.84</v>
+      </c>
+      <c r="H899" s="3" t="s">
         <v>3346</v>
-      </c>
-[...13 lines deleted...]
-        <v>3347</v>
       </c>
       <c r="I899" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J899" s="3" t="s">
-        <v>30</v>
+        <v>176</v>
       </c>
     </row>
     <row r="900" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A900" s="1" t="s">
+        <v>3347</v>
+      </c>
+      <c r="B900" s="1" t="s">
         <v>3348</v>
       </c>
-      <c r="B900" s="1" t="s">
+      <c r="C900" s="1" t="s">
         <v>3349</v>
       </c>
-      <c r="C900" s="1" t="s">
+      <c r="D900" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E900" s="3">
+        <v>81.42</v>
+      </c>
+      <c r="F900" s="3">
+        <v>87.69</v>
+      </c>
+      <c r="G900" s="3">
+        <v>97.08</v>
+      </c>
+      <c r="H900" s="3" t="s">
         <v>3350</v>
-      </c>
-[...13 lines deleted...]
-        <v>3351</v>
       </c>
       <c r="I900" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J900" s="3" t="s">
-        <v>30</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="901" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A901" s="1" t="s">
+        <v>3351</v>
+      </c>
+      <c r="B901" s="1" t="s">
         <v>3352</v>
       </c>
-      <c r="B901" s="1" t="s">
+      <c r="C901" s="1" t="s">
         <v>3353</v>
       </c>
-      <c r="C901" s="1" t="s">
+      <c r="D901" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E901" s="3">
+        <v>84.86</v>
+      </c>
+      <c r="F901" s="3">
+        <v>91.38</v>
+      </c>
+      <c r="G901" s="3">
+        <v>101.17</v>
+      </c>
+      <c r="H901" s="3" t="s">
         <v>3354</v>
       </c>
-      <c r="D901" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I901" s="3" t="s">
-        <v>2687</v>
+        <v>17</v>
       </c>
       <c r="J901" s="3" t="s">
-        <v>2009</v>
+        <v>30</v>
       </c>
     </row>
     <row r="902" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A902" s="1" t="s">
+        <v>3355</v>
+      </c>
+      <c r="B902" s="1" t="s">
         <v>3356</v>
       </c>
-      <c r="B902" s="1" t="s">
+      <c r="C902" s="1" t="s">
         <v>3357</v>
       </c>
-      <c r="C902" s="1" t="s">
+      <c r="D902" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E902" s="3">
+        <v>63.78</v>
+      </c>
+      <c r="F902" s="3">
+        <v>68.69</v>
+      </c>
+      <c r="G902" s="3">
+        <v>76.05</v>
+      </c>
+      <c r="H902" s="3" t="s">
         <v>3358</v>
       </c>
-      <c r="D902" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I902" s="3" t="s">
-        <v>2687</v>
+        <v>17</v>
       </c>
       <c r="J902" s="3" t="s">
-        <v>2009</v>
+        <v>30</v>
       </c>
     </row>
     <row r="903" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A903" s="1" t="s">
+        <v>3359</v>
+      </c>
+      <c r="B903" s="1" t="s">
         <v>3360</v>
       </c>
-      <c r="B903" s="1" t="s">
+      <c r="C903" s="1" t="s">
         <v>3361</v>
       </c>
-      <c r="C903" s="1" t="s">
+      <c r="D903" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E903" s="3">
+        <v>52.65</v>
+      </c>
+      <c r="F903" s="3">
+        <v>56.7</v>
+      </c>
+      <c r="G903" s="3">
+        <v>62.78</v>
+      </c>
+      <c r="H903" s="3" t="s">
         <v>3362</v>
       </c>
-      <c r="D903" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I903" s="3" t="s">
-        <v>2687</v>
+        <v>2695</v>
       </c>
       <c r="J903" s="3" t="s">
-        <v>875</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="904" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A904" s="1" t="s">
+        <v>3363</v>
+      </c>
+      <c r="B904" s="1" t="s">
         <v>3364</v>
       </c>
-      <c r="B904" s="1" t="s">
+      <c r="C904" s="1" t="s">
         <v>3365</v>
       </c>
-      <c r="C904" s="1" t="s">
+      <c r="D904" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E904" s="3">
+        <v>35</v>
+      </c>
+      <c r="F904" s="3">
+        <v>37.69</v>
+      </c>
+      <c r="G904" s="3">
+        <v>41.73</v>
+      </c>
+      <c r="H904" s="3" t="s">
         <v>3366</v>
       </c>
-      <c r="D904" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I904" s="3" t="s">
-        <v>17</v>
+        <v>2695</v>
       </c>
       <c r="J904" s="3" t="s">
-        <v>30</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="905" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A905" s="1" t="s">
+        <v>3367</v>
+      </c>
+      <c r="B905" s="1" t="s">
         <v>3368</v>
       </c>
-      <c r="B905" s="1" t="s">
+      <c r="C905" s="1" t="s">
         <v>3369</v>
       </c>
-      <c r="C905" s="1" t="s">
+      <c r="D905" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E905" s="3">
+        <v>51.55</v>
+      </c>
+      <c r="F905" s="3">
+        <v>55.51</v>
+      </c>
+      <c r="G905" s="3">
+        <v>61.46</v>
+      </c>
+      <c r="H905" s="3" t="s">
         <v>3370</v>
       </c>
-      <c r="D905" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I905" s="3" t="s">
-        <v>23</v>
+        <v>2695</v>
       </c>
       <c r="J905" s="3" t="s">
-        <v>73</v>
+        <v>875</v>
       </c>
     </row>
     <row r="906" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A906" s="1" t="s">
+        <v>3371</v>
+      </c>
+      <c r="B906" s="1" t="s">
         <v>3372</v>
       </c>
-      <c r="B906" s="1" t="s">
+      <c r="C906" s="1" t="s">
         <v>3373</v>
       </c>
-      <c r="C906" s="1" t="s">
+      <c r="D906" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E906" s="3">
+        <v>61.51</v>
+      </c>
+      <c r="F906" s="3">
+        <v>66.24</v>
+      </c>
+      <c r="G906" s="3">
+        <v>73.34</v>
+      </c>
+      <c r="H906" s="3" t="s">
         <v>3374</v>
-      </c>
-[...13 lines deleted...]
-        <v>3375</v>
       </c>
       <c r="I906" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J906" s="3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="907" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A907" s="1" t="s">
+        <v>3375</v>
+      </c>
+      <c r="B907" s="1" t="s">
+        <v>3376</v>
+      </c>
+      <c r="C907" s="1" t="s">
+        <v>3377</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E907" s="3">
+        <v>26.04</v>
+      </c>
+      <c r="F907" s="3">
+        <v>28.05</v>
+      </c>
+      <c r="G907" s="3">
+        <v>31.05</v>
+      </c>
+      <c r="H907" s="3" t="s">
+        <v>3378</v>
+      </c>
+      <c r="I907" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J907" s="3" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>