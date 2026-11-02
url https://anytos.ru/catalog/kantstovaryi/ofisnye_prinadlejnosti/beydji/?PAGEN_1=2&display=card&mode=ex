--- v1 (2026-02-14)
+++ v2 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1329">
   <si>
     <t>Наименование продукта</t>
   </si>
   <si>
     <t>Описание товара</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>от 50 000 ₽</t>
   </si>
   <si>
     <t>Премиум красная</t>
   </si>
   <si>
     <t>Премиум желтая</t>
   </si>
   <si>
     <t>Премиум зеленая</t>
   </si>
   <si>
     <t>от 10 000 ₽</t>
   </si>
   <si>
@@ -104,1304 +104,1910 @@
   <si>
     <t>427924</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/4c9/sptb2ne02w30fzv2k2shumsucnpkze2r.jpg</t>
   </si>
   <si>
     <t>Шнурок для бейджей OfficeSpace, 45см, металлический клип, желтый</t>
   </si>
   <si>
     <t>Съемный текстильный шнурок крепится к бейджу с помощью металлической клипсы. Цвет шнурка - желтый.</t>
   </si>
   <si>
     <t>427925</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/a2d/q5w0zvz2jf4sv5isfwl7wge4vp1b4oog.jpg</t>
   </si>
   <si>
     <t>Бейдж inФОРМАТ LITE гориз. с клипом и булавкой 91х57 мм прозр.: ВНСР-9060Л штр.: 4602723079217</t>
   </si>
   <si>
     <t>208744</t>
   </si>
   <si>
-    <t>&lt;a href="/brands/informat/"&gt;inФОРМАТ&lt;/a&gt;</t>
-[...2 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/bde/bde758dbf351553a8a4076bb2d28e292/6628548f9e6387642c6151640637f867.jpg</t>
+    <t>&lt;a href="/brands/lite/"&gt;LITE&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/12a/1ij5bvaqljj33xum096mphz1f5mrdgv0.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж 120х87мм металл зажим булавка  10шт.  1065БГК штр.  4607031181393, 4620004209566</t>
+  </si>
+  <si>
+    <t>Горизонтальные бейджи Attache размером 120-87 мм имеют два держателя - металлическую клипсу и булавку. Подходят для ношения пропусков размером 113x 70 мм. Изготовлены из плотной прозрачной пленки с эффектом «апельсиновой корки». Поставляются упаковками по 10 штук.Страна производитель:Россия.</t>
+  </si>
+  <si>
+    <t>245812</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/attache/"&gt;Attache&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7e2/aah7l3ern3ybvjfxqvt9jglljdin3rnc.jpg</t>
   </si>
   <si>
     <t>Бейдж 90х55мм Attache металл зажим булавка  50шт  штр.  4620004205865, 6953070936653, 6953070936660</t>
   </si>
   <si>
     <t>Горизонтальные бейджи Attache размером 90-55 мм имеют два держателя - клипсу и булавку. Подходят для ношения именных карточек и пропусков. Изготовлены из прозрачного пластика. Поставляются упаковками по 50 штук. Размер вкладыша :89х55 мм. Плотность: 30 мкм</t>
   </si>
   <si>
     <t>245814</t>
   </si>
   <si>
-    <t>&lt;a href="/brands/attache/"&gt;Attache&lt;/a&gt;</t>
-[...1 lines deleted...]
-  <si>
     <t>20</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/529/5290d9d2c8f1b373108b14517d9f2349/bbebbecabfe46f5920f930dd76cac131.jpg</t>
+    <t>http://anytos.ru//upload/iblock/db6/cq3krk9hz8lz15mr13dybbtr4wvsw96x.jpg</t>
   </si>
   <si>
     <t>Бейдж 90х55мм Attache металл зажим булавка  50шт ,18мкм штр.  6935358106712, 6953070972255</t>
   </si>
   <si>
     <t>Бейджик Attache.Крепится при помощи булавки или металлического зажима.Предназначены для ношения именной карточки.Размер бейджа 90х55ммПлотность: 18 мкм.В упаковке 50шт.Страна производитель:Китай.</t>
   </si>
   <si>
     <t>245815</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/f2b/f2b9ccf2daa9eb90d1f611b5d1871d01/9a2d34221156887eae6e4339a021b469.jpg</t>
+    <t>http://anytos.ru//upload/iblock/fcc/dob7iicihz65de145yor4b27qdaoy9ab.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж 90х60мм металл зажим булавка штр.  2000200126560, 6953070972194, 6953070972200</t>
+  </si>
+  <si>
+    <t>Бeйдж горизонтального типа предназначается для использования на семинарах и конференциях. Изготавливается из прозрачного акрила, в качестве крепления используется зажим и булавка. Плотность 30 мкм. Размер бейджа 90-60мм.Страна производитель:Китай.</t>
+  </si>
+  <si>
+    <t>245818</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/edf/9qodyza21spxz78gnmf6k0fbbii86y1c.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж магнитный с окошком 70х34T-525 штр.  6935834050669</t>
+  </si>
+  <si>
+    <t>Бейдж магнитный с окошком 70х34 изготовлен из прозрачного пластика.В изделии в качестве крепежного элемента используется магнит.Для удобного и надежного крепления на одежде из деликатных тканей.Страна производитель:Китай.</t>
+  </si>
+  <si>
+    <t>245824</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/komus/"&gt;Комус&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/464/m7ujm981e0mbyppkrbd0msq7mqcqw4uz.jpg</t>
   </si>
   <si>
     <t>Бейдж 120х87мм металл зажим тесьма зел. 10шт.  1065ГК-108 штр.  4607031182604, 4620004209528</t>
   </si>
   <si>
     <t>Горизонтальные бейджи Attache размером 120-87 мм имеют металлическую клипсу и тесьму зеленого цвета. Ширина ленты 10мм, длина 850 мм. Предназначены для именной карточки, размером 113 x 70 мм. Изготовлены из плотной прозрачной пленки с эффектом «апельсиновой корки». Поставляются упаковками по 10 штук.Страна производитель:Россия.</t>
   </si>
   <si>
     <t>245828</t>
   </si>
   <si>
-    <t>63</t>
-[...2 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/438/4383876d3fd962b0fa2712df0941f91f/c37e7974bc937f12163fb682658224e2.jpg</t>
+    <t>http://anytos.ru//upload/iblock/484/ydi1yaiv8ys8k1o5bjcb4794qn283y66.jpg</t>
   </si>
   <si>
     <t>Бейдж 120х87мм металл зажим тесьма син. 10шт.  1065ГК-101 штр.  4607031182581, 4620004209535</t>
   </si>
   <si>
     <t>Горизонтальные бейджи Attache размером 120-87 мм имеют металлическую клипсу и тесьму синего цвета. Ширина ленты 10мм, длина 850мм. Предназначены для именной карточки размером 113 x 70 мм. Изготовлены из плотной прозрачной пленки с эффектом «апельсиновой корки». Поставляются упаковками по 10 штук.Страна производитель:Россия</t>
   </si>
   <si>
     <t>245830</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/3da/3daaf244599ff1aec5c612ea2eb7b5fa/f4af0698d6a1fa3247fd5e3bf2cbe4bf.jpg</t>
-[...11 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/28b/28b07366376d99ff8fec5aeacdc34f35/2159ec318012b505f56cadd29606225d.jpg</t>
+    <t>http://anytos.ru//upload/iblock/228/rht0vpwgs05ltiozu03igagd97rxob7h.jpg</t>
   </si>
   <si>
     <t>Бейдж гориз. д держателя с рулеткой 78 93 Attache  50шт у  1434.А штр.  4690432027476</t>
   </si>
   <si>
     <t>Бейдж горизонтальный &amp;lt;br /&amp;gt;Подходит для использования на держателе с рулеткой&amp;lt;br /&amp;gt;Изготовлен из пленки ПВХ 250мкм&amp;lt;br /&amp;gt;Размер самого изделия 93 x 78 мм.&amp;lt;br /&amp;gt;Размер вставки 86 х 58 мм.&amp;lt;br /&amp;gt;В упаковке 50шт.&amp;lt;br /&amp;gt;Страна производитель: Россия.</t>
   </si>
   <si>
     <t>245851</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/5d1/5d181e74342c297569f6a632edb7a8e3.jpg</t>
+    <t>http://anytos.ru//upload/iblock/2f3/n88vfm8d1lmryross0ahlwds7iy88df3.jpg</t>
   </si>
   <si>
     <t>Бейдж горизонтальный с рулеткой, разм вклад 85х54 штр.  6935834050515</t>
   </si>
   <si>
     <t>Бейдж ProMega Office горизонтальный мультиформатный с рулеткой. Размер - 90-55 мм, размер вкладыша - 85-54. Изготовлен из жесткого прозрачного акрила. Подходит для ношения именных карточек и пропусков. Рулетка расположена с обратной стороны бейджа.</t>
   </si>
   <si>
     <t>245867</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/208/2084ec35d51c311c012d379e36f1c4f4/c8f80fb867d318e1671626e7bb16ff2c.jpg</t>
+    <t>http://anytos.ru//upload/iblock/289/w4r6ngr4ql1fs4ecvk7hlkdg39xut1l2.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж Attache держатель с рулеткой синий  без бейджа  1шт штр.  3601020493765, 4690432009397, 6953070938350, 6953070938367, 6953070938374</t>
+  </si>
+  <si>
+    <t>Держатель имеет крепление для бейджика &amp;#40;в комплект не входит&amp;#41; с кнопкой и рулетку из пластика синего цвета, которая вытягивается до 68 см. Поставляется в твердой пластиковой упаковке на картонной подложке.</t>
+  </si>
+  <si>
+    <t>245872</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/858/q8fjdj6y5a52ixgufrcpp833ax3mkra4.jpg</t>
+  </si>
+  <si>
+    <t>Держатель для бейджа на карабине голубойK-1084 штр.  6935834050898</t>
+  </si>
+  <si>
+    <t>Держатель для бейджика на карабине голубой.Ширина карабина 5-6 мм, толщина металла от 2 до 4 мм.</t>
+  </si>
+  <si>
+    <t>245876</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/promega/"&gt;ProMEGA&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/79e/mwk32hggs1wwhhy0jocn7bktk1jsjqln.jpg</t>
+  </si>
+  <si>
+    <t>Держатель для бейджа на карабине зеленыйK-1084 штр.  6935834050959</t>
+  </si>
+  <si>
+    <t>Держатель для бейджика на карабине зеленый.</t>
+  </si>
+  <si>
+    <t>245877</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/95e/ozol4d5owwjr5gmnn31kzkrsvuy0xh7j.jpg</t>
+  </si>
+  <si>
+    <t>Держатель для бейджа на карабине красныйK-1084 штр.  6935834050928</t>
+  </si>
+  <si>
+    <t>Держатель для бейджика на карабине красный.</t>
+  </si>
+  <si>
+    <t>245878</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a64/rz94d84d3013f5gy7t46548lj39j0773.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж вертик. 54х90, синий металлик, PU, Т-814V 968729</t>
+  </si>
+  <si>
+    <t>Бейдж вертик. 54х90, синий металлик, PU, Т-814V</t>
+  </si>
+  <si>
+    <t>334426</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/91d/zhgst6y6db7e1mltqoh3z0xyb0e13l5e.jpg</t>
   </si>
   <si>
     <t>Держатель для бейджа с двумя карабинами, синий 968734</t>
   </si>
   <si>
     <t>Держатель для бейджа с двумя карабинами, синий</t>
   </si>
   <si>
     <t>334430</t>
   </si>
   <si>
-    <t>100</t>
-[...1 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/a8b/8olq7kxggw65ir8qfpc5v5qerynvsrhk.jpg</t>
   </si>
   <si>
     <t>Лента для бейджей LITE с метал клипсой 45 см синяя. BFBGL Bl</t>
   </si>
   <si>
     <t>Лента LITE идеально подойдет для бейджа или магнитного пропуска. Длина — 45 см, ширина — 10 мм. Шнур-лента имеет безопасный замок, открывающийся при нажатии. Цвета: синий, красный, зеленый. Поставляются в упаковках по 20 штук.</t>
   </si>
   <si>
     <t>359337</t>
   </si>
   <si>
-    <t>&lt;a href="/brands/lite/"&gt;LITE&lt;/a&gt;</t>
+    <t>http://anytos.ru//upload/iblock/9c7/a1bq3sk851g626v1p40jt4hyo7vdmpxq.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж LITE вертик. 100х80 мм прозр. PVC 250 мкм. BGL10080G 250</t>
+  </si>
+  <si>
+    <t>Бейджи LITE изготовлены из прозрачного плотного пластика. Поставляются в горизонтальном и вертикальном видах. Крепления изделий осуществляются при помощи рулетки, зажима со шнурком. Каждый бейдж оснащен ’замком’ &amp;#40;плотным соединением краев пластика&amp;#41;, который надежно фиксирует информационный вкладыши препятствует его выпадению. Прекрасно подходят для магнитного пропуска иливизитной карточки.</t>
+  </si>
+  <si>
+    <t>359400</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/7e9/t0vn59x707fi8f7kg1fs974mjsrmtccu.jpg</t>
   </si>
   <si>
     <t>Бейдж LITE гориз. 95х60 мм прозр. PVC 250 мкм. BGL9560V 250</t>
   </si>
   <si>
-    <t>Бейджи LITE изготовлены из прозрачного плотного пластика. Поставляются в горизонтальном и вертикальном видах. Крепления изделий осуществляются при помощи рулетки, зажима со шнурком. Каждый бейдж оснащен ’замком’ &amp;#40;плотным соединением краев пластика&amp;#41;, который надежно фиксирует информационный вкладыши препятствует его выпадению. Прекрасно подходят для магнитного пропуска иливизитной карточки.</t>
-[...1 lines deleted...]
-  <si>
     <t>359403</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/ca6/x786pmohrt52v9jo0n4idh2ocv1mmuwf.jpg</t>
+  </si>
+  <si>
+    <t>Держатель для бейджа, с безопасным замком</t>
+  </si>
+  <si>
+    <t>377025</t>
+  </si>
+  <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bf8/tiiseehw9a118yk6hrhc2835qrfuk61f.jpg</t>
+  </si>
+  <si>
+    <t>Чехол для кредитных карт защитный RFID, Экокожа, 2 отд</t>
+  </si>
+  <si>
+    <t>377028</t>
+  </si>
+  <si>
+    <t>1725</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/ea6/coa97w5nhzfnl1cyrrvyibkzvvf90jz3.jpg</t>
   </si>
   <si>
     <t>Бейдж горизонтальный  57х90 мм  с клипсой и булавкой, STAFF, 235464</t>
   </si>
   <si>
     <t>Бюджетный горизонтальный бейдж STAFF подходит для пропуска, визитки, именной карточки. Используется в офисах, на семинарах, тренингах, презентациях и других мероприятиях. Закрепляется на одежде при помощи клипсы или булавки. Размер вкладыша – 57х90 мм.Это товар эконом-сегмента, поэтому он отличается привлекательной ценой. Товар обладает базовым набором характеристик и простой упаковкой, при этом полностью соответствует основным требованиям потребителей.</t>
   </si>
   <si>
     <t>410277</t>
   </si>
   <si>
     <t>&lt;a href="/brands/staff/"&gt;STAFF&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/9bb/9bb4d6a023c8d20f62d78a00454bc830/4816748bceb19e0baa86a8a334f9a29e.jpg</t>
+    <t>http://anytos.ru//upload/iblock/545/t0z0ko2r1730d4j9qi35qs24quruph3g.jpg</t>
   </si>
   <si>
     <t>Бейдж 107х83мм Attache д карт 100х71мм тесьма, 1016, 10 шт</t>
   </si>
   <si>
     <t>Бейдж 107х83мм Attache д/карт 100х71мм тесьма ?1016,  10 шт</t>
   </si>
   <si>
     <t>416754</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/646/64651c9abe85f5501f22f107e92fcf26/68e036426f0a923169272157544b4162.jpg</t>
+    <t>http://anytos.ru//upload/iblock/593/x3z04xxa4vp603jisy93dxwt3uvtk23d.jpg</t>
   </si>
   <si>
     <t>Бейдж 77x118мм Attache д карт 71х100мм тесьма вертик.1017, 10 шт</t>
   </si>
   <si>
     <t>Бейдж 77x118мм Attache д/карт 71х100мм тесьма вертик.1017, 10 шт</t>
   </si>
   <si>
     <t>416755</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/a96/a965d72885555392f846c58b7d8075c5/9c14b7657e0719ef9e9797bf053d1dc2.jpg</t>
+    <t>http://anytos.ru//upload/iblock/285/qwjs0zpbwcgvduaa0j16h4fzp21or67i.jpg</t>
   </si>
   <si>
     <t>Бейдж 90х55мм Economy металл зажим булавка  50шт  18мкм</t>
   </si>
   <si>
     <t>Бейдж 90х55мм Economy металл зажим/булавка &amp;#40;50шт&amp;#41;,18мкм</t>
   </si>
   <si>
     <t>416756</t>
   </si>
   <si>
-    <t>&lt;a href="/brands/attache-economy/"&gt;Attache Economy&lt;/a&gt;</t>
-[...14 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/24e/24e9297e0d0c01ccd0c45fdca1a032e3/bd2e53588b034f8d2576d6fbbf860785.jpg</t>
+    <t>http://anytos.ru//upload/iblock/da7/6h47n0zr65z6a3rbjz3rssswsyx8f314.jpg</t>
   </si>
   <si>
     <t>Бейдж Attache вертикальный 54х90, прозрачный, мягкийT-065V, 10шт</t>
   </si>
   <si>
     <t>Бейдж Attache вертикальный 54х90, прозрачный, мягкийT-065V ,10шт</t>
   </si>
   <si>
     <t>416760</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/d34/d34390f2664c425cdf6284549aff31a7/ea6c78343f1427faac799ba83eb82a0b.jpg</t>
-[...8 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/f3b/f3b49f0ecac196d3330e871a7721f26d/d7415acda7fc145b1ffc5a2482e6825e.jpg</t>
+    <t>http://anytos.ru//upload/iblock/68f/fi79de3quio5y3kfu7r9vv15595f9ayo.jpg</t>
   </si>
   <si>
     <t>Бейдж Attache вертикальный, мягкий, прозрачный, 75х95T-038V, 10шт</t>
   </si>
   <si>
     <t>Бейдж Attache вертикальный, мягкий, прозрачный, 75х95T-038V,10шт</t>
   </si>
   <si>
     <t>416764</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/632/632a31b55be8198b3d1f2186b7c4a892/d8c030587c7781725053dc27ba5f4edb.jpg</t>
+    <t>http://anytos.ru//upload/iblock/b2d/ntjs2ag3s2t9heaorqw4sv2xcsaxowoo.jpg</t>
   </si>
   <si>
     <t>Бейдж Attache горизонтальн. 90х54 прозрачный, мягкий.T-065H, 10шт</t>
   </si>
   <si>
     <t>Бейдж Attache горизонтальн. 90х54 прозрачный, мягкий.T-065H ,10шт</t>
   </si>
   <si>
     <t>416767</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/6af/6af381203ba95ae08cca23bd965887c6/ae07da2dc89519c2ca3c08b03ba3a560.jpg</t>
+    <t>http://anytos.ru//upload/iblock/8c9/4o90dfsfqgp6ccng35v29r3xx5f736rg.jpg</t>
   </si>
   <si>
     <t>Бейдж Attache горизонтальный, мягкий, прозрачный, 95х58T-037H, 10шт</t>
   </si>
   <si>
     <t>416771</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/419/4199cc3db152726c40a41133c9757478.jpeg</t>
+    <t>http://anytos.ru//upload/iblock/9d0/u44ksz8774ssmxlaif2pgmxms3wavy8k.jpeg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бейдж вертикальный 54x85, красн, акриловый  Attache Selection T-554V  SoftTouch </t>
+  </si>
+  <si>
+    <t>Бейдж верт. 54x85, красн, акриловый  Attache Selection T-554V &amp;#40;SoftTouch&amp;#41;</t>
+  </si>
+  <si>
+    <t>416772</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/88c/p4kl3pqhlikbcjwigtkxidg7p5n5g3lb.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж вертикальный 54x85, черн, акрил Attache Selection T-554V  с пок. Soft Touch </t>
   </si>
   <si>
     <t>Бейдж верт.54x85,черн,акрил Attache Selection T-554V&amp;#40;с пок. Soft Touch&amp;#41;</t>
   </si>
   <si>
     <t>416773</t>
   </si>
   <si>
-    <t>&lt;a href="/brands/attache-selection/"&gt;Attache Selection&lt;/a&gt;</t>
-[...2 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/18d/18d2bb351e6c540fadc470b5c2a59bc5/f86282a45a53ad1c59700526da3c9226.jpg</t>
+    <t>http://anytos.ru//upload/iblock/219/ozeorjv3bfteqrplym6ozukez95eid81.jpeg</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный 54x85, двусторонний, синий, пп Attache V-001H</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальн.54x85, двусторонний, синий, пп Attache V-001H</t>
+  </si>
+  <si>
+    <t>416774</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/784/ahc8vsp4iwfzyojn8telp1et32fmkvx7.jpg</t>
+  </si>
+  <si>
+    <t>БЕЙДЖ ВЕРТИКАЛЬНЫЙ С ДЕРЖАТЕЛЕМ-РУЛЕТКОЙ, синий</t>
+  </si>
+  <si>
+    <t>416781</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8bc/t8pgdmyqm5m4jv0nj6ir4do1rs5p9z6m.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж с окном для сменной информации магнит,90x60мм с загибушкой, белый</t>
+  </si>
+  <si>
+    <t>416790</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d85/fvli3401zod40wv0ppzwl2nll2tj0i6j.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж с окном для сменной информации, булавка, размер70x40 мм с загибушкой</t>
+  </si>
+  <si>
+    <t>Бейдж с окном для сменной информации,&amp;nbsp;&amp;nbsp;булавка, размер70x40 мм с загибушкой</t>
+  </si>
+  <si>
+    <t>416791</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5e8/b5pzzwx760uqihwbgwfht8crv4e1dx26.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж с окном для сменной информации, размер  70x40 мм, черный, на магните</t>
+  </si>
+  <si>
+    <t>Бейдж с окном для сменной информации,&amp;nbsp;&amp;nbsp;размер&amp;nbsp;&amp;nbsp;70x40 мм, черный, на магните</t>
+  </si>
+  <si>
+    <t>416792</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d7f/4ybtq7qz2zmydnx8luct7cljlwcutn25.jpg</t>
   </si>
   <si>
     <t>Держатель для бейджа Attache с замком на кноп, синий K 1009, 5шт уп</t>
   </si>
   <si>
     <t>Держатель для бейджа Attache с замком на кноп, синий&amp;nbsp;&amp;nbsp;K 1009, 5шт/уп</t>
   </si>
   <si>
     <t>416798</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/496/496a83d21aeece4b98293fca27e59d91/1d05f9d4ad058c19158150f85ce324df.jpg</t>
+    <t>http://anytos.ru//upload/iblock/997/06fiha16lq62a59l4yvmgy27olkptcv2.jpg</t>
+  </si>
+  <si>
+    <t>Держатель для бейджа Attache с клипом красныйK-1081, 5 шт уп</t>
+  </si>
+  <si>
+    <t>Держатель для бейджа Attache с клипом красныйK-1081,&amp;nbsp;&amp;nbsp;5 шт/уп</t>
+  </si>
+  <si>
+    <t>416801</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f56/d862r2lajeg91x58ohcmwf2ify02ql85.jpg</t>
   </si>
   <si>
     <t>Держатель для бейджа Attache с клипом синий K-1081, 5 шт уп</t>
   </si>
   <si>
     <t>Держатель для бейджа Attache с клипом синий K-1081, 5 шт/уп</t>
   </si>
   <si>
     <t>416802</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/251/25170c01bb83259064a57cbfd7634afc/e105dfe3155278ff20332ded118b8af4.jpg</t>
+    <t>http://anytos.ru//upload/iblock/5f6/mao8ahn4ahozdhhqq8jrgfq3juukzd3j.jpg</t>
   </si>
   <si>
     <t>Держатель для бейджа c пластиковым замком черный Attache K-1022</t>
   </si>
   <si>
     <t>Держатель для бейджа c пластиковым замком черн.&amp;nbsp;&amp;nbsp;Attache K-1022</t>
   </si>
   <si>
     <t>416804</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/5cd/74bb38rm03eqfpbl59d1oin43e46q88s.jpg</t>
   </si>
   <si>
     <t>Бейдж горизонтальный  60х90 мм , на зеленой ленте 45 см, BRAUBERG, 231153</t>
   </si>
   <si>
     <t>Горизонтальный бейдж BRAUBERG для именной карточки предназначен для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Бейдж на текстильной зеленой ленте используется для размещения именных карточек, пропусков, пластиковых карт. Карман из мягкого прочного пластика гарантирует долгий срок службы. Закрепляется лентой 45 см. Размер вкладыша 90х60 мм.</t>
   </si>
   <si>
     <t>423176</t>
   </si>
   <si>
     <t>&lt;a href="/brands/brauberg/"&gt;BRAUBERG&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/fa5/s1aqvo038tgtr2hlwpyo681q0tqygllm.jpg</t>
-[...22 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/d16/yrj0kyjbbomanquylvzz1munj6h3q7r9.jpg</t>
   </si>
   <si>
     <t>Бейдж горизонтальный  60х90 мм , на синей ленте 45 см, BRAUBERG, 231156</t>
   </si>
   <si>
     <t>Горизонтальный бейдж BRAUBERG для именной карточки предназначен для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Закрепляется при помощи текстильной ленты. Карман из мягкого прочного пластика гарантирует долгий срок службы. Размер вкладыша 90х60 мм. Длина ленты 45 см. Упакован в пластиковый пакет.</t>
   </si>
   <si>
     <t>423179</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/761/rgewftvowz9f57fq3nezofnomzes71mt.jpg</t>
+  </si>
+  <si>
+    <t>Бейджи горизонтальные  57х90 мм , КОМПЛЕКТ 50 шт., с клипсой и булавкой, жесткие, BRAUBERG, 231903</t>
+  </si>
+  <si>
+    <t>Горизонтальный жесткий бейдж BRAUBERG для именной карточки предназначен для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Закрепляется на одежде при помощи клипсы или булавки. Размер вкладыша - 90х57 мм. В комплекте 50 штук. Упакован в картонный дисплей бокс. Изготовлен из прочного пластика.</t>
+  </si>
+  <si>
+    <t>423181</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/961/i4bv3t8a3bwjvwzyjprd7ldu8ogere9k.jpg</t>
   </si>
   <si>
     <t>Бейджи вертикальные БОЛЬШИЕ  120x87 мм , КОМПЛЕКТ 10 шт., на синей ленте 45 см, ДПС, 1065.ВК-101</t>
   </si>
   <si>
     <t>Вертикальный бейдж на синей ленте.</t>
   </si>
   <si>
     <t>423182</t>
   </si>
   <si>
     <t>&lt;a href="/brands/dps/"&gt;ДПС&lt;/a&gt;</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/3bf/krjirc1mspk3fwbu3l2vs2u0r06r3yix.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/1bf/kwc1p25dcvlibquijpeuetqchkzbdw7l.jpg</t>
   </si>
   <si>
     <t>Бейдж горизонтальный  55х85 мм , на синей ленте 45 см, твердый пластик, BRAUBERG, 232138</t>
   </si>
   <si>
     <t>Горизонтальный бейдж BRAUBERG для именной карточки предназначен для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Бейдж на текстильной синей ленте используется для размещения именных карточек, пропусков, пластиковых карт. Карман из твердого прочного пластика гарантирует долгий срок службы. Идеально подойдет для чувствительных к механическим повреждениям магнитных карт, пропусков и удостоверений личности. Закрепляется лентой 45 см. Размер вкладыша 85х55 мм.</t>
   </si>
   <si>
     <t>423184</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/edd/o1u6loz51gnceomwo89ii7frjjy9d1m5.jpg</t>
-[...8 lines deleted...]
-    <t>423185</t>
+    <t>http://anytos.ru//upload/iblock/ed7/wxu7jkd719uz0ojtcxirn5fav3uoodv1.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж-карман горизонтальный  60х90 мм , без держателя, BRAUBERG, 235426</t>
+  </si>
+  <si>
+    <t>Горизонтальный бейдж BRAUBERG без крепления для именной карточки предназначен для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Бейдж-карман подходит для крепления на ленте, держателе с рулеткой, т.д. Карман из мягкого прочного пластика гарантирует долгий срок службы. Размер вкладыша 90х60 мм.</t>
+  </si>
+  <si>
+    <t>423187</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/eb6/l2ec5a75nu18ngzv6gjon7pcnf6tp6ai.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж-карман вертикальный  90х60 мм , без держателя, BRAUBERG, 235694</t>
+  </si>
+  <si>
+    <t>Вертикальный бейдж BRAUBERG без крепления для именной карточки предназначен для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Бейдж-карман подходит для крепления на ленте, держателе с рулеткой, т.д. Карман из мягкого прочного пластика гарантирует долгий срок службы. Размер вкладыша 90х60 мм.</t>
+  </si>
+  <si>
+    <t>423188</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/488/v090536ixxd1emb81cv5lab6jpcqhxe5.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж-карман горизонтальный БОЛЬШОЙ  90х120 мм , без держателя, BRAUBERG, 235695</t>
+  </si>
+  <si>
+    <t>Горизонтальный бейдж BRAUBERG без крепления для именной карточки предназначен для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Бейдж-карман подходит для крепления на ленте, держателе с рулеткой, т.д. Карман из мягкого прочного пластика гарантирует долгий срок службы. Размер вкладыша 90х120 мм.</t>
+  </si>
+  <si>
+    <t>423189</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/591/2aiekfvsd0vyu10xignb4jofeb9d65u8.jpg</t>
   </si>
   <si>
     <t>Бейдж-карман вертикальный БОЛЬШОЙ  120х90 мм , без держателя, BRAUBERG, 235696</t>
   </si>
   <si>
     <t>Вертикальный БОЛЬШОЙ бейдж BRAUBERG без крепления для именной карточки предназначен для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Бейдж-карман подходит для крепления на ленте, держателе с рулеткой, т.д. Карман из мягкого прочного пластика гарантирует долгий срок службы. Размер вкладыша 90х120 мм.</t>
   </si>
   <si>
     <t>423190</t>
   </si>
   <si>
-    <t>48</t>
-[...1 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/524/odphhnxwslvrs2sv9nl0lpu0gpgzd497.jpg</t>
   </si>
   <si>
     <t>Бейдж горизонтальный  60х90 мм , на черной ленте 45 см, BRAUBERG, 235697</t>
   </si>
   <si>
     <t>Горизонтальный бейдж BRAUBERG для именной карточки предназначен для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Бейдж на текстильной черной ленте используется для размещения именных карточек, пропусков, пластиковых карт. Карман из мягкого прочного пластика гарантирует долгий срок службы. Закрепляется лентой 45 см. Размер вкладыша 90х60 мм.</t>
   </si>
   <si>
     <t>423191</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/3f2/ijlxymmejtc1byroh0x4vocbfyz916xq.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный  90х60 мм , на синей ленте 45 см, BRAUBERG, 235698</t>
   </si>
   <si>
     <t>Вертикальный бейдж BRAUBERG для именной карточки предназначен для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Бейдж на текстильной ленте используется для размещения именных карточек, пропусков, пластиковых карт. Карман из мягкого прочного пластика гарантирует долгий срок службы. Закрепляется лентой 45 см. Размер вкладыша 90х60 мм.</t>
   </si>
   <si>
     <t>423192</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/142/cyy2a9pj3kyb66x8h567x5tnb0rvqj9x.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный  90х60 мм , на красной ленте 45 см, BRAUBERG, 235699</t>
+  </si>
+  <si>
+    <t>Вертикальный бейдж BRAUBERG для именной карточки предназначен для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Бейдж на текстильной красной ленте используется для размещения именных карточек, пропусков, пластиковых карт. Карман из мягкого прочного пластика гарантирует долгий срок службы. Закрепляется лентой 45 см. Размер вкладыша 90х60 мм.</t>
+  </si>
+  <si>
+    <t>423193</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/365/xppcok8qh8v6sli8iz57spfpki9ndg08.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный  90х60 мм , на зеленой ленте 45 см, BRAUBERG, 235700</t>
   </si>
   <si>
     <t>Вертикальный бейдж BRAUBERG для именной карточки предназначен для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Бейдж на текстильной зеленой ленте используется для размещения именных карточек, пропусков, пластиковых карт. Карман из мягкого прочного пластика гарантирует долгий срок службы. Закрепляется лентой 45 см. Размер вкладыша 90х60 мм.</t>
   </si>
   <si>
     <t>423194</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/99e/j1k61hy32lt8fh21blmrc1k2go3tdohv.jpg</t>
-[...8 lines deleted...]
-    <t>423206</t>
+    <t>http://anytos.ru//upload/iblock/09b/q2q0hirzefojgllctbx1zdt47ln892r4.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный  90х60 мм , на черной ленте 45 см, BRAUBERG, 235702</t>
+  </si>
+  <si>
+    <t>Вертикальный бейдж BRAUBERG для именной карточки предназначен для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Бейдж на текстильной черной ленте используется для размещения именных карточек, пропусков, пластиковых карт. Карман из мягкого прочного пластика гарантирует долгий срок службы. Закрепляется лентой 45 см. Размер вкладыша 90х60 мм.</t>
+  </si>
+  <si>
+    <t>423196</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fe4/soslr7ioj2d8rwl7by7kayvlenb2ihkz.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный  60х90 мм , с держателем-рулеткой 70 см, BRAUBERG, 235709</t>
+  </si>
+  <si>
+    <t>Горизонтальный бейдж BRAUBERG на держателе-рулетке используется для размещения именных карточек, пропусков, пластиковых карт. Карман из мягкого прочного пластика гарантирует долгий срок службы. Держатель-рулетка с металлическим клипом позволяет разместить бейдж на поясе, ремне. Размер вкладыша 90х60 мм.</t>
+  </si>
+  <si>
+    <t>423202</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ad6/7z6qf746ezgv7z4a0p1vs6g0x5zrsipe.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный  60х90 мм , с клипсой и булавкой, мягкий, BRAUBERG, 235711</t>
+  </si>
+  <si>
+    <t>Горизонтальный бейдж BRAUBERG с клипсой и булавкой для именной карточки предназначен для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Клипса и булавка обеспечивают удобное и надежное крепление бейджа на одежде. Карман из мягкого прочного пластика гарантирует долгий срок службы. Размер вкладыша 90х60 мм.</t>
+  </si>
+  <si>
+    <t>423203</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1d5/a3bmych8mp85vsqswcsige2fwo0dazoq.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный БОЛЬШОЙ  90х120 мм , с клипсой и булавкой, мягкий, BRAUBERG, 235713</t>
+  </si>
+  <si>
+    <t>Горизонтальный БОЛЬШОЙ бейдж BRAUBERG с клипсой и булавкой для именной карточки предназначен для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Клипса и булавка обеспечивают удобное и надежное крепление бейджа на одежде. Карман из мягкого прочного пластика гарантирует долгий срок службы. Размер вкладыша 90х120 мм.</t>
+  </si>
+  <si>
+    <t>423205</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/2a9/68ry705rjtx1s7elfbqyiakdnmujykb4.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный БОЛЬШОЙ  120х90 мм , на синем шнурке 45 см, 2 карабина, BRAUBERG, 235716</t>
   </si>
   <si>
     <t>Вертикальный БОЛЬШОЙ бейдж BRAUBERG для именной карточки предназначен для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Бейдж на текстильном шнурке с двумя карабинами используется для размещения именных карточек, пропусков, пластиковых карт. Карман из мягкого прочного пластика гарантирует долгий срок службы. Закрепляется шнурком 45 см с карабинами. Размер вкладыша 90х120 мм.</t>
   </si>
   <si>
     <t>423208</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/95a/50pqi211qmfttgjf8ixyxarkup3gnkc7.jpg</t>
-[...22 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/bf1/24yhlb4t5560bwh347bd76lcswlep28c.jpg</t>
   </si>
   <si>
     <t>Бейдж-табличка горизонтальный  35х70 мм , магнитный, BRAUBERG, 235738</t>
   </si>
   <si>
     <t>Горизонтальный бейдж-табличка BRAUBERG MAGNETIC для именных карточек. Твердый пластик гарантирует долгий срок службы. Будет незаменим для сотрудников гостинично-ресторанного сектора. Закрепляется магнитом. Защитит Вашу одежду от необходимости в мелких проколах булавкой. Размер вкладыша - 70х35 мм.</t>
   </si>
   <si>
     <t>423214</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/2bf/u2wr2ajaqkmnndw7scr3t6i692t5lf83.jpg</t>
   </si>
   <si>
     <t>Бейдж горизонтальный жесткокаркасный  55х85 мм , без держателя, ПРОЗРАЧНЫЙ, BRAUBERG, 235739</t>
   </si>
   <si>
     <t>Горизонтальный бейдж BRAUBERG для именной карточки предназначен для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Бейдж подходит для крепления на ленте, держателе с рулеткой. Изготовлен из жесткого пластика, гарантирующего долгий срок службы. Идеально подойдёт для чувствительных к механическим повреждениям магнитных карт и пропусков. Размер вкладыша 55х85 мм.</t>
   </si>
   <si>
     <t>423215</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/237/23763963bc0b61f2580496f75ceca790/9312cbcaa797d3ef7cf3d85d1fde72b8.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/d55/84yg3vb3scuckq79x36hoox3slfopdwv.jpg</t>
   </si>
   <si>
     <t>Бейдж горизонтальный жесткокаркасный  75х105 мм , без держателя, СИНИЙ, BRAUBERG, 235750</t>
   </si>
   <si>
     <t>Горизонтальный бейдж BRAUBERG для именной карточки предназначен для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Бейдж подходит для крепления на ленте, держателе с рулеткой. Изготовлен из жесткого пластика, гарантирующего долгий срок службы. Идеально подойдёт для чувствительных к механическим повреждениям магнитных карт и пропусков. Размер вкладыша 105х75 мм.</t>
   </si>
   <si>
     <t>423220</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/485/a02c2wk8x63u4cl5feepgy2k04gzcx2l.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный жесткокаркасный  105х75 мм , без держателя, СИНИЙ, BRAUBERG, 235755</t>
   </si>
   <si>
     <t>Вертикальный бейдж BRAUBERG для именной карточки предназначен для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Бейдж подходит для крепления на ленте, держателе с рулеткой. Изготовлен из жесткого пластика, гарантирующего долгий срок службы. Идеально подойдёт для чувствительных к механическим повреждениям магнитных карт и пропусков. Размер вкладыша 105х75 мм.</t>
   </si>
   <si>
     <t>423225</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/b15/bwnarxxyb5xh2v8jwjkhp5t4g2pzv5bm.jpg</t>
-[...2 lines deleted...]
-    <t>Бейдж вертикальный  85х55 мм , без держателя, СЕРЫЙ, твердый пластик, BRAUBERG, 235760</t>
+    <t>http://anytos.ru//upload/iblock/94f/yi67djvhun014rci2c8urr8pdo2lhk4c.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж школьника горизонтальный  55х90 мм , на ленте со съемным клипом, СИНИЙ, BRAUBERG, 235761</t>
+  </si>
+  <si>
+    <t>Горизонтальный бейдж школьника BRAUBERG с синей окантовкой используется для идентификации учащегося в образовательных учреждениях. Закрепляется при помощи текстильной ленты. Карман из мягкого прочного пластика гарантирует долгий срок службы. Размер вкладыша 55х90 мм. Длина ленты 45 см. Упакован в пластиковый пакет.</t>
+  </si>
+  <si>
+    <t>423230</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ffc/ipibsca5nk4y4un9g4lzy05y2plqyhl9.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж школьника горизонтальный  55х90 мм , на ленте со съемным клипом, КРАСНЫЙ, BRAUBERG, 235762</t>
+  </si>
+  <si>
+    <t>Горизонтальный бейдж школьника BRAUBERG с красной окантовкой используется для идентификации учащегося в образовательных учреждениях. Комплектуется специальной нейлоновой лентой со съемной клипсой. Бейдж можно носить на ленте, либо крепить на одежду с помощью клипсы. Размер вкладыша 55х90 мм. Длина ленты 45 см, цвет ленты - красный. Упакован в пластиковый пакет.</t>
+  </si>
+  <si>
+    <t>423231</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/65f/fgxdxi8bnee5twycphvpt9stwl5pigtf.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж самоламинирующийся горизонтальный  74х104 мм , с клипсой, BRAUBERG, 236791</t>
+  </si>
+  <si>
+    <t>Горизонтальный бейдж BRAUBERG для именной карточки предназначен для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Оригинальное приспособление, которое используется для быстрой ручной ламинации бумажных пропусков, идентификационных карт, пластиковых пропусков без применения специального ламинатора. Входящий в комплект зажим позволяет закрепить и подвесить бэйдж. Размер вкладыша 100х60 мм. Упакован в пластиковый пакет с европодвесом.</t>
+  </si>
+  <si>
+    <t>423234</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fe9/3x2f7w93757c1c534zk1en32u6mfqf67.jpg</t>
+  </si>
+  <si>
+    <t>Держатель-рулетка для бейджей, 70 см, петелька, клип, черный, в блистере, BRAUBERG, 232152</t>
+  </si>
+  <si>
+    <t>Держатель-рулетка BRAUBERG предназначена для крепления бейджей, магнитных карт, пропусков, ключей и мелкого инструмента. Рулетка с петелькой и клипом подходит для ношения на поясе. Длина шнурка 70 см. Пластиковый корпус чёрного цвета. Упакована в блистер с европодвесом.</t>
+  </si>
+  <si>
+    <t>423236</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/576/4f63d5319bpcxpikh4guyq3b8nfwkx18.jpg</t>
+  </si>
+  <si>
+    <t>Держатель-рулетка для бейджей, 70 см, с синей лентой 45 см, синий, в блистере, BRAUBERG, 235724</t>
+  </si>
+  <si>
+    <t>Держатель-рулетка BRAUBERG предназначена для крепления бейджей, магнитных карт, пропусков и ключей. Рулетка на текстильной ленте подходит для ношения на шее. Длина ленты 45 см, длина нити в держателе-рулетке 70 см. Цвет синий. Упакована в блистер с европодвесом.</t>
+  </si>
+  <si>
+    <t>423237</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/255/mzr4qd8vblbvcobkgs3g6gldep4diru4.jpg</t>
+  </si>
+  <si>
+    <t>Держатель-рулетка для бейджей, 70 см, петелька, клип, синий, в блистере, BRAUBERG, 235727</t>
+  </si>
+  <si>
+    <t>Держатель-рулетка BRAUBERG предназначена для крепления бейджей, магнитных карт, пропусков, ключей и мелкого инструмента. Рулетка с петелькой и клипом подходит для ношения на поясе. Длина шнурка 70 см. Пластиковый корпус синего цвета. Упакована в блистер с европодвесом.</t>
+  </si>
+  <si>
+    <t>423239</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/816/agfvhz1bljrjqowrq77h5mqny7cb8b0y.jpg</t>
+  </si>
+  <si>
+    <t>Лента для бейджей, 45 см, съемный пластиковый клип-замок с петелькой, СИНЯЯ, BRAUBERG, 235729</t>
+  </si>
+  <si>
+    <t>Лента BRAUBERG подойдет для любого бейджа. Надежный тип крепления. Выполнена из нейлона синего цвета и имеет длину 45 см. Надежно крепится с помощью пластикового клипа. Упакована в полибэг.</t>
+  </si>
+  <si>
+    <t>423241</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fb8/piln4j6981y0yqoretrp84cdeldf3hgt.jpg</t>
+  </si>
+  <si>
+    <t>Лента для бейджей, 45 см, съемный пластиковый клип-замок с петелькой, КРАСНАЯ, BRAUBERG, 235730</t>
+  </si>
+  <si>
+    <t>Лента BRAUBERG подойдет для любого бейджа. Надежный тип крепления. Выполнена из нейлона красного цвета и имеет длину 45 см. Надежно крепится с помощью пластикового клипа. Упакована в полибэг.</t>
+  </si>
+  <si>
+    <t>423242</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a29/f5atnqu4xrd55mad5yp86wjhzfi0d6a8.jpg</t>
+  </si>
+  <si>
+    <t>Лента для бейджей, 45 см, съемный пластиковый клип-замок с петелькой, ЗЕЛЕНАЯ, BRAUBERG, 235731</t>
+  </si>
+  <si>
+    <t>Лента BRAUBERG подойдет для любого бейджа. Надежный тип крепления. Выполнена из нейлона зелёного цвета и имеет длину 45 см. Надежно крепится с помощью пластикового клипа. Упакована в полибэг.</t>
+  </si>
+  <si>
+    <t>423243</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f5c/3l3hkj35hs5up7prwr0kqbkyf69mibq6.jpg</t>
+  </si>
+  <si>
+    <t>Лента для бейджей, 45 см, металлический клип, СИНЯЯ, BRAUBERG, 235733</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;
+	Лента BRAUBERG подойдет для любого бейджа. Надежный тип крепления.
+&lt;/p&gt;
+&lt;p&gt;
+	Выполнена из нейлона синего цвета и имеет длину 45 см.
+&lt;/p&gt;
+&lt;p&gt;
+	Надежно крепится с помощью металлической клипсы.
+&lt;/p&gt;
+&lt;p&gt;
+	Упакована в полибэг.
+&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>423245</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0c2/1jbwhoryx7pwe4yq0ynnhma2asux23jn.jpg</t>
+  </si>
+  <si>
+    <t>Лента для бейджей, 45 см, металлический клип, КРАСНАЯ, BRAUBERG, 235734</t>
+  </si>
+  <si>
+    <t>Лента BRAUBERG подойдет для любого бейджа. Надежный тип крепления. Выполнена из нейлона красного цвета и имеет длину 45 см. Надежно крепится с помощью металлической клипсы. Упакована в полибэг.</t>
+  </si>
+  <si>
+    <t>423246</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f3d/sjx4cbmzxplzs8s85o67k9ixhycm2tp5.jpg</t>
+  </si>
+  <si>
+    <t>Лента для бейджей, 45 см, металлический клип, ЗЕЛЕНАЯ, BRAUBERG, 235735</t>
+  </si>
+  <si>
+    <t>Лента BRAUBERG подойдет для любого бейджа. Надежный тип крепления. Выполнена из нейлона зеленого цвета и имеет длину 45 см. Надежно крепится с помощью металлической клипсы. Упакована в полибэг.</t>
+  </si>
+  <si>
+    <t>423247</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/368/b802yrmbffkz13pk7eooqogprz2xz5qs.jpg</t>
+  </si>
+  <si>
+    <t>Лента для бейджей, 45 см, металлический клип, ЖЕЛТАЯ, BRAUBERG, 235736</t>
+  </si>
+  <si>
+    <t>Лента BRAUBERG подойдет для любого бейджа. Надежный тип крепления. Выполнена из нейлона жёлтого цвета и имеет длину 45 см. Надежно крепится с помощью металлической клипсы. Упакована в полибэг.</t>
+  </si>
+  <si>
+    <t>423248</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cd7/h8qt9hetgir58cxt8207nmz1elss8adi.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный OfficeSpace, 125 110мм  размер вставки 120 90мм , 2 карабина,  на синем шнурке</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный из мягкого прочного пластика. Съемный текстильный шнурок крепится к бейджу с помощью двух карабинов. Цвет шнурка - синий. В комплект входит вкладыш с полями для персональных данных.&amp;nbsp;&amp;nbsp;Подходит для пропуска, визитки, именной карточки.</t>
+  </si>
+  <si>
+    <t>427915</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/eeb/ckl8m6v4ee2f732to9ktrtotlpwsis29.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный OfficeSpace, 100 75мм  размер вставки 85 55мм , без держателя</t>
+  </si>
+  <si>
+    <t>Набор бейджей вертикальных без держателя. Выполнены из мягкого прочного пластика. Подходит для крепления на клипсу, держатель с рулеткой, карабин. В комплекте 10 бейджей.</t>
+  </si>
+  <si>
+    <t>427918</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/930/s1opc2mubdvagrmv5fjxduj4826rkjc0.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный OfficeSpace, 100 75мм  размер вставки 85 55мм , с клипсой на синем шнурке</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный из мягкого прочного пластика. Съемный текстильный шнурок крепится к бейджу с помощью металлической клипсы. Цвет шнурка - синий. В комплект входит вкладыш с полями для персональных данных. Подходит для пропуска, визитки, именной карточки.</t>
+  </si>
+  <si>
+    <t>427919</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e5f/xvc62c9vhezoczu6sus9cudn08chct8v.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный OfficeSpace, 100 80мм  размер вставки 90 60мм , держатель-рулетка, черный</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный из мягкого прочного пластика с держателем-рулеткой. Позволяет разместить бейдж на поясе, ремне. Цвет держателя-рулетки - черный. В комплект входит вкладыш с полями для персональных данных. Подходит для пропуска, визитки, именной карточки.</t>
+  </si>
+  <si>
+    <t>427922</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/03c/hwtg7fu2e9nuk65ed2y0lbd0188zi7y6.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный  90х60 мм , с держателем-рулеткой 70 см, BRAUBERG, 235710</t>
+  </si>
+  <si>
+    <t>Вертикальный бейдж BRAUBERG на держателе-рулетке используется для размещения именных карточек, пропусков, пластиковых карт. Карман из мягкого прочного пластика гарантирует долгий срок службы. Держатель-рулетка с металлическим клипом позволяет разместить бейдж на поясе, ремне. Размер вкладыша 90х60 мм.</t>
+  </si>
+  <si>
+    <t>434054</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e9a/b0xfpnh0d66jvidtw0qwoa24opgluoh2.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный жесткокаркасный  55х85 мм , без держателя, СИНИЙ, BRAUBERG, 235740</t>
+  </si>
+  <si>
+    <t>434055</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/da0/euwxe2lf3r5569f7iiwh3qcyscu5n7wk.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный жесткокаркасный  55х85 мм , без держателя, КРАСНЫЙ, BRAUBERG, 235741</t>
+  </si>
+  <si>
+    <t>434056</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/735/58gv99tbvcgb99p3gdy4ifrd3o0qz4ss.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный жесткокаркасный  85х55 мм , без держателя, СИНИЙ, BRAUBERG, 235745</t>
   </si>
   <si>
     <t>Вертикальный бейдж BRAUBERG для именной карточки предназначен для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Бейдж подходит для крепления на ленте, держателе с рулеткой. Изготовлен из жесткого пластика, гарантирующего долгий срок службы. Идеально подойдёт для чувствительных к механическим повреждениям магнитных карт и пропусков. Размер вкладыша 55х85 мм.</t>
   </si>
   <si>
-    <t>423229</t>
-[...193 lines deleted...]
-  <si>
     <t>434057</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/d77/qvu2abhbqd0hcue1pykgc24j8446n8he.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный жесткокаркасный  85х55 мм , без держателя, КРАСНЫЙ, BRAUBERG, 235746</t>
   </si>
   <si>
     <t>434058</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/2c1/ojm0slul0nui1grnlk3a8pu4fm1ipsx9.jpg</t>
   </si>
   <si>
     <t>Бейдж горизонтальный жесткокаркасный  75х105 мм , без держателя, ПРОЗРАЧНЫЙ, BRAUBERG, 235749</t>
   </si>
   <si>
     <t>434059</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/502/3hk9s18fw12ss55x5i07n29adxgzspo5.jpg</t>
   </si>
   <si>
     <t>Бейдж горизонтальный  55х85 мм , без держателя, СЕРЫЙ, твердый пластик, BRAUBERG, 235759</t>
   </si>
   <si>
     <t>434060</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/773/99rkpl1fme22kwaco79yd0e9y2agryah.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж школьника горизонтальный  55х90 мм , на ленте со съемным клипом, ЗЕЛЕНЫЙ, BRAUBERG, 235763</t>
+  </si>
+  <si>
+    <t>Горизонтальный бейдж школьника BRAUBERG с зеленой окантовкой используется для идентификации учащегося в образовательных учреждениях. Комплектуется специальной нейлоновой лентой со съемной клипсой. Бейдж можно носить на ленте, либо крепить на одежду с помощью клипсы. Размер вкладыша 55х90 мм. Длина ленты 45 см, цвет ленты - зеленый. Упакован в пластиковый пакет.</t>
+  </si>
+  <si>
+    <t>434061</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/8df/szgkhnus241mia6hswa78lx53rg9hoyj.jpg</t>
   </si>
   <si>
     <t>Бейдж школьника горизонтальный  55х90 мм , на ленте со съемным клипом, ЖЕЛТЫЙ, BRAUBERG, 235764</t>
   </si>
   <si>
     <t>Горизонтальный бейдж школьника BRAUBERG с желтой окантовкой используется для идентификации учащегося в образовательных учреждениях. Комплектуется специальной нейлоновой лентой со съемной клипсой. Бейдж можно носить на ленте, либо крепить на одежду с помощью клипсы. Размер вкладыша 55х90 мм. Длина ленты 45 см, цвет ленты - желтый. Упакован в пластиковый пакет.</t>
   </si>
   <si>
     <t>434062</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/ae3/4zjkc05gockpqicv0nga6zj9ilclco3m.jpg</t>
   </si>
   <si>
     <t>Бейдж школьника горизонтальный  55х90 мм , на ленте со съемным клипом, СЕРЫЙ, BRAUBERG, 235765</t>
   </si>
   <si>
     <t>Горизонтальный бейдж школьника BRAUBERG с цветной окантовкой используется для идентификации учащегося в образовательных учреждениях. Комплектуется специальной нейлоновой лентой со съемной клипсой. Бейдж можно носить на ленте, либо крепить на одежду с помощью клипсы. Размер вкладыша 55х90 мм. Длина ленты 45 см, цвет ленты - желтый. Упакован в пластиковый пакет.</t>
   </si>
   <si>
     <t>434063</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/800/800dd71d0d4c0983172fa5d4c6eaf566/9e13a6767418fea88e3b322c210d374b.jpg</t>
-[...8 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/ecb/ecbea1f17c46e419b2a3d2e595ae179b/cc9c78db9e0df19e5ead936345c496b7.jpg</t>
+    <t>http://anytos.ru//upload/iblock/5cf/36b2ru5ohyryhn7ofoori0yxy1bz2yyp.jpg</t>
+  </si>
+  <si>
+    <t>Держатель-рулетка для бейджей, 70 см, петелька, карабин, синий, в блистере, BRAUBERG, 235726</t>
+  </si>
+  <si>
+    <t>Держатель-рулетка BRAUBERG предназначена для крепления бейджей, магнитных карт, пропусков, ключей и мелкого инструмента. Рулетка с карабином подходит для ношения на поясе. Длина черного шнурка 70 см. Пластиковый корпус синего цвета. Упакована в блистер с европодвесом.</t>
+  </si>
+  <si>
+    <t>434066</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e07/h813jboo4zpdz50cuymydcs72sui3822.jpg</t>
+  </si>
+  <si>
+    <t>Клипса Люкс для бейджа без булавки 10 шт упак</t>
+  </si>
+  <si>
+    <t>Клипса Люкс для бейджа без булавки 10 шт/упак</t>
+  </si>
+  <si>
+    <t>458819</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/98a/dqvl0pisg5m24eo42dlaygfjjf2hjy9z.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный OfficeSpace, 95 150мм  размер вставки 90 120мм , без держателя</t>
   </si>
   <si>
     <t>557289</t>
   </si>
   <si>
-    <t>30</t>
-[...2 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/7f3/7f3d5b14e8f2d97155b5465628d06b1c/6f8cf2c6d57ed73476c3b3b2b4234daa.jpg</t>
+    <t>http://anytos.ru//upload/iblock/4a3/077zykw3djafesdbh138e967or3fdr4c.jpg</t>
   </si>
   <si>
     <t>Бейдж горизонтальный OfficeSpace, 125 110мм  размер вставки 120 90мм , без держателя</t>
   </si>
   <si>
     <t>Набор бейджей горизонтальных без держателя. Выполнены из мягкого прочного пластика. Подходит для крепления на клипсу, держатель с рулеткой, карабин. В комплекте 10 бейджей.</t>
   </si>
   <si>
     <t>557290</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/3fe/3fe46e1b0a93190f4025e1626c96ab30/539db39f18a20100dde6105bb1c880ee.jpg</t>
+    <t>http://anytos.ru//upload/iblock/ea3/srp5enm0hi58s80c6lolsiltilzvpb7j.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный OfficeSpace, 63 105мм  размер вставки 55 85мм , без держателя</t>
   </si>
   <si>
     <t>557291</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/6e6/6e62325b90e1351b3401cbf9efcd31a9/ca99d79cd96d9da5b40d344e531b84d8.jpg</t>
+    <t>http://anytos.ru//upload/iblock/085/5vr48qaq6qzd5pnf0gnvzgh27p5g4agb.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный OfficeSpace, 68 110мм  размер вставки 60 90мм , держатель-рулетка, черный</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный из мягкого прочного пластика с держателем-рулеткой. Позволяет разместить бейдж на поясе, ремне. Цвет держателя-рулетки - черный. В комплект входит вкладыш с полями для персональных данных. Подходит для пропуска, визитки, именной карточки.</t>
+  </si>
+  <si>
+    <t>557295</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a49/s3c0oz4kj11cjk6718ft1n8kmgnpwktr.jpg</t>
+  </si>
+  <si>
+    <t>Держатель-рулетка для бейджей OfficeSpace, 75см, петелька, клип, синий, блистер</t>
+  </si>
+  <si>
+    <t>Держатель-рулетка для бейджей в блистере. Позволяет разместить бейдж на поясе, ремне. Цвет синий. Удобное сцепление. Подходит для крепления бейджей, пропусков, визиток, именных карточек, ключей и мелкого инструмента.</t>
+  </si>
+  <si>
+    <t>557297</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1cc/dh9uj1un7oq0j77gd4w3n98jea1m56m0.jpg</t>
+  </si>
+  <si>
+    <t>Держатель-рулетка для бейджей OfficeSpace, 75см, петелька, клип, черный, блистер</t>
+  </si>
+  <si>
+    <t>Держатель-рулетка для бейджей в блистере. Позволяет разместить бейдж на поясе, ремне. Цвет черный. Удобное сцепление. Подходит для крепления бейджей, пропусков, визиток, именных карточек, ключей и мелкого инструмента.</t>
+  </si>
+  <si>
+    <t>557298</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1ca/d0qoili6nruign3qheqq5f0l0qrnzdzf.jpg</t>
   </si>
   <si>
     <t>Шнурок для бейджей OfficeSpace, 45см, металлический клип, красный</t>
   </si>
   <si>
     <t>Съемный текстильный шнурок крепится к бейджу с помощью металлической клипсы. Цвет шнурка - красный.</t>
   </si>
   <si>
     <t>557299</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/e8a/e8abfaa65d657352f6b2970f4fe3c1ca/95f550f799866f38694c253b222ddf6c.jpg</t>
+    <t>http://anytos.ru//upload/iblock/b0d/mwg3ekip5hkxgshujn9939hpdl1ul5bz.jpg</t>
   </si>
   <si>
     <t>Шнурок для бейджей OfficeSpace, 45см, металлический клип, синий</t>
   </si>
   <si>
     <t>Съемный текстильный шнурок крепится к бейджу с помощью металлической клипсы. Цвет шнурка - синий.</t>
   </si>
   <si>
     <t>557300</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/f30/xx9qxqenb0dacp964dldjxeey470un5n.jpg</t>
-[...11 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/76a/76ae8e2aefd7033297abfa423ceb1b4b/7d33be537f2e679d8eafbc49c0251aaa.jpg</t>
+    <t>http://anytos.ru//upload/iblock/cfd/qrl9r82m9fheawd52wmh2rnnefu6ha0u.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж горизонтальный OfficeSpace, 57 90мм, с клипсой и булавкой  размер вставки 57 90мм </t>
   </si>
   <si>
     <t>Предназначен для визитки, пропуска, личной карточки. Булавка позволит крепить бейдж к одежде. Размер 55х90мм</t>
   </si>
   <si>
     <t>593199</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/2dd/2ddeead7f5e9a4637a98ed4a17c011b9/0b7f90775f63ef6643c80987130ab503.jpg</t>
+    <t>http://anytos.ru//upload/iblock/f03/3ja6mxe6nrk2vyhikqmw2xokqg3vzwzw.jpg</t>
   </si>
   <si>
     <t>Клипса для бейджа без булавки 10 шт упак,</t>
   </si>
   <si>
     <t>Клипса для бейджа без булавки 10 шт/упак,</t>
   </si>
   <si>
     <t>610774</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/84f/24x4hftibyfz25yc0zm61m6npm3hxk8y.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный 85x54, двусторонний, синий, пп Attache T-001H</t>
+  </si>
+  <si>
+    <t>619218</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2ab/h27hs0ukhotqja2ed1vp56gr19zrzy3p.jpg</t>
+  </si>
+  <si>
+    <t>Держатель для бейджа c пластиковым замком синий Attache K-1022</t>
+  </si>
+  <si>
+    <t>619219</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/972/ugaryoks67mdhy42hbnpexb98bszsi3u.jpg</t>
   </si>
   <si>
     <t>Бейдж магнитный 19х59 мм, BRAUBERG, 237459</t>
   </si>
   <si>
     <t>Горизонтальный бейдж-табличка BRAUBERG MAGNETIC для именных карточек. Безопасное и надежное крепление на двух магнитах. Твердый пластик прозрачного цвета гарантирует долгий срок службы. Будет незаменим для сотрудников, обязанных по роду деятельности носить бейджи. Закрепляется магнитом. Защитит Вашу одежду от необходимости в мелких проколах булавкой. Размер вкладыша - 19х59 мм. Крепление выполнено в белом цвете.</t>
   </si>
   <si>
     <t>654220</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/ef3/im9inwagurithj8c4jc474kh00dc5r70.jpg</t>
-[...20 lines deleted...]
-    <t>693798</t>
+    <t>http://anytos.ru//upload/iblock/2d2/hfuopn1vkjasxcb5fnjzrvmfx0u7epwy.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж магнитный 23х73 мм, BRAUBERG, 237460</t>
+  </si>
+  <si>
+    <t>Горизонтальный бейдж-табличка BRAUBERG MAGNETIC для именных карточек. Безопасное и надежное крепление на двух магнитах. Твердый пластик прозрачного цвета гарантирует долгий срок службы. Будет незаменим для сотрудников, обязанных по роду деятельности носить бейджи. Закрепляется магнитом. Защитит Вашу одежду от необходимости в мелких проколах булавкой. Размер вкладыша - 23х73 мм. Крепление выполнено в белом цвете.</t>
+  </si>
+  <si>
+    <t>654221</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ef5/tqmybuyotrmpioq4h8zx5s344dskwnsm.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж магнитный изогнутый 28х68 мм, BRAUBERG, 237463</t>
+  </si>
+  <si>
+    <t>Горизонтальный изогнутый бейдж-табличка BRAUBERG MAGNETIC для именных карточек. Безопасное и надежное крепление на двух магнитах. Твердый пластик прозрачного цвета гарантирует долгий срок службы. Будет незаменим для сотрудников, обязанных по роду деятельности носить бейджи. Закрепляется магнитом. Защитит Вашу одежду от необходимости в мелких проколах булавкой. Размер вкладыша - 28х68 мм. Специальная изогнутая форма позволяет увеличить градус обзора. Крепление выполнено в белом цвете.</t>
+  </si>
+  <si>
+    <t>661949</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/291/mc3apwvzzkezlx19q0xtmvpni2tr1k2v.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бейдж пластиковый Erich Krause горизонтальный, с металлическим зажимом и булавкой, 90х57мм  в коробке по 50 шт. </t>
+  </si>
+  <si>
+    <t>Бейдж из высококачественного прозрачного пластика с металлическим зажимом и булавкой. Подходит для визитных карточек и пропусков. Специальная выемка предназначена для быстрой и удобной смены вкладыша.</t>
+  </si>
+  <si>
+    <t>696566</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/erich-krause/"&gt;Erich Krause&lt;/a&gt;</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/bb0/f7xqocq7av8y9lahmxgalojeg2q7hb0u.jpg</t>
   </si>
   <si>
     <t>Бейдж на шнурке вертикальный 70 94мм  quot;Darvish quot;</t>
   </si>
   <si>
     <t>Бейдж на шнурке вертикальный 70*94мм &amp;quot;Darvish&amp;quot;</t>
   </si>
   <si>
     <t>703354</t>
   </si>
   <si>
     <t>&lt;a href="/brands/darvish/"&gt;Darvish&lt;/a&gt;</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/bf3/tgdqgjbhjguzhmf45jfpvl3ce9jd1enf.jpg</t>
   </si>
   <si>
     <t>Бейдж на шнурке горизонтальный 105 60мм  quot;Darvish quot;</t>
   </si>
   <si>
     <t>Бейдж на шнурке горизонтальный 105*60мм &amp;quot;Darvish&amp;quot;&lt;br /&gt;
  Длина шнурка: 105 см&lt;br /&gt;
  Размер упаковки &amp;#40;пластиковая коробка&amp;#41;: 15*10*14 см</t>
   </si>
   <si>
     <t>703355</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/c90/opx1z0qmg4vnpiv9ppbnabg0qtfjpzby.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж с зажимом и булавкой 90 55мм  quot;Darvish quot;</t>
+  </si>
+  <si>
+    <t>Предназначен для визитки, пропуска, личной карточки. Булавка позволяет крепить бейдж к одежде.&lt;br /&gt;
+ Размер упаковки &amp;#40;цветная картонная коробка&amp;#41;: 19*14,5*6 см</t>
+  </si>
+  <si>
+    <t>703356</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/29e/rpozkxvfo9a7xaduu3et7h8vcc2f0rte.jpg</t>
   </si>
   <si>
     <t>Бейдж с клипом горизонтальный 104 65мм  quot;Darvish quot;</t>
   </si>
   <si>
     <t>Размер вкладыша 104*65мм. Товар предназначен для ношения визитных карточек, пропусков, аккредитаций или пластиковых карт.</t>
   </si>
   <si>
     <t>703357</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/87f/z6qoslhvaxhbqiziayco14vcnkdm51nq.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный внешн.разм.63x111мм  60х90мм  250 мкм, 10шт упак K-3V</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный внешн.разм.63x111мм &amp;#40;60х90мм&amp;#41; 250 мкм, 10шт/упак K-3V</t>
+  </si>
+  <si>
+    <t>715790</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ab6/kycyc00w4mbv48wlp9dgqao7gpd9plx9.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный внешн.разм.95x80мм  90х60мм  250 мкм, 10шт упак К-1Н</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный внешн.разм.95x80мм &amp;#40;90х60мм&amp;#41; 250 мкм, 10шт/упак К-1Н</t>
+  </si>
+  <si>
+    <t>715791</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b46/lzjsnd6w5oate8gsc4wpe5i0q1xhrcba.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный для карты, внутр. разм 90x60мм Экокожа графит EK-1H-1</t>
+  </si>
+  <si>
+    <t>715792</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7b5/p8nsr3vewv98f6jshd6mwror25de9ug8.jpg</t>
+  </si>
+  <si>
+    <t>Держатель для бейджа Attache с рулеткой синий  без бейджа  1шт Ret-102</t>
+  </si>
+  <si>
+    <t>Держатель для бейджа Attache с рулеткой синий &amp;#40;без бейджа&amp;#41; 1шт Ret-102</t>
+  </si>
+  <si>
+    <t>715793</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c2e/t18dk4myowg37k8digik6eh9gza618cb.jpg</t>
+  </si>
+  <si>
+    <t>Держатель для бейджа на карабине красный лента карабин LLL107</t>
+  </si>
+  <si>
+    <t>Держатель для бейджа на карабине красный лента&amp;#43;карабин LLL107</t>
+  </si>
+  <si>
+    <t>715795</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/aa2/ggynkgk23d1hui4tk25sc3bk70nk23le.jpg</t>
   </si>
   <si>
     <t>Держатель для бейджа на карабине черный лента карабин LLL107</t>
   </si>
   <si>
     <t>Держатель для бейджа на карабине черный лента&amp;#43;карабин LLL107</t>
   </si>
   <si>
     <t>715797</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/433/7jbvy1lp7knjbbal287702lh2sfnrcxh.jpg</t>
+  </si>
+  <si>
+    <t>Держатель для бейджа с карабином-люкс, ширина 10мм, черный</t>
+  </si>
+  <si>
+    <t>715798</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/dd5/zribvozan9g43s2ayci5hxh4tdwtfjca.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный для карты, внутр. разм 60x90мм Экокожа графит EK-3V-1</t>
   </si>
   <si>
     <t>787770</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/190/rbc8ohyxlf2clliktyqh0y9fih57u8rm.jpg</t>
   </si>
   <si>
     <t>Бейдж 107х83мм Attache для карт 100х71мм метал зажим тесьма 1015, 10 шт.</t>
   </si>
   <si>
     <t>Бейдж 107х83мм Attache для карт 100х71мм метал зажим/тесьма 1015, 10 шт.</t>
   </si>
   <si>
     <t>787771</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/b6d/g382r332kzljg0zbwasb4l2icez5xr2v.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бейдж вертикальный без держателя 63х106  56х86  10шт уп 150мкм 36PHR    </t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный без держателя 63х106 &amp;#40;56х86&amp;#41; 10шт/уп 150мкм 36PHR     </t>
+  </si>
+  <si>
+    <t>795520</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fa6/5mw3cw1e6z5pbznch5zmmn16kzzdhcm7.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бейдж вертикальный без держателя 82х125  76х107  10шт уп 150мкм 26PHR    </t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный без держателя 82х125 &amp;#40;76х107&amp;#41; 10шт/уп 150мкм 26PHR     </t>
+  </si>
+  <si>
+    <t>795521</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/bf6/1kp7b5fa1cz01ggmgk5uzj02eosvzr2d.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж вертикальный без держателя 82х125  76х107  10шт уп 150мкм 36PHR    </t>
   </si>
   <si>
     <t>Бейдж вертикальный без держателя 82х125 &amp;#40;76х107&amp;#41; 10шт/уп 150мкм 36PHR     </t>
   </si>
   <si>
     <t>795522</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/76c/w7e9szoe5ui0cpff8nfrz0rdlz5maw4c.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж горизонтальный без держателя 114х93  107х76  10шт уп 150мкм 36PHR    </t>
   </si>
   <si>
     <t>Бейдж горизонтальный без держателя 114х93 &amp;#40;107х76&amp;#41; 10шт/уп 150мкм 36PHR     </t>
   </si>
   <si>
     <t>795525</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/8a8/462hj3slk65mf1lwx4zzc79vir9le16c.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бейдж горизонтальный без держателя 93х78  86х56  10шт уп 150мкм 36PHR    </t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный без держателя 93х78 &amp;#40;86х56&amp;#41; 10шт/уп 150мкм 36PHR     </t>
+  </si>
+  <si>
+    <t>795526</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/a3e/4dxshnqci6bat0c5ge415ddfo5j7qcx9.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж горизонтальный без держателя 99х78  92х56  10шт уп 150мкм 36PHR    </t>
   </si>
   <si>
     <t>Бейдж горизонтальный без держателя 99х78 &amp;#40;92х56&amp;#41; 10шт/уп 150мкм 36PHR     </t>
   </si>
   <si>
     <t>795527</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/337/e1nn6uzayck0x0snq0eb76gbcne16s52.jpg</t>
   </si>
   <si>
     <t>Шнурок для бейджей OfficeSpace, безопасный замок, 45см, металл. клипса, синий</t>
   </si>
   <si>
     <t>Съемный текстильный шнурок крепится к бейджу с помощью металлической клипсы. Имеет безопасную застежку, которая размыкается при натяжении. Также имеется регулятор затяжки. Цвет шнурка - синий.</t>
   </si>
   <si>
     <t>851146</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/d06/dvou1w8g0gnbfk99mnfw90a7yvln4vj4.jpg</t>
-[...8 lines deleted...]
-    <t>878922</t>
+    <t>http://anytos.ru//upload/iblock/4cf/7nf0k940equ89xu2v2fcnsotlaqn11uy.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бейдж вертикальный без держателя 63х106 56х86  10шт уп 150мкм 26PHR  </t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный без держателя 63х106&amp;#40;56х86&amp;#41; 10шт/уп 150мкм 26PHR  </t>
+  </si>
+  <si>
+    <t>878923</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3d7/52ir35s4cypyl6xytgzxpqa360jvf0xm.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бейдж горизонтальный без держателя 99х78 92х56  10шт уп 150мкм 26PHR  </t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный без держателя 99х78&amp;#40;92х56&amp;#41; 10шт/уп 150мкм 26PHR  </t>
+  </si>
+  <si>
+    <t>878924</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/634/kt5cfk3v4fzmirac3dmhdl0gry8kibh8.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж Deli 8315 вертик. без держат., вкладыш: 54x89мм, пластик, белый, 1 шт</t>
+  </si>
+  <si>
+    <t>898359</t>
   </si>
   <si>
     <t>&lt;a href="/brands/deli/"&gt;DELI&lt;/a&gt;</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/226/9wrnd5cxqfjqacyoxgmwo0ucvsflp4vc.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный без держателя 63х110 56х92  10шт уп 150мкм 26PHR</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный без держателя 63х110&amp;#40;56х92&amp;#41; 10шт/уп 150мкм 26PHR</t>
+  </si>
+  <si>
+    <t>898364</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/14f/n46y2mpe8smxpi2a89poucsuihvuic0i.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж горизонтальный без держателя 114х93 107х76 10шт уп 150мкм 26PHR   </t>
   </si>
   <si>
     <t>Бейдж горизонтальный без держателя 114х93&amp;#40;107х76&amp;#41;10шт/уп 150мкм 26PHR&amp;nbsp;&amp;nbsp; </t>
   </si>
   <si>
     <t>898365</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/e8c/0fj1ea75x8lpyhkbv0vxkui0618kl99o.jpg</t>
   </si>
   <si>
     <t>Держатель для бейджа Attache Economy с двумя карабинами, синий, 5 шт. в уп</t>
   </si>
   <si>
     <t>898366</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/ad5/e5geaft5dkrlqxb53uqropu2h5cwrjjv.jpg</t>
   </si>
   <si>
     <t>Держатель для бейджа Attache Economy с рулеткой синий  без бейджа 10шт в уп</t>
   </si>
   <si>
     <t>Держатель для бейджа Attache Economy с рулеткой синий &amp;#40;без бейджа&amp;#41;10шт в уп</t>
   </si>
   <si>
     <t>898367</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/2fe/93pa3em9bn2rxh7kifizcibflg57llvh.jpg</t>
-[...8 lines deleted...]
-    <t>898369</t>
+    <t>http://anytos.ru//upload/iblock/82c/1dsi2o5dkh03quad9w3p328nyv556l9z.jpg</t>
+  </si>
+  <si>
+    <t>Держатель для бейджа Deli 8352, шир.тесьмы 1см, замок на кнопке, серый, 12шт уп</t>
+  </si>
+  <si>
+    <t>Держатель для бейджа Deli 8352, шир.тесьмы 1см, замок на кнопке, серый, 12шт/уп</t>
+  </si>
+  <si>
+    <t>898371</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/979/fd2ie0v05kgtschxtqtcdhes6mp65xhn.jpg</t>
+  </si>
+  <si>
+    <t>Держатель для бейджа Attache Economy на карабине голубой, 5 штук в упаковке</t>
+  </si>
+  <si>
+    <t>932112</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/0ed/rads87u9xgacqtl3b06h63xhe9jllfuf.jpg</t>
   </si>
   <si>
     <t>Бейдж Attache Economy 120х87мм металл зажим тесьма синий, 10шт. в уп</t>
   </si>
   <si>
     <t>Бейдж Attache Economy 120х87мм металл зажим/тесьма синий, 10шт. в уп</t>
   </si>
   <si>
     <t>950111</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/25d/o6ad0t5nznawx1z4k1waex67wsx2pw21.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный  90х60 мм , с держателем-рулеткой 70 см, белый, BRAUBERG, 238243</t>
   </si>
   <si>
     <t>Вертикальный бейдж BRAUBERG на держателе-рулетке используется для размещения именных карточек, пропусков, пластиковых карт. Карман из мягкого прочного пластика гарантирует долгий срок службы. Держатель-рулетка с металлическим клипом позволяет разместить бейдж на поясе, ремне. Размер вкладыша - 90х60 мм.</t>
   </si>
   <si>
     <t>961401</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/73a/5x1hbad4o301yi950skvgv6f28fmmt2i.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный  90х60 мм , с держателем-рулеткой 70 см, синий, BRAUBERG, 238244</t>
   </si>
   <si>
     <t>961402</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/29b/lvenl1vf1uttvrz06goamjmmyr4rym1m.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный  60х90 мм , с держателем-рулеткой 70 см, белый, BRAUBERG, 238241</t>
+  </si>
+  <si>
+    <t>Горизонтальный бейдж BRAUBERG на держателе-рулетке используется для размещения именных карточек, пропусков, пластиковых карт. Карман из мягкого прочного пластика гарантирует долгий срок службы. Держатель-рулетка с металлическим клипом позволяет разместить бейдж на поясе, ремне. Размер вкладыша - 60х90 мм.</t>
+  </si>
+  <si>
+    <t>961403</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bb9/jazcsg3p4tv3cxm4rwtkpjacsmqj9757.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный  60х90 мм , с держателем-рулеткой 70 см, синий, BRAUBERG, 238242</t>
+  </si>
+  <si>
+    <t>Горизонтальный бейдж BRAUBERG на держателе-рулетке используется для размещения именных карточек, пропусков, пластиковых карт. Карман из мягкого прочного пластика гарантирует долгий срок службы. Держатель-рулетка с металлическим клипом позволяет разместить бейдж на поясе, ремне. Размер вкладыша - 90х60 мм.</t>
+  </si>
+  <si>
+    <t>961404</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c67/cb94yvbj3jy8zmzzscrzrnd2mk8giqqt.jpg</t>
+  </si>
+  <si>
+    <t>Держатель рулетка для бейджей 70 см, петелька, черный, в блистере, BRAUBERG, 238237</t>
+  </si>
+  <si>
+    <t>Держатель-рулетка BRAUBERG предназначен для крепления бейджей, магнитных карт, пропусков, ключей и мелкого инструмента. Рулетка с карабином подходит для ношения на поясе. Длина черного шнурка 70 см. Пластиковый корпус черного цвета. Упакована в блистер с европодвесом.</t>
+  </si>
+  <si>
+    <t>961405</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/991/u2is0l7qahoeb64zczj2a0o5ev5f06o4.jpg</t>
+  </si>
+  <si>
+    <t>Держатель-рулетка для бейджей 70 см, петелька, клип, белый, в блистере, BRAUBERG, 238240</t>
+  </si>
+  <si>
+    <t>Держатель-рулетка BRAUBERG предназначен для крепления бейджей, магнитных карт, пропусков, ключей и мелкого инструмента. Рулетка с петелькой и клипом подходит для ношения на поясе. Длина шнурка 70 см. Пластиковый корпус белого цвета. Упакована в блистер с европодвесом.</t>
+  </si>
+  <si>
+    <t>961407</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ffd/rpe798qkrvxytqb1jqnu6mvepjo2euma.jpg</t>
+  </si>
+  <si>
+    <t>Держатель-рулетка для бейджей, 70 см, карабин, синий, в блистере, BRAUBERG, 238239</t>
+  </si>
+  <si>
+    <t>Держатель-рулетка BRAUBERG предназначен для крепления бейджей, магнитных карт, пропусков, ключей и мелкого инструмента. Рулетка с двумя карабинами подходит для ношения на поясе. Длина черного шнурка 70 см. Пластиковый корпус синего цвета. Упакована в блистер с европодвесом.</t>
+  </si>
+  <si>
+    <t>961408</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/a37/pourogxd28iezivfcr9q5tde14r2nw5u.jpg</t>
   </si>
   <si>
     <t>Держатель для бейджа Комус с рулеткой синий  без бейджа  1шт</t>
   </si>
   <si>
     <t>Держатель для бейджа Комус с рулеткой синий &amp;#40;без бейджа&amp;#41; 1шт</t>
   </si>
   <si>
     <t>961846</t>
   </si>
   <si>
-    <t>&lt;a href="/brands/komus/"&gt;Комус&lt;/a&gt;</t>
+    <t>http://anytos.ru//upload/iblock/0a2/q0efsidfn31eeqyu8mw3p9vv1bnj1tkv.jpg</t>
+  </si>
+  <si>
+    <t>Держатель для бейджа Комус с рулеткой цвет металик  без бейджа  1шт</t>
+  </si>
+  <si>
+    <t>Держатель для бейджа Комус с рулеткой цвет металик &amp;#40;без бейджа&amp;#41; 1шт</t>
+  </si>
+  <si>
+    <t>961847</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a76/7qha5robe7mreiy2flfw4ra1r6hvcnod.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный для держателя 78x93 Комус 1434</t>
+  </si>
+  <si>
+    <t>961848</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1fd/wf93xvplsqe3irdhpj24npdtajpsf8po.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный без держателя 102 155 Комус, 1482.250.B</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный без держателя 102*155 Комус, 1482.250.B</t>
+  </si>
+  <si>
+    <t>961850</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/a4e/nswb9rv4aqbujc339vzxiv20bhbgi1x8.jpg</t>
   </si>
   <si>
     <t>Бейдж горизонтальный без держателя 78х93, 10шт. уп.</t>
   </si>
   <si>
     <t>Бейдж горизонтальный без держателя 78х93, 10шт./уп.</t>
   </si>
   <si>
     <t>961851</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/1a8/tbfmvuid49b00zw7947dg0fcdx7w2jp2.jpg</t>
-[...23 lines deleted...]
-    <t>961861</t>
+    <t>http://anytos.ru//upload/iblock/0e5/b03ifqo3wn0je1a60ithoz5x807vaxkw.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж Attache Economy 108x66 150 мкм без шнурка, вкладыш 90x60 5шт уп</t>
+  </si>
+  <si>
+    <t>Бейдж Attache Economy 108x66 150 мкм без шнурка, вкладыш 90x60 5шт/уп</t>
+  </si>
+  <si>
+    <t>961856</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6b9/kzgo1xjgbj1adboxt8zl35yeenit81fi.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж Attache Economy 108x126 150 мкм без шнурка, вкладыш 90x120 5шт уп</t>
+  </si>
+  <si>
+    <t>Бейдж Attache Economy 108x126 150 мкм без шнурка, вкладыш 90x120 5шт/уп</t>
+  </si>
+  <si>
+    <t>961857</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cb7/qqe1fntjxm7nru38v2x70j6hd2d4ho5i.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж Attache Economy 138x96 150 мкм без шнурка, вкладыш 120x90 5шт уп</t>
+  </si>
+  <si>
+    <t>Бейдж Attache Economy 138x96 150 мкм без шнурка, вкладыш 120x90 5шт/уп</t>
+  </si>
+  <si>
+    <t>961858</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/343/e1mzmt30821r1ar6mvk72i0xfk3v0t20.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж Attache Economy 78x96 150мкм, шнурок 45см син, вкладыш 60x90 5шт уп</t>
+  </si>
+  <si>
+    <t>Бейдж Attache Economy 78x96 150мкм, шнурок 45см син, вкладыш 60x90 5шт/уп</t>
+  </si>
+  <si>
+    <t>961859</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c9e/fluybim3dhykny15lx3fdirb2rxga6yn.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж Attache Economy 90x60 150мкм, шнурок 45см син, вкладыш 5шт уп</t>
+  </si>
+  <si>
+    <t>Бейдж Attache Economy 90x60 150мкм, шнурок 45см син, вкладыш 5шт/уп</t>
+  </si>
+  <si>
+    <t>961860</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/587/6qv7gtecuz4mc7i7sq2is2inqgj4n26o.jpg</t>
   </si>
   <si>
     <t>Бейдж Attache Economy 138x96 150мкм, шнурок 45см син, вкладыш 120x90 5шт уп</t>
   </si>
   <si>
     <t>Бейдж Attache Economy 138x96 150мкм, шнурок 45см син, вкладыш 120x90 5шт/уп</t>
   </si>
   <si>
     <t>961862</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/703/823uz1qbjmdx0brv2odc7xn08f3t9t88.jpg</t>
   </si>
   <si>
     <t>Бейдж Attache Economy 78x96 150мкм, шнур.2заж 45см син, вкладыш 60x90 5шт уп</t>
   </si>
   <si>
     <t>Бейдж Attache Economy 78x96 150мкм, шнур.2заж 45см син, вкладыш 60x90 5шт/уп</t>
   </si>
   <si>
     <t>961863</t>
   </si>
@@ -1486,455 +2092,332 @@
   <si>
     <t>961870</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/296/pak62m70o9w0u9r3tleodxgiagenh8fb.jpg</t>
   </si>
   <si>
     <t>Бейдж меловой Attache 85х55мм на магнитах</t>
   </si>
   <si>
     <t>961871</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/a1c/342jagcclnmwxrflug1g2bq2qv490gpz.jpg</t>
   </si>
   <si>
     <t>Бейдж меловой Attache 90х35мм на магнитах 5шт уп</t>
   </si>
   <si>
     <t>Бейдж меловой Attache 90х35мм на магнитах 5шт/уп</t>
   </si>
   <si>
     <t>961872</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/54a/us0qqeqg4ed0bbqhecbsdd15jmmpe390.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный Berlingo  quot;ID 100 quot;, 85 55мм, прозрачный, без держателя</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный Berlingo &amp;quot;ID 100&amp;quot;, 85*55мм, прозрачный, без держателя</t>
+  </si>
+  <si>
+    <t>966014</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/berlingo/"&gt;Berlingo&lt;/a&gt;</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/b5d/h9waqbrb3jkqfkw6dsuvxhipc8kp4bh4.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный Berlingo  quot;ID 200 quot;, 85 55мм, светло-серый, без держателя, крышка-слайдер</t>
   </si>
   <si>
     <t>Бейдж вертикальный Berlingo &amp;quot;ID 200&amp;quot;, 85*55мм, светло-серый, без держателя, крышка-слайдер</t>
   </si>
   <si>
     <t>966015</t>
   </si>
   <si>
-    <t>&lt;a href="/brands/berlingo/"&gt;Berlingo&lt;/a&gt;</t>
-[...11 lines deleted...]
-    <t>966016</t>
+    <t>http://anytos.ru//upload/iblock/afd/4spqiqcemrqbzrhkh7yu14ll2za0ctf7.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный Berlingo  quot;ID 100 quot;, 85 55мм, прозрачный, без держателя</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный Berlingo &amp;quot;ID 100&amp;quot;, 85*55мм, прозрачный, без держателя</t>
+  </si>
+  <si>
+    <t>966019</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/93c/viqohq2y7wif12r5zv9t7kd4atvqvknb.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный Berlingo  quot;ID 200 quot;, 85 55мм, светло-серый, без держателя, крышка-слайдер</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный Berlingo &amp;quot;ID 200&amp;quot;, 85*55мм, светло-серый, без держателя, крышка-слайдер</t>
+  </si>
+  <si>
+    <t>966020</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/aaa/eib14dszvvidnp42vtrdcrczje0w9w6k.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный Berlingo  quot;ID 300 quot;, 85 55мм, светло-серый, без держателя</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный Berlingo &amp;quot;ID 300&amp;quot;, 85*55мм, светло-серый, без держателя</t>
+  </si>
+  <si>
+    <t>966021</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/58b/hwswl03rcj3qo14qwnf6c92li6oncqnb.jpg</t>
+  </si>
+  <si>
+    <t>Держатель для бейджей Berlingo  quot;ID 400 quot;, силиконовый, 13см, с карабином и клипом, черный</t>
+  </si>
+  <si>
+    <t>Держатель для бейджей Berlingo &amp;quot;ID 400&amp;quot;, силиконовый, 13см, с карабином и клипом, черный</t>
+  </si>
+  <si>
+    <t>966027</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/64c/u5vdb0yjmn1e7kxfd560htq2kbsx6nm9.jpg</t>
+  </si>
+  <si>
+    <t>Держатель для бейджей Berlingo  quot;ID 400 quot;, текстильный, 12см, с карабином и клипом, светло-серый</t>
+  </si>
+  <si>
+    <t>Держатель для бейджей Berlingo &amp;quot;ID 400&amp;quot;, текстильный, 12см, с карабином и клипом, светло-серый</t>
+  </si>
+  <si>
+    <t>966028</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/38f/ai2cv60h7anqu6d7q2keuaeyx5k794mm.jpg</t>
+  </si>
+  <si>
+    <t>Держатель для бейджей Berlingo  quot;ID 400 quot;, текстильный, 12см, с карабином и клипом, черный</t>
+  </si>
+  <si>
+    <t>Держатель для бейджей Berlingo &amp;quot;ID 400&amp;quot;, текстильный, 12см, с карабином и клипом, черный</t>
+  </si>
+  <si>
+    <t>966029</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f86/htxo6nr7xkxq6qeogheppjt9j347mjrm.jpg</t>
+  </si>
+  <si>
+    <t>Держатель-рулетка для бейджей  quot;ID 300 quot;, 70см, со светло-серой лентой 45см</t>
+  </si>
+  <si>
+    <t>Держатель-рулетка для бейджей &amp;quot;ID 300&amp;quot;, 70см, со светло-серой лентой 45см</t>
+  </si>
+  <si>
+    <t>966030</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b49/i7qhd32kxkc6df0b112tr8iukgqx9pn9.jpg</t>
+  </si>
+  <si>
+    <t>Лента для бейджей Berlingo  quot;ID 200 quot;, 45см, силиконовый клип, светло-серый</t>
+  </si>
+  <si>
+    <t>Лента для бейджей Berlingo &amp;quot;ID 200&amp;quot;, 45см, силиконовый клип, светло-серый</t>
+  </si>
+  <si>
+    <t>966031</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/4fc/l4zeqxtzq6sq4yub7hwnf651w9jc8zmu.jpg</t>
-[...197 lines deleted...]
-    <t>973005</t>
+    <t>http://anytos.ru//upload/iblock/7fd/r15ilmvdubx3fwtb7ag119m6thu6ww9i.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж 90х55мм Attache Economy, нелинованный металл зажим булавка,18мкм.</t>
+  </si>
+  <si>
+    <t>Бейдж 90х55мм Attache Economy, нелинованный металл зажим/булавка,18мкм.</t>
+  </si>
+  <si>
+    <t>972998</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/878/pcn5ama0fdskcrp47ws7l5w5e8zegefj.jpg</t>
   </si>
   <si>
     <t>Бейдж верт без держат 114х163 для формата А6 Комус, 1225.250.B</t>
   </si>
   <si>
     <t>973006</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/c6d/7v2s01f1oysbm08k1u8zqto49fg12u6l.jpg</t>
-[...11 lines deleted...]
-    <t>&lt;a href="/brands/erich-krause/"&gt;Erich Krause&lt;/a&gt;</t>
+    <t>Бейдж вертикальный без держателя 82х115 74х96  10шт уп, 150мкм, 36PHR</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный без держателя 82х115&amp;#40;74х96&amp;#41; 10шт/уп, 150мкм, 36PHR</t>
+  </si>
+  <si>
+    <t>973007</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/b13/ty0f166hzagmdr1p170bwchh2uk6z1cw.jpg</t>
   </si>
   <si>
     <t>Держатель для бейджа с ретрактором Erich Krause в пакете</t>
   </si>
   <si>
     <t>Держатель для бейджа с ретрактором Erich Krause. Ретрактор представляет собой брелок с вытяжной нитью, который работает по принципу катушки.</t>
   </si>
   <si>
     <t>978511</t>
   </si>
   <si>
-    <t>200</t>
-[...1 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/7ad/g6wbu2xp4xlb01zcbi9oduq65ixsskz7.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Набор бейджей вертикальных Erich Krause размер вставки 62х91 мм, прозрачный  в коробке по 20 штук </t>
   </si>
   <si>
     <t>Бейдж вертикальный. Материал бейджа - ПВХ, цвет - прозрачный. Имеет размер вставки 62х91 мм. Подходят для ношения именных карточек и пропусков. Поставляются набором в коробке по 20 штук.</t>
   </si>
   <si>
     <t>978513</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/4ed/wjpawmm5mjt3fbnoskdemi417tbp742z.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Набор бейджей горизонтальных Erich Krause размер вставки 95х58 мм, прозрачный  в коробке по 20 штук </t>
   </si>
   <si>
     <t>Бейдж горизонтальный. Материал бейджа - ПВХ, цвет - прозрачный. Имеет размер вставки 98х58 мм. Подходят для ношения именных карточек и пропусков. Поставляются набором в коробке по 20 штук.</t>
   </si>
   <si>
     <t>978514</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/336/65hqh2e585o5e92fqi2ojo2dba41422v.jpg</t>
+    <t>http://anytos.ru//upload/iblock/3b9/rjxu6cdl4hrcs28tzh98dil32w0a9q3e.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный MESHU  quot;Be capy quot;, 110 70мм, лента с карабином, 2D печать, опп пакет с европодвесом</t>
   </si>
   <si>
     <t>Бейдж вертикальный MESHU &amp;quot;Be capy&amp;quot;, 110*70мм, лента с карабином, 2D печать, опп пакет с европодвесом</t>
   </si>
   <si>
     <t>981748</t>
   </si>
   <si>
     <t>&lt;a href="/brands/meshu/"&gt;MESHU&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/181/chqoqj9owd1hju30adl3vz4y1ufs00h0.jpg</t>
-[...23 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/3e8/ys3jazc3ar17idvmpnqejv7tf1o8meby.jpg</t>
+    <t>http://anytos.ru//upload/iblock/40c/4umef29te9f6ci3mr3huk5ufxy3hiw0x.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный MESHU  quot;Lazy Fox quot;, 110 70мм, лента с карабином, 3D печать, опп пакет с европодвесом</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный MESHU &amp;quot;Lazy Fox&amp;quot;, 110*70мм, лента с карабином, 3D печать, опп пакет с европодвесом</t>
+  </si>
+  <si>
+    <t>981754</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f43/zbqbek5o6sd1klmtcd7904wrn1zadvls.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный MESHU  quot;Music quot;, 110 70мм, петля с карабином, 2D печать, опп пакет с европодвесом</t>
   </si>
   <si>
     <t>Бейдж вертикальный MESHU &amp;quot;Music&amp;quot;, 110*70мм, петля с карабином, 2D печать, опп пакет с европодвесом</t>
   </si>
   <si>
     <t>981755</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/d38/9cv52ux72n3fhmytkduzj1dnl4jb6a3l.jpg</t>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c5c/htmc16k3ssv6ade1s124cn32516xvuac.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный MESHU  quot;Neko quot;, 110 70мм, петля с карабином, 2D печать, опп пакет с европодвесом</t>
   </si>
   <si>
     <t>Бейдж вертикальный MESHU &amp;quot;Neko&amp;quot;, 110*70мм, петля с карабином, 2D печать, опп пакет с европодвесом</t>
   </si>
   <si>
     <t>981756</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/01c/7r40it63h1ul66gfja03tpdxqljk47y2.jpg</t>
   </si>
   <si>
     <t>Держатель для бейджей Berlingo  quot;ID 400 quot;, силиконовый, 13см, с карабином и клипом, фиолетовый</t>
   </si>
   <si>
     <t>Держатель для бейджей Berlingo &amp;quot;ID 400&amp;quot;, силиконовый, 13см, с карабином и клипом, фиолетовый</t>
   </si>
   <si>
     <t>981758</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/33f/u2o91fcgnx325dw18h43slzfolx4anm4.jpg</t>
   </si>
   <si>
     <t>Держатель для бейджей Berlingo  quot;ID 400 quot;, текстильный, 12см, с карабином и клипом, фиолетовый</t>
   </si>
   <si>
     <t>Держатель для бейджей Berlingo &amp;quot;ID 400&amp;quot;, текстильный, 12см, с карабином и клипом, фиолетовый</t>
   </si>
   <si>
     <t>981759</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/616/5rklf6zdz3812qmfdyyqpz1o2dokj2ou.jpg</t>
   </si>
   <si>
     <t>Бейдж Attache 120х87мм  113х70мм  гориз.,металл зажим, булавка 10шт уп</t>
   </si>
   <si>
     <t>Бейдж Attache 120х87мм &amp;#40;113х70мм&amp;#41; гориз.,металл зажим, булавка 10шт/уп</t>
   </si>
   <si>
     <t>987226</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/f05/nzusz42b0ui77mfj35z0lb3gueui8u7q.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/70f/pdj49vuxc90hud8l7il0ot0717il6tc2.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Набор бейджей вертикальных ErichKrause размер вставки 54х85 мм, прозрачный  в коробке по 20 штук </t>
   </si>
   <si>
     <t>Набор бейджей вертикальных ErichKrause размер вставки 54х85 мм, прозрачный &amp;#40;в коробке по 20 штук&amp;#41;</t>
   </si>
   <si>
     <t>995641</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/4eb/ubfpzu7zuce3etfvvrjt40no4zvumg74.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Набор бейджей горизонтальных ErichKrause размер вставки 85х54 мм, прозрачный  в коробке по 20 штук </t>
   </si>
   <si>
     <t>Набор бейджей горизонтальных ErichKrause размер вставки 85х54 мм, прозрачный &amp;#40;в коробке по 20 штук&amp;#41;</t>
   </si>
   <si>
     <t>995642</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/2aa/yv8mvqcv7y7jksudcgpz1js3eg3bchiv.jpg</t>
@@ -1981,260 +2464,236 @@
   <si>
     <t>http://anytos.ru//upload/iblock/985/gigfejbtmgqp0y5994n8nxlt5hic9mka.jpg</t>
   </si>
   <si>
     <t>Бейдж горизонтальный Berlingo  quot;ID 200 quot;, 85 55мм, черный, без держателя, крышка-слайдер</t>
   </si>
   <si>
     <t>Бейдж горизонтальный Berlingo &amp;quot;ID 200&amp;quot;, 85*55мм, черный, без держателя, крышка-слайдер</t>
   </si>
   <si>
     <t>1000894</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/ccb/qbxglmc4v592u2rfffumvp5ltdnggqmb.jpg</t>
   </si>
   <si>
     <t>Держатель-рулетка для бейджей  quot;ID 300 quot;, 70см, с черной лентой 45см</t>
   </si>
   <si>
     <t>Держатель-рулетка для бейджей &amp;quot;ID 300&amp;quot;, 70см, с черной лентой 45см</t>
   </si>
   <si>
     <t>1000895</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/cbd/o1ikp38jgzl7w2ddxddqts6o0n1u9tfj.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный БОЛЬШОЙ  120х90 мм , на зеленом шнурке 45 см, 2 карабина, ОФИСМАГ, 235721</t>
+  </si>
+  <si>
+    <t>Вертикальный БОЛЬШОЙ бейдж ОФИСМАГ используется для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Бейдж на текстильном шнурке с двумя карабинами используется для размещения именных карточек, пропусков, пластиковых карт. Карман из мягкого прочного пластика гарантирует долгий срок службы. Закрепляется шнурком 45 см с карабинами. Размер вкладыша 90[120 мм.</t>
+  </si>
+  <si>
+    <t>1005944</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/ofismag/"&gt;ОФИСМАГ&lt;/a&gt;</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/850/zpovnrxxdgq23uuttoffo7u0xw1jlc49.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный БОЛЬШОЙ  120х90 мм , на синем шнурке 45 см, 2 карабина, ОФИСМАГ, 235719</t>
   </si>
   <si>
     <t>Вертикальный БОЛЬШОЙ бейдж ОФИСМАГ используется для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Бейдж на текстильном шнурке с двумя карабинами используется для размещения именных карточек, пропусков, пластиковых карт. Карман из мягкого прочного пластика гарантирует долгий срок службы. Закрепляется шнурком 45 см с карабинами. Размер вкладыша 90х120 мм.</t>
   </si>
   <si>
     <t>1005945</t>
   </si>
   <si>
-    <t>&lt;a href="/brands/ofismag/"&gt;ОФИСМАГ&lt;/a&gt;</t>
-[...1 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/576/dudjgv3kb3fan9glw6iro8d19tbniy6x.jpg</t>
   </si>
   <si>
     <t>Бейдж горизонтальный  60х90 мм , на синей ленте 45 см, ОФИСМАГ, 235703</t>
   </si>
   <si>
     <t>Горизонтальный бейдж ОФИСМАГ используется для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Бейдж на текстильной ленте используется для размещения именных карточек, пропусков, пластиковых карт. Карман из мягкого прочного пластика гарантирует долгий срок службы. Закрепляется лентой 45 см. Размер вкладыша 90х60 мм.</t>
   </si>
   <si>
     <t>1005946</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/419/gf3nch1ax7lhb6dqgfap0cq4ckbv946o.jpg</t>
+  </si>
+  <si>
+    <t>Держатель-рулетка для бейджей, 70 см, петелька, клип, черный, в блистере, ОФИСМАГ, 235728</t>
+  </si>
+  <si>
+    <t>Держатель-рулетка ОФИСМАГ используется для крепления бейджей, магнитных карт, пропусков, ключей, а также мелкого инструмента. Рулетка с металлическим клипом подходит для ношения на поясе. Длина шнурка – 70 см. Пластиковый корпус черного цвета. Упакована в блистер с европодвесом.</t>
+  </si>
+  <si>
+    <t>1005947</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/2d1/gbk3429nj20iy6ji2zl6m8t3wrmq80aa.jpg</t>
   </si>
   <si>
     <t>Бейдж горизонтальный INFORMAT 91х57 мм, размер вкладыша 91х57 мм, с клипсой и булавкой 1 шт упак</t>
   </si>
   <si>
     <t>Бейдж горизонтальный INFORMAT 91х57 мм, размер вкладыша 91х57 мм, с клипсой и булавкой 1 шт/упак</t>
   </si>
   <si>
     <t>1006681</t>
   </si>
   <si>
     <t>&lt;a href="/brands/informat/"&gt;INFORMAT&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/4d5/yrrawe0ox2ytkbt8abypo3eby1uxccm4.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/64d/nibn6cun4micriuqg2fw4yjpxbf3u1vm.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный с ZIP-LOCK-замком  89x52 мм , КОМПЛЕКТ 10 шт., без держателя, BRAUBERG, 238785</t>
   </si>
   <si>
     <t>Вертикальный бейдж BRAUBERG c ZIP-LOCK-замком предназначен для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Комплект – 10 шт.Зиплок-замок защищает именную карточку от влаги и пыли внутри бейджа. Бейдж можно крепить на ленте, держателе с рулеткой, шнурке и т. д. Мягкий, но прочный пластик обеспечивает долгий срок службы.Размер вкладыша – 89х52 мм.</t>
   </si>
   <si>
     <t>1010109</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/5d0/bkzn4t452qctppf5t9mll1oaonarx6s5.jpg</t>
   </si>
   <si>
     <t>Бейдж горизонтальный  57х90 мм , с клипсой и булавкой, жесткий, ОФИСМАГ, 235376</t>
   </si>
   <si>
     <t>Горизонтальный жесткий бейдж ОФИСМАГ используется для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Маленькая карточка с именем, фамилией и должностью или другим статусом; крепится к одежде на видном месте, с первых минут знакомства помогает наладить коммуникации между людьми. Закрепляется на одежде при помощи клипсы или булавки. Размер вкладыша 90х57 мм.</t>
   </si>
   <si>
     <t>1010110</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/73d/dn3krjvea1q3fuwcv3ph7by6ms0vfa0o.jpg</t>
-[...32 lines deleted...]
-    <t>1010954</t>
+    <t>http://anytos.ru//upload/iblock/598/xujks32nihtglueeg81w89qzfgsz4yke.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный  60х90 мм , на красной ленте 45 см, ОФИСМАГ, 235704</t>
+  </si>
+  <si>
+    <t>Горизонтальный бейдж ОФИСМАГ используется для идентификации сотрудников в компаниях, а также на семинарах, тренингах, презентациях и других мероприятиях. Бейдж на текстильной красной ленте используется для размещения именных карточек, пропусков, пластиковых карт. Карман из мягкого прочного пластика гарантирует долгий срок службы. Закрепляется лентой 45 см. Размер вкладыша 90х60 мм.</t>
+  </si>
+  <si>
+    <t>1010111</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/a57/c1fmt3flml7cmaui5ysf8x713040316y.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж вертикальный в комплекте с лентой ErichKrause книжка, размер вставки 54х85 мм, прозрачный, цвет ленты синий  в пакете </t>
   </si>
   <si>
     <t>Бейдж вертикальный в комплекте с лентой ErichKrause книжка, размер вставки 54х85 мм, прозрачный, цвет ленты синий &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1010955</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/025/a0cupw3smj3vkpe6wz1xmq24z4d26d6l.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж вертикальный в комплекте с лентой ErichKrause книжка, размер вставки 54х85 мм, прозрачный, цвет ленты черный  в пакете </t>
   </si>
   <si>
     <t>Бейдж вертикальный в комплекте с лентой ErichKrause книжка, размер вставки 54х85 мм, прозрачный, цвет ленты черный &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1010956</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/038/47x2tnslxs8t0ym4a3fzwd6lkx5n7sph.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж вертикальный в комплекте c силиконовой лентой ErichKrause Pastel, силиконовый, размер вставки 54х85 мм, голубой  в пакете </t>
   </si>
   <si>
     <t>Бейдж вертикальный в комплекте c силиконовой лентой ErichKrause Pastel, силиконовый, размер вставки 54х85 мм, голубой &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1010957</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/623/a2qbctb2r6u2itfbwyoicoet0gqr9wcw.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бейдж вертикальный в комплекте с лентой ErichKrause слайдер, твердый пластик ABC , размер вставки 54х85 мм, красный  в пакете </t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный в комплекте с лентой ErichKrause слайдер, твердый пластик ABC , размер вставки 54х85 мм, красный &amp;#40;в пакете&amp;#41;</t>
+  </si>
+  <si>
+    <t>1010958</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/c9d/drqhiatqno08m9bnhunlf6gl115pfpuh.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж вертикальный в комплекте с лентой ErichKrause слайдер, твердый пластик ABC , размер вставки 54х85 мм, черный  в пакете </t>
   </si>
   <si>
     <t>Бейдж вертикальный в комплекте с лентой ErichKrause слайдер, твердый пластик ABC , размер вставки 54х85 мм, черный &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1010959</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/96b/lxqqmdzxf25htmygy5y03u589v5v6jwj.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж вертикальный в комплекте с лентой ErichKrause размер вставки 62х91 мм, прозрачный, цвет ленты красный  в пакете </t>
   </si>
   <si>
     <t>Бейдж вертикальный в комплекте с лентой ErichKrause размер вставки 62х91 мм, прозрачный, цвет ленты красный &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1010960</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/703/c74ognjxcxew9ue6vzwr54jxqsfzj3ji.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/f35/fe8gj77fsx6e5ba8f6mi03wrvaooi116.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж вертикальный в комплекте с лентой ErichKrause размер вставки 54х85 мм, прозрачный, цвет ленты красный  в пакете </t>
   </si>
   <si>
     <t>Бейдж вертикальный в комплекте с лентой ErichKrause размер вставки 54х85 мм, прозрачный, цвет ленты красный &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1010962</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/e81/hck0v23ed23leno3yg3atk7acfgkiv3u.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/d78/f2vv13bmwd4nuoexf44k53cf21r0uc1d.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж вертикальный в комплекте с лентой ErichKrause размер вставки 54х85 мм, прозрачный, цвет ленты черный  в пакете </t>
   </si>
   <si>
     <t>Бейдж вертикальный в комплекте с лентой ErichKrause размер вставки 54х85 мм, прозрачный, цвет ленты черный &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1010964</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/cd4/ayieu3325ou4eyszrop4gaj7a19wksoh.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж вертикальный в комплекте с лентой ErichKrause слайдер, размер вставки 54х85 мм, прозрачный, цвет ленты красный  в пакете </t>
   </si>
   <si>
     <t>Бейдж вертикальный в комплекте с лентой ErichKrause слайдер, размер вставки 54х85 мм, прозрачный, цвет ленты красный &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1010965</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/41d/o2v65tpi8dtkecouuydb6h0834dfmcq9.jpg</t>
@@ -2299,156 +2758,96 @@
   <si>
     <t>http://anytos.ru//upload/iblock/c83/5b4aajcwtnhuvxjvpworvfgtf2ntmfx1.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж горизонтальный в комплекте с лентой ErichKrause книжка, размер вставки 85х54 мм, прозрачный, цвет ленты красный  в пакете </t>
   </si>
   <si>
     <t>Бейдж горизонтальный в комплекте с лентой ErichKrause книжка, размер вставки 85х54 мм, прозрачный, цвет ленты красный &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1010971</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/fd0/lhdcppfzl1l0jhitlln2nqoj3ujczse1.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж горизонтальный в комплекте с лентой ErichKrause книжка, размер вставки 85х54 мм, прозрачный, цвет ленты синий  в пакете </t>
   </si>
   <si>
     <t>Бейдж горизонтальный в комплекте с лентой ErichKrause книжка, размер вставки 85х54 мм, прозрачный, цвет ленты синий &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1010972</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/175/svexbr7cik5aci5bc2gqipwfencooe54.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/27f/fndddi02g5l4g30hc2v3wg0lnfeq5h7c.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж горизонтальный в комплекте с лентой ErichKrause размер вставки 85х54 мм, прозрачный, цвет ленты красный  в пакете </t>
   </si>
   <si>
     <t>Бейдж горизонтальный в комплекте с лентой ErichKrause размер вставки 85х54 мм, прозрачный, цвет ленты красный &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1010974</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/4df/y3bz9qjjoajtsd6zio1fc6ij5zexeel0.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/89d/hz3tgjs31ry8jt6q8oeaf4wloyinyex0.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж горизонтальный в комплекте с лентой ErichKrause размер вставки 85х54 мм, прозрачный, цвет ленты черный  в пакете </t>
   </si>
   <si>
     <t>Бейдж горизонтальный в комплекте с лентой ErichKrause размер вставки 85х54 мм, прозрачный, цвет ленты черный &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1010976</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/b5c/phutcr6q3j67q6r1zfl4ddbafswx2jt8.jpg</t>
-[...34 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/891/512gtfozkfc78ftj6cjwrbfm6k8phh1w.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж горизонтальный в комплекте с лентой ErichKrause слайдер, твердый пластик ABC, размер вставки 85х54 мм, красный  в пакете </t>
   </si>
   <si>
     <t>Бейдж горизонтальный в комплекте с лентой ErichKrause слайдер, твердый пластик ABC, размер вставки 85х54 мм, красный &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1010980</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/059/byx2ntb11y4hhj8mi4n3g5glx3jejtla.jpg</t>
-[...8 lines deleted...]
-    <t>1010982</t>
+    <t>http://anytos.ru//upload/iblock/f00/ql3rk93501eak28xah31i186631y2w9a.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бейдж горизонтальный в комплекте с лентой ErichKrause слайдер, твердый пластик ABC, размер вставки 85х54 мм, синий  в пакете </t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный в комплекте с лентой ErichKrause слайдер, твердый пластик ABC, размер вставки 85х54 мм, синий &amp;#40;в пакете&amp;#41;</t>
+  </si>
+  <si>
+    <t>1010981</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/24b/7ay7vozetgu6l7ui0drch7wimi00i62j.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж горизонтальный в комплекте с силиконовой лентой ErichKrause Neon, книжка, размер вставки 85х54 мм, желтый  в пакете </t>
   </si>
   <si>
     <t>Бейдж горизонтальный в комплекте с силиконовой лентой ErichKrause Neon, книжка, размер вставки 85х54 мм, желтый &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1010983</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/b9b/gkgempkq5hsnab72qk8no7zyb6epyo53.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж горизонтальный в комплекте с силиконовой лентой ErichKrause Pastel, книжка, размер вставки 85х54 мм, розовый  в пакете </t>
   </si>
   <si>
     <t>Бейдж горизонтальный в комплекте с силиконовой лентой ErichKrause Pastel, книжка, размер вставки 85х54 мм, розовый &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1010984</t>
   </si>
@@ -2587,230 +2986,266 @@
   <si>
     <t>http://anytos.ru//upload/iblock/61a/hh5pg8fs8ck0dqag2p0m1ht4mk9ygcxx.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж вертикальный ErichKrause Pastel, силиконовый, размер вставки 54х85, голубой  в пакете </t>
   </si>
   <si>
     <t>Бейдж вертикальный ErichKrause Pastel, силиконовый, размер вставки 54х85, голубой &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1011184</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/c95/w3w1x7c8cxw72f6lt0m0n6tnk4lyr5qd.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж вертикальный ErichKrause силиконовый, размер вставки 54х85, синий  в пакете </t>
   </si>
   <si>
     <t>Бейдж вертикальный ErichKrause силиконовый, размер вставки 54х85, синий &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1011185</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/4af/3aohs03u38ux5b9er5xiizqf8z39na6z.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бейдж вертикальный в комплекте с лентой ErichKrause размер вставки 62х91 мм, прозрачный, цвет ленты синий  в пакете </t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный в комплекте с лентой ErichKrause размер вставки 62х91 мм, прозрачный, цвет ленты синий &amp;#40;в пакете&amp;#41;</t>
+  </si>
+  <si>
+    <t>1011186</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/329/03utzbbj8qqjsqhonp7i2rdj21dne2st.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бейдж вертикальный в комплекте с лентой ErichKrause слайдер, твердый пластик ABC, размер вставки 54х85 мм, синий  в пакете </t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный в комплекте с лентой ErichKrause слайдер, твердый пластик ABC, размер вставки 54х85 мм, синий &amp;#40;в пакете&amp;#41;</t>
+  </si>
+  <si>
+    <t>1011187</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/1d8/5jr1dqcdfh1n1en1a3o90te22jms15e2.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж горизонтальный ErichKrause Neon, книжка, размер вставки 85х54 мм, желтый  в пакете </t>
   </si>
   <si>
     <t>Бейдж горизонтальный ErichKrause Neon, книжка, размер вставки 85х54 мм, желтый &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1011188</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/ef3/484iortygs6gx2zjtddvwy6m9jlhb2qk.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж горизонтальный ErichKrause Neon, силиконовый, размер вставки 85х54, желтый  в пакете </t>
   </si>
   <si>
     <t>Бейдж горизонтальный ErichKrause Neon, силиконовый, размер вставки 85х54, желтый &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1011189</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/751/xgeqs7kdw1pqqhnxr4i7lmhdiju8fclz.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж горизонтальный ErichKrause Pastel, книжка, размер вставки 85х54 мм, розовый  в пакете </t>
   </si>
   <si>
     <t>Бейдж горизонтальный ErichKrause Pastel, книжка, размер вставки 85х54 мм, розовый &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1011190</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/241/rrw6n7b4iqqe6en09l8nm375le1otfxn.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж горизонтальный ErichKrause Pastel, силиконовый, размер вставки 85х54, розовый  в пакете </t>
   </si>
   <si>
     <t>Бейдж горизонтальный ErichKrause Pastel, силиконовый, размер вставки 85х54, розовый &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1011191</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/d91/au4ddvhgc2jv51cqvg247er3kjm054xq.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бейдж горизонтальный ErichKrause книжка, размер вставки 85х54 мм, синий  в пакете </t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный ErichKrause книжка, размер вставки 85х54 мм, синий &amp;#40;в пакете&amp;#41;</t>
+  </si>
+  <si>
+    <t>1011192</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/d6b/k071amnidxxqg91d8m6et9n68m70hvau.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж горизонтальный ErichKrause силиконовый, размер вставки 85х54, черный  в пакете </t>
   </si>
   <si>
     <t>Бейдж горизонтальный ErichKrause силиконовый, размер вставки 85х54, черный &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1011193</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/e47/xwjwr126r1r87ihg3sodo91p78z1jt1m.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента для бейджа ErichKrause 42 см, металлический клип, синий  в пакете </t>
+  </si>
+  <si>
+    <t>Лента для бейджа ErichKrause 42 см, металлический клип, синий &amp;#40;в пакете&amp;#41;</t>
+  </si>
+  <si>
+    <t>1011200</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/8be/525siyb6ek3hufb2r5n5st44bqpvl7ow.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж вертикальный ErichKrause размер вставки 54х90 мм, прозрачный с красным  в пакете </t>
   </si>
   <si>
     <t>Бейдж вертикальный ErichKrause размер вставки 54х90 мм, прозрачный с красным &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1011273</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/b3a/thmaajch6eob386wq6q3i9ytg7yv0zo7.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж вертикальный ErichKrause размер вставки 54х90 мм, прозрачный с синим  в пакете </t>
   </si>
   <si>
     <t>Бейдж вертикальный ErichKrause размер вставки 54х90 мм, прозрачный с синим &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1011274</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/780/uaakn3bp9tdxhq4uzob0qq7jxbs8yjlm.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж вертикальный в комплекте c силиконовой лентой ErichKrause Neon, силиконовый, размер вставки 54х85 мм, зеленый  в пакете </t>
   </si>
   <si>
     <t>Бейдж вертикальный в комплекте c силиконовой лентой ErichKrause Neon, силиконовый, размер вставки 54х85 мм, зеленый &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1011275</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/117/extdo2e056f8bmflwnozp25ceob9u6it.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж вертикальный в комплекте c силиконовой лентой ErichKrause силиконовый, размер вставки 54х85 мм, синий  в пакете </t>
   </si>
   <si>
     <t>Бейдж вертикальный в комплекте c силиконовой лентой ErichKrause силиконовый, размер вставки 54х85 мм, синий &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1011276</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/772/4suq7q89j8h7yd33l23i5so2lh9rjw7b.jpg</t>
-[...8 lines deleted...]
-    <t>1011277</t>
+    <t>http://anytos.ru//upload/iblock/7fa/x1gwrug08quqemkrfku2i22mivsd4z8y.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бейдж горизонтальный в комплекте с лентой ErichKrause размер вставки 95х58 мм, прозрачный, цвет ленты синий  в пакете </t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный в комплекте с лентой ErichKrause размер вставки 95х58 мм, прозрачный, цвет ленты синий &amp;#40;в пакете&amp;#41;</t>
+  </si>
+  <si>
+    <t>1011278</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/be1/x4j3lkobusq47kstt32d2fbb2p8x5kn8.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж горизонтальный в комплекте с силиконовой лентой ErichKrause Neon, силиконовый, размер вставки 85х54 мм, желтый  в пакете </t>
   </si>
   <si>
     <t>Бейдж горизонтальный в комплекте с силиконовой лентой ErichKrause Neon, силиконовый, размер вставки 85х54 мм, желтый &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1011279</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/e1c/9rvcaeemrq82knglspj6f56kmc3px2g7.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж горизонтальный в комплекте с силиконовой лентой ErichKrause Pastel, силиконовый, размер вставки 85х54 мм, розовый  в пакете </t>
   </si>
   <si>
     <t>Бейдж горизонтальный в комплекте с силиконовой лентой ErichKrause Pastel, силиконовый, размер вставки 85х54 мм, розовый &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1011280</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/25c/dv29t9954yx1du90g335dc28qezy1z7m.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Бейдж горизонтальный в комплекте с силиконовой лентой ErichKrause силиконовый, размер вставки 85х54 мм, черный  в пакете </t>
   </si>
   <si>
     <t>Бейдж горизонтальный в комплекте с силиконовой лентой ErichKrause силиконовый, размер вставки 85х54 мм, черный &amp;#40;в пакете&amp;#41;</t>
   </si>
   <si>
     <t>1011281</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/33f/qa0n7zuw9mpkfj60npn1t6secpx5y7fg.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный  85х54 мм  на 2 карты прозрачный, ЗАЩИТА ОТ ВЛАГИ И ПЫЛИ, BRAUBERG EXTRA, 238826</t>
   </si>
   <si>
     <t>Вертикальный бейдж BRAUBERG EXTRA для хранения пропусков и карточек сотрудников, ID карт, проездных и банковских карт. Бейдж с увеличенной вместимостью на 2 карты. Изготовлен из жесткого пластика, гарантирующего долгий срок службы бейджа. Защищает от влаги и пыли Вашу карту. Идеально подойдёт для чувствительных к механическим повреждениям магнитных карт и пропусков. Размер вкладыша 85х54 мм.*Вкладыш бейджа без персонализации, на изображении показан возможный пример использования изделия.</t>
   </si>
   <si>
     <t>1012004</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/4ea/c6brepukhnf41ew2n5ndw18rjxpxbbyh.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/1f3/6kkykmaj6gwywvdo5sbkfz7ik3tv2ghy.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный  85х54 мм , ДВУСТОРОННИЙ, cиний, ЗАЩИТА ОТ ВЛАГИ И ПЫЛИ, BRAUBERG EXTRA, 238808</t>
   </si>
   <si>
     <t>Вертикальный бейдж BRAUBERG предназначен для хранения пропусков и карточек сотрудников, ID карт, проездных и банковских карт. Бейдж подходит для крепления на ленте, держателе с рулеткой. Изготовлен из жесткого пластика, гарантирующего его долгий срок службы. Защищает от влаги и пыли Вашу карту. Идеально подойдёт для чувствительных к механическим повреждениям магнитных карт и пропусков. Прозрачное окно с обеих сторон бейджа. Размер вкладыша 85х54 мм. *Вкладыш бейджа без персонализации, на изображении показан возможный пример использования изделия.</t>
   </si>
   <si>
     <t>1012006</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/098/yulufkn7f70gvc2v8t7ue3ud0u5z5erh.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный  85х54 мм , ДВУСТОРОННИЙ, серый, ЗАЩИТА ОТ ВЛАГИ И ПЫЛИ, BRAUBERG EXTRA, 238807</t>
   </si>
   <si>
     <t>1012007</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/604/hd3xmsp20msueu0fw4wi7zx5fw1zyjq5.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный  85х54 мм , ДВУСТОРОННИЙ, черный, ЗАЩИТА ОТ ВЛАГИ И ПЫЛИ, BRAUBERG EXTRA, 238809</t>
@@ -2863,80 +3298,74 @@
   <si>
     <t>http://anytos.ru//upload/iblock/d90/98r18gwzfy0u8v3tay0z0v6labc05lvw.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный  85х54 мм , петля с карабином, СЛАЙДЕР, синий, BRAUBERG EXTRA, 238836</t>
   </si>
   <si>
     <t>Вертикальный бейдж-слайдер с петлей и карабином BRAUBERG для хранения тонких пропусков и карточек сотрудников, ID карт, проездных и банковских карт. Бейдж -слайдер с петлей на карабине. Изготовлен из жесткого пластика, гарантирующего долгий срок службы бейджа. Защищает от внешних воздействий Вашу карту. Идеально подойдёт для чувствительных к механическим повреждениям магнитных карт и пропусков. Петля с карабином позволяет крепить бейдж в необходимом месте &amp;#40;сумка, рюкзак и т.д.&amp;#41;. Размер вкладыша 85х54 мм.*Вкладыш бейджа без персонализации, на изображении показан возможный пример использования изделия.</t>
   </si>
   <si>
     <t>1012013</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/7c1/uszis6ez0z9rydmv1khnmblej1vjm3t1.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный  85х54 мм , прозрачный, ЗАЩИТА ОТ ВЛАГИ И ПЫЛИ, BRAUBERG EXTRA, 238806</t>
   </si>
   <si>
     <t>Вертикальный бейдж BRAUBERG предназначен для хранения пропусков и карточек сотрудников, ID карт, проездных и банковских карт. Бейдж подходит для крепления на ленте, держателе с рулеткой. Изготовлен из жесткого пластика, гарантирующего его долгий срок службы. Защищает от влаги и пыли Вашу карту. Идеально подойдёт для чувствительных к механическим повреждениям магнитных карт и пропусков. Размер вкладыша 85х54 мм.*Вкладыш бейджа без персонализации, на изображении показан возможный пример использования изделия.</t>
   </si>
   <si>
     <t>1012014</t>
   </si>
   <si>
+    <t>30</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/fba/e99a5fmgoe8etgef0w26nghdxbmnxay9.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный  85х54 мм , с рулеткой 70 см с клипом, СЛАЙДЕР, серый, BRAUBERG EXTRA, 238846</t>
   </si>
   <si>
     <t>Вертикальный бейдж с рулеткой BRAUBERG для хранения тонких пропусков, карточек, ID карт, проездных и банковских карт. Бейдж -слайдер с держателем рулеткой 70 см. Изготовлен из жесткого пластика, гарантирующего долгий срок службы и защищающего от внешних воздействий Вашу именную карту. Идеально подойдёт для чувствительных к механическим повреждениям магнитных карт и пропусков. Держатель-рулетка оснащен клипсой, благодаря которой его можно с лёгкостью закрепить на поясе или любом другом элементе одежды. Размер вкладыша 85х54 мм.*Вкладыш бейджа без персонализации, на изображении показан возможный пример использования изделия.</t>
   </si>
   <si>
     <t>1012015</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/f3f/uegsxhi19fuoxivicab1expeuyz2x2fm.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный  85х54 мм , с рулеткой 70 см с клипом, СЛАЙДЕР, синий, BRAUBERG EXTRA, 238844</t>
   </si>
   <si>
     <t>1012016</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/d83/328vbsz8lnhlaowy7isycd392e1vdcgq.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/7d2/zt8mimpnzzv2ql6iawdoxihzm3b0kdws.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный  85х54 мм , серый, МАТОВАЯ ПОВЕРХНОСТЬ, BRAUBERG EXTRA, 238813</t>
   </si>
   <si>
     <t>1012018</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/4e0/etz2fbpqc40pu60e2b4774wcllljvbta.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный  85х54 мм , синий, МАТОВАЯ ПОВЕРХНОСТЬ, BRAUBERG EXTRA, 238814</t>
   </si>
   <si>
     <t>1012019</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/45a/tqaq5hgcs70rvitiwude5k4udk6vc1lu.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный  85х54 мм , черный, МАТОВАЯ ПОВЕРХНОСТЬ, BRAUBERG EXTRA, 238815</t>
   </si>
   <si>
     <t>1012020</t>
@@ -3070,197 +3499,167 @@
   <si>
     <t>Бейдж горизонтальный  54х85 мм , серый, МАТОВАЯ ПОВЕРХНОСТЬ, BRAUBERG EXTRA, 238817</t>
   </si>
   <si>
     <t>1012032</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/f37/2t93miz6s8sq3il82eckya4apnpwpk5x.jpg</t>
   </si>
   <si>
     <t>Бейдж горизонтальный  54х85 мм , синий, МАТОВАЯ ПОВЕРХНОСТЬ, BRAUBERG EXTRA, 238818</t>
   </si>
   <si>
     <t>1012033</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/062/83iakbp3xfkd97l0rgt8zwl9apnuwm53.jpg</t>
   </si>
   <si>
     <t>Бейдж горизонтальный  54х85 мм , черный, МАТОВАЯ ПОВЕРХНОСТЬ, BRAUBERG EXTRA, 238819</t>
   </si>
   <si>
     <t>1012034</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/20b/8wme43h6m2rg88uibaiyfl3jnskaj1jb.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/b9b/e1v8zc3lre0ctpl7dxs84cdhf8pnwcn9.jpg</t>
   </si>
   <si>
     <t>Бейдж горизонтальный  54х90 мм  АССОРТИ, голубой, красный, салатовый, оранжевый, BRAUBERG ULTRA COLOR, 238822</t>
   </si>
   <si>
     <t>Горизонтальный бейдж BRAUBERG ULTRA COLOR для хранения тонких пропусков и карточек сотрудников, ID карт, проездных и банковских карт. Бейдж подходит для крепления на ленте, держателе с рулеткой. Изготовлен из жесткого пластика, гарантирующего долгий срок службы. Подойдёт для тонких магнитных карт и пропусков. Представлен в сочных цветах ассорти: голубом, салатовом, оранжевом и красном. Размер вкладыша 54х90 мм.*Вкладыш бейджа без персонализации, на изображении показан возможный пример использования изделия.</t>
   </si>
   <si>
     <t>1012036</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/eb6/f8dy6jmti45r44cajzp1arxavz4hf64o.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/c7a/usiine7rfpw7dweke0wrk6rjgpibwpu2.jpg</t>
   </si>
   <si>
     <t>Держатель-рулетка для бейджей 70 см, с лентой 45 см, серый, BRAUBERG EXTRA, 238839</t>
   </si>
   <si>
     <t>Держатель-рулетка BRAUBERG предназначена для крепления бейджей, магнитных карт, пропусков и ключей. Держатель-рулетка на качественной текстильной ленте подходит для ношения бейджей на шее. Длина ленты – 45 см. Длина нити в держателе-рулетке – 70 см для Вашего максимального удобства. Для подвешивания бейжда, пропуска или ключей аккуратным движением отодвиньте нижний клип и прикрепите изделие к рулетке. Упакована в пакет с клейким краем.</t>
   </si>
   <si>
     <t>1012038</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/44a/psrsp3iji5k0jklloavpaiv8hhqk2c0s.jpg</t>
   </si>
   <si>
     <t>Держатель-рулетка для бейджей 70 см, с лентой 45 см, синий, BRAUBERG EXTRA, 238837</t>
   </si>
   <si>
     <t>1012039</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/ab2/lc0mvpyb6ow26mi82b4gbts8tf062xq6.jpg</t>
-[...17 lines deleted...]
-    <t>1013500</t>
+    <t>http://anytos.ru//upload/iblock/5cd/j4r289th2ejj8jknh7w640m9vdd8mi0r.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный с 3D-печатью  quot;Pastel grade quot;  85х54 мм , с рулеткой, СЛАЙДЕР, FUNSTER  ФАНСТЕР , 238842</t>
+  </si>
+  <si>
+    <t>Вертикальный бейдж с рулеткой FUNSTER для хранения тонких пропусков, карточек, ID-карт, проездных и банковских карт. Бейдж-слайдер с держателем-рулеткой 70 см. Изготовлен из жесткого пластика, гарантирующего долгий срок службы. Защищает от внешних воздействий Вашу карту. Идеально подойдёт для чувствительных к механическим повреждениям магнитных карт и пропусков. Держатель-рулетка оснащен клипсой, благодаря которой его можно с лёгкостью закрепить на поясе или любом другом элементе одежды.Рисунок на бейдже нанесен с применением 3D-печати, что создает приятный тактильный опыт использования, а нежный пастельный дизайн станет Вашим ежедневным правильным выбором. Размер вкладыша – 85х54 мм.</t>
+  </si>
+  <si>
+    <t>1013997</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/funster/"&gt;FUNSTER&lt;/a&gt;</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/936/ltkz8lnqwmoq0939n9guv50eorq9gx1m.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный с 3D-печатью  quot;Street food quot;  85х54 мм , с рулеткой, СЛАЙДЕР, FUNSTER  ФАНСТЕР , 238843</t>
   </si>
   <si>
     <t>Вертикальный бейдж с рулеткой FUNSTER для хранения тонких пропусков, карточек, ID-карт, проездных и банковских карт. Бейдж-слайдер с держателем-рулеткой 70 см. Изготовлен из жесткого пластика, гарантирующего долгий срок службы. Защищает от внешних воздействий Вашу карту. Идеально подойдёт для чувствительных к механическим повреждениям магнитных карт и пропусков. Держатель-рулетка оснащен клипсой, благодаря которой его можно с лёгкостью закрепить на поясе или любом другом элементе одежды.Рисунок на бейдже нанесен с применением 3D-печати, что создает приятный тактильно опыт использования, а забавный дизайн поднимет Ваше настроение. Размер вкладыша – 85х54 мм.</t>
   </si>
   <si>
     <t>1013998</t>
   </si>
   <si>
-    <t>&lt;a href="/brands/funster/"&gt;FUNSTER&lt;/a&gt;</t>
-[...1 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/467/tokks7bbtdftiyrnoccwe7ercqf0r98f.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный с 3D-печатью  quot;Аниме quot;  85х54 мм , с рулеткой, СЛАЙДЕР, FUNSTER  ФАНСТЕР , 238840</t>
   </si>
   <si>
     <t>Вертикальный бейдж с рулеткой FUNSTER для хранения тонких пропусков, карточек, ID-карт, проездных и банковских карт. Бейдж-слайдер с держателем-рулеткой 70 см. Изготовлен из жесткого пластика, гарантирующего долгий срок службы. Защищает от внешних воздействий Вашу карту. Идеально подойдёт для чувствительных к механическим повреждениям магнитных карт и пропусков. Держатель-рулетка оснащен клипсой, благодаря которой его можно с лёгкостью закрепить на поясе или любом другом элементе одежды.Рисунок на бейдже нанесен с применением 3D-печати, что создает приятный тактильно опыт использования. Модель исполнена в актуальном футуристическом аниме-дизайне. Размер вкладыша – 85х54 мм.</t>
   </si>
   <si>
     <t>1013999</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/ff2/w3uxysbhifeswcwtyoa43roop1sbs16e.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный с 3D-печатью  quot;Капибара quot;  85х54 мм , лента 45 см, СЛАЙДЕР, FUNSTER  ФАНСТЕР , 238829</t>
   </si>
   <si>
     <t>Вертикальный бейдж с лентой FUNSTER для хранения тонких пропусков, карточек сотрудников, ID-карт, проездных и банковских карт. Бейдж-слайдер с лентой 45 см на карабине. Изготовлен из жесткого пластика, гарантирующего долгий срок службы. Защищает от внешних воздействий Вашу карту. Идеально подойдёт для чувствительных к механическим повреждениям магнитных карт и пропусков. Рисунок на бейдже нанесен с применением 3D-печати, что создает приятный тактильный опыт использования. А милый дизайн поднимет Ваше настроение. Размер вкладыша – 85х54 мм.</t>
   </si>
   <si>
     <t>1014000</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/91a/pinake1dfzci0if3gb1nh10l2gkheoji.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный с 3D-печатью  quot;Котик quot;  85х54 мм , лента 45 см, СЛАЙДЕР, FUNSTER  ФАНСТЕР , 238828</t>
+  </si>
+  <si>
+    <t>Вертикальный бейдж с лентой FUNSTER для хранения тонких пропусков, карточек, ID-карт, проездных и банковских карт. Бейдж-слайдер с лентой 45 см на карабине. Изготовлен из жесткого пластика, гарантирующего долгий срок службы. Защищает от внешних воздействий Вашу карту. Идеально подойдёт для чувствительных к механическим повреждениям магнитных карт и пропусков. Рисунок на бейдже нанесен с применением 3D-печати, что создает приятный тактильный опыт использования. А милый дизайн поднимет Ваше настроение. Размер вкладыша – 85х54 мм.</t>
+  </si>
+  <si>
+    <t>1014001</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/398/or0zsbuapfnydzv4b1nvbekfkavpgqr4.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный с 3D-печатью  quot;Отражение quot;  85х54 мм , с рулеткой, СЛАЙДЕР, FUNSTER  ФАНСТЕР , 238841</t>
   </si>
   <si>
     <t>Вертикальный бейдж с рулеткой FUNSTER для хранения тонких пропусков, карточек, ID-карт, проездных и банковских карт. Бейдж-слайдер с держателем-рулеткой 70 см. Изготовлен из жесткого пластика, гарантирующего долгий срок службы. Защищает от внешних воздействий Вашу карту. Идеально подойдёт для чувствительных к механическим повреждениям магнитных карт и пропусков. Держатель-рулетка оснащен клипсой, благодаря которой его можно с лёгкостью закрепить на поясе или любом другом элементе одежды.Рисунок на бейдже нанесен с применением 3D-печати, что создает приятный тактильный опыт использования. Модель исполнена в актуальном футуристическом аниме-дизайне. Размер вкладыша – 85х54 мм.</t>
   </si>
   <si>
     <t>1014002</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/6d1/bfimgu9a4auni0p0c5dbh1zicnwnzo9x.jpg</t>
-[...2 lines deleted...]
-    <t>Бейдж вертикальный для пропуска и ID-карт, 85х54 мм, белый, BRAUBERG ULTRA, 238913</t>
+    <t>http://anytos.ru//upload/iblock/88e/44dlepma9l14f87q2jpv76uuadiqmxfv.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный для пропуска и ID-карт, 85х54 мм, красный, BRAUBERG ULTRA, 238911</t>
   </si>
   <si>
     <t>Вертикальный бейдж BRAUBERG ULTRA для хранения пропусков и карточек сотрудников, ID-карт, проездных и банковских карт. Бейдж подходит для крепления на ленте, держателе с рулеткой. Изготовлен из высокопрочного акрила и пластика, гарантирующего его долгий срок службы. Обладает повышенной вместимостью: влезет 2 и более карт. Идеально подойдёт для чувствительных к механическим повреждениям магнитных карт и пропусков. Размер вкладыша – 85х54 мм. Вкладыш оснащен местом под персонализацию: фото, ФИО, наименование компании и должность.</t>
   </si>
   <si>
-    <t>1017290</t>
-[...7 lines deleted...]
-  <si>
     <t>1017291</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/b5e/bj6axjtoynf5utvew017va85yp24eylf.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный для пропуска и ID-карт, 85х54 мм, синий, BRAUBERG ULTRA, 238910</t>
   </si>
   <si>
     <t>1017292</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/d3d/5pns9ph7gysaw5v09vn49ayxdrts0czs.jpg</t>
   </si>
   <si>
     <t>Бейдж вертикальный для пропуска и ID-карт, 85х54 мм, черный, BRAUBERG ULTRA, 238912</t>
   </si>
   <si>
     <t>Вертикальный бейдж BRAUBERG ULTRA для хранения пропусков и карточек сотрудников, ID-карт, проездных и банковских карт. Бейдж подходит для крепления на ленте, держателе с рулеткой. Изготовлен из высокопрочного акрила и пластика, гарантирующего его долгий срок службы. Обладает повышенной вместимостью – влезет 2 и более карт. Идеально подойдёт для чувствительных к механическим повреждениям магнитных карт и пропусков. Размер вкладыша – 85х54 мм. Вкладыш оснащен местом под персонализацию: фото, ФИО, наименование компании и должность.</t>
   </si>
   <si>
     <t>1017293</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/360/ly5v3615aqx5gtyhb7ckd5ce3yq48gsx.jpg</t>
@@ -3359,50 +3758,305 @@
     <t>http://anytos.ru//upload/iblock/fd5/qqf1sdqjxbguu5e0lpzwzn7ylz3wl3f7.jpg</t>
   </si>
   <si>
     <t>Бейдж горизонтальный для пропуска и ID-карт, СИЛИКОНОВЫЙ, 54х85 мм, шнурок 42 см, серый, BRAUBERG, 238909</t>
   </si>
   <si>
     <t>1017303</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/1b3/5mqgmx3z9ny1ogj42sqdxotyr66ydhqn.jpg</t>
   </si>
   <si>
     <t>Бейдж горизонтальный для пропуска и ID-карт, СИЛИКОНОВЫЙ, 54х85 мм, шнурок 42 см, синий, BRAUBERG, 238906</t>
   </si>
   <si>
     <t>1017304</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/473/8kknx7le3kg2mox0r9fx4ta2q885piq7.jpg</t>
   </si>
   <si>
     <t>Бейдж горизонтальный для пропуска и ID-карт, СИЛИКОНОВЫЙ, 54х85 мм, шнурок 42 см, черный, BRAUBERG, 238908</t>
   </si>
   <si>
     <t>1017305</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4da/zeg9nk3x7uvfx6mzoxt56xkije1tmw2k.jpeg</t>
+  </si>
+  <si>
+    <t>БЕЙДЖ ПЛАСТИКОВЫЙ НА ЛЕНТЕ  quot;МИЛЫЕ ДРУЗЬЯ.ЩЕНОЧЕК quot;</t>
+  </si>
+  <si>
+    <t>БЕЙДЖ ПЛАСТИКОВЫЙ НА ЛЕНТЕ &amp;quot;МИЛЫЕ ДРУЗЬЯ.ЩЕНОЧЕК&amp;quot;</t>
+  </si>
+  <si>
+    <t>1019006</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/bruno-visconti/"&gt;Bruno Visconti&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cd6/1921xm3cmmcqgoggam7iohxpdgx12ppx.jpeg</t>
+  </si>
+  <si>
+    <t>БЕЙДЖ ПЛАСТИКОВЫЙ НА ЛЕНТЕ  quot;ПРЕВОСХОДСТВО В ЧЕРНОМ. ГУСИ quot;</t>
+  </si>
+  <si>
+    <t>БЕЙДЖ ПЛАСТИКОВЫЙ НА ЛЕНТЕ &amp;quot;ПРЕВОСХОДСТВО В ЧЕРНОМ. ГУСИ&amp;quot;</t>
+  </si>
+  <si>
+    <t>1019007</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3e8/zp2w0yqz1ksabtf616rxqk46151mxbvu.jpeg</t>
+  </si>
+  <si>
+    <t>БЕЙДЖ ПЛАСТИКОВЫЙ НА ЛЕНТЕ  quot;ПРЕВОСХОДСТВО В ЧЕРНОМ. МАШИНА quot;</t>
+  </si>
+  <si>
+    <t>БЕЙДЖ ПЛАСТИКОВЫЙ НА ЛЕНТЕ &amp;quot;ПРЕВОСХОДСТВО В ЧЕРНОМ. МАШИНА&amp;quot;</t>
+  </si>
+  <si>
+    <t>1019008</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1ed/mboprc3f9w6qoq1r2a6ylkk917w38djx.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента для бейджа ErichKrause Неон, силиконовая, 40 см, желтый  в пакете по 1 штуке </t>
+  </si>
+  <si>
+    <t>Лента для бейджа ErichKrause Неон, силиконовая, 40 см, желтый &amp;#40;в пакете по 1 штуке&amp;#41;</t>
+  </si>
+  <si>
+    <t>1019720</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5fc/yuzibrzjixf7u25tb4at1riqldzpr2if.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента для бейджа ErichKrause Неон, силиконовая, 40 см, зеленый  в пакете по 1 штуке </t>
+  </si>
+  <si>
+    <t>Лента для бейджа ErichKrause Неон, силиконовая, 40 см, зеленый &amp;#40;в пакете по 1 штуке&amp;#41;</t>
+  </si>
+  <si>
+    <t>1019721</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/064/qdhzz5hjm8ti020hoam336zv48cg8792.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента для бейджа ErichKrause Пастель, силиконовая, 40 см, голубой  в пакете по 1 штуке </t>
+  </si>
+  <si>
+    <t>Лента для бейджа ErichKrause Пастель, силиконовая, 40 см, голубой &amp;#40;в пакете по 1 штуке&amp;#41;</t>
+  </si>
+  <si>
+    <t>1019722</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d17/fxfbfvg6a12gs3k6bjndxibjmb69bc7t.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента для бейджа ErichKrause Пастель, силиконовая, 40 см, розовый  в пакете по 1 штуке </t>
+  </si>
+  <si>
+    <t>Лента для бейджа ErichKrause Пастель, силиконовая, 40 см, розовый &amp;#40;в пакете по 1 штуке&amp;#41;</t>
+  </si>
+  <si>
+    <t>1019723</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2f8/t7ru3kfix6672404hn6f3mycezu05wvs.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента для бейджа ErichKrause силиконовая, 40 см, синий  в пакете по 1 штуке </t>
+  </si>
+  <si>
+    <t>Лента для бейджа ErichKrause силиконовая, 40 см, синий &amp;#40;в пакете по 1 штуке&amp;#41;</t>
+  </si>
+  <si>
+    <t>1019724</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2ce/04daf9n3m291sazsfhy4zh6owrate5yk.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лента для бейджа ErichKrause силиконовая, 40 см, черный  в пакете по 1 штуке </t>
+  </si>
+  <si>
+    <t>Лента для бейджа ErichKrause силиконовая, 40 см, черный &amp;#40;в пакете по 1 штуке&amp;#41;</t>
+  </si>
+  <si>
+    <t>1019725</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2d5/zjlok8p0acn34309w5lfxmws53ozvd4k.webp</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный с лентой для пропусков СИЛИКОНОВЫЙ, 85х54 мм, красный, BRAUBERG SPECIAL, 239039</t>
+  </si>
+  <si>
+    <t>Вертикальный силиконовый бейдж BRAUBERG для хранения пропусков и карточек сотрудников, ID-карт, проездных и банковских карт. В комплекте с бейджем идет лента 42 см с прочным пластиковым клипом. Изготовлен из приятного тактильно силикона, окошко изготовлено из высокопрозрачного акрила. Идеально подойдёт для чувствительных к механическим повреждениям магнитных карт и пропусков. Размер вкладыша – 85х54 мм. Вкладыш оснащен местом под персонализацию: фото, ФИО, наименование компании и должность.</t>
+  </si>
+  <si>
+    <t>1020787</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/270/ire57xrcdwaufeu54yfad7e54l8vq43f.webp</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный с лентой для пропусков СИЛИКОНОВЫЙ, 85х54 мм, серый, BRAUBERG SPECIAL, 239040</t>
+  </si>
+  <si>
+    <t>1020788</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ab2/yuc1q0ddoxxzgmpfeesynr1ply0ybq3m.webp</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный с лентой для пропусков СИЛИКОНОВЫЙ, 85х54 мм, синий, BRAUBERG SPECIAL, 239038</t>
+  </si>
+  <si>
+    <t>1020789</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c94/z9458025aqrvhmuci07puies3oohl4kp.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж вертикальный с лентой пастель СИЛИКОНОВЫЙ, 85х54 мм, ассорти, BRAUBERG SPECIAL, 239041</t>
+  </si>
+  <si>
+    <t>Вертикальный силиконовый бейдж BRAUBERG для хранения пропусков и карточек сотрудников, ID-карт, проездных и банковских карт. В комплекте с бейджем идет лента 42 см с прочным пластиковым клипом. Изготовлен из приятного тактильно силикона, окошко изготовлено из высокопрозрачного акрила. Идеально подойдёт для чувствительных к механическим повреждениям магнитных карт и пропусков. Размер вкладыша – 85х54 мм. Представлен в актуальных пастельных цветах: лавандовый, розовый, желтый, зеленый, голубой. Вкладыш оснащен местом под персонализацию: фото, ФИО, наименование компании и должность.</t>
+  </si>
+  <si>
+    <t>1020791</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/85e/qnpz672n38nc2rku7vki4qujvif3kzpv.webp</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный с лентой для пропусков СИЛИКОНОВЫЙ, 54х85 мм, красный, BRAUBERG SPECIAL, 239044</t>
+  </si>
+  <si>
+    <t>Горизонтальный силиконовый бейдж BRAUBERG для хранения пропусков и карточек сотрудников, ID-карт, проездных и банковских карт. В комплекте с бейджем идет лента 42 см с прочным пластиковым клипом. Изготовлен из приятного тактильно силикона, окошко изготовлено из высокопрозрачного акрила. Идеально подойдёт для чувствительных к механическим повреждениям магнитных карт и пропусков. Размер вкладыша – 54х85 мм. Вкладыш оснащен местом под персонализацию: фото, ФИО, наименование компании и должность.</t>
+  </si>
+  <si>
+    <t>1020792</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c96/i2tft6fwm52o82jzr1rc7dethtmblrns.webp</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный с лентой для пропусков СИЛИКОНОВЫЙ, 54х85 мм, серый, BRAUBERG SPECIAL, 239045</t>
+  </si>
+  <si>
+    <t>1020793</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/956/w2vnbbpzfbpxqse54b4cpgaokqnitfzt.jpg</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный с лентой для пропусков СИЛИКОНОВЫЙ, 54х85 мм, синий, BRAUBERG SPECIAL, 239043</t>
+  </si>
+  <si>
+    <t>1020794</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4e6/aqmvbq8ys4w4udogxbjnxaoz7716478v.webp</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный с лентой для пропусков СИЛИКОНОВЫЙ, 54х85 мм, черный, BRAUBERG SPECIAL, 239042</t>
+  </si>
+  <si>
+    <t>1020795</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/514/7bcg7417iakcmydcv3esu6c7rgp46pqv.webp</t>
+  </si>
+  <si>
+    <t>Бейдж горизонтальный с лентой пастель СИЛИКОНОВЫЙ, 54х85 мм, ассорти, BRAUBERG SPECIAL, 239046</t>
+  </si>
+  <si>
+    <t>Горизонтальный силиконовый бейдж BRAUBERG для хранения пропусков и карточек сотрудников, ID-карт, проездных и банковских карт. В комплекте с бейджем идет лента 42 см с прочным пластиковым клипом. Изготовлен из приятного тактильно силикона, окошко изготовлено из высокопрозрачного акрила. Идеально подойдёт для чувствительных к механическим повреждениям магнитных карт и пропусков. Размер вкладыша – 54х85 мм. Представлен в актуальных пастельных цветах: лавандовый, розовый, желтый, зеленый, голубой. Вкладыш оснащен местом под персонализацию: фото, ФИО, наименование компании и должность.</t>
+  </si>
+  <si>
+    <t>1020796</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bc8/240omqnioq2pzqq3ypd40x85n0c5cj1b.jpg</t>
+  </si>
+  <si>
+    <t>Лента для бейджей пастель СИЛИКОНОВАЯ, 42 см, ассорти, BRAUBERG SPECIAL, 239036</t>
+  </si>
+  <si>
+    <t>Силиконовая лента BRAUBERG подойдет для любого бейджа. Надежный тип крепления. Выполнена из прочного, приятного на ощупь силикона. Имеет длину 42 см. Надежно крепится с помощью пластикового клипа и подойдет для любого вида бейджей. Представлена в актуальных пастельных цветах: лавандовый, розовый, желтый, зеленый, голубой. Упакована в ОПП-пакет.</t>
+  </si>
+  <si>
+    <t>1020797</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bbd/3c36y97a0qo7q0bjsslmxz1sx7d1ism5.webp</t>
+  </si>
+  <si>
+    <t>Лента для бейджей СИЛИКОНОВАЯ, 42 см, красная, BRAUBERG SPECIAL, 239034</t>
+  </si>
+  <si>
+    <t>Силиконовая лента BRAUBERG подойдет для любого бейджа. Надежный тип крепления. Выполнена из прочного, приятного на ощупь силикона. Имеет длину 42 см. Надежно крепится с помощью пластикового клипа и подойдет для любого вида бейджей. Упакована в ОПП-пакет.</t>
+  </si>
+  <si>
+    <t>1020798</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/01a/qx2i6c0jq5xozprt1grxcweved89dm5h.webp</t>
+  </si>
+  <si>
+    <t>Лента для бейджей СИЛИКОНОВАЯ, 42 см, серая, BRAUBERG SPECIAL, 239035</t>
+  </si>
+  <si>
+    <t>1020799</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/625/464ud0d5jejfojpn49o2so5x93id03oy.jpg</t>
+  </si>
+  <si>
+    <t>Лента для бейджей СИЛИКОНОВАЯ, 42 см, синяя, BRAUBERG SPECIAL, 239033</t>
+  </si>
+  <si>
+    <t>1020800</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/efb/buwqx13l7wtonaifbw64cqibpdva0qy3.webp</t>
+  </si>
+  <si>
+    <t>Лента для бейджей СИЛИКОНОВАЯ, 42 см, черная, BRAUBERG SPECIAL, 239032</t>
+  </si>
+  <si>
+    <t>1020801</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -3729,57 +4383,57 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M282"/>
+  <dimension ref="A1:M338"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="G282" sqref="G282"/>
+      <selection pane="bottomRight" activeCell="J338" sqref="J338"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="24" customWidth="true" style="0"/>
     <col min="4" max="4" width="24" customWidth="true" style="0"/>
     <col min="5" max="5" width="24" customWidth="true" style="0"/>
     <col min="6" max="6" width="24" customWidth="true" style="0"/>
     <col min="7" max="7" width="24" customWidth="true" style="0"/>
     <col min="8" max="8" width="24" customWidth="true" style="0"/>
     <col min="9" max="9" width="24" customWidth="true" style="0"/>
     <col min="10" max="10" width="24" customWidth="true" style="0"/>
     <col min="11" max="11" width="24" customWidth="true" style="0"/>
     <col min="12" max="12" width="24" customWidth="true" style="0"/>
     <col min="13" max="13" width="24" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:13" customHeight="1" ht="18" s="2" customFormat="1">
       <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>1</v>
       </c>
@@ -3805,6435 +4459,10708 @@
         <v>8</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="E4" s="3">
+        <v>11.3</v>
+      </c>
+      <c r="F4" s="3">
+        <v>12.17</v>
+      </c>
+      <c r="G4" s="3">
+        <v>13.47</v>
+      </c>
+      <c r="H4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="I4" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="J4" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E5" s="3" t="s">
+      <c r="E5" s="3">
+        <v>11.3</v>
+      </c>
+      <c r="F5" s="3">
+        <v>12.17</v>
+      </c>
+      <c r="G5" s="3">
+        <v>13.47</v>
+      </c>
+      <c r="H5" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="I5" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="3" t="s">
+      <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="3" t="s">
+      <c r="E6" s="3">
+        <v>11.3</v>
+      </c>
+      <c r="F6" s="3">
+        <v>12.17</v>
+      </c>
+      <c r="G6" s="3">
+        <v>13.47</v>
+      </c>
+      <c r="H6" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="F6" s="3" t="s">
+      <c r="I6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G6" s="3" t="s">
+      <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E7" s="3" t="s">
+      <c r="E7" s="3">
+        <v>11.99</v>
+      </c>
+      <c r="F7" s="3">
+        <v>12.91</v>
+      </c>
+      <c r="G7" s="3">
+        <v>13.83</v>
+      </c>
+      <c r="H7" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="F7" s="3" t="s">
+      <c r="I7" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="G7" s="3" t="s">
+      <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E8" s="3" t="s">
+      <c r="E8" s="3">
+        <v>305.78</v>
+      </c>
+      <c r="F8" s="3">
+        <v>317.81</v>
+      </c>
+      <c r="G8" s="3">
+        <v>339.48</v>
+      </c>
+      <c r="H8" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="F8" s="3" t="s">
+      <c r="I8" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="G8" s="3" t="s">
+      <c r="J8" s="3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A9" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E9" s="3" t="s">
+      <c r="E9" s="3">
+        <v>465.42</v>
+      </c>
+      <c r="F9" s="3">
+        <v>483.74</v>
+      </c>
+      <c r="G9" s="3">
+        <v>516.72</v>
+      </c>
+      <c r="H9" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="F9" s="3" t="s">
+      <c r="I9" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="G9" s="3" t="s">
-        <v>36</v>
+      <c r="J9" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A10" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" s="3">
+        <v>354.98</v>
+      </c>
+      <c r="F10" s="3">
+        <v>368.95</v>
+      </c>
+      <c r="G10" s="3">
+        <v>394.11</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J10" s="3" t="s">
         <v>41</v>
-      </c>
-[...16 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A11" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E11" s="3" t="s">
+      <c r="E11" s="3">
+        <v>9.86</v>
+      </c>
+      <c r="F11" s="3">
+        <v>10.25</v>
+      </c>
+      <c r="G11" s="3">
+        <v>10.94</v>
+      </c>
+      <c r="H11" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="F11" s="3" t="s">
+      <c r="I11" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="G11" s="3" t="s">
-        <v>50</v>
+      <c r="J11" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A12" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="C12" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="D12" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" s="3">
+        <v>125.88</v>
+      </c>
+      <c r="F12" s="3">
+        <v>130.84</v>
+      </c>
+      <c r="G12" s="3">
+        <v>139.76</v>
+      </c>
+      <c r="H12" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="D12" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="3" t="s">
+      <c r="I12" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="F12" s="3" t="s">
-[...3 lines deleted...]
-        <v>45</v>
+      <c r="J12" s="3" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A13" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E13" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="3" t="s">
+      <c r="E13" s="3">
+        <v>367.42</v>
+      </c>
+      <c r="F13" s="3">
+        <v>381.88</v>
+      </c>
+      <c r="G13" s="3">
+        <v>407.92</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="I13" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="G13" s="3" t="s">
-        <v>59</v>
+      <c r="J13" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A14" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E14" s="3" t="s">
+      <c r="E14" s="3">
+        <v>374.98</v>
+      </c>
+      <c r="F14" s="3">
+        <v>389.74</v>
+      </c>
+      <c r="G14" s="3">
+        <v>416.31</v>
+      </c>
+      <c r="H14" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="F14" s="3" t="s">
+      <c r="I14" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J14" s="3" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A15" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E15" s="3" t="s">
+      <c r="E15" s="3">
+        <v>625.28</v>
+      </c>
+      <c r="F15" s="3">
+        <v>649.9</v>
+      </c>
+      <c r="G15" s="3">
+        <v>694.21</v>
+      </c>
+      <c r="H15" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="F15" s="3" t="s">
+      <c r="I15" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J15" s="3" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A16" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E16" s="3" t="s">
+      <c r="E16" s="3">
+        <v>115.19</v>
+      </c>
+      <c r="F16" s="3">
+        <v>119.72</v>
+      </c>
+      <c r="G16" s="3">
+        <v>127.88</v>
+      </c>
+      <c r="H16" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="F16" s="3" t="s">
+      <c r="I16" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J16" s="3" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A17" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E17" s="3" t="s">
+      <c r="E17" s="3">
+        <v>52.35</v>
+      </c>
+      <c r="F17" s="3">
+        <v>54.42</v>
+      </c>
+      <c r="G17" s="3">
+        <v>58.13</v>
+      </c>
+      <c r="H17" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="F17" s="3" t="s">
-[...3 lines deleted...]
-        <v>50</v>
+      <c r="I17" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J17" s="3" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A18" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E18" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="3" t="s">
+      <c r="E18" s="3">
+        <v>33.34</v>
+      </c>
+      <c r="F18" s="3">
+        <v>34.66</v>
+      </c>
+      <c r="G18" s="3">
+        <v>37.02</v>
+      </c>
+      <c r="H18" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="G18" s="3" t="s">
-        <v>69</v>
+      <c r="I18" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A19" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E19" s="3">
+        <v>33.38</v>
+      </c>
+      <c r="F19" s="3">
+        <v>34.69</v>
+      </c>
+      <c r="G19" s="3">
+        <v>37.06</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="J19" s="3" t="s">
         <v>85</v>
-      </c>
-[...13 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A20" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E20" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E20" s="3">
+        <v>34.3</v>
+      </c>
+      <c r="F20" s="3">
+        <v>35.65</v>
+      </c>
+      <c r="G20" s="3">
+        <v>38.08</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A21" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E21" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="3" t="s">
+      <c r="E21" s="3">
+        <v>86.58</v>
+      </c>
+      <c r="F21" s="3">
+        <v>89.99</v>
+      </c>
+      <c r="G21" s="3">
+        <v>96.12</v>
+      </c>
+      <c r="H21" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="G21" s="3" t="s">
-        <v>59</v>
+      <c r="I21" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J21" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A22" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E22" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E22" s="3">
+        <v>54.2</v>
+      </c>
+      <c r="F22" s="3">
+        <v>56.33</v>
+      </c>
+      <c r="G22" s="3">
+        <v>60.17</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A23" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E23" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E23" s="3">
+        <v>15.82</v>
+      </c>
+      <c r="F23" s="3">
+        <v>17.04</v>
+      </c>
+      <c r="G23" s="3">
+        <v>18.25</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J23" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A24" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E24" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E24" s="3">
+        <v>13.31</v>
+      </c>
+      <c r="F24" s="3">
+        <v>14.34</v>
+      </c>
+      <c r="G24" s="3">
+        <v>15.36</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A25" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="B25" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D25" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E25" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E25" s="3">
+        <v>8.74</v>
+      </c>
+      <c r="F25" s="3">
+        <v>9.41</v>
+      </c>
+      <c r="G25" s="3">
+        <v>10.08</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A26" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E26" s="3" t="s">
+      <c r="E26" s="3">
+        <v>31.43</v>
+      </c>
+      <c r="F26" s="3">
+        <v>32.67</v>
+      </c>
+      <c r="G26" s="3">
+        <v>34.9</v>
+      </c>
+      <c r="H26" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="F26" s="3" t="s">
-[...3 lines deleted...]
-        <v>36</v>
+      <c r="I26" s="3" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A27" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E27" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F27" s="3" t="s">
+      <c r="E27" s="3">
+        <v>113.21</v>
+      </c>
+      <c r="F27" s="3">
+        <v>117.66</v>
+      </c>
+      <c r="G27" s="3">
+        <v>125.69</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="I27" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="G27" s="3" t="s">
-        <v>88</v>
+      <c r="J27" s="3" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A28" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E28" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E28" s="3">
+        <v>6.41</v>
+      </c>
+      <c r="F28" s="3">
+        <v>6.76</v>
+      </c>
+      <c r="G28" s="3">
+        <v>7.21</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A29" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E29" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F29" s="3" t="s">
+      <c r="E29" s="3">
+        <v>99.06</v>
+      </c>
+      <c r="F29" s="3">
+        <v>102.96</v>
+      </c>
+      <c r="G29" s="3">
+        <v>109.98</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="I29" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="G29" s="3" t="s">
-        <v>36</v>
+      <c r="J29" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A30" s="1" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E30" s="3">
+        <v>104.41</v>
+      </c>
+      <c r="F30" s="3">
+        <v>108.52</v>
+      </c>
+      <c r="G30" s="3">
+        <v>115.92</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J30" s="3" t="s">
         <v>131</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A31" s="1" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E31" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="3" t="s">
+      <c r="E31" s="3">
+        <v>358.67</v>
+      </c>
+      <c r="F31" s="3">
+        <v>372.79</v>
+      </c>
+      <c r="G31" s="3">
+        <v>398.2</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="I31" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="G31" s="3" t="s">
+      <c r="J31" s="3" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A32" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E32" s="3" t="s">
-[...6 lines deleted...]
-        <v>59</v>
+      <c r="E32" s="3">
+        <v>150.17</v>
+      </c>
+      <c r="F32" s="3">
+        <v>156.08</v>
+      </c>
+      <c r="G32" s="3">
+        <v>166.73</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A33" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E33" s="3" t="s">
-[...6 lines deleted...]
-        <v>59</v>
+      <c r="E33" s="3">
+        <v>189.43</v>
+      </c>
+      <c r="F33" s="3">
+        <v>196.89</v>
+      </c>
+      <c r="G33" s="3">
+        <v>210.32</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A34" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E34" s="3" t="s">
-[...6 lines deleted...]
-        <v>59</v>
+      <c r="E34" s="3">
+        <v>147.81</v>
+      </c>
+      <c r="F34" s="3">
+        <v>153.63</v>
+      </c>
+      <c r="G34" s="3">
+        <v>164.1</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A35" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E35" s="3" t="s">
-[...6 lines deleted...]
-        <v>59</v>
+      <c r="E35" s="3">
+        <v>161.05</v>
+      </c>
+      <c r="F35" s="3">
+        <v>167.39</v>
+      </c>
+      <c r="G35" s="3">
+        <v>178.81</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A36" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E36" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F36" s="3" t="s">
+      <c r="E36" s="3">
+        <v>51.19</v>
+      </c>
+      <c r="F36" s="3">
+        <v>53.21</v>
+      </c>
+      <c r="G36" s="3">
+        <v>56.84</v>
+      </c>
+      <c r="H36" s="3" t="s">
         <v>158</v>
       </c>
-      <c r="G36" s="3" t="s">
-        <v>159</v>
+      <c r="I36" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A37" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B37" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B37" s="1" t="s">
+      <c r="C37" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="C37" s="1" t="s">
+      <c r="D37" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E37" s="3">
+        <v>47.64</v>
+      </c>
+      <c r="F37" s="3">
+        <v>49.52</v>
+      </c>
+      <c r="G37" s="3">
+        <v>52.9</v>
+      </c>
+      <c r="H37" s="3" t="s">
         <v>162</v>
       </c>
-      <c r="D37" s="1" t="s">
-[...9 lines deleted...]
-        <v>159</v>
+      <c r="I37" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A38" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B38" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="B38" s="1" t="s">
+      <c r="C38" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="C38" s="1" t="s">
+      <c r="D38" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E38" s="3">
+        <v>27.69</v>
+      </c>
+      <c r="F38" s="3">
+        <v>28.78</v>
+      </c>
+      <c r="G38" s="3">
+        <v>30.75</v>
+      </c>
+      <c r="H38" s="3" t="s">
         <v>166</v>
       </c>
-      <c r="D38" s="1" t="s">
-[...9 lines deleted...]
-        <v>88</v>
+      <c r="I38" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A39" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B39" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B39" s="1" t="s">
+      <c r="C39" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E39" s="3">
+        <v>209.4</v>
+      </c>
+      <c r="F39" s="3">
+        <v>217.64</v>
+      </c>
+      <c r="G39" s="3">
+        <v>232.48</v>
+      </c>
+      <c r="H39" s="3" t="s">
         <v>169</v>
       </c>
-      <c r="C39" s="1" t="s">
-[...12 lines deleted...]
-        <v>88</v>
+      <c r="I39" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A40" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E40" s="3">
+        <v>145.19</v>
+      </c>
+      <c r="F40" s="3">
+        <v>150.91</v>
+      </c>
+      <c r="G40" s="3">
+        <v>161.2</v>
+      </c>
+      <c r="H40" s="3" t="s">
         <v>172</v>
       </c>
-      <c r="B40" s="1" t="s">
-[...15 lines deleted...]
-        <v>176</v>
+      <c r="I40" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A41" s="1" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E41" s="3" t="s">
-[...6 lines deleted...]
-        <v>59</v>
+      <c r="E41" s="3">
+        <v>58.24</v>
+      </c>
+      <c r="F41" s="3">
+        <v>60.53</v>
+      </c>
+      <c r="G41" s="3">
+        <v>64.66</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A42" s="1" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E42" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E42" s="3">
+        <v>180.23</v>
+      </c>
+      <c r="F42" s="3">
+        <v>187.33</v>
+      </c>
+      <c r="G42" s="3">
+        <v>200.1</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A43" s="1" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E43" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E43" s="3">
+        <v>142.37</v>
+      </c>
+      <c r="F43" s="3">
+        <v>147.98</v>
+      </c>
+      <c r="G43" s="3">
+        <v>158.07</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A44" s="1" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E44" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E44" s="3">
+        <v>110.77</v>
+      </c>
+      <c r="F44" s="3">
+        <v>115.13</v>
+      </c>
+      <c r="G44" s="3">
+        <v>122.98</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A45" s="1" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E45" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E45" s="3">
+        <v>97.23</v>
+      </c>
+      <c r="F45" s="3">
+        <v>101.06</v>
+      </c>
+      <c r="G45" s="3">
+        <v>107.95</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A46" s="1" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E46" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E46" s="3">
+        <v>22.24</v>
+      </c>
+      <c r="F46" s="3">
+        <v>23.11</v>
+      </c>
+      <c r="G46" s="3">
+        <v>24.69</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A47" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E47" s="3">
+        <v>34.95</v>
+      </c>
+      <c r="F47" s="3">
+        <v>36.84</v>
+      </c>
+      <c r="G47" s="3">
+        <v>39.28</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="I47" s="3" t="s">
         <v>201</v>
       </c>
-      <c r="B47" s="1" t="s">
-[...15 lines deleted...]
-        <v>36</v>
+      <c r="J47" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A48" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E48" s="3">
+        <v>33.6</v>
+      </c>
+      <c r="F48" s="3">
+        <v>35.43</v>
+      </c>
+      <c r="G48" s="3">
+        <v>37.77</v>
+      </c>
+      <c r="H48" s="3" t="s">
         <v>205</v>
       </c>
-      <c r="B48" s="1" t="s">
-[...15 lines deleted...]
-        <v>209</v>
+      <c r="I48" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A49" s="1" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E49" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E49" s="3">
+        <v>620.22</v>
+      </c>
+      <c r="F49" s="3">
+        <v>653.87</v>
+      </c>
+      <c r="G49" s="3">
+        <v>697.15</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J49" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A50" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E50" s="3">
+        <v>907.35</v>
+      </c>
+      <c r="F50" s="3">
+        <v>956.58</v>
+      </c>
+      <c r="G50" s="3">
+        <v>1019.89</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="I50" s="3" t="s">
         <v>214</v>
       </c>
-      <c r="B50" s="1" t="s">
+      <c r="J50" s="3" t="s">
         <v>215</v>
-      </c>
-[...13 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A51" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C51" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="B51" s="1" t="s">
+      <c r="D51" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E51" s="3">
+        <v>51.96</v>
+      </c>
+      <c r="F51" s="3">
+        <v>54.78</v>
+      </c>
+      <c r="G51" s="3">
+        <v>58.41</v>
+      </c>
+      <c r="H51" s="3" t="s">
         <v>219</v>
       </c>
-      <c r="C51" s="1" t="s">
-[...12 lines deleted...]
-        <v>36</v>
+      <c r="I51" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A52" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C52" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="B52" s="1" t="s">
+      <c r="D52" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E52" s="3">
+        <v>11.03</v>
+      </c>
+      <c r="F52" s="3">
+        <v>11.63</v>
+      </c>
+      <c r="G52" s="3">
+        <v>12.4</v>
+      </c>
+      <c r="H52" s="3" t="s">
         <v>223</v>
       </c>
-      <c r="C52" s="1" t="s">
+      <c r="I52" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J52" s="3" t="s">
         <v>224</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A53" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B53" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="B53" s="1" t="s">
+      <c r="C53" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="C53" s="1" t="s">
+      <c r="D53" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E53" s="3">
+        <v>13.21</v>
+      </c>
+      <c r="F53" s="3">
+        <v>13.93</v>
+      </c>
+      <c r="G53" s="3">
+        <v>14.85</v>
+      </c>
+      <c r="H53" s="3" t="s">
         <v>228</v>
       </c>
-      <c r="D53" s="1" t="s">
-[...9 lines deleted...]
-        <v>36</v>
+      <c r="I53" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A54" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B54" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="B54" s="1" t="s">
+      <c r="C54" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="C54" s="1" t="s">
+      <c r="D54" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E54" s="3">
+        <v>21.79</v>
+      </c>
+      <c r="F54" s="3">
+        <v>22.97</v>
+      </c>
+      <c r="G54" s="3">
+        <v>24.49</v>
+      </c>
+      <c r="H54" s="3" t="s">
         <v>232</v>
       </c>
-      <c r="D54" s="1" t="s">
-[...9 lines deleted...]
-        <v>88</v>
+      <c r="I54" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J54" s="3" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A55" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B55" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="B55" s="1" t="s">
+      <c r="C55" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="C55" s="1" t="s">
+      <c r="D55" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E55" s="3">
+        <v>21.22</v>
+      </c>
+      <c r="F55" s="3">
+        <v>22.37</v>
+      </c>
+      <c r="G55" s="3">
+        <v>23.85</v>
+      </c>
+      <c r="H55" s="3" t="s">
         <v>236</v>
       </c>
-      <c r="D55" s="1" t="s">
-[...9 lines deleted...]
-        <v>88</v>
+      <c r="I55" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J55" s="3" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A56" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B56" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="B56" s="1" t="s">
+      <c r="C56" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="C56" s="1" t="s">
+      <c r="D56" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E56" s="3">
+        <v>34.95</v>
+      </c>
+      <c r="F56" s="3">
+        <v>36.84</v>
+      </c>
+      <c r="G56" s="3">
+        <v>39.28</v>
+      </c>
+      <c r="H56" s="3" t="s">
         <v>240</v>
       </c>
-      <c r="D56" s="1" t="s">
-[...9 lines deleted...]
-        <v>88</v>
+      <c r="I56" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J56" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A57" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B57" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="B57" s="1" t="s">
+      <c r="C57" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="C57" s="1" t="s">
+      <c r="D57" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E57" s="3">
+        <v>34.95</v>
+      </c>
+      <c r="F57" s="3">
+        <v>36.84</v>
+      </c>
+      <c r="G57" s="3">
+        <v>39.28</v>
+      </c>
+      <c r="H57" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="D57" s="1" t="s">
-[...9 lines deleted...]
-        <v>36</v>
+      <c r="I57" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J57" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A58" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B58" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="B58" s="1" t="s">
+      <c r="C58" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="C58" s="1" t="s">
+      <c r="D58" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E58" s="3">
+        <v>34.95</v>
+      </c>
+      <c r="F58" s="3">
+        <v>36.84</v>
+      </c>
+      <c r="G58" s="3">
+        <v>39.28</v>
+      </c>
+      <c r="H58" s="3" t="s">
         <v>248</v>
       </c>
-      <c r="D58" s="1" t="s">
-[...9 lines deleted...]
-        <v>36</v>
+      <c r="I58" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J58" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A59" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B59" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="B59" s="1" t="s">
+      <c r="C59" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="C59" s="1" t="s">
+      <c r="D59" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E59" s="3">
+        <v>34.95</v>
+      </c>
+      <c r="F59" s="3">
+        <v>36.84</v>
+      </c>
+      <c r="G59" s="3">
+        <v>39.28</v>
+      </c>
+      <c r="H59" s="3" t="s">
         <v>252</v>
       </c>
-      <c r="D59" s="1" t="s">
-[...9 lines deleted...]
-        <v>36</v>
+      <c r="I59" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J59" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A60" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B60" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="B60" s="1" t="s">
+      <c r="C60" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="C60" s="1" t="s">
+      <c r="D60" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E60" s="3">
+        <v>34.95</v>
+      </c>
+      <c r="F60" s="3">
+        <v>36.84</v>
+      </c>
+      <c r="G60" s="3">
+        <v>39.28</v>
+      </c>
+      <c r="H60" s="3" t="s">
         <v>256</v>
       </c>
-      <c r="D60" s="1" t="s">
-[...9 lines deleted...]
-        <v>36</v>
+      <c r="I60" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J60" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A61" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B61" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="B61" s="1" t="s">
+      <c r="C61" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="C61" s="1" t="s">
+      <c r="D61" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E61" s="3">
+        <v>31.93</v>
+      </c>
+      <c r="F61" s="3">
+        <v>33.66</v>
+      </c>
+      <c r="G61" s="3">
+        <v>35.89</v>
+      </c>
+      <c r="H61" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="D61" s="1" t="s">
-[...9 lines deleted...]
-        <v>36</v>
+      <c r="I61" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J61" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A62" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="B62" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="B62" s="1" t="s">
+      <c r="C62" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="C62" s="1" t="s">
+      <c r="D62" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E62" s="3">
+        <v>31.63</v>
+      </c>
+      <c r="F62" s="3">
+        <v>33.35</v>
+      </c>
+      <c r="G62" s="3">
+        <v>35.55</v>
+      </c>
+      <c r="H62" s="3" t="s">
         <v>264</v>
       </c>
-      <c r="D62" s="1" t="s">
-[...9 lines deleted...]
-        <v>36</v>
+      <c r="I62" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J62" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A63" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B63" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="B63" s="1" t="s">
+      <c r="C63" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="C63" s="1" t="s">
+      <c r="D63" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E63" s="3">
+        <v>37.32</v>
+      </c>
+      <c r="F63" s="3">
+        <v>39.34</v>
+      </c>
+      <c r="G63" s="3">
+        <v>41.95</v>
+      </c>
+      <c r="H63" s="3" t="s">
         <v>268</v>
       </c>
-      <c r="D63" s="1" t="s">
-[...9 lines deleted...]
-        <v>36</v>
+      <c r="I63" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J63" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A64" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B64" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="B64" s="1" t="s">
+      <c r="C64" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="C64" s="1" t="s">
+      <c r="D64" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E64" s="3">
+        <v>32.04</v>
+      </c>
+      <c r="F64" s="3">
+        <v>33.78</v>
+      </c>
+      <c r="G64" s="3">
+        <v>36.02</v>
+      </c>
+      <c r="H64" s="3" t="s">
         <v>272</v>
       </c>
-      <c r="D64" s="1" t="s">
-[...9 lines deleted...]
-        <v>36</v>
+      <c r="I64" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J64" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A65" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B65" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="B65" s="1" t="s">
+      <c r="C65" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="C65" s="1" t="s">
+      <c r="D65" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E65" s="3">
+        <v>141.35</v>
+      </c>
+      <c r="F65" s="3">
+        <v>149.02</v>
+      </c>
+      <c r="G65" s="3">
+        <v>158.88</v>
+      </c>
+      <c r="H65" s="3" t="s">
         <v>276</v>
       </c>
-      <c r="D65" s="1" t="s">
-[...9 lines deleted...]
-        <v>88</v>
+      <c r="I65" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J65" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A66" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B66" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="B66" s="1" t="s">
+      <c r="C66" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="C66" s="1" t="s">
+      <c r="D66" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E66" s="3">
+        <v>28.47</v>
+      </c>
+      <c r="F66" s="3">
+        <v>30.02</v>
+      </c>
+      <c r="G66" s="3">
+        <v>32</v>
+      </c>
+      <c r="H66" s="3" t="s">
         <v>280</v>
       </c>
-      <c r="D66" s="1" t="s">
-[...9 lines deleted...]
-        <v>36</v>
+      <c r="I66" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J66" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A67" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B67" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="B67" s="1" t="s">
+      <c r="C67" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="C67" s="1" t="s">
+      <c r="D67" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E67" s="3">
+        <v>37.1</v>
+      </c>
+      <c r="F67" s="3">
+        <v>39.11</v>
+      </c>
+      <c r="G67" s="3">
+        <v>41.7</v>
+      </c>
+      <c r="H67" s="3" t="s">
         <v>284</v>
       </c>
-      <c r="D67" s="1" t="s">
-[...9 lines deleted...]
-        <v>18</v>
+      <c r="I67" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J67" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A68" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B68" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="B68" s="1" t="s">
+      <c r="C68" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="C68" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D68" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E68" s="3" t="s">
+      <c r="E68" s="3">
+        <v>37.1</v>
+      </c>
+      <c r="F68" s="3">
+        <v>39.11</v>
+      </c>
+      <c r="G68" s="3">
+        <v>41.7</v>
+      </c>
+      <c r="H68" s="3" t="s">
         <v>288</v>
       </c>
-      <c r="F68" s="3" t="s">
-[...3 lines deleted...]
-        <v>36</v>
+      <c r="I68" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J68" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A69" s="1" t="s">
         <v>289</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>290</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>212</v>
+        <v>291</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E69" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E69" s="3">
+        <v>65.11</v>
+      </c>
+      <c r="F69" s="3">
+        <v>68.64</v>
+      </c>
+      <c r="G69" s="3">
+        <v>73.18</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="I69" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J69" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A70" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>228</v>
+        <v>295</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E70" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E70" s="3">
+        <v>65.11</v>
+      </c>
+      <c r="F70" s="3">
+        <v>68.64</v>
+      </c>
+      <c r="G70" s="3">
+        <v>73.18</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="I70" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J70" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A71" s="1" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>228</v>
+        <v>299</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E71" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E71" s="3">
+        <v>98.26</v>
+      </c>
+      <c r="F71" s="3">
+        <v>103.59</v>
+      </c>
+      <c r="G71" s="3">
+        <v>110.45</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="I71" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J71" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A72" s="1" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>220</v>
+        <v>303</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E72" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E72" s="3">
+        <v>67.12</v>
+      </c>
+      <c r="F72" s="3">
+        <v>70.76</v>
+      </c>
+      <c r="G72" s="3">
+        <v>75.44</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="I72" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J72" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A73" s="1" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>212</v>
+        <v>307</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E73" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E73" s="3">
+        <v>85.1</v>
+      </c>
+      <c r="F73" s="3">
+        <v>89.72</v>
+      </c>
+      <c r="G73" s="3">
+        <v>95.66</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="I73" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J73" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A74" s="1" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E74" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E74" s="3">
+        <v>67.12</v>
+      </c>
+      <c r="F74" s="3">
+        <v>70.76</v>
+      </c>
+      <c r="G74" s="3">
+        <v>75.44</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="I74" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J74" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A75" s="1" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E75" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E75" s="3">
+        <v>42.11</v>
+      </c>
+      <c r="F75" s="3">
+        <v>44.39</v>
+      </c>
+      <c r="G75" s="3">
+        <v>47.33</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="I75" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J75" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A76" s="1" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>216</v>
+        <v>319</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E76" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E76" s="3">
+        <v>26.95</v>
+      </c>
+      <c r="F76" s="3">
+        <v>28.41</v>
+      </c>
+      <c r="G76" s="3">
+        <v>30.29</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="I76" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J76" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A77" s="1" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>284</v>
+        <v>323</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E77" s="3" t="s">
-[...6 lines deleted...]
-        <v>318</v>
+      <c r="E77" s="3">
+        <v>26.95</v>
+      </c>
+      <c r="F77" s="3">
+        <v>28.41</v>
+      </c>
+      <c r="G77" s="3">
+        <v>30.29</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="I77" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J77" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A78" s="1" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E78" s="3" t="s">
-[...6 lines deleted...]
-        <v>318</v>
+      <c r="E78" s="3">
+        <v>21.94</v>
+      </c>
+      <c r="F78" s="3">
+        <v>23.13</v>
+      </c>
+      <c r="G78" s="3">
+        <v>24.66</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="I78" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J78" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A79" s="1" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>284</v>
+        <v>331</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E79" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E79" s="3">
+        <v>21.94</v>
+      </c>
+      <c r="F79" s="3">
+        <v>23.13</v>
+      </c>
+      <c r="G79" s="3">
+        <v>24.66</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="I79" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J79" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A80" s="1" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E80" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E80" s="3">
+        <v>21.94</v>
+      </c>
+      <c r="F80" s="3">
+        <v>23.13</v>
+      </c>
+      <c r="G80" s="3">
+        <v>24.66</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="I80" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J80" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A81" s="1" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E81" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E81" s="3">
+        <v>21.94</v>
+      </c>
+      <c r="F81" s="3">
+        <v>23.13</v>
+      </c>
+      <c r="G81" s="3">
+        <v>24.66</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="I81" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J81" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A82" s="1" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E82" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E82" s="3">
+        <v>34.78</v>
+      </c>
+      <c r="F82" s="3">
+        <v>37.46</v>
+      </c>
+      <c r="G82" s="3">
+        <v>41.47</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="I82" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J82" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A83" s="1" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E83" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F83" s="3" t="s">
+      <c r="E83" s="3">
+        <v>6.11</v>
+      </c>
+      <c r="F83" s="3">
+        <v>6.58</v>
+      </c>
+      <c r="G83" s="3">
+        <v>7.29</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="I83" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G83" s="3" t="s">
-        <v>69</v>
+      <c r="J83" s="3" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A84" s="1" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E84" s="3" t="s">
-[...3 lines deleted...]
-        <v>69</v>
+      <c r="E84" s="3">
+        <v>16.24</v>
+      </c>
+      <c r="F84" s="3">
+        <v>17.49</v>
+      </c>
+      <c r="G84" s="3">
+        <v>19.36</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="I84" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J84" s="3" t="s">
+        <v>353</v>
       </c>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A85" s="1" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E85" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E85" s="3">
+        <v>35.51</v>
+      </c>
+      <c r="F85" s="3">
+        <v>38.24</v>
+      </c>
+      <c r="G85" s="3">
+        <v>42.34</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="I85" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J85" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A86" s="1" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E86" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E86" s="3">
+        <v>33.1</v>
+      </c>
+      <c r="F86" s="3">
+        <v>34.9</v>
+      </c>
+      <c r="G86" s="3">
+        <v>37.21</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="I86" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J86" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A87" s="1" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>356</v>
+        <v>279</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E87" s="3" t="s">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="E87" s="3">
+        <v>28.47</v>
+      </c>
+      <c r="F87" s="3">
+        <v>30.02</v>
+      </c>
+      <c r="G87" s="3">
+        <v>32</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="I87" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J87" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A88" s="1" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>360</v>
+        <v>279</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E88" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E88" s="3">
+        <v>28.47</v>
+      </c>
+      <c r="F88" s="3">
+        <v>30.02</v>
+      </c>
+      <c r="G88" s="3">
+        <v>32</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="I88" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J88" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A89" s="1" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E89" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E89" s="3">
+        <v>28.47</v>
+      </c>
+      <c r="F89" s="3">
+        <v>30.02</v>
+      </c>
+      <c r="G89" s="3">
+        <v>32</v>
+      </c>
+      <c r="H89" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="I89" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J89" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A90" s="1" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E90" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E90" s="3">
+        <v>28.47</v>
+      </c>
+      <c r="F90" s="3">
+        <v>30.02</v>
+      </c>
+      <c r="G90" s="3">
+        <v>32</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="I90" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J90" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A91" s="1" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>373</v>
+        <v>283</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E91" s="3" t="s">
-[...3 lines deleted...]
-        <v>50</v>
+      <c r="E91" s="3">
+        <v>37.1</v>
+      </c>
+      <c r="F91" s="3">
+        <v>39.11</v>
+      </c>
+      <c r="G91" s="3">
+        <v>41.7</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="I91" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J91" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A92" s="1" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>376</v>
+        <v>279</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E92" s="3" t="s">
-[...3 lines deleted...]
-        <v>50</v>
+      <c r="E92" s="3">
+        <v>35.95</v>
+      </c>
+      <c r="F92" s="3">
+        <v>37.9</v>
+      </c>
+      <c r="G92" s="3">
+        <v>40.41</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="I92" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J92" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A93" s="1" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E93" s="3" t="s">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="E93" s="3">
+        <v>47.82</v>
+      </c>
+      <c r="F93" s="3">
+        <v>50.42</v>
+      </c>
+      <c r="G93" s="3">
+        <v>53.75</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="I93" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J93" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A94" s="1" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E94" s="3" t="s">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="E94" s="3">
+        <v>47.82</v>
+      </c>
+      <c r="F94" s="3">
+        <v>50.42</v>
+      </c>
+      <c r="G94" s="3">
+        <v>53.75</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="I94" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J94" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A95" s="1" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E95" s="3" t="s">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="E95" s="3">
+        <v>47.82</v>
+      </c>
+      <c r="F95" s="3">
+        <v>50.42</v>
+      </c>
+      <c r="G95" s="3">
+        <v>53.75</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="I95" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J95" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A96" s="1" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E96" s="3" t="s">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="E96" s="3">
+        <v>91.14</v>
+      </c>
+      <c r="F96" s="3">
+        <v>96.08</v>
+      </c>
+      <c r="G96" s="3">
+        <v>102.44</v>
+      </c>
+      <c r="H96" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="I96" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J96" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A97" s="1" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E97" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E97" s="3">
+        <v>127.21</v>
+      </c>
+      <c r="F97" s="3">
+        <v>132.21</v>
+      </c>
+      <c r="G97" s="3">
+        <v>141.23</v>
+      </c>
+      <c r="H97" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="I97" s="3" t="s">
+        <v>401</v>
       </c>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A98" s="1" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>400</v>
+        <v>347</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E98" s="3" t="s">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="E98" s="3">
+        <v>11.85</v>
+      </c>
+      <c r="F98" s="3">
+        <v>12.76</v>
+      </c>
+      <c r="G98" s="3">
+        <v>14.13</v>
+      </c>
+      <c r="H98" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="I98" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J98" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A99" s="1" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E99" s="3" t="s">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="E99" s="3">
+        <v>11.85</v>
+      </c>
+      <c r="F99" s="3">
+        <v>12.76</v>
+      </c>
+      <c r="G99" s="3">
+        <v>14.13</v>
+      </c>
+      <c r="H99" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="I99" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J99" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A100" s="1" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>408</v>
+        <v>347</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E100" s="3" t="s">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="E100" s="3">
+        <v>4.97</v>
+      </c>
+      <c r="F100" s="3">
+        <v>5.35</v>
+      </c>
+      <c r="G100" s="3">
+        <v>5.93</v>
+      </c>
+      <c r="H100" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="I100" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J100" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A101" s="1" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E101" s="3" t="s">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="E101" s="3">
+        <v>35.51</v>
+      </c>
+      <c r="F101" s="3">
+        <v>38.24</v>
+      </c>
+      <c r="G101" s="3">
+        <v>42.34</v>
+      </c>
+      <c r="H101" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="I101" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J101" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A102" s="1" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E102" s="3" t="s">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="E102" s="3">
+        <v>37.51</v>
+      </c>
+      <c r="F102" s="3">
+        <v>40.39</v>
+      </c>
+      <c r="G102" s="3">
+        <v>44.72</v>
+      </c>
+      <c r="H102" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="I102" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J102" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A103" s="1" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E103" s="3" t="s">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="E103" s="3">
+        <v>37.51</v>
+      </c>
+      <c r="F103" s="3">
+        <v>40.39</v>
+      </c>
+      <c r="G103" s="3">
+        <v>44.72</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="I103" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J103" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A104" s="1" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E104" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E104" s="3">
+        <v>11.3</v>
+      </c>
+      <c r="F104" s="3">
+        <v>12.17</v>
+      </c>
+      <c r="G104" s="3">
+        <v>13.47</v>
+      </c>
+      <c r="H104" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="I104" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J104" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A105" s="1" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E105" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E105" s="3">
+        <v>12.87</v>
+      </c>
+      <c r="F105" s="3">
+        <v>13.86</v>
+      </c>
+      <c r="G105" s="3">
+        <v>15.35</v>
+      </c>
+      <c r="H105" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="I105" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J105" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A106" s="1" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E106" s="3" t="s">
-[...6 lines deleted...]
-        <v>176</v>
+      <c r="E106" s="3">
+        <v>6.8</v>
+      </c>
+      <c r="F106" s="3">
+        <v>7.33</v>
+      </c>
+      <c r="G106" s="3">
+        <v>8.11</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="I106" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J106" s="3" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A107" s="1" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E107" s="3" t="s">
-[...6 lines deleted...]
-        <v>438</v>
+      <c r="E107" s="3">
+        <v>95.47</v>
+      </c>
+      <c r="F107" s="3">
+        <v>99.23</v>
+      </c>
+      <c r="G107" s="3">
+        <v>106</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="I107" s="3" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A108" s="1" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>441</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E108" s="3" t="s">
+      <c r="E108" s="3">
+        <v>26.4</v>
+      </c>
+      <c r="F108" s="3">
+        <v>27.44</v>
+      </c>
+      <c r="G108" s="3">
+        <v>29.31</v>
+      </c>
+      <c r="H108" s="3" t="s">
         <v>442</v>
       </c>
-      <c r="F108" s="3" t="s">
-[...3 lines deleted...]
-        <v>443</v>
+      <c r="I108" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J108" s="3" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A109" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="B109" s="1" t="s">
         <v>444</v>
       </c>
-      <c r="B109" s="1" t="s">
+      <c r="C109" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E109" s="3">
+        <v>19.09</v>
+      </c>
+      <c r="F109" s="3">
+        <v>19.85</v>
+      </c>
+      <c r="G109" s="3">
+        <v>21.2</v>
+      </c>
+      <c r="H109" s="3" t="s">
         <v>445</v>
       </c>
-      <c r="C109" s="1" t="s">
-[...12 lines deleted...]
-        <v>36</v>
+      <c r="I109" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J109" s="3" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A110" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="C110" s="1" t="s">
         <v>448</v>
       </c>
-      <c r="B110" s="1" t="s">
+      <c r="D110" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E110" s="3">
+        <v>62.59</v>
+      </c>
+      <c r="F110" s="3">
+        <v>65.99</v>
+      </c>
+      <c r="G110" s="3">
+        <v>70.35</v>
+      </c>
+      <c r="H110" s="3" t="s">
         <v>449</v>
       </c>
-      <c r="C110" s="1" t="s">
-[...12 lines deleted...]
-        <v>36</v>
+      <c r="I110" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J110" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A111" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="C111" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="B111" s="1" t="s">
+      <c r="D111" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E111" s="3">
+        <v>137.11</v>
+      </c>
+      <c r="F111" s="3">
+        <v>144.55</v>
+      </c>
+      <c r="G111" s="3">
+        <v>154.12</v>
+      </c>
+      <c r="H111" s="3" t="s">
         <v>453</v>
       </c>
-      <c r="C111" s="1" t="s">
-[...12 lines deleted...]
-        <v>36</v>
+      <c r="I111" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J111" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A112" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="C112" s="1" t="s">
         <v>456</v>
       </c>
-      <c r="B112" s="1" t="s">
+      <c r="D112" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E112" s="3">
+        <v>145.59</v>
+      </c>
+      <c r="F112" s="3">
+        <v>153.49</v>
+      </c>
+      <c r="G112" s="3">
+        <v>163.65</v>
+      </c>
+      <c r="H112" s="3" t="s">
         <v>457</v>
       </c>
-      <c r="C112" s="1" t="s">
-[...12 lines deleted...]
-        <v>36</v>
+      <c r="I112" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J112" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A113" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="C113" s="1" t="s">
         <v>460</v>
       </c>
-      <c r="B113" s="1" t="s">
+      <c r="D113" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E113" s="3">
+        <v>15.81</v>
+      </c>
+      <c r="F113" s="3">
+        <v>17.06</v>
+      </c>
+      <c r="G113" s="3">
+        <v>18.3</v>
+      </c>
+      <c r="H113" s="3" t="s">
         <v>461</v>
       </c>
-      <c r="C113" s="1" t="s">
+      <c r="I113" s="3" t="s">
         <v>462</v>
       </c>
-      <c r="D113" s="1" t="s">
-[...9 lines deleted...]
-        <v>36</v>
+      <c r="J113" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A114" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="B114" s="1" t="s">
         <v>464</v>
       </c>
-      <c r="B114" s="1" t="s">
+      <c r="C114" s="1" t="s">
         <v>465</v>
       </c>
-      <c r="C114" s="1" t="s">
+      <c r="D114" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E114" s="3">
+        <v>30.73</v>
+      </c>
+      <c r="F114" s="3">
+        <v>32.59</v>
+      </c>
+      <c r="G114" s="3">
+        <v>34.92</v>
+      </c>
+      <c r="H114" s="3" t="s">
         <v>466</v>
       </c>
-      <c r="D114" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E114" s="3" t="s">
+      <c r="I114" s="3" t="s">
         <v>467</v>
       </c>
-      <c r="F114" s="3" t="s">
-[...3 lines deleted...]
-        <v>36</v>
+      <c r="J114" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A115" s="1" t="s">
         <v>468</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>469</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>470</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E115" s="3" t="s">
+      <c r="E115" s="3">
+        <v>30.73</v>
+      </c>
+      <c r="F115" s="3">
+        <v>32.59</v>
+      </c>
+      <c r="G115" s="3">
+        <v>34.92</v>
+      </c>
+      <c r="H115" s="3" t="s">
         <v>471</v>
       </c>
-      <c r="F115" s="3" t="s">
-[...3 lines deleted...]
-        <v>50</v>
+      <c r="I115" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="J115" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A116" s="1" t="s">
         <v>472</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>473</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>474</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E116" s="3" t="s">
+      <c r="E116" s="3">
+        <v>7</v>
+      </c>
+      <c r="F116" s="3">
+        <v>7.42</v>
+      </c>
+      <c r="G116" s="3">
+        <v>7.95</v>
+      </c>
+      <c r="H116" s="3" t="s">
         <v>475</v>
       </c>
-      <c r="F116" s="3" t="s">
-[...3 lines deleted...]
-        <v>50</v>
+      <c r="I116" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="J116" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A117" s="1" t="s">
         <v>476</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>477</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>478</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E117" s="3" t="s">
+      <c r="E117" s="3">
+        <v>19.56</v>
+      </c>
+      <c r="F117" s="3">
+        <v>20.75</v>
+      </c>
+      <c r="G117" s="3">
+        <v>22.23</v>
+      </c>
+      <c r="H117" s="3" t="s">
         <v>479</v>
       </c>
-      <c r="F117" s="3" t="s">
-[...3 lines deleted...]
-        <v>50</v>
+      <c r="I117" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="J117" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A118" s="1" t="s">
         <v>480</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>481</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E118" s="3" t="s">
-[...6 lines deleted...]
-        <v>69</v>
+      <c r="E118" s="3">
+        <v>89.75</v>
+      </c>
+      <c r="F118" s="3">
+        <v>93.29</v>
+      </c>
+      <c r="G118" s="3">
+        <v>99.65</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="I118" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A119" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E119" s="3" t="s">
-[...6 lines deleted...]
-        <v>69</v>
+      <c r="E119" s="3">
+        <v>85.8</v>
+      </c>
+      <c r="F119" s="3">
+        <v>89.18</v>
+      </c>
+      <c r="G119" s="3">
+        <v>95.26</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="I119" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A120" s="1" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E120" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E120" s="3">
+        <v>70.84</v>
+      </c>
+      <c r="F120" s="3">
+        <v>73.63</v>
+      </c>
+      <c r="G120" s="3">
+        <v>78.65</v>
+      </c>
+      <c r="H120" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="I120" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A121" s="1" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E121" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F121" s="3" t="s">
+      <c r="E121" s="3">
+        <v>63.8</v>
+      </c>
+      <c r="F121" s="3">
+        <v>66.32</v>
+      </c>
+      <c r="G121" s="3">
+        <v>70.84</v>
+      </c>
+      <c r="H121" s="3" t="s">
         <v>494</v>
       </c>
-      <c r="G121" s="3" t="s">
-        <v>36</v>
+      <c r="I121" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A122" s="1" t="s">
         <v>495</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>496</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>497</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E122" s="3" t="s">
+      <c r="E122" s="3">
+        <v>46.25</v>
+      </c>
+      <c r="F122" s="3">
+        <v>48.07</v>
+      </c>
+      <c r="G122" s="3">
+        <v>51.35</v>
+      </c>
+      <c r="H122" s="3" t="s">
         <v>498</v>
       </c>
-      <c r="F122" s="3" t="s">
-[...3 lines deleted...]
-        <v>499</v>
+      <c r="I122" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A123" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="B123" s="1" t="s">
         <v>500</v>
       </c>
-      <c r="B123" s="1" t="s">
+      <c r="C123" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="C123" s="1" t="s">
+      <c r="D123" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E123" s="3">
+        <v>49.64</v>
+      </c>
+      <c r="F123" s="3">
+        <v>51.59</v>
+      </c>
+      <c r="G123" s="3">
+        <v>55.11</v>
+      </c>
+      <c r="H123" s="3" t="s">
         <v>502</v>
       </c>
-      <c r="D123" s="1" t="s">
-[...9 lines deleted...]
-        <v>36</v>
+      <c r="I123" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A124" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="B124" s="1" t="s">
         <v>504</v>
       </c>
-      <c r="B124" s="1" t="s">
+      <c r="C124" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E124" s="3">
+        <v>42.95</v>
+      </c>
+      <c r="F124" s="3">
+        <v>44.64</v>
+      </c>
+      <c r="G124" s="3">
+        <v>47.68</v>
+      </c>
+      <c r="H124" s="3" t="s">
         <v>505</v>
       </c>
-      <c r="C124" s="1" t="s">
-[...12 lines deleted...]
-        <v>508</v>
+      <c r="I124" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A125" s="1" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E125" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E125" s="3">
+        <v>71.1</v>
+      </c>
+      <c r="F125" s="3">
+        <v>73.9</v>
+      </c>
+      <c r="G125" s="3">
+        <v>78.93</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="I125" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A126" s="1" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E126" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E126" s="3">
+        <v>214.24</v>
+      </c>
+      <c r="F126" s="3">
+        <v>222.68</v>
+      </c>
+      <c r="G126" s="3">
+        <v>237.86</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="I126" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J126" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A127" s="1" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E127" s="3" t="s">
-[...6 lines deleted...]
-        <v>499</v>
+      <c r="E127" s="3">
+        <v>66.65</v>
+      </c>
+      <c r="F127" s="3">
+        <v>69.28</v>
+      </c>
+      <c r="G127" s="3">
+        <v>74</v>
+      </c>
+      <c r="H127" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="I127" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J127" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A128" s="1" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E128" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E128" s="3">
+        <v>80.47</v>
+      </c>
+      <c r="F128" s="3">
+        <v>83.64</v>
+      </c>
+      <c r="G128" s="3">
+        <v>89.34</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="I128" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J128" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="129" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A129" s="1" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E129" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E129" s="3">
+        <v>82.63</v>
+      </c>
+      <c r="F129" s="3">
+        <v>85.88</v>
+      </c>
+      <c r="G129" s="3">
+        <v>91.74</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="I129" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J129" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="130" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A130" s="1" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E130" s="3" t="s">
-[...6 lines deleted...]
-        <v>508</v>
+      <c r="E130" s="3">
+        <v>83.99</v>
+      </c>
+      <c r="F130" s="3">
+        <v>87.29</v>
+      </c>
+      <c r="G130" s="3">
+        <v>93.25</v>
+      </c>
+      <c r="H130" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="I130" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J130" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="131" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A131" s="1" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E131" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E131" s="3">
+        <v>67.29</v>
+      </c>
+      <c r="F131" s="3">
+        <v>69.94</v>
+      </c>
+      <c r="G131" s="3">
+        <v>74.71</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="I131" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J131" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="132" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A132" s="1" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E132" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E132" s="3">
+        <v>79.66</v>
+      </c>
+      <c r="F132" s="3">
+        <v>82.8</v>
+      </c>
+      <c r="G132" s="3">
+        <v>88.44</v>
+      </c>
+      <c r="H132" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="I132" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J132" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="133" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A133" s="1" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E133" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E133" s="3">
+        <v>22.13</v>
+      </c>
+      <c r="F133" s="3">
+        <v>23.83</v>
+      </c>
+      <c r="G133" s="3">
+        <v>26.39</v>
+      </c>
+      <c r="H133" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="I133" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J133" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="134" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A134" s="1" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E134" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E134" s="3">
+        <v>65.4</v>
+      </c>
+      <c r="F134" s="3">
+        <v>67.97</v>
+      </c>
+      <c r="G134" s="3">
+        <v>72.61</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="I134" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J134" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="135" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A135" s="1" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E135" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E135" s="3">
+        <v>64.88</v>
+      </c>
+      <c r="F135" s="3">
+        <v>67.43</v>
+      </c>
+      <c r="G135" s="3">
+        <v>72.03</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="I135" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J135" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="136" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A136" s="1" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E136" s="3" t="s">
-[...6 lines deleted...]
-        <v>499</v>
+      <c r="E136" s="3">
+        <v>94.05</v>
+      </c>
+      <c r="F136" s="3">
+        <v>97.75</v>
+      </c>
+      <c r="G136" s="3">
+        <v>104.41</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="I136" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="J136" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="137" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A137" s="1" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E137" s="3" t="s">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="E137" s="3">
+        <v>65.88</v>
+      </c>
+      <c r="F137" s="3">
+        <v>68.48</v>
+      </c>
+      <c r="G137" s="3">
+        <v>73.15</v>
+      </c>
+      <c r="H137" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="I137" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J137" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="138" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A138" s="1" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E138" s="3" t="s">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="E138" s="3">
+        <v>82.04</v>
+      </c>
+      <c r="F138" s="3">
+        <v>85.27</v>
+      </c>
+      <c r="G138" s="3">
+        <v>91.09</v>
+      </c>
+      <c r="H138" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="I138" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J138" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="139" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A139" s="1" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E139" s="3" t="s">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="E139" s="3">
+        <v>134.21</v>
+      </c>
+      <c r="F139" s="3">
+        <v>139.5</v>
+      </c>
+      <c r="G139" s="3">
+        <v>149.01</v>
+      </c>
+      <c r="H139" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="I139" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J139" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="140" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A140" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E140" s="3">
+        <v>265.89</v>
+      </c>
+      <c r="F140" s="3">
+        <v>276.36</v>
+      </c>
+      <c r="G140" s="3">
+        <v>295.2</v>
+      </c>
+      <c r="H140" s="3" t="s">
         <v>567</v>
       </c>
-      <c r="B140" s="1" t="s">
-[...15 lines deleted...]
-        <v>18</v>
+      <c r="I140" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J140" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="141" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A141" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="C141" s="1" t="s">
         <v>570</v>
       </c>
-      <c r="B141" s="1" t="s">
+      <c r="D141" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E141" s="3">
+        <v>348.54</v>
+      </c>
+      <c r="F141" s="3">
+        <v>362.26</v>
+      </c>
+      <c r="G141" s="3">
+        <v>386.96</v>
+      </c>
+      <c r="H141" s="3" t="s">
         <v>571</v>
       </c>
-      <c r="C141" s="1" t="s">
-[...12 lines deleted...]
-        <v>18</v>
+      <c r="I141" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="J141" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="142" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A142" s="1" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E142" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F142" s="3" t="s">
+      <c r="E142" s="3">
+        <v>70.71</v>
+      </c>
+      <c r="F142" s="3">
+        <v>73.49</v>
+      </c>
+      <c r="G142" s="3">
+        <v>78.51</v>
+      </c>
+      <c r="H142" s="3" t="s">
         <v>574</v>
       </c>
-      <c r="G142" s="3" t="s">
-        <v>579</v>
+      <c r="I142" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J142" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="143" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A143" s="1" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>582</v>
+        <v>577</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E143" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E143" s="3">
+        <v>196.21</v>
+      </c>
+      <c r="F143" s="3">
+        <v>203.93</v>
+      </c>
+      <c r="G143" s="3">
+        <v>217.83</v>
+      </c>
+      <c r="H143" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="I143" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J143" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="144" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A144" s="1" t="s">
-        <v>584</v>
+        <v>579</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>585</v>
+        <v>580</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E144" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E144" s="3">
+        <v>33.1</v>
+      </c>
+      <c r="F144" s="3">
+        <v>34.9</v>
+      </c>
+      <c r="G144" s="3">
+        <v>37.21</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="I144" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J144" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="145" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A145" s="1" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E145" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E145" s="3">
+        <v>33.1</v>
+      </c>
+      <c r="F145" s="3">
+        <v>34.9</v>
+      </c>
+      <c r="G145" s="3">
+        <v>37.21</v>
+      </c>
+      <c r="H145" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="I145" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J145" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="146" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A146" s="1" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>595</v>
+        <v>588</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E146" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E146" s="3">
+        <v>33.1</v>
+      </c>
+      <c r="F146" s="3">
+        <v>34.9</v>
+      </c>
+      <c r="G146" s="3">
+        <v>37.21</v>
+      </c>
+      <c r="H146" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="I146" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J146" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="147" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A147" s="1" t="s">
-        <v>597</v>
+        <v>590</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>599</v>
+        <v>592</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E147" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E147" s="3">
+        <v>33.1</v>
+      </c>
+      <c r="F147" s="3">
+        <v>34.9</v>
+      </c>
+      <c r="G147" s="3">
+        <v>37.21</v>
+      </c>
+      <c r="H147" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="I147" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J147" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="148" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A148" s="1" t="s">
-        <v>601</v>
+        <v>594</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>602</v>
+        <v>595</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>603</v>
+        <v>596</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E148" s="3" t="s">
-[...6 lines deleted...]
-        <v>605</v>
+      <c r="E148" s="3">
+        <v>91.14</v>
+      </c>
+      <c r="F148" s="3">
+        <v>96.08</v>
+      </c>
+      <c r="G148" s="3">
+        <v>102.44</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="I148" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J148" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="149" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A149" s="1" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>607</v>
+        <v>599</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E149" s="3" t="s">
-[...6 lines deleted...]
-        <v>605</v>
+      <c r="E149" s="3">
+        <v>67.12</v>
+      </c>
+      <c r="F149" s="3">
+        <v>70.76</v>
+      </c>
+      <c r="G149" s="3">
+        <v>75.44</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="I149" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J149" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="150" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A150" s="1" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E150" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E150" s="3">
+        <v>95.71</v>
+      </c>
+      <c r="F150" s="3">
+        <v>100.9</v>
+      </c>
+      <c r="G150" s="3">
+        <v>107.58</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="I150" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J150" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="151" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A151" s="1" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>615</v>
+        <v>607</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>616</v>
+        <v>608</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E151" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E151" s="3">
+        <v>100.99</v>
+      </c>
+      <c r="F151" s="3">
+        <v>104.96</v>
+      </c>
+      <c r="G151" s="3">
+        <v>112.12</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="I151" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J151" s="3" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="152" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A152" s="1" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>620</v>
+        <v>612</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E152" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E152" s="3">
+        <v>55.12</v>
+      </c>
+      <c r="F152" s="3">
+        <v>57.29</v>
+      </c>
+      <c r="G152" s="3">
+        <v>61.2</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="I152" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J152" s="3" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="153" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A153" s="1" t="s">
-        <v>622</v>
+        <v>614</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>623</v>
+        <v>615</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>623</v>
+        <v>615</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E153" s="3" t="s">
-[...6 lines deleted...]
-        <v>69</v>
+      <c r="E153" s="3">
+        <v>18.35</v>
+      </c>
+      <c r="F153" s="3">
+        <v>19.07</v>
+      </c>
+      <c r="G153" s="3">
+        <v>20.37</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I153" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J153" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A154" s="1" t="s">
-        <v>625</v>
+        <v>617</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>626</v>
+        <v>618</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>627</v>
+        <v>619</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E154" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E154" s="3">
+        <v>34.24</v>
+      </c>
+      <c r="F154" s="3">
+        <v>35.59</v>
+      </c>
+      <c r="G154" s="3">
+        <v>38.01</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="I154" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J154" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="155" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A155" s="1" t="s">
-        <v>629</v>
+        <v>621</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>630</v>
+        <v>622</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>631</v>
+        <v>623</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E155" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E155" s="3">
+        <v>106.02</v>
+      </c>
+      <c r="F155" s="3">
+        <v>110.2</v>
+      </c>
+      <c r="G155" s="3">
+        <v>117.71</v>
+      </c>
+      <c r="H155" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="I155" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J155" s="3" t="s">
+        <v>625</v>
       </c>
     </row>
     <row r="156" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A156" s="1" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>224</v>
+        <v>628</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E156" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E156" s="3">
+        <v>28.8</v>
+      </c>
+      <c r="F156" s="3">
+        <v>29.93</v>
+      </c>
+      <c r="G156" s="3">
+        <v>31.98</v>
+      </c>
+      <c r="H156" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="I156" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J156" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="157" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A157" s="1" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>228</v>
+        <v>632</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E157" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E157" s="3">
+        <v>39.75</v>
+      </c>
+      <c r="F157" s="3">
+        <v>41.31</v>
+      </c>
+      <c r="G157" s="3">
+        <v>44.13</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="I157" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J157" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="158" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A158" s="1" t="s">
-        <v>639</v>
+        <v>634</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>640</v>
+        <v>635</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>641</v>
+        <v>636</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E158" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E158" s="3">
+        <v>38.14</v>
+      </c>
+      <c r="F158" s="3">
+        <v>39.64</v>
+      </c>
+      <c r="G158" s="3">
+        <v>42.34</v>
+      </c>
+      <c r="H158" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="I158" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J158" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="159" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A159" s="1" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>644</v>
+        <v>639</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>645</v>
+        <v>640</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E159" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E159" s="3">
+        <v>88.28</v>
+      </c>
+      <c r="F159" s="3">
+        <v>91.75</v>
+      </c>
+      <c r="G159" s="3">
+        <v>98.01</v>
+      </c>
+      <c r="H159" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="I159" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J159" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="160" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A160" s="1" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>648</v>
+        <v>643</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E160" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E160" s="3">
+        <v>84.88</v>
+      </c>
+      <c r="F160" s="3">
+        <v>88.22</v>
+      </c>
+      <c r="G160" s="3">
+        <v>94.23</v>
+      </c>
+      <c r="H160" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="I160" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J160" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="161" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A161" s="1" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E161" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E161" s="3">
+        <v>111.28</v>
+      </c>
+      <c r="F161" s="3">
+        <v>115.66</v>
+      </c>
+      <c r="G161" s="3">
+        <v>123.55</v>
+      </c>
+      <c r="H161" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="I161" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J161" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="162" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A162" s="1" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E162" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E162" s="3">
+        <v>100.94</v>
+      </c>
+      <c r="F162" s="3">
+        <v>104.91</v>
+      </c>
+      <c r="G162" s="3">
+        <v>112.06</v>
+      </c>
+      <c r="H162" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="I162" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J162" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="163" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A163" s="1" t="s">
-        <v>660</v>
+        <v>654</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>661</v>
+        <v>655</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>662</v>
+        <v>656</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E163" s="3" t="s">
-[...6 lines deleted...]
-        <v>59</v>
+      <c r="E163" s="3">
+        <v>102.01</v>
+      </c>
+      <c r="F163" s="3">
+        <v>106.03</v>
+      </c>
+      <c r="G163" s="3">
+        <v>113.25</v>
+      </c>
+      <c r="H163" s="3" t="s">
+        <v>657</v>
+      </c>
+      <c r="I163" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J163" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="164" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A164" s="1" t="s">
-        <v>664</v>
+        <v>658</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>665</v>
+        <v>659</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>666</v>
+        <v>660</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E164" s="3" t="s">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="E164" s="3">
+        <v>103.8</v>
+      </c>
+      <c r="F164" s="3">
+        <v>107.89</v>
+      </c>
+      <c r="G164" s="3">
+        <v>115.25</v>
+      </c>
+      <c r="H164" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="I164" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J164" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="165" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A165" s="1" t="s">
-        <v>669</v>
+        <v>662</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>670</v>
+        <v>663</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>671</v>
+        <v>664</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E165" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E165" s="3">
+        <v>96.53</v>
+      </c>
+      <c r="F165" s="3">
+        <v>100.33</v>
+      </c>
+      <c r="G165" s="3">
+        <v>107.17</v>
+      </c>
+      <c r="H165" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="I165" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J165" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="166" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A166" s="1" t="s">
-        <v>673</v>
+        <v>666</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>674</v>
+        <v>667</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>675</v>
+        <v>668</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E166" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E166" s="3">
+        <v>260.38</v>
+      </c>
+      <c r="F166" s="3">
+        <v>270.63</v>
+      </c>
+      <c r="G166" s="3">
+        <v>289.08</v>
+      </c>
+      <c r="H166" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="I166" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J166" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="167" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A167" s="1" t="s">
-        <v>677</v>
+        <v>670</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>678</v>
+        <v>671</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>679</v>
+        <v>672</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E167" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E167" s="3">
+        <v>251.83</v>
+      </c>
+      <c r="F167" s="3">
+        <v>261.74</v>
+      </c>
+      <c r="G167" s="3">
+        <v>279.59</v>
+      </c>
+      <c r="H167" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="I167" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J167" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="168" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A168" s="1" t="s">
-        <v>681</v>
+        <v>674</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>682</v>
+        <v>675</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>683</v>
+        <v>676</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E168" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E168" s="3">
+        <v>240.16</v>
+      </c>
+      <c r="F168" s="3">
+        <v>249.62</v>
+      </c>
+      <c r="G168" s="3">
+        <v>266.64</v>
+      </c>
+      <c r="H168" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="I168" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J168" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="169" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A169" s="1" t="s">
-        <v>685</v>
+        <v>678</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>686</v>
+        <v>679</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E169" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E169" s="3">
+        <v>105.91</v>
+      </c>
+      <c r="F169" s="3">
+        <v>110.08</v>
+      </c>
+      <c r="G169" s="3">
+        <v>117.59</v>
+      </c>
+      <c r="H169" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="I169" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J169" s="3" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="170" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A170" s="1" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>690</v>
+        <v>682</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>691</v>
+        <v>682</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E170" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E170" s="3">
+        <v>107.59</v>
+      </c>
+      <c r="F170" s="3">
+        <v>111.83</v>
+      </c>
+      <c r="G170" s="3">
+        <v>119.45</v>
+      </c>
+      <c r="H170" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="I170" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J170" s="3" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="171" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A171" s="1" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E171" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E171" s="3">
+        <v>517.79</v>
+      </c>
+      <c r="F171" s="3">
+        <v>538.18</v>
+      </c>
+      <c r="G171" s="3">
+        <v>574.87</v>
+      </c>
+      <c r="H171" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="I171" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J171" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="172" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A172" s="1" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E172" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E172" s="3">
+        <v>21.58</v>
+      </c>
+      <c r="F172" s="3">
+        <v>23.24</v>
+      </c>
+      <c r="G172" s="3">
+        <v>25.74</v>
+      </c>
+      <c r="H172" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="I172" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="J172" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="173" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A173" s="1" t="s">
-        <v>701</v>
+        <v>693</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>702</v>
+        <v>694</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>703</v>
+        <v>695</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E173" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E173" s="3">
+        <v>46.77</v>
+      </c>
+      <c r="F173" s="3">
+        <v>50.36</v>
+      </c>
+      <c r="G173" s="3">
+        <v>55.76</v>
+      </c>
+      <c r="H173" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="I173" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="J173" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="174" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A174" s="1" t="s">
-        <v>705</v>
+        <v>697</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>706</v>
+        <v>698</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>707</v>
+        <v>699</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E174" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E174" s="3">
+        <v>21.58</v>
+      </c>
+      <c r="F174" s="3">
+        <v>23.24</v>
+      </c>
+      <c r="G174" s="3">
+        <v>25.74</v>
+      </c>
+      <c r="H174" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="I174" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="J174" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="175" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A175" s="1" t="s">
-        <v>709</v>
+        <v>701</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>710</v>
+        <v>702</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>711</v>
+        <v>703</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E175" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E175" s="3">
+        <v>46.77</v>
+      </c>
+      <c r="F175" s="3">
+        <v>50.36</v>
+      </c>
+      <c r="G175" s="3">
+        <v>55.76</v>
+      </c>
+      <c r="H175" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="I175" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="J175" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="176" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A176" s="1" t="s">
-        <v>713</v>
+        <v>705</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>714</v>
+        <v>706</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>715</v>
+        <v>707</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E176" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E176" s="3">
+        <v>52.67</v>
+      </c>
+      <c r="F176" s="3">
+        <v>56.72</v>
+      </c>
+      <c r="G176" s="3">
+        <v>62.8</v>
+      </c>
+      <c r="H176" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="I176" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="J176" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="177" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A177" s="1" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E177" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E177" s="3">
+        <v>111.82</v>
+      </c>
+      <c r="F177" s="3">
+        <v>120.42</v>
+      </c>
+      <c r="G177" s="3">
+        <v>133.32</v>
+      </c>
+      <c r="H177" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="I177" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="J177" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="178" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A178" s="1" t="s">
-        <v>721</v>
+        <v>713</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>722</v>
+        <v>714</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>723</v>
+        <v>715</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E178" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E178" s="3">
+        <v>94.57</v>
+      </c>
+      <c r="F178" s="3">
+        <v>101.84</v>
+      </c>
+      <c r="G178" s="3">
+        <v>112.75</v>
+      </c>
+      <c r="H178" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="I178" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="J178" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="179" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A179" s="1" t="s">
-        <v>725</v>
+        <v>717</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>726</v>
+        <v>718</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>727</v>
+        <v>719</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E179" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E179" s="3">
+        <v>94.57</v>
+      </c>
+      <c r="F179" s="3">
+        <v>101.84</v>
+      </c>
+      <c r="G179" s="3">
+        <v>112.75</v>
+      </c>
+      <c r="H179" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="I179" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="J179" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="180" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A180" s="1" t="s">
-        <v>729</v>
+        <v>721</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>730</v>
+        <v>722</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>731</v>
+        <v>723</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E180" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E180" s="3">
+        <v>62.35</v>
+      </c>
+      <c r="F180" s="3">
+        <v>67.15</v>
+      </c>
+      <c r="G180" s="3">
+        <v>74.34</v>
+      </c>
+      <c r="H180" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="I180" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="J180" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="181" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A181" s="1" t="s">
-        <v>733</v>
+        <v>725</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>734</v>
+        <v>726</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>735</v>
+        <v>727</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E181" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E181" s="3">
+        <v>35.52</v>
+      </c>
+      <c r="F181" s="3">
+        <v>38.25</v>
+      </c>
+      <c r="G181" s="3">
+        <v>42.35</v>
+      </c>
+      <c r="H181" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="I181" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="J181" s="3" t="s">
+        <v>729</v>
       </c>
     </row>
     <row r="182" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A182" s="1" t="s">
-        <v>737</v>
+        <v>730</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>738</v>
+        <v>731</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>739</v>
+        <v>732</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E182" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E182" s="3">
+        <v>8.01</v>
+      </c>
+      <c r="F182" s="3">
+        <v>8.33</v>
+      </c>
+      <c r="G182" s="3">
+        <v>8.9</v>
+      </c>
+      <c r="H182" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="I182" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J182" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="183" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A183" s="1" t="s">
-        <v>741</v>
+        <v>734</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>742</v>
+        <v>735</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>743</v>
+        <v>735</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E183" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E183" s="3">
+        <v>34.9</v>
+      </c>
+      <c r="F183" s="3">
+        <v>36.28</v>
+      </c>
+      <c r="G183" s="3">
+        <v>38.75</v>
+      </c>
+      <c r="H183" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="I183" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="J183" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="184" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A184" s="1" t="s">
-        <v>745</v>
+        <v>521</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>746</v>
+        <v>737</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>747</v>
+        <v>738</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E184" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E184" s="3">
+        <v>77.21</v>
+      </c>
+      <c r="F184" s="3">
+        <v>80.25</v>
+      </c>
+      <c r="G184" s="3">
+        <v>85.73</v>
+      </c>
+      <c r="H184" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="I184" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J184" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="185" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A185" s="1" t="s">
-        <v>749</v>
+        <v>740</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>750</v>
+        <v>741</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>751</v>
+        <v>742</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E185" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E185" s="3">
+        <v>18.75</v>
+      </c>
+      <c r="F185" s="3">
+        <v>20.22</v>
+      </c>
+      <c r="G185" s="3">
+        <v>21.7</v>
+      </c>
+      <c r="H185" s="3" t="s">
+        <v>743</v>
+      </c>
+      <c r="I185" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J185" s="3" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="186" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A186" s="1" t="s">
-        <v>753</v>
+        <v>744</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>754</v>
+        <v>745</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>755</v>
+        <v>746</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E186" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E186" s="3">
+        <v>192.67</v>
+      </c>
+      <c r="F186" s="3">
+        <v>207.84</v>
+      </c>
+      <c r="G186" s="3">
+        <v>223.01</v>
+      </c>
+      <c r="H186" s="3" t="s">
+        <v>747</v>
+      </c>
+      <c r="I186" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J186" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="187" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A187" s="1" t="s">
-        <v>757</v>
+        <v>748</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>758</v>
+        <v>749</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>759</v>
+        <v>750</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E187" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E187" s="3">
+        <v>192.67</v>
+      </c>
+      <c r="F187" s="3">
+        <v>207.84</v>
+      </c>
+      <c r="G187" s="3">
+        <v>223.01</v>
+      </c>
+      <c r="H187" s="3" t="s">
+        <v>751</v>
+      </c>
+      <c r="I187" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J187" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="188" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A188" s="1" t="s">
-        <v>761</v>
+        <v>752</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>762</v>
+        <v>753</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>763</v>
+        <v>754</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E188" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E188" s="3">
+        <v>109.07</v>
+      </c>
+      <c r="F188" s="3">
+        <v>117.46</v>
+      </c>
+      <c r="G188" s="3">
+        <v>130.05</v>
+      </c>
+      <c r="H188" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="I188" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="J188" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="189" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A189" s="1" t="s">
-        <v>765</v>
+        <v>757</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E189" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E189" s="3">
+        <v>109.07</v>
+      </c>
+      <c r="F189" s="3">
+        <v>117.46</v>
+      </c>
+      <c r="G189" s="3">
+        <v>130.05</v>
+      </c>
+      <c r="H189" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="I189" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="J189" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="190" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A190" s="1" t="s">
-        <v>769</v>
+        <v>761</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>770</v>
+        <v>762</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>771</v>
+        <v>763</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E190" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E190" s="3">
+        <v>70.78</v>
+      </c>
+      <c r="F190" s="3">
+        <v>76.22</v>
+      </c>
+      <c r="G190" s="3">
+        <v>84.39</v>
+      </c>
+      <c r="H190" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="I190" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="J190" s="3" t="s">
+        <v>765</v>
       </c>
     </row>
     <row r="191" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A191" s="1" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E191" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E191" s="3">
+        <v>70.78</v>
+      </c>
+      <c r="F191" s="3">
+        <v>76.22</v>
+      </c>
+      <c r="G191" s="3">
+        <v>84.39</v>
+      </c>
+      <c r="H191" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="I191" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="J191" s="3" t="s">
+        <v>765</v>
       </c>
     </row>
     <row r="192" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A192" s="1" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E192" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E192" s="3">
+        <v>111.82</v>
+      </c>
+      <c r="F192" s="3">
+        <v>120.42</v>
+      </c>
+      <c r="G192" s="3">
+        <v>133.32</v>
+      </c>
+      <c r="H192" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="I192" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="J192" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="193" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A193" s="1" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E193" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E193" s="3">
+        <v>94.57</v>
+      </c>
+      <c r="F193" s="3">
+        <v>101.84</v>
+      </c>
+      <c r="G193" s="3">
+        <v>112.75</v>
+      </c>
+      <c r="H193" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="I193" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="J193" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="194" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A194" s="1" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E194" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E194" s="3">
+        <v>234.41</v>
+      </c>
+      <c r="F194" s="3">
+        <v>243.64</v>
+      </c>
+      <c r="G194" s="3">
+        <v>260.25</v>
+      </c>
+      <c r="H194" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="I194" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J194" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="195" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A195" s="1" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E195" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E195" s="3">
+        <v>238.35</v>
+      </c>
+      <c r="F195" s="3">
+        <v>257.12</v>
+      </c>
+      <c r="G195" s="3">
+        <v>275.89</v>
+      </c>
+      <c r="H195" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="I195" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J195" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="196" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A196" s="1" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E196" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E196" s="3">
+        <v>238.35</v>
+      </c>
+      <c r="F196" s="3">
+        <v>257.12</v>
+      </c>
+      <c r="G196" s="3">
+        <v>275.89</v>
+      </c>
+      <c r="H196" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="I196" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J196" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="197" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A197" s="1" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>799</v>
+        <v>287</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E197" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E197" s="3">
+        <v>37.1</v>
+      </c>
+      <c r="F197" s="3">
+        <v>39.11</v>
+      </c>
+      <c r="G197" s="3">
+        <v>41.7</v>
+      </c>
+      <c r="H197" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="I197" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J197" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="198" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A198" s="1" t="s">
-        <v>801</v>
+        <v>793</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>802</v>
+        <v>794</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>803</v>
+        <v>370</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E198" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E198" s="3">
+        <v>28.47</v>
+      </c>
+      <c r="F198" s="3">
+        <v>30.02</v>
+      </c>
+      <c r="G198" s="3">
+        <v>32</v>
+      </c>
+      <c r="H198" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="I198" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J198" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="199" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A199" s="1" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E199" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E199" s="3">
+        <v>35.73</v>
+      </c>
+      <c r="F199" s="3">
+        <v>37.67</v>
+      </c>
+      <c r="G199" s="3">
+        <v>40.16</v>
+      </c>
+      <c r="H199" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="I199" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J199" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="200" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A200" s="1" t="s">
-        <v>809</v>
+        <v>800</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>810</v>
+        <v>801</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>811</v>
+        <v>802</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E200" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E200" s="3">
+        <v>46.77</v>
+      </c>
+      <c r="F200" s="3">
+        <v>50.36</v>
+      </c>
+      <c r="G200" s="3">
+        <v>55.76</v>
+      </c>
+      <c r="H200" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="I200" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="J200" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="201" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A201" s="1" t="s">
-        <v>813</v>
+        <v>804</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>815</v>
+        <v>806</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E201" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E201" s="3">
+        <v>46.77</v>
+      </c>
+      <c r="F201" s="3">
+        <v>50.36</v>
+      </c>
+      <c r="G201" s="3">
+        <v>55.76</v>
+      </c>
+      <c r="H201" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="I201" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="J201" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="202" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A202" s="1" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>819</v>
+        <v>810</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E202" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E202" s="3">
+        <v>72.66</v>
+      </c>
+      <c r="F202" s="3">
+        <v>78.25</v>
+      </c>
+      <c r="G202" s="3">
+        <v>86.63</v>
+      </c>
+      <c r="H202" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="I202" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="J202" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="203" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A203" s="1" t="s">
-        <v>821</v>
+        <v>812</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>822</v>
+        <v>813</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>823</v>
+        <v>814</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E203" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E203" s="3">
+        <v>33.35</v>
+      </c>
+      <c r="F203" s="3">
+        <v>35.16</v>
+      </c>
+      <c r="G203" s="3">
+        <v>37.48</v>
+      </c>
+      <c r="H203" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="I203" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="J203" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="204" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A204" s="1" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E204" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E204" s="3">
+        <v>33.35</v>
+      </c>
+      <c r="F204" s="3">
+        <v>35.16</v>
+      </c>
+      <c r="G204" s="3">
+        <v>37.48</v>
+      </c>
+      <c r="H204" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="I204" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="J204" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="205" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A205" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E205" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E205" s="3">
+        <v>36.48</v>
+      </c>
+      <c r="F205" s="3">
+        <v>38.46</v>
+      </c>
+      <c r="G205" s="3">
+        <v>41.01</v>
+      </c>
+      <c r="H205" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="I205" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="J205" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="206" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A206" s="1" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E206" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E206" s="3">
+        <v>67.97</v>
+      </c>
+      <c r="F206" s="3">
+        <v>71.66</v>
+      </c>
+      <c r="G206" s="3">
+        <v>76.4</v>
+      </c>
+      <c r="H206" s="3" t="s">
+        <v>828</v>
+      </c>
+      <c r="I206" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="J206" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="207" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A207" s="1" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E207" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E207" s="3">
+        <v>14.98</v>
+      </c>
+      <c r="F207" s="3">
+        <v>16.13</v>
+      </c>
+      <c r="G207" s="3">
+        <v>17.28</v>
+      </c>
+      <c r="H207" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="I207" s="3" t="s">
+        <v>833</v>
+      </c>
+      <c r="J207" s="3" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="208" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A208" s="1" t="s">
-        <v>841</v>
+        <v>834</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>842</v>
+        <v>835</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>843</v>
+        <v>836</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E208" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E208" s="3">
+        <v>107.52</v>
+      </c>
+      <c r="F208" s="3">
+        <v>113.36</v>
+      </c>
+      <c r="G208" s="3">
+        <v>120.86</v>
+      </c>
+      <c r="H208" s="3" t="s">
+        <v>837</v>
+      </c>
+      <c r="I208" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J208" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="209" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A209" s="1" t="s">
-        <v>845</v>
+        <v>838</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>847</v>
+        <v>840</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E209" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E209" s="3">
+        <v>17.57</v>
+      </c>
+      <c r="F209" s="3">
+        <v>18.52</v>
+      </c>
+      <c r="G209" s="3">
+        <v>19.75</v>
+      </c>
+      <c r="H209" s="3" t="s">
+        <v>841</v>
+      </c>
+      <c r="I209" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="J209" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="210" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A210" s="1" t="s">
-        <v>849</v>
+        <v>842</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>850</v>
+        <v>843</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>851</v>
+        <v>844</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E210" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E210" s="3">
+        <v>36.48</v>
+      </c>
+      <c r="F210" s="3">
+        <v>38.46</v>
+      </c>
+      <c r="G210" s="3">
+        <v>41.01</v>
+      </c>
+      <c r="H210" s="3" t="s">
+        <v>845</v>
+      </c>
+      <c r="I210" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="J210" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="211" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A211" s="1" t="s">
-        <v>853</v>
+        <v>846</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>854</v>
+        <v>847</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E211" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E211" s="3">
+        <v>49.28</v>
+      </c>
+      <c r="F211" s="3">
+        <v>53.16</v>
+      </c>
+      <c r="G211" s="3">
+        <v>57.04</v>
+      </c>
+      <c r="H211" s="3" t="s">
+        <v>849</v>
+      </c>
+      <c r="I211" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J211" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="212" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A212" s="1" t="s">
-        <v>857</v>
+        <v>850</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>858</v>
+        <v>851</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>859</v>
+        <v>852</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E212" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E212" s="3">
+        <v>49.28</v>
+      </c>
+      <c r="F212" s="3">
+        <v>53.16</v>
+      </c>
+      <c r="G212" s="3">
+        <v>57.04</v>
+      </c>
+      <c r="H212" s="3" t="s">
+        <v>853</v>
+      </c>
+      <c r="I212" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J212" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="213" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A213" s="1" t="s">
-        <v>861</v>
+        <v>854</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>862</v>
+        <v>855</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>863</v>
+        <v>856</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E213" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E213" s="3">
+        <v>183.15</v>
+      </c>
+      <c r="F213" s="3">
+        <v>197.57</v>
+      </c>
+      <c r="G213" s="3">
+        <v>211.99</v>
+      </c>
+      <c r="H213" s="3" t="s">
+        <v>857</v>
+      </c>
+      <c r="I213" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J213" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="214" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A214" s="1" t="s">
-        <v>865</v>
+        <v>858</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>866</v>
+        <v>859</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>867</v>
+        <v>860</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E214" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E214" s="3">
+        <v>57.57</v>
+      </c>
+      <c r="F214" s="3">
+        <v>62.1</v>
+      </c>
+      <c r="G214" s="3">
+        <v>66.64</v>
+      </c>
+      <c r="H214" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="I214" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J214" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="215" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A215" s="1" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E215" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E215" s="3">
+        <v>57.57</v>
+      </c>
+      <c r="F215" s="3">
+        <v>62.1</v>
+      </c>
+      <c r="G215" s="3">
+        <v>66.64</v>
+      </c>
+      <c r="H215" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="I215" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J215" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="216" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A216" s="1" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E216" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E216" s="3">
+        <v>39.17</v>
+      </c>
+      <c r="F216" s="3">
+        <v>42.25</v>
+      </c>
+      <c r="G216" s="3">
+        <v>45.33</v>
+      </c>
+      <c r="H216" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="I216" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J216" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="217" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A217" s="1" t="s">
-        <v>877</v>
+        <v>870</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E217" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E217" s="3">
+        <v>45.59</v>
+      </c>
+      <c r="F217" s="3">
+        <v>49.18</v>
+      </c>
+      <c r="G217" s="3">
+        <v>52.77</v>
+      </c>
+      <c r="H217" s="3" t="s">
+        <v>873</v>
+      </c>
+      <c r="I217" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J217" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="218" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A218" s="1" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>883</v>
+        <v>876</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E218" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E218" s="3">
+        <v>45.59</v>
+      </c>
+      <c r="F218" s="3">
+        <v>49.18</v>
+      </c>
+      <c r="G218" s="3">
+        <v>52.77</v>
+      </c>
+      <c r="H218" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="I218" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J218" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="219" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A219" s="1" t="s">
-        <v>885</v>
+        <v>878</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>886</v>
+        <v>879</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>887</v>
+        <v>880</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E219" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E219" s="3">
+        <v>52.22</v>
+      </c>
+      <c r="F219" s="3">
+        <v>56.33</v>
+      </c>
+      <c r="G219" s="3">
+        <v>60.45</v>
+      </c>
+      <c r="H219" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="I219" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J219" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="220" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A220" s="1" t="s">
-        <v>889</v>
+        <v>882</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>890</v>
+        <v>883</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>891</v>
+        <v>884</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E220" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E220" s="3">
+        <v>52.22</v>
+      </c>
+      <c r="F220" s="3">
+        <v>56.33</v>
+      </c>
+      <c r="G220" s="3">
+        <v>60.45</v>
+      </c>
+      <c r="H220" s="3" t="s">
+        <v>885</v>
+      </c>
+      <c r="I220" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J220" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="221" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A221" s="1" t="s">
-        <v>893</v>
+        <v>886</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>894</v>
+        <v>887</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>895</v>
+        <v>888</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E221" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E221" s="3">
+        <v>52.22</v>
+      </c>
+      <c r="F221" s="3">
+        <v>56.33</v>
+      </c>
+      <c r="G221" s="3">
+        <v>60.45</v>
+      </c>
+      <c r="H221" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="I221" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J221" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="222" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A222" s="1" t="s">
-        <v>897</v>
+        <v>890</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>898</v>
+        <v>891</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>899</v>
+        <v>892</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E222" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E222" s="3">
+        <v>129.26</v>
+      </c>
+      <c r="F222" s="3">
+        <v>139.44</v>
+      </c>
+      <c r="G222" s="3">
+        <v>149.62</v>
+      </c>
+      <c r="H222" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="I222" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J222" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="223" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A223" s="1" t="s">
-        <v>901</v>
+        <v>894</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>902</v>
+        <v>895</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>903</v>
+        <v>896</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E223" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E223" s="3">
+        <v>129.26</v>
+      </c>
+      <c r="F223" s="3">
+        <v>139.44</v>
+      </c>
+      <c r="G223" s="3">
+        <v>149.62</v>
+      </c>
+      <c r="H223" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="I223" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J223" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="224" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A224" s="1" t="s">
-        <v>905</v>
+        <v>898</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>906</v>
+        <v>899</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>907</v>
+        <v>900</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E224" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E224" s="3">
+        <v>129.26</v>
+      </c>
+      <c r="F224" s="3">
+        <v>139.44</v>
+      </c>
+      <c r="G224" s="3">
+        <v>149.62</v>
+      </c>
+      <c r="H224" s="3" t="s">
+        <v>901</v>
+      </c>
+      <c r="I224" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J224" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="225" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A225" s="1" t="s">
-        <v>909</v>
+        <v>902</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>910</v>
+        <v>903</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>911</v>
+        <v>904</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E225" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E225" s="3">
+        <v>49.28</v>
+      </c>
+      <c r="F225" s="3">
+        <v>53.16</v>
+      </c>
+      <c r="G225" s="3">
+        <v>57.04</v>
+      </c>
+      <c r="H225" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="I225" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J225" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="226" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A226" s="1" t="s">
-        <v>913</v>
+        <v>906</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>914</v>
+        <v>907</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>915</v>
+        <v>908</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E226" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E226" s="3">
+        <v>49.28</v>
+      </c>
+      <c r="F226" s="3">
+        <v>53.16</v>
+      </c>
+      <c r="G226" s="3">
+        <v>57.04</v>
+      </c>
+      <c r="H226" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="I226" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J226" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="227" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A227" s="1" t="s">
-        <v>917</v>
+        <v>910</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>918</v>
+        <v>911</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>919</v>
+        <v>912</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E227" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E227" s="3">
+        <v>45.59</v>
+      </c>
+      <c r="F227" s="3">
+        <v>49.18</v>
+      </c>
+      <c r="G227" s="3">
+        <v>52.77</v>
+      </c>
+      <c r="H227" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="I227" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J227" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="228" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A228" s="1" t="s">
-        <v>921</v>
+        <v>914</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>922</v>
+        <v>915</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>919</v>
+        <v>916</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E228" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E228" s="3">
+        <v>45.59</v>
+      </c>
+      <c r="F228" s="3">
+        <v>49.18</v>
+      </c>
+      <c r="G228" s="3">
+        <v>52.77</v>
+      </c>
+      <c r="H228" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="I228" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J228" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="229" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A229" s="1" t="s">
-        <v>924</v>
+        <v>918</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>925</v>
+        <v>919</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E229" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E229" s="3">
+        <v>57.57</v>
+      </c>
+      <c r="F229" s="3">
+        <v>62.1</v>
+      </c>
+      <c r="G229" s="3">
+        <v>66.64</v>
+      </c>
+      <c r="H229" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="I229" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J229" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="230" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A230" s="1" t="s">
-        <v>927</v>
+        <v>922</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>928</v>
+        <v>923</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>929</v>
+        <v>924</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E230" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E230" s="3">
+        <v>57.57</v>
+      </c>
+      <c r="F230" s="3">
+        <v>62.1</v>
+      </c>
+      <c r="G230" s="3">
+        <v>66.64</v>
+      </c>
+      <c r="H230" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="I230" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J230" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="231" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A231" s="1" t="s">
-        <v>931</v>
+        <v>926</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>932</v>
+        <v>927</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>933</v>
+        <v>928</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E231" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E231" s="3">
+        <v>129.26</v>
+      </c>
+      <c r="F231" s="3">
+        <v>139.44</v>
+      </c>
+      <c r="G231" s="3">
+        <v>149.62</v>
+      </c>
+      <c r="H231" s="3" t="s">
+        <v>929</v>
+      </c>
+      <c r="I231" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J231" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="232" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A232" s="1" t="s">
-        <v>935</v>
+        <v>930</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>936</v>
+        <v>931</v>
       </c>
       <c r="C232" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E232" s="3">
+        <v>129.26</v>
+      </c>
+      <c r="F232" s="3">
+        <v>139.44</v>
+      </c>
+      <c r="G232" s="3">
+        <v>149.62</v>
+      </c>
+      <c r="H232" s="3" t="s">
         <v>933</v>
       </c>
-      <c r="D232" s="1" t="s">
-[...9 lines deleted...]
-        <v>88</v>
+      <c r="I232" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J232" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="233" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A233" s="1" t="s">
-        <v>938</v>
+        <v>934</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>939</v>
+        <v>935</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E233" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E233" s="3">
+        <v>129.26</v>
+      </c>
+      <c r="F233" s="3">
+        <v>139.44</v>
+      </c>
+      <c r="G233" s="3">
+        <v>149.62</v>
+      </c>
+      <c r="H233" s="3" t="s">
+        <v>937</v>
+      </c>
+      <c r="I233" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J233" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="234" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A234" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E234" s="3">
+        <v>28.14</v>
+      </c>
+      <c r="F234" s="3">
+        <v>30.36</v>
+      </c>
+      <c r="G234" s="3">
+        <v>32.58</v>
+      </c>
+      <c r="H234" s="3" t="s">
         <v>941</v>
       </c>
-      <c r="B234" s="1" t="s">
-[...15 lines deleted...]
-        <v>88</v>
+      <c r="I234" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J234" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="235" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A235" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E235" s="3">
+        <v>28.14</v>
+      </c>
+      <c r="F235" s="3">
+        <v>30.36</v>
+      </c>
+      <c r="G235" s="3">
+        <v>32.58</v>
+      </c>
+      <c r="H235" s="3" t="s">
         <v>945</v>
       </c>
-      <c r="B235" s="1" t="s">
-[...15 lines deleted...]
-        <v>318</v>
+      <c r="I235" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J235" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="236" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A236" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E236" s="3">
+        <v>25.01</v>
+      </c>
+      <c r="F236" s="3">
+        <v>26.98</v>
+      </c>
+      <c r="G236" s="3">
+        <v>28.94</v>
+      </c>
+      <c r="H236" s="3" t="s">
         <v>949</v>
       </c>
-      <c r="B236" s="1" t="s">
-[...15 lines deleted...]
-        <v>88</v>
+      <c r="I236" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J236" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="237" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A237" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E237" s="3">
+        <v>25.01</v>
+      </c>
+      <c r="F237" s="3">
+        <v>26.98</v>
+      </c>
+      <c r="G237" s="3">
+        <v>28.94</v>
+      </c>
+      <c r="H237" s="3" t="s">
         <v>953</v>
       </c>
-      <c r="B237" s="1" t="s">
-[...15 lines deleted...]
-        <v>88</v>
+      <c r="I237" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J237" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="238" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A238" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="C238" s="1" t="s">
         <v>956</v>
       </c>
-      <c r="B238" s="1" t="s">
+      <c r="D238" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E238" s="3">
+        <v>57.37</v>
+      </c>
+      <c r="F238" s="3">
+        <v>61.88</v>
+      </c>
+      <c r="G238" s="3">
+        <v>66.4</v>
+      </c>
+      <c r="H238" s="3" t="s">
         <v>957</v>
       </c>
-      <c r="C238" s="1" t="s">
-[...12 lines deleted...]
-        <v>88</v>
+      <c r="I238" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J238" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="239" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A239" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="B239" s="1" t="s">
         <v>959</v>
       </c>
-      <c r="B239" s="1" t="s">
+      <c r="C239" s="1" t="s">
         <v>960</v>
       </c>
-      <c r="C239" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D239" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E239" s="3" t="s">
+      <c r="E239" s="3">
+        <v>57.37</v>
+      </c>
+      <c r="F239" s="3">
+        <v>61.88</v>
+      </c>
+      <c r="G239" s="3">
+        <v>66.4</v>
+      </c>
+      <c r="H239" s="3" t="s">
         <v>961</v>
       </c>
-      <c r="F239" s="3" t="s">
-[...3 lines deleted...]
-        <v>36</v>
+      <c r="I239" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J239" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="240" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A240" s="1" t="s">
         <v>962</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>963</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>929</v>
+        <v>964</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E240" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E240" s="3">
+        <v>57.37</v>
+      </c>
+      <c r="F240" s="3">
+        <v>61.88</v>
+      </c>
+      <c r="G240" s="3">
+        <v>66.4</v>
+      </c>
+      <c r="H240" s="3" t="s">
+        <v>965</v>
+      </c>
+      <c r="I240" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J240" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="241" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A241" s="1" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>929</v>
+        <v>968</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E241" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E241" s="3">
+        <v>23.53</v>
+      </c>
+      <c r="F241" s="3">
+        <v>25.39</v>
+      </c>
+      <c r="G241" s="3">
+        <v>27.24</v>
+      </c>
+      <c r="H241" s="3" t="s">
+        <v>969</v>
+      </c>
+      <c r="I241" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J241" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="242" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A242" s="1" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E242" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E242" s="3">
+        <v>23.53</v>
+      </c>
+      <c r="F242" s="3">
+        <v>25.39</v>
+      </c>
+      <c r="G242" s="3">
+        <v>27.24</v>
+      </c>
+      <c r="H242" s="3" t="s">
+        <v>973</v>
+      </c>
+      <c r="I242" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J242" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="243" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A243" s="1" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E243" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E243" s="3">
+        <v>110.88</v>
+      </c>
+      <c r="F243" s="3">
+        <v>119.61</v>
+      </c>
+      <c r="G243" s="3">
+        <v>128.35</v>
+      </c>
+      <c r="H243" s="3" t="s">
+        <v>977</v>
+      </c>
+      <c r="I243" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J243" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="244" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A244" s="1" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E244" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E244" s="3">
+        <v>110.88</v>
+      </c>
+      <c r="F244" s="3">
+        <v>119.61</v>
+      </c>
+      <c r="G244" s="3">
+        <v>128.35</v>
+      </c>
+      <c r="H244" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="I244" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J244" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="245" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A245" s="1" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E245" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E245" s="3">
+        <v>110.88</v>
+      </c>
+      <c r="F245" s="3">
+        <v>119.61</v>
+      </c>
+      <c r="G245" s="3">
+        <v>128.35</v>
+      </c>
+      <c r="H245" s="3" t="s">
+        <v>985</v>
+      </c>
+      <c r="I245" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J245" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="246" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A246" s="1" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>982</v>
+        <v>988</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E246" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E246" s="3">
+        <v>39.17</v>
+      </c>
+      <c r="F246" s="3">
+        <v>42.25</v>
+      </c>
+      <c r="G246" s="3">
+        <v>45.33</v>
+      </c>
+      <c r="H246" s="3" t="s">
+        <v>989</v>
+      </c>
+      <c r="I246" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J246" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="247" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A247" s="1" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>988</v>
+        <v>991</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>989</v>
+        <v>992</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E247" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E247" s="3">
+        <v>57.57</v>
+      </c>
+      <c r="F247" s="3">
+        <v>62.1</v>
+      </c>
+      <c r="G247" s="3">
+        <v>66.64</v>
+      </c>
+      <c r="H247" s="3" t="s">
+        <v>993</v>
+      </c>
+      <c r="I247" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J247" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="248" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A248" s="1" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>992</v>
+        <v>995</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E248" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E248" s="3">
+        <v>57.37</v>
+      </c>
+      <c r="F248" s="3">
+        <v>61.88</v>
+      </c>
+      <c r="G248" s="3">
+        <v>66.4</v>
+      </c>
+      <c r="H248" s="3" t="s">
+        <v>997</v>
+      </c>
+      <c r="I248" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J248" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="249" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A249" s="1" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E249" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E249" s="3">
+        <v>110.88</v>
+      </c>
+      <c r="F249" s="3">
+        <v>119.61</v>
+      </c>
+      <c r="G249" s="3">
+        <v>128.35</v>
+      </c>
+      <c r="H249" s="3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="I249" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J249" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="250" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A250" s="1" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>997</v>
+        <v>1004</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E250" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E250" s="3">
+        <v>57.37</v>
+      </c>
+      <c r="F250" s="3">
+        <v>61.88</v>
+      </c>
+      <c r="G250" s="3">
+        <v>66.4</v>
+      </c>
+      <c r="H250" s="3" t="s">
+        <v>1005</v>
+      </c>
+      <c r="I250" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J250" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="251" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A251" s="1" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>997</v>
+        <v>1008</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E251" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E251" s="3">
+        <v>110.88</v>
+      </c>
+      <c r="F251" s="3">
+        <v>119.61</v>
+      </c>
+      <c r="G251" s="3">
+        <v>128.35</v>
+      </c>
+      <c r="H251" s="3" t="s">
+        <v>1009</v>
+      </c>
+      <c r="I251" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J251" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="252" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A252" s="1" t="s">
-        <v>1005</v>
+        <v>1010</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>1006</v>
+        <v>1011</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>1007</v>
+        <v>1012</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E252" s="3" t="s">
-[...6 lines deleted...]
-        <v>318</v>
+      <c r="E252" s="3">
+        <v>57.37</v>
+      </c>
+      <c r="F252" s="3">
+        <v>61.88</v>
+      </c>
+      <c r="G252" s="3">
+        <v>66.4</v>
+      </c>
+      <c r="H252" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="I252" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J252" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="253" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A253" s="1" t="s">
-        <v>1009</v>
+        <v>1014</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>1010</v>
+        <v>1015</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>993</v>
+        <v>1016</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E253" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E253" s="3">
+        <v>110.88</v>
+      </c>
+      <c r="F253" s="3">
+        <v>119.61</v>
+      </c>
+      <c r="G253" s="3">
+        <v>128.35</v>
+      </c>
+      <c r="H253" s="3" t="s">
+        <v>1017</v>
+      </c>
+      <c r="I253" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J253" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="254" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A254" s="1" t="s">
-        <v>1012</v>
+        <v>1018</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>1013</v>
+        <v>1019</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>993</v>
+        <v>1020</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E254" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E254" s="3">
+        <v>25.01</v>
+      </c>
+      <c r="F254" s="3">
+        <v>26.98</v>
+      </c>
+      <c r="G254" s="3">
+        <v>28.94</v>
+      </c>
+      <c r="H254" s="3" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I254" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J254" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="255" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A255" s="1" t="s">
-        <v>1015</v>
+        <v>1022</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>1016</v>
+        <v>1023</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>993</v>
+        <v>1024</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E255" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E255" s="3">
+        <v>17.65</v>
+      </c>
+      <c r="F255" s="3">
+        <v>19.04</v>
+      </c>
+      <c r="G255" s="3">
+        <v>20.43</v>
+      </c>
+      <c r="H255" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="I255" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J255" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="256" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A256" s="1" t="s">
-        <v>1018</v>
+        <v>1026</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>1019</v>
+        <v>1027</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>1020</v>
+        <v>1028</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E256" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E256" s="3">
+        <v>17.65</v>
+      </c>
+      <c r="F256" s="3">
+        <v>19.04</v>
+      </c>
+      <c r="G256" s="3">
+        <v>20.43</v>
+      </c>
+      <c r="H256" s="3" t="s">
+        <v>1029</v>
+      </c>
+      <c r="I256" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J256" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="257" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A257" s="1" t="s">
-        <v>1022</v>
+        <v>1030</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>1023</v>
+        <v>1031</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>1024</v>
+        <v>1032</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E257" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E257" s="3">
+        <v>183.15</v>
+      </c>
+      <c r="F257" s="3">
+        <v>197.57</v>
+      </c>
+      <c r="G257" s="3">
+        <v>211.99</v>
+      </c>
+      <c r="H257" s="3" t="s">
+        <v>1033</v>
+      </c>
+      <c r="I257" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J257" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="258" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A258" s="1" t="s">
-        <v>1026</v>
+        <v>1034</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>1027</v>
+        <v>1035</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>1028</v>
+        <v>1036</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E258" s="3" t="s">
-[...6 lines deleted...]
-        <v>59</v>
+      <c r="E258" s="3">
+        <v>183.15</v>
+      </c>
+      <c r="F258" s="3">
+        <v>197.57</v>
+      </c>
+      <c r="G258" s="3">
+        <v>211.99</v>
+      </c>
+      <c r="H258" s="3" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I258" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J258" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="259" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A259" s="1" t="s">
-        <v>1030</v>
+        <v>1038</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>1031</v>
+        <v>1039</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>1032</v>
+        <v>1040</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E259" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E259" s="3">
+        <v>39.17</v>
+      </c>
+      <c r="F259" s="3">
+        <v>42.25</v>
+      </c>
+      <c r="G259" s="3">
+        <v>45.33</v>
+      </c>
+      <c r="H259" s="3" t="s">
+        <v>1041</v>
+      </c>
+      <c r="I259" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J259" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="260" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A260" s="1" t="s">
-        <v>1034</v>
+        <v>1042</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>1035</v>
+        <v>1043</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>1032</v>
+        <v>1044</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E260" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E260" s="3">
+        <v>183.15</v>
+      </c>
+      <c r="F260" s="3">
+        <v>197.57</v>
+      </c>
+      <c r="G260" s="3">
+        <v>211.99</v>
+      </c>
+      <c r="H260" s="3" t="s">
+        <v>1045</v>
+      </c>
+      <c r="I260" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J260" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="261" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A261" s="1" t="s">
-        <v>1037</v>
+        <v>1046</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>1032</v>
+        <v>1048</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E261" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E261" s="3">
+        <v>183.15</v>
+      </c>
+      <c r="F261" s="3">
+        <v>197.57</v>
+      </c>
+      <c r="G261" s="3">
+        <v>211.99</v>
+      </c>
+      <c r="H261" s="3" t="s">
+        <v>1049</v>
+      </c>
+      <c r="I261" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J261" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="262" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A262" s="1" t="s">
-        <v>1040</v>
+        <v>1050</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>1041</v>
+        <v>1051</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>1042</v>
+        <v>1052</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E262" s="3" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="E262" s="3">
+        <v>183.15</v>
+      </c>
+      <c r="F262" s="3">
+        <v>197.57</v>
+      </c>
+      <c r="G262" s="3">
+        <v>211.99</v>
+      </c>
+      <c r="H262" s="3" t="s">
+        <v>1053</v>
+      </c>
+      <c r="I262" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J262" s="3" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="263" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A263" s="1" t="s">
-        <v>1044</v>
+        <v>1054</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>1045</v>
+        <v>1055</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>1046</v>
+        <v>1056</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E263" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E263" s="3">
+        <v>20.39</v>
+      </c>
+      <c r="F263" s="3">
+        <v>21.5</v>
+      </c>
+      <c r="G263" s="3">
+        <v>22.92</v>
+      </c>
+      <c r="H263" s="3" t="s">
+        <v>1057</v>
+      </c>
+      <c r="I263" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J263" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="264" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A264" s="1" t="s">
-        <v>1049</v>
+        <v>1058</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>1050</v>
+        <v>1059</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>1051</v>
+        <v>1060</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E264" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E264" s="3">
+        <v>60.4</v>
+      </c>
+      <c r="F264" s="3">
+        <v>63.68</v>
+      </c>
+      <c r="G264" s="3">
+        <v>67.89</v>
+      </c>
+      <c r="H264" s="3" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I264" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J264" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="265" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A265" s="1" t="s">
-        <v>1053</v>
+        <v>1062</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>1054</v>
+        <v>1063</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>1055</v>
+        <v>1060</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E265" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E265" s="3">
+        <v>60.4</v>
+      </c>
+      <c r="F265" s="3">
+        <v>63.68</v>
+      </c>
+      <c r="G265" s="3">
+        <v>67.89</v>
+      </c>
+      <c r="H265" s="3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="I265" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J265" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="266" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A266" s="1" t="s">
-        <v>1057</v>
+        <v>1065</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>1058</v>
+        <v>1066</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E266" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E266" s="3">
+        <v>54.19</v>
+      </c>
+      <c r="F266" s="3">
+        <v>57.13</v>
+      </c>
+      <c r="G266" s="3">
+        <v>60.91</v>
+      </c>
+      <c r="H266" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="I266" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J266" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="267" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A267" s="1" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>1062</v>
+        <v>1069</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>1063</v>
+        <v>1070</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E267" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E267" s="3">
+        <v>32.07</v>
+      </c>
+      <c r="F267" s="3">
+        <v>33.81</v>
+      </c>
+      <c r="G267" s="3">
+        <v>36.05</v>
+      </c>
+      <c r="H267" s="3" t="s">
+        <v>1071</v>
+      </c>
+      <c r="I267" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J267" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="268" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A268" s="1" t="s">
-        <v>1065</v>
+        <v>1072</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>1066</v>
+        <v>1073</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>1063</v>
+        <v>1074</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E268" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E268" s="3">
+        <v>72.15</v>
+      </c>
+      <c r="F268" s="3">
+        <v>76.06</v>
+      </c>
+      <c r="G268" s="3">
+        <v>81.1</v>
+      </c>
+      <c r="H268" s="3" t="s">
+        <v>1075</v>
+      </c>
+      <c r="I268" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J268" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="269" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A269" s="1" t="s">
-        <v>1068</v>
+        <v>1076</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>1069</v>
+        <v>1077</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>1063</v>
+        <v>1074</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E269" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E269" s="3">
+        <v>72.15</v>
+      </c>
+      <c r="F269" s="3">
+        <v>76.06</v>
+      </c>
+      <c r="G269" s="3">
+        <v>81.1</v>
+      </c>
+      <c r="H269" s="3" t="s">
+        <v>1078</v>
+      </c>
+      <c r="I269" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J269" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="270" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A270" s="1" t="s">
-        <v>1071</v>
+        <v>1079</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>1072</v>
+        <v>1080</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E270" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E270" s="3">
+        <v>72.15</v>
+      </c>
+      <c r="F270" s="3">
+        <v>76.06</v>
+      </c>
+      <c r="G270" s="3">
+        <v>81.1</v>
+      </c>
+      <c r="H270" s="3" t="s">
+        <v>1081</v>
+      </c>
+      <c r="I270" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J270" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="271" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A271" s="1" t="s">
-        <v>1075</v>
+        <v>1082</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>1076</v>
+        <v>1083</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>1077</v>
+        <v>1084</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E271" s="3" t="s">
-[...6 lines deleted...]
-        <v>1079</v>
+      <c r="E271" s="3">
+        <v>61.44</v>
+      </c>
+      <c r="F271" s="3">
+        <v>64.78</v>
+      </c>
+      <c r="G271" s="3">
+        <v>69.06</v>
+      </c>
+      <c r="H271" s="3" t="s">
+        <v>1085</v>
+      </c>
+      <c r="I271" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J271" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="272" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A272" s="1" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>1077</v>
+        <v>1088</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E272" s="3" t="s">
-[...6 lines deleted...]
-        <v>1079</v>
+      <c r="E272" s="3">
+        <v>17.89</v>
+      </c>
+      <c r="F272" s="3">
+        <v>18.86</v>
+      </c>
+      <c r="G272" s="3">
+        <v>20.11</v>
+      </c>
+      <c r="H272" s="3" t="s">
+        <v>1089</v>
+      </c>
+      <c r="I272" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J272" s="3" t="s">
+        <v>1090</v>
       </c>
     </row>
     <row r="273" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A273" s="1" t="s">
-        <v>1083</v>
+        <v>1091</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>1084</v>
+        <v>1092</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>1077</v>
+        <v>1093</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E273" s="3" t="s">
-[...6 lines deleted...]
-        <v>1079</v>
+      <c r="E273" s="3">
+        <v>85.49</v>
+      </c>
+      <c r="F273" s="3">
+        <v>90.13</v>
+      </c>
+      <c r="G273" s="3">
+        <v>96.09</v>
+      </c>
+      <c r="H273" s="3" t="s">
+        <v>1094</v>
+      </c>
+      <c r="I273" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J273" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="274" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A274" s="1" t="s">
-        <v>1086</v>
+        <v>1095</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>1087</v>
+        <v>1096</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>1077</v>
+        <v>1093</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E274" s="3" t="s">
-[...6 lines deleted...]
-        <v>1079</v>
+      <c r="E274" s="3">
+        <v>85.49</v>
+      </c>
+      <c r="F274" s="3">
+        <v>90.13</v>
+      </c>
+      <c r="G274" s="3">
+        <v>96.09</v>
+      </c>
+      <c r="H274" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="I274" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J274" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="275" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A275" s="1" t="s">
-        <v>1089</v>
+        <v>1098</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>1090</v>
+        <v>1099</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>1091</v>
+        <v>1070</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E275" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E275" s="3">
+        <v>32.07</v>
+      </c>
+      <c r="F275" s="3">
+        <v>33.81</v>
+      </c>
+      <c r="G275" s="3">
+        <v>36.05</v>
+      </c>
+      <c r="H275" s="3" t="s">
+        <v>1100</v>
+      </c>
+      <c r="I275" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J275" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="276" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A276" s="1" t="s">
-        <v>1093</v>
+        <v>1101</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>1094</v>
+        <v>1102</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>1091</v>
+        <v>1070</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E276" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E276" s="3">
+        <v>32.07</v>
+      </c>
+      <c r="F276" s="3">
+        <v>33.81</v>
+      </c>
+      <c r="G276" s="3">
+        <v>36.05</v>
+      </c>
+      <c r="H276" s="3" t="s">
+        <v>1103</v>
+      </c>
+      <c r="I276" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J276" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="277" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A277" s="1" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>1097</v>
+        <v>1105</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>1091</v>
+        <v>1070</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E277" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E277" s="3">
+        <v>32.07</v>
+      </c>
+      <c r="F277" s="3">
+        <v>33.81</v>
+      </c>
+      <c r="G277" s="3">
+        <v>36.05</v>
+      </c>
+      <c r="H277" s="3" t="s">
+        <v>1106</v>
+      </c>
+      <c r="I277" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J277" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="278" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A278" s="1" t="s">
-        <v>1099</v>
+        <v>1107</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>1100</v>
+        <v>1108</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>1091</v>
+        <v>1109</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E278" s="3" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="E278" s="3">
+        <v>44.04</v>
+      </c>
+      <c r="F278" s="3">
+        <v>46.43</v>
+      </c>
+      <c r="G278" s="3">
+        <v>49.5</v>
+      </c>
+      <c r="H278" s="3" t="s">
+        <v>1110</v>
+      </c>
+      <c r="I278" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J278" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="279" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A279" s="1" t="s">
-        <v>1102</v>
+        <v>1111</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>1103</v>
+        <v>1112</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>1104</v>
+        <v>1113</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E279" s="3" t="s">
-[...6 lines deleted...]
-        <v>1079</v>
+      <c r="E279" s="3">
+        <v>28.19</v>
+      </c>
+      <c r="F279" s="3">
+        <v>29.72</v>
+      </c>
+      <c r="G279" s="3">
+        <v>31.68</v>
+      </c>
+      <c r="H279" s="3" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I279" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J279" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="280" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A280" s="1" t="s">
-        <v>1106</v>
+        <v>1115</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>1107</v>
+        <v>1116</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>1104</v>
+        <v>1117</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E280" s="3" t="s">
-[...6 lines deleted...]
-        <v>1079</v>
+      <c r="E280" s="3">
+        <v>20.39</v>
+      </c>
+      <c r="F280" s="3">
+        <v>21.5</v>
+      </c>
+      <c r="G280" s="3">
+        <v>22.92</v>
+      </c>
+      <c r="H280" s="3" t="s">
+        <v>1118</v>
+      </c>
+      <c r="I280" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J280" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="281" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A281" s="1" t="s">
-        <v>1109</v>
+        <v>1119</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>1110</v>
+        <v>1120</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>1104</v>
+        <v>1121</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E281" s="3" t="s">
-[...6 lines deleted...]
-        <v>1079</v>
+      <c r="E281" s="3">
+        <v>60.4</v>
+      </c>
+      <c r="F281" s="3">
+        <v>63.68</v>
+      </c>
+      <c r="G281" s="3">
+        <v>67.89</v>
+      </c>
+      <c r="H281" s="3" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I281" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J281" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="282" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A282" s="1" t="s">
-        <v>1112</v>
+        <v>1123</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>1113</v>
+        <v>1124</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>1104</v>
+        <v>1121</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E282" s="3" t="s">
-[...6 lines deleted...]
-        <v>1079</v>
+      <c r="E282" s="3">
+        <v>54.19</v>
+      </c>
+      <c r="F282" s="3">
+        <v>57.13</v>
+      </c>
+      <c r="G282" s="3">
+        <v>60.91</v>
+      </c>
+      <c r="H282" s="3" t="s">
+        <v>1125</v>
+      </c>
+      <c r="I282" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J282" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="283" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A283" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E283" s="3">
+        <v>60.4</v>
+      </c>
+      <c r="F283" s="3">
+        <v>63.68</v>
+      </c>
+      <c r="G283" s="3">
+        <v>67.89</v>
+      </c>
+      <c r="H283" s="3" t="s">
+        <v>1129</v>
+      </c>
+      <c r="I283" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J283" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="284" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A284" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E284" s="3">
+        <v>32.07</v>
+      </c>
+      <c r="F284" s="3">
+        <v>33.81</v>
+      </c>
+      <c r="G284" s="3">
+        <v>36.05</v>
+      </c>
+      <c r="H284" s="3" t="s">
+        <v>1133</v>
+      </c>
+      <c r="I284" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J284" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="285" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A285" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E285" s="3">
+        <v>72.15</v>
+      </c>
+      <c r="F285" s="3">
+        <v>76.06</v>
+      </c>
+      <c r="G285" s="3">
+        <v>81.1</v>
+      </c>
+      <c r="H285" s="3" t="s">
+        <v>1137</v>
+      </c>
+      <c r="I285" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J285" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="286" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A286" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E286" s="3">
+        <v>72.15</v>
+      </c>
+      <c r="F286" s="3">
+        <v>76.06</v>
+      </c>
+      <c r="G286" s="3">
+        <v>81.1</v>
+      </c>
+      <c r="H286" s="3" t="s">
+        <v>1140</v>
+      </c>
+      <c r="I286" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J286" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="287" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A287" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E287" s="3">
+        <v>72.15</v>
+      </c>
+      <c r="F287" s="3">
+        <v>76.06</v>
+      </c>
+      <c r="G287" s="3">
+        <v>81.1</v>
+      </c>
+      <c r="H287" s="3" t="s">
+        <v>1143</v>
+      </c>
+      <c r="I287" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J287" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="288" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A288" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E288" s="3">
+        <v>17.89</v>
+      </c>
+      <c r="F288" s="3">
+        <v>18.86</v>
+      </c>
+      <c r="G288" s="3">
+        <v>20.11</v>
+      </c>
+      <c r="H288" s="3" t="s">
+        <v>1147</v>
+      </c>
+      <c r="I288" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J288" s="3" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="289" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A289" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E289" s="3">
+        <v>32.07</v>
+      </c>
+      <c r="F289" s="3">
+        <v>33.81</v>
+      </c>
+      <c r="G289" s="3">
+        <v>36.05</v>
+      </c>
+      <c r="H289" s="3" t="s">
+        <v>1150</v>
+      </c>
+      <c r="I289" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J289" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="290" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A290" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E290" s="3">
+        <v>32.07</v>
+      </c>
+      <c r="F290" s="3">
+        <v>33.81</v>
+      </c>
+      <c r="G290" s="3">
+        <v>36.05</v>
+      </c>
+      <c r="H290" s="3" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I290" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J290" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="291" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A291" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E291" s="3">
+        <v>32.07</v>
+      </c>
+      <c r="F291" s="3">
+        <v>33.81</v>
+      </c>
+      <c r="G291" s="3">
+        <v>36.05</v>
+      </c>
+      <c r="H291" s="3" t="s">
+        <v>1156</v>
+      </c>
+      <c r="I291" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J291" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="292" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A292" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E292" s="3">
+        <v>28.19</v>
+      </c>
+      <c r="F292" s="3">
+        <v>29.72</v>
+      </c>
+      <c r="G292" s="3">
+        <v>31.68</v>
+      </c>
+      <c r="H292" s="3" t="s">
+        <v>1160</v>
+      </c>
+      <c r="I292" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J292" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="293" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A293" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E293" s="3">
+        <v>71.93</v>
+      </c>
+      <c r="F293" s="3">
+        <v>75.83</v>
+      </c>
+      <c r="G293" s="3">
+        <v>80.85</v>
+      </c>
+      <c r="H293" s="3" t="s">
+        <v>1164</v>
+      </c>
+      <c r="I293" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J293" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="294" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A294" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E294" s="3">
+        <v>71.93</v>
+      </c>
+      <c r="F294" s="3">
+        <v>75.83</v>
+      </c>
+      <c r="G294" s="3">
+        <v>80.85</v>
+      </c>
+      <c r="H294" s="3" t="s">
+        <v>1167</v>
+      </c>
+      <c r="I294" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J294" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="295" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A295" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E295" s="3">
+        <v>115.75</v>
+      </c>
+      <c r="F295" s="3">
+        <v>122.03</v>
+      </c>
+      <c r="G295" s="3">
+        <v>130.11</v>
+      </c>
+      <c r="H295" s="3" t="s">
+        <v>1171</v>
+      </c>
+      <c r="I295" s="3" t="s">
+        <v>1172</v>
+      </c>
+      <c r="J295" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="296" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A296" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E296" s="3">
+        <v>115.75</v>
+      </c>
+      <c r="F296" s="3">
+        <v>122.03</v>
+      </c>
+      <c r="G296" s="3">
+        <v>130.11</v>
+      </c>
+      <c r="H296" s="3" t="s">
+        <v>1176</v>
+      </c>
+      <c r="I296" s="3" t="s">
+        <v>1172</v>
+      </c>
+      <c r="J296" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="297" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A297" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E297" s="3">
+        <v>115.75</v>
+      </c>
+      <c r="F297" s="3">
+        <v>122.03</v>
+      </c>
+      <c r="G297" s="3">
+        <v>130.11</v>
+      </c>
+      <c r="H297" s="3" t="s">
+        <v>1180</v>
+      </c>
+      <c r="I297" s="3" t="s">
+        <v>1172</v>
+      </c>
+      <c r="J297" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="298" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A298" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E298" s="3">
+        <v>107.82</v>
+      </c>
+      <c r="F298" s="3">
+        <v>113.67</v>
+      </c>
+      <c r="G298" s="3">
+        <v>121.19</v>
+      </c>
+      <c r="H298" s="3" t="s">
+        <v>1184</v>
+      </c>
+      <c r="I298" s="3" t="s">
+        <v>1172</v>
+      </c>
+      <c r="J298" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="299" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A299" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E299" s="3">
+        <v>111.21</v>
+      </c>
+      <c r="F299" s="3">
+        <v>117.25</v>
+      </c>
+      <c r="G299" s="3">
+        <v>125</v>
+      </c>
+      <c r="H299" s="3" t="s">
+        <v>1188</v>
+      </c>
+      <c r="I299" s="3" t="s">
+        <v>1172</v>
+      </c>
+      <c r="J299" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="300" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A300" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E300" s="3">
+        <v>115.75</v>
+      </c>
+      <c r="F300" s="3">
+        <v>122.03</v>
+      </c>
+      <c r="G300" s="3">
+        <v>130.11</v>
+      </c>
+      <c r="H300" s="3" t="s">
+        <v>1192</v>
+      </c>
+      <c r="I300" s="3" t="s">
+        <v>1172</v>
+      </c>
+      <c r="J300" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="301" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A301" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E301" s="3">
+        <v>53.88</v>
+      </c>
+      <c r="F301" s="3">
+        <v>56.81</v>
+      </c>
+      <c r="G301" s="3">
+        <v>60.57</v>
+      </c>
+      <c r="H301" s="3" t="s">
+        <v>1196</v>
+      </c>
+      <c r="I301" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J301" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="302" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A302" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E302" s="3">
+        <v>53.88</v>
+      </c>
+      <c r="F302" s="3">
+        <v>56.81</v>
+      </c>
+      <c r="G302" s="3">
+        <v>60.57</v>
+      </c>
+      <c r="H302" s="3" t="s">
+        <v>1199</v>
+      </c>
+      <c r="I302" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J302" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="303" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A303" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E303" s="3">
+        <v>53.88</v>
+      </c>
+      <c r="F303" s="3">
+        <v>56.81</v>
+      </c>
+      <c r="G303" s="3">
+        <v>60.57</v>
+      </c>
+      <c r="H303" s="3" t="s">
+        <v>1203</v>
+      </c>
+      <c r="I303" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J303" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="304" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A304" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E304" s="3">
+        <v>142.94</v>
+      </c>
+      <c r="F304" s="3">
+        <v>150.7</v>
+      </c>
+      <c r="G304" s="3">
+        <v>160.67</v>
+      </c>
+      <c r="H304" s="3" t="s">
+        <v>1207</v>
+      </c>
+      <c r="I304" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J304" s="3" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="305" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A305" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E305" s="3">
+        <v>142.94</v>
+      </c>
+      <c r="F305" s="3">
+        <v>150.7</v>
+      </c>
+      <c r="G305" s="3">
+        <v>160.67</v>
+      </c>
+      <c r="H305" s="3" t="s">
+        <v>1211</v>
+      </c>
+      <c r="I305" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J305" s="3" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="306" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A306" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E306" s="3">
+        <v>142.94</v>
+      </c>
+      <c r="F306" s="3">
+        <v>150.7</v>
+      </c>
+      <c r="G306" s="3">
+        <v>160.67</v>
+      </c>
+      <c r="H306" s="3" t="s">
+        <v>1214</v>
+      </c>
+      <c r="I306" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J306" s="3" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="307" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A307" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E307" s="3">
+        <v>142.94</v>
+      </c>
+      <c r="F307" s="3">
+        <v>150.7</v>
+      </c>
+      <c r="G307" s="3">
+        <v>160.67</v>
+      </c>
+      <c r="H307" s="3" t="s">
+        <v>1217</v>
+      </c>
+      <c r="I307" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J307" s="3" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="308" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A308" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E308" s="3">
+        <v>53.88</v>
+      </c>
+      <c r="F308" s="3">
+        <v>56.81</v>
+      </c>
+      <c r="G308" s="3">
+        <v>60.57</v>
+      </c>
+      <c r="H308" s="3" t="s">
+        <v>1221</v>
+      </c>
+      <c r="I308" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J308" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="309" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A309" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E309" s="3">
+        <v>53.88</v>
+      </c>
+      <c r="F309" s="3">
+        <v>56.81</v>
+      </c>
+      <c r="G309" s="3">
+        <v>60.57</v>
+      </c>
+      <c r="H309" s="3" t="s">
+        <v>1224</v>
+      </c>
+      <c r="I309" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J309" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="310" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A310" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E310" s="3">
+        <v>53.88</v>
+      </c>
+      <c r="F310" s="3">
+        <v>56.81</v>
+      </c>
+      <c r="G310" s="3">
+        <v>60.57</v>
+      </c>
+      <c r="H310" s="3" t="s">
+        <v>1227</v>
+      </c>
+      <c r="I310" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J310" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="311" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A311" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E311" s="3">
+        <v>53.88</v>
+      </c>
+      <c r="F311" s="3">
+        <v>56.81</v>
+      </c>
+      <c r="G311" s="3">
+        <v>60.57</v>
+      </c>
+      <c r="H311" s="3" t="s">
+        <v>1230</v>
+      </c>
+      <c r="I311" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J311" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="312" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A312" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E312" s="3">
+        <v>142.94</v>
+      </c>
+      <c r="F312" s="3">
+        <v>150.7</v>
+      </c>
+      <c r="G312" s="3">
+        <v>160.67</v>
+      </c>
+      <c r="H312" s="3" t="s">
+        <v>1234</v>
+      </c>
+      <c r="I312" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J312" s="3" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="313" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A313" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E313" s="3">
+        <v>142.94</v>
+      </c>
+      <c r="F313" s="3">
+        <v>150.7</v>
+      </c>
+      <c r="G313" s="3">
+        <v>160.67</v>
+      </c>
+      <c r="H313" s="3" t="s">
+        <v>1237</v>
+      </c>
+      <c r="I313" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J313" s="3" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="314" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A314" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E314" s="3">
+        <v>142.94</v>
+      </c>
+      <c r="F314" s="3">
+        <v>150.7</v>
+      </c>
+      <c r="G314" s="3">
+        <v>160.67</v>
+      </c>
+      <c r="H314" s="3" t="s">
+        <v>1240</v>
+      </c>
+      <c r="I314" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J314" s="3" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="315" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A315" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E315" s="3">
+        <v>142.94</v>
+      </c>
+      <c r="F315" s="3">
+        <v>150.7</v>
+      </c>
+      <c r="G315" s="3">
+        <v>160.67</v>
+      </c>
+      <c r="H315" s="3" t="s">
+        <v>1243</v>
+      </c>
+      <c r="I315" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J315" s="3" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="316" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A316" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E316" s="3">
+        <v>290.9</v>
+      </c>
+      <c r="F316" s="3">
+        <v>306.56</v>
+      </c>
+      <c r="G316" s="3">
+        <v>324.47</v>
+      </c>
+      <c r="H316" s="3" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I316" s="3" t="s">
+        <v>1248</v>
+      </c>
+      <c r="J316" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="317" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A317" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E317" s="3">
+        <v>290.9</v>
+      </c>
+      <c r="F317" s="3">
+        <v>306.56</v>
+      </c>
+      <c r="G317" s="3">
+        <v>324.47</v>
+      </c>
+      <c r="H317" s="3" t="s">
+        <v>1252</v>
+      </c>
+      <c r="I317" s="3" t="s">
+        <v>1248</v>
+      </c>
+      <c r="J317" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="318" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A318" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E318" s="3">
+        <v>290.9</v>
+      </c>
+      <c r="F318" s="3">
+        <v>306.56</v>
+      </c>
+      <c r="G318" s="3">
+        <v>324.47</v>
+      </c>
+      <c r="H318" s="3" t="s">
+        <v>1256</v>
+      </c>
+      <c r="I318" s="3" t="s">
+        <v>1248</v>
+      </c>
+      <c r="J318" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="319" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A319" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E319" s="3">
+        <v>81.28</v>
+      </c>
+      <c r="F319" s="3">
+        <v>87.68</v>
+      </c>
+      <c r="G319" s="3">
+        <v>94.08</v>
+      </c>
+      <c r="H319" s="3" t="s">
+        <v>1260</v>
+      </c>
+      <c r="I319" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J319" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="320" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A320" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E320" s="3">
+        <v>81.28</v>
+      </c>
+      <c r="F320" s="3">
+        <v>87.68</v>
+      </c>
+      <c r="G320" s="3">
+        <v>94.08</v>
+      </c>
+      <c r="H320" s="3" t="s">
+        <v>1264</v>
+      </c>
+      <c r="I320" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J320" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="321" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A321" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E321" s="3">
+        <v>81.28</v>
+      </c>
+      <c r="F321" s="3">
+        <v>87.68</v>
+      </c>
+      <c r="G321" s="3">
+        <v>94.08</v>
+      </c>
+      <c r="H321" s="3" t="s">
+        <v>1268</v>
+      </c>
+      <c r="I321" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J321" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="322" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A322" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E322" s="3">
+        <v>81.28</v>
+      </c>
+      <c r="F322" s="3">
+        <v>87.68</v>
+      </c>
+      <c r="G322" s="3">
+        <v>94.08</v>
+      </c>
+      <c r="H322" s="3" t="s">
+        <v>1272</v>
+      </c>
+      <c r="I322" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J322" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="323" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A323" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E323" s="3">
+        <v>81.28</v>
+      </c>
+      <c r="F323" s="3">
+        <v>87.68</v>
+      </c>
+      <c r="G323" s="3">
+        <v>94.08</v>
+      </c>
+      <c r="H323" s="3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="I323" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J323" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="324" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A324" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E324" s="3">
+        <v>81.28</v>
+      </c>
+      <c r="F324" s="3">
+        <v>87.68</v>
+      </c>
+      <c r="G324" s="3">
+        <v>94.08</v>
+      </c>
+      <c r="H324" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="I324" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="J324" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="325" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A325" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E325" s="3">
+        <v>98.69</v>
+      </c>
+      <c r="F325" s="3">
+        <v>104.04</v>
+      </c>
+      <c r="G325" s="3">
+        <v>110.92</v>
+      </c>
+      <c r="H325" s="3" t="s">
+        <v>1284</v>
+      </c>
+      <c r="I325" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J325" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="326" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A326" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E326" s="3">
+        <v>98.69</v>
+      </c>
+      <c r="F326" s="3">
+        <v>104.04</v>
+      </c>
+      <c r="G326" s="3">
+        <v>110.92</v>
+      </c>
+      <c r="H326" s="3" t="s">
+        <v>1287</v>
+      </c>
+      <c r="I326" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J326" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="327" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A327" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E327" s="3">
+        <v>98.69</v>
+      </c>
+      <c r="F327" s="3">
+        <v>104.04</v>
+      </c>
+      <c r="G327" s="3">
+        <v>110.92</v>
+      </c>
+      <c r="H327" s="3" t="s">
+        <v>1290</v>
+      </c>
+      <c r="I327" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J327" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="328" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A328" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E328" s="3">
+        <v>98.69</v>
+      </c>
+      <c r="F328" s="3">
+        <v>104.04</v>
+      </c>
+      <c r="G328" s="3">
+        <v>110.92</v>
+      </c>
+      <c r="H328" s="3" t="s">
+        <v>1294</v>
+      </c>
+      <c r="I328" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J328" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="329" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A329" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E329" s="3">
+        <v>98.69</v>
+      </c>
+      <c r="F329" s="3">
+        <v>104.04</v>
+      </c>
+      <c r="G329" s="3">
+        <v>110.92</v>
+      </c>
+      <c r="H329" s="3" t="s">
+        <v>1298</v>
+      </c>
+      <c r="I329" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J329" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="330" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A330" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E330" s="3">
+        <v>98.69</v>
+      </c>
+      <c r="F330" s="3">
+        <v>104.04</v>
+      </c>
+      <c r="G330" s="3">
+        <v>110.92</v>
+      </c>
+      <c r="H330" s="3" t="s">
+        <v>1301</v>
+      </c>
+      <c r="I330" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J330" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="331" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A331" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E331" s="3">
+        <v>98.69</v>
+      </c>
+      <c r="F331" s="3">
+        <v>104.04</v>
+      </c>
+      <c r="G331" s="3">
+        <v>110.92</v>
+      </c>
+      <c r="H331" s="3" t="s">
+        <v>1304</v>
+      </c>
+      <c r="I331" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J331" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="332" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A332" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E332" s="3">
+        <v>98.69</v>
+      </c>
+      <c r="F332" s="3">
+        <v>104.04</v>
+      </c>
+      <c r="G332" s="3">
+        <v>110.92</v>
+      </c>
+      <c r="H332" s="3" t="s">
+        <v>1307</v>
+      </c>
+      <c r="I332" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J332" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="333" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A333" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E333" s="3">
+        <v>98.69</v>
+      </c>
+      <c r="F333" s="3">
+        <v>104.04</v>
+      </c>
+      <c r="G333" s="3">
+        <v>110.92</v>
+      </c>
+      <c r="H333" s="3" t="s">
+        <v>1311</v>
+      </c>
+      <c r="I333" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J333" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="334" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A334" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B334" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E334" s="3">
+        <v>63.36</v>
+      </c>
+      <c r="F334" s="3">
+        <v>66.8</v>
+      </c>
+      <c r="G334" s="3">
+        <v>71.22</v>
+      </c>
+      <c r="H334" s="3" t="s">
+        <v>1315</v>
+      </c>
+      <c r="I334" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J334" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="335" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A335" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E335" s="3">
+        <v>63.36</v>
+      </c>
+      <c r="F335" s="3">
+        <v>66.8</v>
+      </c>
+      <c r="G335" s="3">
+        <v>71.22</v>
+      </c>
+      <c r="H335" s="3" t="s">
+        <v>1319</v>
+      </c>
+      <c r="I335" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J335" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="336" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A336" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E336" s="3">
+        <v>63.36</v>
+      </c>
+      <c r="F336" s="3">
+        <v>66.8</v>
+      </c>
+      <c r="G336" s="3">
+        <v>71.22</v>
+      </c>
+      <c r="H336" s="3" t="s">
+        <v>1322</v>
+      </c>
+      <c r="I336" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J336" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="337" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A337" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B337" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E337" s="3">
+        <v>63.36</v>
+      </c>
+      <c r="F337" s="3">
+        <v>66.8</v>
+      </c>
+      <c r="G337" s="3">
+        <v>71.22</v>
+      </c>
+      <c r="H337" s="3" t="s">
+        <v>1325</v>
+      </c>
+      <c r="I337" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J337" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="338" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A338" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B338" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E338" s="3">
+        <v>63.36</v>
+      </c>
+      <c r="F338" s="3">
+        <v>66.8</v>
+      </c>
+      <c r="G338" s="3">
+        <v>71.22</v>
+      </c>
+      <c r="H338" s="3" t="s">
+        <v>1328</v>
+      </c>
+      <c r="I338" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J338" s="3" t="s">
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">