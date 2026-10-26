--- v2 (2026-02-04)
+++ v3 (2026-10-26)
@@ -12,1285 +12,1012 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="896">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="745">
   <si>
     <t>Наименование продукта</t>
   </si>
   <si>
     <t>Описание товара</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>от 50 000 ₽</t>
   </si>
   <si>
     <t>Премиум красная</t>
   </si>
   <si>
     <t>Премиум желтая</t>
   </si>
   <si>
     <t>Премиум зеленая</t>
   </si>
   <si>
     <t>от 10 000 ₽</t>
   </si>
   <si>
     <t>от 5 000 ₽</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Торговая марка</t>
   </si>
   <si>
     <t>Минимальный опт</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/88a/88a2a3d0bcbaf85d81227ef346193586.jpeg</t>
-[...2 lines deleted...]
-    <t>Дырокол Attache до 50 листов, с блокиратором, металлич., синий</t>
+    <t>http://anytos.ru//upload/iblock/5d7/yjm5sjml12arw4v523hg2032fk4pthgz.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол KW-TRIO  металл 150 л.4 отв.</t>
+  </si>
+  <si>
+    <t>Дырокол из металла расчитан на 4 отверстия. Имеет контейнер из пластика, который можно снимать. В него попадают отходы, от которых очень легко избавиться. Есть линейка для деления на форматы. Мощность дырокола – 150 листов. Диаметр отверстий – 6,5 мм.</t>
   </si>
   <si>
     <t>Дырокол</t>
   </si>
   <si>
-    <t>415025</t>
+    <t>104330</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/kw-trio/"&gt;KW-Trio&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/965/44p4mr380ht8u0tsetx9w2qdn6kjpwsk.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол POWER черный металл 70 л. линейка форматов: DP70K штр.: 4602723036531</t>
+  </si>
+  <si>
+    <t>.</t>
+  </si>
+  <si>
+    <t>104356</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/informat/"&gt;INFORMAT&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a23/3x1nugz04267wgdadkiadvvccnrdsqg1.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол 20 л, металлический, черный, с линейкой: DDm_20041 штр.:  4260107457022</t>
+  </si>
+  <si>
+    <t>Дырокол 20 л, металлический, черный, с линейкой: DDm_20041 Дырокол позволяет перфорировать документы для последующей подшивки. Надежный механизм, острые ножи. Пластиковый поддон для конфетти. Блокировка для компактного хранения.</t>
+  </si>
+  <si>
+    <t>212338</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/berlingo/"&gt;Berlingo&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ec7/00mchd13fztmpt7np2fn27gi428fhs6n.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол  quot;Office Soft quot; 30 л, пластиковый, черный, с линейкой: DDp_30161 штр.:  4606782166109</t>
+  </si>
+  <si>
+    <t>Дырокол &amp;quot;Office Soft&amp;quot; 30 л, пластиковый, черный, с линейкой: DDp_30161 Дыроколы серии &amp;quot;Office Soft&amp;quot; мощностью от 10 до 30 листов производятся с пластиковой верхней частью корпуса. Все они снабжены антискользящими мягкими вставками, органичительными линейками и удобными отделениями для конфетти, которые легко очищать благодаря специальной форме дна. Каждая модель выполнена в двух артикулах: с мягкой вставкой черного цвета, а также цветов ассорти: серый, синий, красный. Корпус дырокола всегда черный.</t>
+  </si>
+  <si>
+    <t>212785</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5b5/i7vnwkimkkn4m6uiuofw98xhtcniee9o.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол 20 л, металлический, ассорти, с линейкой: DDm_20049 штр.:  4260107457039</t>
+  </si>
+  <si>
+    <t>Дырокол 20 л, металлический, ассорти, с линейкой: DDm_20049 Цельнометаллический дырокол. Форматная линейка. Пластиковый поддон для конфетти. Блокировка для компактного хранения. Пробивная способность до 20 л.</t>
+  </si>
+  <si>
+    <t>214083</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8aa/mh9rlfp699uauyhdvs9qah34t572b1by.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол 10 л., пластиковый, черный, с линейкой: P_7114 222111 штр.:  4680211051143</t>
+  </si>
+  <si>
+    <t>Дырокол 10 л., пластиковый, черный, с линейкой: P_7114/222111 Дырокол пластиковый черный, пробивает до 10 листов, с линейкой</t>
+  </si>
+  <si>
+    <t>214384</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/officespace/"&gt;OfficeSpace&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/877/q9qjqfo5r82ubk6ajn11hzvd11x90aco.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол  quot;Office Soft quot; 10 л, пластиковый, черный, с линейкой: DDp_10161 штр.:  4606782166079</t>
+  </si>
+  <si>
+    <t>Дырокол &amp;quot;Office Soft&amp;quot; 10 л, пластиковый, черный, с линейкой: DDp_10161 Дыроколы серии &amp;quot;Office Soft&amp;quot; мощностью от 10 до 30 листов производятся с пластиковой верхней частью корпуса. Все они снабжены антискользящими мягкими вставками, органичительными линейками и удобными отделениями для конфетти, которые легко очищать благодаря специальной форме дна. Каждая модель выполнена в двух артикулах: с мягкой вставкой черного цвета, а также цветов ассорти: серый, синий, красный. Корпус дырокола всегда черный.</t>
+  </si>
+  <si>
+    <t>214393</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/17e/et5985bsto00o125iwu8r40azzoiopdy.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол 10 л, металлический, черный, с линейкой: DDm_10011 штр.:  4260107457008</t>
+  </si>
+  <si>
+    <t>Дырокол 10 л, металлический, черный, с линейкой: DDm_10011 Дырокол позволяет перфорировать документы для последующей подшивки. Надежный механизм, острые ножи. Пластиковый поддон для конфетти. Блокировка для компактного хранения.</t>
+  </si>
+  <si>
+    <t>215988</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0e7/jpzfka50t06jepo5xev3k7fx1z28xzmk.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол 30 л, металлический, черный, с линейкой: P8714_1866BK штр.:  4650062498664</t>
+  </si>
+  <si>
+    <t>Дырокол 30 л, металлический, черный, с линейкой: P8714_1866BK Дырокол металлический, пробивная мощность до 30 л., цвет корпуса - черный, с ограничительной линейкой</t>
+  </si>
+  <si>
+    <t>216142</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/afe/dpa48uo47k2dh20etcommd3edp5yqhh8.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол 10 л, металлический, ассорти, с линейкой: DDm_10019 штр.:  4260107457015</t>
+  </si>
+  <si>
+    <t>Дырокол 10 л, металлический, ассорти, с линейкой: DDm_10019</t>
+  </si>
+  <si>
+    <t>217175</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/41b/oldc2ccdwkpntiqhy87xvrt7m5xch3sh.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол 40 л, металлический, ассорти, с линейкой: DDm_40079 штр.:  4260107457077</t>
+  </si>
+  <si>
+    <t>Дырокол 40 л, металлический, ассорти, с линейкой: DDm_40079 Форматная линейка. Пластиковый поддон для конфетти. Блокировка для компактного хранения.</t>
+  </si>
+  <si>
+    <t>219591</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/db6/anhvs34x1znbm86zb8l0lc0wjtaicm5t.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол 20 л, пластиковый, черный, с линейкой: P_7116 222110 штр.:  4680211051167</t>
+  </si>
+  <si>
+    <t>Дырокол 20 л, пластиковый, черный, с линейкой: P_7116/222110</t>
+  </si>
+  <si>
+    <t>236873</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2c9/5not7pg12tg4bxx3r3xshifvwecixcym.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Комплект для дырок. до 150л. 4 диска 2 ножа  для арт.374716 штр.  6934599405103</t>
+  </si>
+  <si>
+    <t>Комплект для дырокола арт. 374716.&amp;lt;br /&amp;gt;В комплект входят 4 диска и 2 ножа.</t>
+  </si>
+  <si>
+    <t>248464</t>
   </si>
   <si>
     <t>&lt;a href="/brands/attache/"&gt;Attache&lt;/a&gt;</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/326/32661acb8fa6ea735f45579e0a7a5c2b.jpeg</t>
-[...188 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/1fd/1fd311a5edd528511635b9ed27cbfcea/0d0537c6c4f66c36c72b00c16f79ac12.jpg</t>
+    <t>http://anytos.ru//upload/iblock/997/6wfnj289rvf6wjzyjfsdhzv9sipvl2qj.jpg</t>
   </si>
   <si>
     <t>Дырокол люверсы 250 шт. уп, диаметр  4,8, золотистые штр.  4607121538052</t>
   </si>
   <si>
     <t>Комплект люверсов&amp;nbsp;&amp;nbsp;для дырокола выполнены из металла золотистого цвета. Диаметр люверса - 4,8 мм. В упаковке содержится 250 штук. &amp;lt;br /&amp;gt;</t>
   </si>
   <si>
     <t>248468</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/bc2/bc2b3bae9b320bd3f05d6b428729b894/02990c4b03e02459f08ce54dcb939808.jpg</t>
+    <t>http://anytos.ru//upload/iblock/98f/yb5up8989ipcjpcs052m7ch7s8fmpnhx.jpg</t>
   </si>
   <si>
     <t>Дырокол люверсы 250 шт. уп, диаметр  4,8, серебристые штр.  4607121538069</t>
   </si>
   <si>
     <t>Комплект люверсов&amp;nbsp;&amp;nbsp;для дырокола выполнены из металла серебристого&amp;nbsp;&amp;nbsp;цвета. Диаметр люверса - 4,8 мм. В упаковке содержится 250 штук. &amp;lt;br /&amp;gt;</t>
   </si>
   <si>
     <t>248469</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/a2d/a2d73f51648b8e3b75f6f8f8365cfea8/c7ed7347c868d57645a7d3158f18ee0e.jpg</t>
+    <t>http://anytos.ru//upload/iblock/5f1/sfiffjodeogdn000oqimb9odqb56mdtc.jpg</t>
   </si>
   <si>
     <t>Дырокол для люверсов на 30 л. серебристый</t>
   </si>
   <si>
     <t>Дырокол&amp;nbsp;&amp;nbsp;в металлическом корпусе, предназначенный для установки люверсов. Перфорирует одновременно до 30 листов бумаги. Диаметр пробиваемого отверстия - 5 мм. Дырокол позволяет регулировать глубину заложения листа на расстояние до 13 мм.</t>
   </si>
   <si>
     <t>248476</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/920/920b2392e182b4e0dec7a577256792d3/527357218f4302809254a900858abe0e.jpg</t>
-[...11 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/13a/13a80e3add89e43e897123996fe4009e/3541f120af4e7e5ba372853603378a0e.jpg</t>
+    <t>http://anytos.ru//upload/iblock/70f/uo9hn9vm4kzv21xa66uktj0c5f2vfzud.jpg</t>
   </si>
   <si>
     <t>Дырокол ATTACHE 6304 до 10л., металл., черный штр.  4607121538199, 4680010101469, 4690432003449, 6953070938930, 6953070938947, 6953070938954, 6957807200123</t>
   </si>
   <si>
     <t>Дырокол Attache 6304 работает с документами толщиной до 10 листов плотностью 80 г/кв.м. Пробивает два отверстия диаметром 5,5 мм, расстояние между отверстиями - 80 мм. Удобный контейнер легко открывается и закрывается, исключая рассыпание конфетти. Дырокол выполнен в металлическом корпусе черного цвета.</t>
   </si>
   <si>
     <t>248483</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/c17/c17dafafb37c0ee523ca7253b444e1ec/6db414a7b7113c63597246e799239f9e.jpg</t>
-[...35 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/113/113fa444d1ad09b9da596f5988a257c4/ccf21bd479c1e12f9b53edf0f33dcaa7.jpg</t>
+    <t>http://anytos.ru//upload/iblock/028/0i6yn9x7x4xl58b7kwh0o4guz70ki1n1.jpg</t>
   </si>
   <si>
     <t>Дырокол ATTACHE 6720 до 20л., металл.,с лин.,с рез.вставкой,серебр. штр.  4680010101575, 6957807200185</t>
   </si>
   <si>
     <t>Дырокол Attache 6720 работает с документами толщиной до 20 листов плотностью 80 г/кв.м. Пробивает два отверстия диаметром 5,5 мм, расстояние между отверстиями - 80 мм. Удобный контейнер дырокола легко открывается и закрывается, исключая рассыпание конфетти. Наличие линейки с делениями на форматы А4, А6, А8 и 888 позволяет зафиксировать бумагу на нужном расстоянии. Дырокол выполнен в металлическом корпусе серебристого цвета. Перед началом использования необходимо снять фиксацию дырокола в сложенном виде. Для этого нужно одновременно нажать на металлическую кнопку возле основания дырокола и верхнюю часть дырокола. Точно также можно зафиксировать дырокол обратно в закрытое положение для экономии рабочего пространства и удобной перевозки</t>
   </si>
   <si>
     <t>248487</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/eb2/eb2e09bb96e39e8f94afcffa7c54ba3c/318662e3d3acc4be91657ee19cde7918.jpg</t>
+    <t>http://anytos.ru//upload/iblock/b02/zwin9br9tub3vp6e7as0dw1uu81qge8a.jpg</t>
   </si>
   <si>
     <t>Дырокол Attache 6730 до nbsp-30 листов серебристый с nbsp-линейкой</t>
   </si>
   <si>
     <t>Дырокол Attache 6730 работает с документами толщиной до 30 листов плотностью 80 г/кв.м. Пробивает два отверстия диаметром 5,5 мм, расстояние между отверстиями - 80 мм. Удобный контейнер легко открывается и закрывается, исключая рассыпание конфетти. Наличие у дырокола линейки с делением на форматы А4, А6, А8 и 888 позволяет зафиксировать бумагу на нужном расстоянии. Дырокол выполнен в металлическом корпусе серебристого цвета. Перед началом использования необходимо снять фиксацию дырокола в сложенном виде. Для этого нужно одновременно нажать на металлическую кнопку возле основания дырокола и верхнюю часть дырокола. Точно также можно зафиксировать дырокол обратно в закрытое положение для экономии рабочего пространства и удобной перевозки</t>
   </si>
   <si>
     <t>248488</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/38d/38d7c5e3fcedace3f6f90cd15f95741b/178e90483e8bf9dc319650ac6a34f1f7.jpg</t>
+    <t>http://anytos.ru//upload/iblock/648/w7ka2r444o4meraar00l7s2fan3trre3.jpg</t>
   </si>
   <si>
     <t>Дырокол ATTACHE 6760 до 60л., металл.,с лин.,с рез.вставкой,серебр. штр.  4680010101599, 6957807200208</t>
   </si>
   <si>
     <t>Дырокол Attache работает с документами толщиной до 60 листов плотностью 80 г/кв.м. Пробивает два отверстия диаметром 5,5 мм, расстояние между отверстиями - 80 мм. Удобный контейнер легко открывается и закрывается, исключая рассыпание конфетти. Наличие у дырокола линейки с форматами деления А4, А6, А8 и 888 позволяет зафиксировать бумагу на нужном расстоянии. Дырокол выполнен в металлическом корпусе серебристого цвета. Перед началом использования необходимо снять фиксацию дырокола в сложенном виде. Для этого нужно одновременно нажать на металлическую кнопку возле основания дырокола и верхнюю часть дырокола. Точно также можно зафиксировать дырокол обратно в закрытое положение для экономии рабочего пространства и удобной перевозки</t>
   </si>
   <si>
     <t>248489</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/130/130f28c530101caa9e56aff7c4438515/8956bb26d2b569641f60376ddde3a659.jpg</t>
-[...8 lines deleted...]
-    <t>248491</t>
+    <t>http://anytos.ru//upload/iblock/3d6/4hutsunhaflw5rog334oxjqu07670b30.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Maped ESSENTIALS мет. до 30 л., черный штр.  3154144034111</t>
+  </si>
+  <si>
+    <t>Дырокол Maped Essentials работает с документами толщиной до 30 листов плотностью 80 г/кв.м. Пробивает два отверстия диаметром 5,5 мм, расстояние между отверстиями - 80 мм. Удобный контейнер легко открывается и закрывается, исключая рассыпание конфетти. Наличие линейки с делениями на форматы позволяет зафиксировать бумагу на нужном расстоянии. Дырокол выполнен в металлическом корпусе черного цвета.</t>
+  </si>
+  <si>
+    <t>248505</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/maped/"&gt;Maped&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/83f/ckxnn0fwnvlquzjfh97m93jla02z483y.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Maped ESSENTIALS металлический до 60 л., черный штр.  3154144064118</t>
+  </si>
+  <si>
+    <t>Дырокол Maped Essentials работает с документами толщиной до 60 листов плотностью 80 г/кв.м. Пробивает два отверстия диаметром 5,5 мм, расстояние между отверстиями - 80 мм. Удобный контейнер легко открывается и закрывается, исключая рассыпание конфетти. Наличие линейки с делениями на форматы позволяет зафиксировать бумагу на нужном расстоянии. Дырокол выполнен в металлическом корпусе черного цвета.</t>
+  </si>
+  <si>
+    <t>248506</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/67f/xkrhlajc02o543nazhim8j7t5u3ipzb3.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол металлический inФОРМАТ 40 листов черный DM-40K</t>
+  </si>
+  <si>
+    <t>Дырокол inФОРМАТ позволяет перфорировать документы для последующей подшивки, работает с документами толщиной до 40 листов. Удобный контейнер дырокола легко открывается и закрывается, исключая рассыпание конфетти. Наличие линейки позволяет зафиксировать бумагу на нужном расстоянии. Основные преимущества дырокола inФОРМАТ: - Металлический корпус и механизм;- Пробивает два отверстия диаметром 6 мм;- Фиксатор закрытого положения;- Форматная линейка;- Удобный пластиковый контейнер для отходов.</t>
+  </si>
+  <si>
+    <t>331230</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/908/7ptpmqr0qicyigr12ixeu0rd9b8jtxya.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Attache Eco до 15 листов, черный 969342</t>
+  </si>
+  <si>
+    <t>Дырокол Attache Eco до 15 листов, черный</t>
+  </si>
+  <si>
+    <t>334812</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/40c/j3r40yhuqkti7ff012eylab7jw4wieg2.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Attache до 30 листов, с линейкой, цвет черный 969348</t>
+  </si>
+  <si>
+    <t>Дырокол Attache до 30 листов, с линейкой, цвет черный</t>
+  </si>
+  <si>
+    <t>334815</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/422/ns1ip01tge5crx4w3ocvg7btr0ff6tr4.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Attache до 40 листов, с линейкой, цвет синий 969349</t>
+  </si>
+  <si>
+    <t>Дырокол Attache до 40 листов, с линейкой, цвет синий</t>
+  </si>
+  <si>
+    <t>334816</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8e7/pum1i4u9lvpnmf37sev166bd7zx6vbjp.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Attache до 40 листов, с линейкой, цвет черный 969350</t>
+  </si>
+  <si>
+    <t>Дырокол Attache до 40 листов, с линейкой, цвет черный</t>
+  </si>
+  <si>
+    <t>334817</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a5b/quzqvjm0s3oshdmql30fzbx85m3998wr.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол мощный 100 л, черный, с линейкой: DDm_10141 штр.: 4260107468202</t>
+  </si>
+  <si>
+    <t>Пластиковый поддон для конфетти. Блокировка для компактного хранения. Запасные ножи в комплекте.</t>
+  </si>
+  <si>
+    <t>337457</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/025/n0v9qsaua9t2b0h3gpzxksh1lfuarsm9.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол мощный 150 л, черный, с линейкой: DDm_15021 штр.: 4260107478980</t>
+  </si>
+  <si>
+    <t>Мощный дырокол на 2 отверстия. Пластиковые диски в комплекте.</t>
+  </si>
+  <si>
+    <t>337458</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3f2/clex8a6rqxeopf8te5qmhdim905ajvs6.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол мощный на четыре отверстия 150 л, черный, с линейкой: DDm_15041 штр.: 4260107478997</t>
+  </si>
+  <si>
+    <t>Мощный дырокол на 4 отверстия. Запасные ножи и пластиковые диски в комплекте.</t>
+  </si>
+  <si>
+    <t>337459</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/79c/3klg6ejybc7ambteqk1t11aaju7gu6jy.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Berlingo  quot;Smart Technology quot; 45л., металл., энергосбер., с фиксатором, черный, с линейкой. DDm_45301</t>
+  </si>
+  <si>
+    <t>Цельнометаллический энергосберегающий дырокол. Форматная линейка. Поддон для конфетти. Фиксатор открывания для компактного хранения. Пробивает до 45 л. Шаг перфорации - 80 мм. Диаметр отверстия - 6 мм. Упаковка в картонную коробку. Цвет черный.</t>
+  </si>
+  <si>
+    <t>349128</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c74/ku03x1bz99zgiyw84w6nelb1dkv5pox8.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Berlingo  quot;Smart Technology quot; 15л., металлический, с фиксатором, черный, с линейкой. DDm_15101</t>
+  </si>
+  <si>
+    <t>Цельнометаллический дырокол. Форматная линейка. Поддон для конфетти. Фиксатор открывания для компактного хранения. Пробивает до 15 л. Шаг перфорации - 80 мм. Диаметр отверстия - 6 мм. Упаковка в картонную коробку. Цвет черный.</t>
+  </si>
+  <si>
+    <t>349132</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7a9/a6mg68x09azon28hy5eargegttecmq3o.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Berlingo 20л, 4 отверстия, металлический корпус, черный. Ddm_20400</t>
+  </si>
+  <si>
+    <t>Цельнометаллический дырокол на 4 отверстия. Пробивает 20л.&amp;nbsp;&amp;nbsp;Форматная линейка. Пластиковый поддон для конфетти. Упаковка в картонную коробку.</t>
+  </si>
+  <si>
+    <t>366800</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7e6/p29sdkunpnbxetd62udpy0klraekct5s.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Attache Economy до 10 листов, без линейки, цвет черный</t>
+  </si>
+  <si>
+    <t>376696</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/attache-economy/"&gt;Attache Economy&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/93a/2e5tng3jtr4xgmtwiqeqz09ote9g8jb8.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Attache Economy до 30 листов, с линейкой, цвет черный</t>
+  </si>
+  <si>
+    <t>376702</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/347/ukudhae281s2zlbmsmc4wanr9c50k9kh.jpeg</t>
+  </si>
+  <si>
+    <t>Дырокол Attache Economy до 20 листов, с линейкой, металл, синий</t>
+  </si>
+  <si>
+    <t>415016</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/e63/l84inbypt1qf2gplso95kx00qn6m2t4h.jpg</t>
-[...299 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/76d/76db271aa24dc2f9e2f70051621e775c/54891fa9e0f0f44bb78ef42a344528ba.jpg</t>
+    <t>http://anytos.ru//upload/iblock/770/bjlidf50a0jv3d907906g10p7cr4kfrr.jpg</t>
   </si>
   <si>
     <t>Дырокол Attache Power до 20л., металл., ч рный</t>
   </si>
   <si>
     <t>Дырокол Attache Power до 20л., металл., чёрный</t>
   </si>
   <si>
     <t>415018</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/1aa/1aaf8d7d4a5725f7ab06fed57937deae/702a1f4c9db5bc9ce1f79a582479df10.jpg</t>
+    <t>http://anytos.ru//upload/iblock/586/nzwt9kb20xdhbgddn0sbyo3hrzdbhzim.jpg</t>
   </si>
   <si>
     <t>Дырокол Attache Power до 30л., металл., ч рный</t>
   </si>
   <si>
     <t>Дырокол Attache Power до 30л., металл., чёрный</t>
   </si>
   <si>
     <t>415019</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/821/8212a51f4f3c05dab913ce6ec1b506fa/fdd8073ee43d62e138c7dc2f3aeea2a3.jpg</t>
+    <t>http://anytos.ru//upload/iblock/e26/y58jqm2c5k13d3q9lzgddqfi3sxvmxt4.jpg</t>
   </si>
   <si>
     <t>Дырокол Attache Selechion до 20 листов, цвет белый</t>
   </si>
   <si>
     <t>415020</t>
   </si>
   <si>
-    <t>&lt;a href="/brands/attache-selection/"&gt;Attache Selection&lt;/a&gt;</t>
-[...2 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/24b/24b1c1ed1ff0f93aff70ae5e4975b965/cd6b67013629bb9eff2d496f6731765b.jpg</t>
+    <t>http://anytos.ru//upload/iblock/36e/22gdcpb0khvh3qozdpr7hwzczrr0x9lj.jpg</t>
   </si>
   <si>
     <t>Дырокол Attache до 25 листов, с блокиратором, металлич., синий</t>
   </si>
   <si>
     <t>415021</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/765/765d61ef80374df25260daa35eb74012.jpeg</t>
+    <t>http://anytos.ru//upload/iblock/c9d/gnptv493l5c936wh095cxg8ofmo7rb9w.jpeg</t>
   </si>
   <si>
     <t>Дырокол Attache до 25 листов, с блокиратором, металлич., ч рный</t>
   </si>
   <si>
     <t>Дырокол Attache до 25 листов, с блокиратором, металлич., чёрный</t>
   </si>
   <si>
     <t>415022</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/b3f/b3fe287a9f4793cf8626440f56483762/a8880c44bb6647cef2bb1e003808acc7.jpg</t>
-[...8 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/f3b/f3bd803941869558da524aec81fac0a9/314ed8c08c9f4dccc5d1ef0f1f5cd72f.jpg</t>
+    <t>http://anytos.ru//upload/iblock/7b5/8fshdfqifmcjla6fh63vhhkr8g2zh31h.jpg</t>
   </si>
   <si>
     <t>Дырокол Attache до 35 листов, с блокиратором, металлич., ч рный</t>
   </si>
   <si>
     <t>Дырокол Attache до 35 листов, с блокиратором, металлич., чёрный</t>
   </si>
   <si>
     <t>415024</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/8a0/8a08244fe319e202abb6b217c1ee12f8/0dac5a721ccee5393cb24cf548dcf052.jpg</t>
+    <t>http://anytos.ru//upload/iblock/132/79ow04pugjz2nmfkr6slh77q1fcrduvi.jpg</t>
   </si>
   <si>
     <t>Дырокол Attache на 1 отверстие, на 6 листов, металлический</t>
   </si>
   <si>
     <t>415026</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/1d4/1d41bff51ff4ca4462415a7b09096ebe/44c9e9c63b69e91b1a071cb1d770b893.jpg</t>
+    <t>http://anytos.ru//upload/iblock/789/4c9ka6ftj5p5upa2chqzfmb9xhhgsos4.jpg</t>
   </si>
   <si>
     <t>Дырокол Attache на 4 отверстия, до 15л., ч рный</t>
   </si>
   <si>
     <t>Дырокол Attache на 4 отверстия, до 15л., чёрный</t>
   </si>
   <si>
     <t>415027</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/655/2fdpzwx2o4spckvln52xdf5y9ip8hflf.jpg</t>
   </si>
   <si>
     <t>Дырокол металлический BRAUBERG  quot;Style quot;, до 40 листов, ассорти  синий черный , 220947</t>
   </si>
   <si>
     <t>Дырокол BRAUBERG &amp;quot;Style&amp;quot; позволяет аккуратно перфорировать документы для последующей подшивки в папки. Полностью металлический дырокол эргономичного дизайна пробивает до 40 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание бумаги. Количество пробиваемых отверстий - 2, диаметр каждого - 6 мм, расстояние между отверстиями - 8 мм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка - пробить отверстия в нужных местах. Благодаря текстурной поверхности дырокола руки не скользят во время работы. Оснащен контейнером для сбора мусора, а также блокиратором для компактного хранения.</t>
   </si>
   <si>
     <t>423685</t>
   </si>
   <si>
     <t>&lt;a href="/brands/brauberg/"&gt;BRAUBERG&lt;/a&gt;</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/87c/u5ajxiixqnzoau1sognq9e8u89izf16x.jpg</t>
   </si>
   <si>
     <t>Дырокол металлический на 2-4 отверстия BRAUBERG  quot;HL-4 quot;, до 15 л, черный, 221160</t>
   </si>
   <si>
     <t>Металлический дырокол BRAUBERG &amp;quot;HL-4&amp;quot; позволяет аккуратно и точно пробить в бумаге 4 отверстия. Полностью металлический дырокол BRAUBERG &amp;quot;HL-4&amp;quot; пробивает до 15 л. бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание бумаги. Количество пробиваемых отверстий – 4, диаметр каждого – 6 мм, расстояние между отверстиями – 8 см. Метка центрирования поможет ровно разместить листы, а ограничительная линейка - пробить отверстия в нужных местах. Оснащен контейнером для сбора мусора и блокиратором для компактного хранения.</t>
   </si>
   <si>
     <t>423686</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/560/wm6dt3dmmks48vd2k00s3ziun48biwc2.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/eaa/l0fdrtjbvkd3bhfs2tpq3w5wcrqwfftm.jpg</t>
   </si>
   <si>
     <t>Дырокол BRAUBERG  quot;Original quot;, до 10 листов, черный, 222537</t>
   </si>
   <si>
     <t>Дырокол BRAUBERG &amp;quot;Original&amp;quot; – это необходимый офисный предмет, с помощью которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Дырокол эргономичного дизайна пробивает до 10 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание бумаги. Количество пробиваемых отверстий - 2, диаметр каждого - 6 мм, расстояние между отверстиями - 8 мм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка - пробить отверстия в нужных местах. Благодаря текстурной поверхности дырокола руки не скользят во время работы. Оснащен контейнером для сбора мусора, а также блокиратором для компактного хранения. Классический черный цвет отлично впишется в любой интерьер.</t>
   </si>
   <si>
     <t>423692</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/f49/uml86pilit9oc1et98yi1qf8fsqln71x.jpg</t>
   </si>
   <si>
     <t>Дырокол BRAUBERG  quot;Original quot;, до 20 листов, черный, 222539</t>
   </si>
   <si>
     <t>Дырокол BRAUBERG &amp;quot;Original&amp;quot; – это необходимый офисный предмет, с помощью которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Дырокол эргономичного дизайна пробивает до 20 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание бумаги. Количество пробиваемых отверстий - 2, диаметр каждого - 6 мм, расстояние между отверстиями - 8 мм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка - пробить отверстия в нужных местах. Благодаря текстурной поверхности дырокола руки не скользят во время работы. Оснащен контейнером для сбора мусора, а также блокиратором для компактного хранения. Классический черный цвет отлично впишется в любой интерьер.</t>
   </si>
   <si>
     <t>423693</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/fac/60pmj0fogyl9wyz8s4hr6zudb012ztwu.jpg</t>
-[...8 lines deleted...]
-    <t>423694</t>
+    <t>http://anytos.ru//upload/iblock/606/lyd0ga0i8zygx53g9l8hivykmvp0gj41.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG  quot;Original quot;, до 25 листов, черный, 222542</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG &amp;quot;Original&amp;quot; – это необходимый офисный предмет, с помощью которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Дырокол эргономичного дизайна пробивает до 25 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание бумаги. Количество пробиваемых отверстий - 2, диаметр каждого - 6 мм, расстояние между отверстиями - 8 мм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка - пробить отверстия в нужных местах. Благодаря текстурной поверхности дырокола руки не скользят во время работы. Оснащен контейнером для сбора мусора, а также блокиратором для компактного хранения. Классический черный цвет отлично впишется в любой интерьер.</t>
+  </si>
+  <si>
+    <t>423696</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/f8f/73skn7dheal26bwjgm8almt2ju6etq3q.jpg</t>
   </si>
   <si>
     <t>Дырокол BRAUBERG  quot;Original quot;, до 25 листов, синий, 222543</t>
   </si>
   <si>
     <t>Дырокол BRAUBERG &amp;quot;Original&amp;quot; – это необходимый офисный предмет, с помощью которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Дырокол эргономичного дизайна пробивает до 25 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание бумаги. Количество пробиваемых отверстий - 2, диаметр каждого - 6 мм, расстояние между отверстиями - 8 мм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка - пробить отверстия в нужных местах. Благодаря текстурной поверхности дырокола руки не скользят во время работы. Оснащен контейнером для сбора мусора, а также блокиратором для компактного хранения. Классический синий цвет отлично впишется в любой интерьер.</t>
   </si>
   <si>
     <t>423697</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/2d9/o8n2pfy7k4thqfr25w672ntbniaolkku.jpg</t>
   </si>
   <si>
     <t>Дырокол металлический BRAUBERG  quot;Classic quot;, до 10 листов, черный, 222548</t>
   </si>
   <si>
     <t>Дырокол BRAUBERG &amp;quot;Classic&amp;quot; – предмет, который необходим в каждом офисе. С его помощью можно аккуратно пробивать отверстия документах и подшивать их в папку. Полностью металлический дырокол пробивает до 10 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание бумаги. Количество пробиваемых отверстий - 2, диаметр каждого - 6 мм, расстояние между отверстиями - 8 мм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка - пробить отверстия в нужных местах. Оснащен контейнером для сбора мусора, а также блокиратором для компактного хранения. Классический черный цвет отлично впишется в любой интерьер.</t>
   </si>
   <si>
     <t>423698</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/505/b0lf4pk8rsthxkvtkjxcwyjxzkmawibe.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/b21/nws1qn2zuezvcexp2qis3q9wuibwoq7m.jpg</t>
   </si>
   <si>
     <t>Дырокол металлический BRAUBERG  quot;Metallic quot;, до 20 листов, серебристый, 224339</t>
   </si>
   <si>
     <t>Дырокол BRAUBERG &amp;quot;Metallic&amp;quot; – это необходимый офисный предмет, с помощью которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Полностью металлический дырокол эргономичного дизайна пробивает до 20 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание бумаги. Количество пробиваемых отверстий - 2, диаметр каждого - 6 мм, расстояние между отверстиями - 8 мм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка - пробить отверстия в нужных местах. Благодаря текстурной поверхности дырокола руки не скользят во время работы. Оснащен контейнером для сбора мусора, а также блокиратором для компактного хранения. Классический серебристый цвет отлично впишется в любой интерьер.</t>
   </si>
   <si>
     <t>423707</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/114/vjk6uylvhdbzk3m53o5iwqzu0prigqn2.jpg</t>
   </si>
   <si>
     <t>Дырокол BRAUBERG  quot;G-Line quot;, до 40 листов, черный, 224341</t>
   </si>
   <si>
     <t>Дырокол BRAUBERG &amp;quot;G-Line&amp;quot; поможет аккуратно пробить отверстия в бумаге. Такая вещь нужна в любом официальном заведении, частной фирме или для домашних нужд. Дырокол эргономичного дизайна пробивает до 40 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание бумаги. Количество пробиваемых отверстий - 2, диаметр каждого - 6 мм, расстояние между отверстиями - 8 мм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка - пробить отверстия в нужных местах. Благодаря текстурной поверхности дырокола руки не скользят во время работы. Оснащен контейнером для сбора мусора, а также блокиратором для компактного хранения. Классический черный цвет отлично впишется в любой интерьер.</t>
   </si>
   <si>
     <t>423708</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/4fd/xmvb9h46vyh5hzp1mycra1oq9u72npp3.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/331/alxabnq1e9j7mvuqf7ux8b8cn03g3jmd.jpg</t>
   </si>
   <si>
     <t>Дырокол ЭНЕРГОСБЕРЕГАЮЩИЙ BRAUBERG  quot;Easy Press quot;, до 30 листов, БЕЗ УСИЛИЙ, 224343</t>
   </si>
   <si>
     <t>Высококачественный дырокол BRAUBERG &amp;quot;Easy Press&amp;quot; – незаменимый офисный инструмент для перфорации бумаги. Энергосберегающий дырокол эргономичного дизайна пробивает до 30 л. бумаги. Функция &amp;quot;без усилий&amp;quot; позволяет прикладывать на 60&amp;#37; меньше усилий при работе с дыроколом по сравнению с обычными моделями. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание бумаги. Количество пробиваемых отверстий – 2, диаметр каждого – 6 мм, расстояние между отверстиями – 8 мм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка – пробить отверстия в нужных местах. Благодаря текстурной поверхности дырокола руки не скользят во время работы. Оснащен контейнером для сбора мусора, а также блокиратором для компактного хранения. Классический черный цвет отлично впишется в любой интерьер.</t>
   </si>
   <si>
     <t>423710</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/259/74nra43x5jmsr62ag4kg3k4atyokl0wa.jpg</t>
-[...8 lines deleted...]
-    <t>423711</t>
+    <t>http://anytos.ru//upload/iblock/ad6/nes8kzo0u7cp6jzpnztfmspqsmr65hz7.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол металлический STAFF, до 10 листов, без линейки, синий, 224648</t>
+  </si>
+  <si>
+    <t>Дырокол STAFF – необходимый офисный предмет, предназначенный для перфорации бумаги. Полностью металлический дырокол пробивает до 10 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание бумаги. Количество пробиваемых отверстий - 2, диаметр каждого - 6 мм, расстояние между отверстиями - 8 мм. Метка центрирования поможет ровно разместить листы. Оснащен контейнером для сбора мусора, а также блокиратором для компактного хранения.</t>
+  </si>
+  <si>
+    <t>423712</t>
   </si>
   <si>
     <t>&lt;a href="/brands/staff/"&gt;STAFF&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/ad6/nes8kzo0u7cp6jzpnztfmspqsmr65hz7.jpg</t>
-[...22 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/1c1/upgj24vp124nx24yrnrr5u937q85235y.jpg</t>
   </si>
   <si>
     <t>Дырокол металлический STAFF, до 30 листов, черный, 224650</t>
   </si>
   <si>
     <t>Дырокол STAFF – необходимый офисный предмет, предназначенный для перфорации бумаги. Полностью металлический дырокол пробивает до 30 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание бумаги. Количество пробиваемых отверстий – 2, диаметр каждого – 6 мм, расстояние между отверстиями – 8 см. Метка центрирования поможет ровно разместить листы, а ограничительная линейка – пробить отверстия в нужных местах. Оснащен контейнером для сбора мусора, а также блокиратором для компактного хранения. Классический черный цвет отлично впишется в любой интерьер.</t>
   </si>
   <si>
     <t>423714</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/d76/nh86nv27k0njkw48ea32o5iob0x6tc1o.jpg</t>
   </si>
   <si>
     <t>Дырокол MAPED  Франция   quot;Greenlogic quot;, до 25 листов,  quot;карбоновое покрытие quot;, черный, 452511</t>
   </si>
   <si>
     <t>Экологичный дырокол MAPED &amp;quot;Essentials Green&amp;quot; произведен по европейским экологическим стандартам c максимальным использование переработанных материалов, что снижает вредное воздействие промышленности на окружающую среду. Компактный пластиковый дырокол пробивает до 25 листов плотностью 70 г/м2. Корпус выполнен в классической форме с отверстием для пальцев из ударопрочного экологичного пластика: 21&amp;#37; переработанного сырья. Стильный дизайн - эффект текстурной 3D-поверхности, обработка под карбон.Надежный металлический механизм обеспечит быстрое и точное пробивание, благодаря центровочным меткам на корпусе. Пробивает как 2, так и 4 отверстия &amp;#40;в 2 приема с помощью деления 3х8 на линейке&amp;#41;. Линейка-ограничитель способствует комфортному использованию. Удобный контейнер для конфетти со съемной крышкой.</t>
   </si>
   <si>
     <t>423715</t>
   </si>
   <si>
-    <t>&lt;a href="/brands/maped/"&gt;Maped&lt;/a&gt;</t>
-[...1 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/3b4/kwcslw13e0e3btx0zcasbmt2jmgiyb6b.jpg</t>
   </si>
   <si>
     <t>Люверсы омедненные KW-trio, комплект 250 шт., внутренний диаметр 4,8 мм, длина 4,6 мм, цвет золото, -9707</t>
   </si>
   <si>
     <t>Люверсы широко используются в постпечатном оформлении полиграфической продукции. Обычно они требуются там, где надо защитить отверстие &amp;#40;в менее прочном, чем металл, материале&amp;#41; от механического повреждения &amp;#40;разрыва, износа&amp;#41;.</t>
   </si>
   <si>
     <t>423718</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/d77/iiv72t8cexlahdc8o02r1z801p14fpbd.jpg</t>
   </si>
   <si>
     <t>Дырокол металлический МОЩНЫЙ KW-trio, до 70 листов, черный, -967</t>
   </si>
   <si>
     <t>Высококачественный дырокол обеспечивает точное и легкое пробивание бумаги.</t>
   </si>
   <si>
     <t>423719</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/797/yxwqy9a6c3hizhyads8uamjsh1tykiay.jpg</t>
   </si>
   <si>
     <t>Дырокол на 1 отверстие для установки люверса  225143 , диаметр отверстия 5 мм,до 30 листов, хром, KW-trio, -9718</t>
   </si>
   <si>
     <t>Дырокол для пробивания 1 отверстия с установкой люверса до 30 листов</t>
   </si>
   <si>
     <t>423720</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/5d6/3at3y12iba76jp00270w6rv97wll4uz2.jpg</t>
   </si>
   <si>
     <t>Дырокол на 1 отверстие KW-trio, до 12 листов, ассорти  красный, синий, зеленый , -921</t>
   </si>
   <si>
     <t>Высококачественный дырокол обеспечивает точное и легкое пробивание бумаги. Имеет интегрированный контейнер для бумаги, фиксируется в нажатом положении. Поставляется в нескольких вариантах цвета &amp;#40;без возможности выбора&amp;#41;.</t>
   </si>
   <si>
     <t>423721</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/da8/xz9socw03h1uap7blc1swh2pkuw5icx9.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол металлический на 1 отверстие BRAUBERG  quot;HL-1 quot;, до 6 листов, 226867</t>
+  </si>
+  <si>
+    <t>Металлический дырокол BRAUBERG &amp;quot;HL-1&amp;quot; предназначен для пробивания одного отверстия. Пробивает 1 отверстие диаметром 6 мм. Количество пробиваемых листов – 6.</t>
+  </si>
+  <si>
+    <t>423726</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/1cb/uq3d54d96wabppki9jsuwrvhwlsylqub.jpg</t>
   </si>
   <si>
     <t>Дырокол металлический МОЩНЫЙ BRAUBERG  quot;Heavy duty quot;, до 100 листов, черный, 226869</t>
   </si>
   <si>
     <t>Дырокол BRAUBERG &amp;quot;Heavy duty&amp;quot; – это необходимый офисный предмет, с помощью которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Предназначен для перфорации большого объема бумажных листов. Мощный дырокол пробивает до 100 л. бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание бумаги. Количество пробиваемых отверстий – 2, диаметр каждого – 6 мм, расстояние между отверстиями – 8 мм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка – пробить отверстия в нужных местах. Оснащен контейнером для сбора мусора и блокиратором для компактного хранения.</t>
   </si>
   <si>
     <t>423727</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/e9e/8vb2xpopdsw72m0qgb9sl714rrp6fcbj.jpg</t>
   </si>
   <si>
     <t>Сменные диски для мощного дырокола BRAUBERG  quot;Heavy Duty quot;, до 100 листов, КОМПЛЕКТ 2 шт., 226875</t>
   </si>
   <si>
     <t>Сменные диски предназначены для для мощного дырокола BRAUBERG &amp;quot;Heavy Duty&amp;quot; на 100 листов &amp;#40;код 226869&amp;#41;. Изготовлены из черного пластика. Диаметр - 29 мм. 2 штуки в комплекте. Поставляются в пакете с европодвесом.</t>
   </si>
   <si>
     <t>423728</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/4b2/cbmy6c0ebiriwxwgr06lx424xug3f7fx.jpg</t>
-[...8 lines deleted...]
-    <t>423729</t>
+    <t>http://anytos.ru//upload/iblock/d7c/8kn33lfezab2a8rnsgh0uel1ncaj75w0.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол фигурный  quot;Сердце quot;, диаметр вырезной фигуры 16 мм, ОСТРОВ СОКРОВИЩ, 227148</t>
+  </si>
+  <si>
+    <t>Фигурный дырокол ОСТРОВ СОКРОВИЩ - незаменимый и очень простой инструмент для детского и взрослого творчества. Используется для оформления края листа, для создания аппликаций, открыток, альбомов, пригласительных, а также для изготовления конфетти. Дырокол компактный и удобный в применении, размер - 6х8,5х13,6 см. Диаметр пробиваемого отверстия - 16 мм, форма вырубки - сердце. Режущие части, изготовленные из высококачественного металла, защищены пластмассовым корпусом, что делает дырокол ОСТРОВ СОКРОВИЩ безопасным для детей. Дыроколом можно работать по бумаге, картону и пористой резине плотностью от 80 до 200 г/м2.</t>
+  </si>
+  <si>
+    <t>423731</t>
   </si>
   <si>
     <t>&lt;a href="/brands/ostrov-sokrovisch/"&gt;ОСТРОВ СОКРОВИЩ&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/d7c/8kn33lfezab2a8rnsgh0uel1ncaj75w0.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/803/hxbhd5hm7a2k1i1bkez3uen2kx0ez933.jpg</t>
   </si>
   <si>
     <t>Дырокол фигурный  quot;Звезда quot;, диаметр вырезной фигуры 16 мм, ОСТРОВ СОКРОВИЩ, 227149</t>
   </si>
   <si>
     <t>Фигурный дырокол ОСТРОВ СОКРОВИЩ - незаменимый и очень простой инструмент для детского и взрослого творчества. Используется для оформления края листа, для создания аппликаций, открыток, альбомов, пригласительных, а также для изготовления конфетти. Дырокол компактный и удобный в применении, размер - 6х8,5х13,6 см. Диаметр пробиваемого отверстия - 16 мм, форма вырубки - звезда. Режущие части, изготовленные из высококачественного металла, защищены пластмассовым корпусом, что делает дырокол ОСТРОВ СОКРОВИЩ безопасным для детей. Дыроколом можно работать по бумаге, картону и пористой резине плотностью от 80 до 200 г/м2.</t>
   </si>
   <si>
     <t>423732</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/795/yah1n6rkwtwh16us1yhkq8z9z08b3fjo.jpg</t>
   </si>
   <si>
     <t>Дырокол фигурный  quot;Цветок quot;, диаметр вырезной фигуры 16 мм, ОСТРОВ СОКРОВИЩ, 227152</t>
   </si>
   <si>
     <t>Фигурный дырокол ОСТРОВ СОКРОВИЩ - незаменимый и очень простой инструмент для детского и взрослого творчества. Используется для оформления края листа, для создания аппликаций, открыток, альбомов, пригласительных, а также для изготовления конфетти. Дырокол компактный и удобный в применении, размер - 6х8,5х13,6 см. Диаметр пробиваемого отверстия - 16 мм, форма вырубки - цветок. Режущие части, изготовленные из высококачественного металла, защищены пластмассовым корпусом, что делает дырокол ОСТРОВ СОКРОВИЩ безопасным для детей. Дыроколом можно работать по бумаге, картону и пористой резине плотностью от 80 до 200 г/м2.</t>
   </si>
   <si>
     <t>423734</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/248/tejlk8zyjav4ltzls2wml5xflt8qerfh.jpg</t>
   </si>
   <si>
     <t>Дырокол фигурный  quot;Ромашка quot;, диаметр вырезной фигуры 16 мм, ОСТРОВ СОКРОВИЩ, 227156</t>
   </si>
   <si>
     <t>Фигурный дырокол ОСТРОВ СОКРОВИЩ - незаменимый и очень простой инструмент для детского и взрослого творчества. Используется для оформления края листа, для создания аппликаций, открыток, альбомов, пригласительных, а также для изготовления конфетти. Дырокол компактный и удобный в применении, размер - 6х8,5х13,6 см. Диаметр пробиваемого отверстия - 16 мм, форма вырубки - ромашка. Режущие части, изготовленные из высококачественного металла, защищены пластмассовым корпусом, что делает дырокол ОСТРОВ СОКРОВИЩ безопасным для детей. Дыроколом можно работать по бумаге, картону и пористой резине плотностью от 80 до 200 г/м2.</t>
   </si>
   <si>
     <t>423738</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/b4e/e45stist28c3k7ors278vs23tv4crjpu.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол фигурный  quot;Сердце quot;, диаметр вырезной фигуры 25 мм, ОСТРОВ СОКРОВИЩ, 227160</t>
+  </si>
+  <si>
+    <t>Фигурный дырокол ОСТРОВ СОКРОВИЩ - незаменимый и очень простой инструмент для детского и взрослого творчества. Используется для оформления края листа, для создания аппликаций, открыток, альбомов, пригласительных, а также для изготовления конфетти. Дырокол компактный и удобный в применении, размер - 6,7х8,5х13,6 см. Диаметр пробиваемого отверстия - 25 мм, форма вырубки - сердце. Режущие части, изготовленные из высококачественного металла, защищены пластмассовым корпусом, что делает дырокол ОСТРОВ СОКРОВИЩ безопасным для детей. Дыроколом можно работать по бумаге, картону и пористой резине плотностью от 80 до 200 г/м2.</t>
+  </si>
+  <si>
+    <t>423742</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/b1e/wzszkdwvxfaac2vkfi82hhn9kd9s5q8q.jpg</t>
   </si>
   <si>
     <t>Дырокол фигурный  quot;Цветок quot;, диаметр вырезной фигуры 25 мм, ОСТРОВ СОКРОВИЩ, 227161</t>
   </si>
   <si>
     <t>Фигурный дырокол ОСТРОВ СОКРОВИЩ - незаменимый и очень простой инструмент для детского и взрослого творчества. Используется для оформления края листа, для создания аппликаций, открыток, альбомов, пригласительных, а также для изготовления конфетти. Дырокол компактный и удобный в применении, размер - 6,7х8,5х13,6 см. Диаметр пробиваемого отверстия - 25 мм, форма вырубки - цветок. Выполнен в красном цвете. Режущие части, изготовленные из высококачественного металла, защищены пластмассовым корпусом, что делает дыроколы ОСТРОВ СОКРОВИЩ безопасными для детей.</t>
   </si>
   <si>
     <t>423743</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/a51/tl5q3588qcpee42wiamhpy0f28ydtyx7.jpg</t>
   </si>
   <si>
     <t>Дырокол BRAUBERG  quot;Original quot;, до 10 листов, синий, 227785</t>
   </si>
   <si>
     <t>Дырокол для бумаг – это необходимый офисный предмет, с применением которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Офисный аксессуар предназначен для перфорации бумаги. Дырокол эргономичного дизайна с качественными пробойниками обеспечивает легкое и точное пробивание бумаги. Дырокол BRAUBERG &amp;quot;Original&amp;quot; способен пробить за один раз 10 листов бумаги. Стандартное количество пробиваемых отверстий - 2, диаметр каждого - 6 мм. Благодаря расстоянию между отверстиями в 8 см проколотые дыроколом листы могут храниться в папке идеально ровно и не мяться. Когда будет завершен отчетный период, они обычно сшиваются ниткой и снимаются с металлических колец. Метка центрирования поможет ровно разместить листы. Наличие ограничительной линейки позволяет пробить отверстия в нужном месте, что делает возможным сложить документы в папку ровной стопкой. Дырокол оснащен блокиратором для компактного хранения. Текстурная поверхность позволяет рукам не скользить во время работы. Основная задача контейнера для конфетти состоит в сборе мусора, благодаря чему не будет постоянно загрязняться рабочее пространство. Малые размеры делового аксессуара помогут с легкостью разместить на рабочем столе, а синий цвет в сочетании с серым отлично впишется в любой интерьер.Отличное качество дырокола BRAUBERG &amp;quot;Original&amp;quot; по доступной цене навсегда станет незаменимым помощником при работе с документацией.</t>
   </si>
   <si>
     <t>423760</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/a3c/w950f1j8ncbydkbk7gbp1gm1r2657df3.jpg</t>
   </si>
   <si>
     <t>Дырокол BRAUBERG  quot;Original quot;, до 10 листов, белый, 227786</t>
   </si>
   <si>
     <t>Дырокол для бумаг – это необходимый офисный предмет, с применением которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Офисный аксессуар предназначен для перфорации бумаги. Дырокол эргономичного дизайна с качественными пробойниками обеспечивает легкое и точное пробивание бумаги.Дырокол BRAUBERG &amp;quot;Original&amp;quot; способен пробить за один раз 10 листов бумаги. Стандартное количество пробиваемых отверстий - 2, диаметр каждого - 6 мм. Благодаря расстоянию между отверстиями в 8 см проколотые дыроколом листы могут храниться в папке идеально ровно и не мяться. Когда будет завершен отчетный период, они обычно сшиваются ниткой и снимаются с металлических колец. Метка центрирования поможет ровно разместить листы. Наличие ограничительной линейки позволяет пробить отверстия в нужном месте, что делает возможным сложить документы в папку ровной стопкой. Дырокол оснащен блокиратором для компактного хранения. Текстурная поверхность позволяет рукам не скользить во время работы. Основная задача контейнера для конфетти состоит в сборе мусора, благодаря чему не будет постоянно загрязняться рабочее пространство. Малые размеры делового аксессуара помогут с легкостью разместить на рабочем столе, а классический белый цвет отлично впишется в любой интерьер.Отличное качество дырокола BRAUBERG &amp;quot;Original&amp;quot; по доступной цене навсегда станет незаменимым помощником при работе с документацией.</t>
   </si>
   <si>
     <t>423761</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/842/aei0619ky4x3b6b884djbqyq2835gwvr.jpg</t>
   </si>
   <si>
     <t>Дырокол BRAUBERG  quot;Original quot;, до 20 листов, белый, 227787</t>
   </si>
   <si>
     <t>Дырокол для бумаг – это необходимый офисный предмет, с применением которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Офисный аксессуар предназначен для перфорации бумаги. Дырокол эргономичного дизайна с качественными пробойниками обеспечивает легкое и точное пробивание бумаги. Дырокол BRAUBERG &amp;quot;Original&amp;quot; способен пробить за один раз 20 листов бумаги. Стандартное количество пробиваемых отверстий - 2, диаметр каждого - 6 мм. Благодаря расстоянию между отверстиями в 8 см проколотые дыроколом листы могут храниться в папке идеально ровно и не мяться. Когда будет завершен отчетный период, они обычно сшиваются ниткой и снимаются с металлических колец. Метка центрирования поможет ровно разместить листы. Наличие ограничительной линейки позволяет пробить отверстия в нужном месте, что делает возможным сложить документы в папку ровной стопкой. Дырокол оснащен блокиратором для компактного хранения. Текстурная поверхность позволяет рукам не скользить во время работы. Основная задача контейнера для конфетти состоит в сборе мусора, благодаря чему не будет постоянно загрязняться рабочее пространство. Малые размеры делового аксессуара помогут с легкостью разместить на рабочем столе, а классический белый цвет отлично впишется в любой интерьер.Дырокол отличного качества BRAUBERG &amp;quot;Original&amp;quot; по доступной цене навсегда станет незаменимым помощником при работе с документацией.</t>
   </si>
   <si>
     <t>423762</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/ef2/yvj83xl47r0ayxe3t1g25q684nandwi5.jpg</t>
-[...22 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/90f/rrwxs6o83xoqz0qn2twpzllohfc909ug.jpg</t>
   </si>
   <si>
     <t>Дырокол BRAUBERG  quot;Black Jack quot;, до 20 листов, черный, 227796</t>
   </si>
   <si>
     <t>Дырокол для бумаг &amp;quot;Black Jack&amp;quot; BRAUBERG – это необходимый офисный предмет, с применением которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Офисный аксессуар предназначен для перфорации бумаги. Способен пробить за один раз 20 листов бумаги. Стандартное количество пробиваемых отверстий - 2, диаметр каждого - 6 мм. Благодаря расстоянию между отверстиями в 8 см проколотые дыроколом листы могут храниться в папке идеально ровно и не мяться. Когда будет завершен отчетный период, они обычно сшиваются ниткой и снимаются с металлических колец. Наличие ограничительной линейки позволяет пробить отверстия в нужном месте, что делает возможным сложить документы в папку ровной стопкой. Основная задача контейнера для конфетти состоит в сборе мусора, благодаря чему не будет постоянно загрязняться рабочее пространство. Малые размеры делового аксессуара помогут с легкостью разместить на рабочем столе, а классический черный цвет отлично впишется в любой интерьер.Дырокол BRAUBERG &amp;quot;Black Jack&amp;quot; по доступной цене навсегда станет незаменимым помощником при работе с документацией.</t>
   </si>
   <si>
     <t>423769</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/82e/7s9ptm8j957p1q3wkrm05folrpz6rzqa.jpg</t>
   </si>
   <si>
     <t>Дырокол Attache Power до 65л., металл., ч рный</t>
   </si>
   <si>
     <t>Дырокол Attache Power до 65л., металл., чёрный</t>
   </si>
   <si>
     <t>438378</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/2b6/6kxsh02tmf6hesvs4hjbouns10na96ku.jpg</t>
@@ -1334,1416 +1061,1236 @@
   <si>
     <t>459299</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/3c1/i1kmuybmdyw38xl9zrpuyxdu70kqa5k5.jpg</t>
   </si>
   <si>
     <t>Дырокол BRAUBERG  quot;JET PRO quot;, до 40 листов, красно-черный, 228603</t>
   </si>
   <si>
     <t>Дырокол для бумаг BRAUBERG &amp;quot;Jet Pro&amp;quot; – это необходимый офисный предмет, с помощью которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Способен пробить за один раз 40 листов бумаги. Стандартное количество пробиваемых отверстий - 2, диаметр каждого - 6 мм. Благодаря расстоянию между отверстиями в 8 см проколотые дыроколом листы могут храниться в папке идеально ровно и не мяться. Наличие ограничительной линейки позволяет пробить отверстия в нужном месте, что делает возможным сложить документы в папку ровной стопкой. Текстурная поверхность и резиновая вставка позволяет рукам не скользить во время работы. Основная задача контейнера для конфетти состоит в сборе мусора, благодаря чему не будет постоянно загрязняться рабочее пространство. Имеет стильный дизайн, комбинированный цвет и эргономичную форму корпуса.Дырокол BRAUBERG &amp;quot;Jet Pro&amp;quot; по доступной цене навсегда станет незаменимым помощником при работе с документацией.</t>
   </si>
   <si>
     <t>459300</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/ebb/oon9006h6folbc2axbhpjnwdoz9ns0r1.jpg</t>
   </si>
   <si>
     <t>Дырокол BRAUBERG  quot;JET PRO quot;, до 40 листов, сине-черный, 228602</t>
   </si>
   <si>
     <t>459301</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/81b/uxbhq4026520iku01jkm6zohaorphu7j.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/584/c1ycqgnoxcsvp6femocr5kuswjf1tly5.jpg</t>
   </si>
   <si>
     <t>Дырокол металлический BRAUBERG  quot;Office Expert quot;, до 35 листов, черно-синий, 228605</t>
   </si>
   <si>
     <t>Дырокол для бумаг BRAUBERG &amp;quot;Office-Expert&amp;quot; – это необходимый офисный предмет, с помощью которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Способен пробить за один раз 35 листов бумаги. Стандартное количество пробиваемых отверстий - 2, диаметр каждого - 6 мм. Благодаря расстоянию между отверстиями в 8 см проколотые дыроколом листы могут храниться в папке идеально ровно и не мяться. Наличие ограничительной линейки позволяет пробить отверстия в нужном месте, что делает возможным сложить документы в папку ровной стопкой. Дырокол оснащен блокиратором для компактного хранения. Основная задача контейнера для конфетти состоит в сборе мусора, благодаря чему не будет постоянно загрязняться рабочее пространство. Имеет стильный дизайн, комбинированный цвет и эргономичную форму корпуса.Дырокол BRAUBERG &amp;quot;Office-Expert&amp;quot; по доступной цене навсегда станет незаменимым помощником при работе с документацией.</t>
   </si>
   <si>
     <t>459303</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/c22/c2277f9cc71e33b7aec91f650b3cdc5b.jpeg</t>
-[...2 lines deleted...]
-    <t>Дырокол Berlingo  quot;Power TX quot; 10л., металлический, с линейкой, синий</t>
+    <t>http://anytos.ru//upload/iblock/a19/hzfo4pbn3xnv1urf77iht2j0s5tvohs7.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Berlingo  quot;Power TX quot; 10л., металлический, с линейкой, зеленый</t>
   </si>
   <si>
     <t>Цельнометаллический дырокол Berlingo &amp;quot;Power TX&amp;quot; выполнен в ярких модных цветах. Прекрасно&amp;nbsp;&amp;nbsp;подходит&amp;nbsp;&amp;nbsp;для ежедневного использования. Пробивает до 10 листов. Наличие форматной линейки позволяет зафиксировать бумагу на нужном расстоянии. Удобный контейнер для храния конфетти.&amp;nbsp;&amp;nbsp;Шаг перфорации - 80 мм. Диаметр отверстия - 6 мм. Упакован в картонный короб.</t>
   </si>
   <si>
-    <t>469358</t>
-[...7 lines deleted...]
-  <si>
     <t>469359</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/388/388dc26443809af2f9b68155e7b819f1.jpeg</t>
-[...2 lines deleted...]
-    <t>Дырокол Berlingo  quot;Power TX quot; 20л., металлический, с фиксатором и линейкой, синий</t>
+    <t>http://anytos.ru//upload/iblock/644/vend4xknqtolgwv5sg79lod2yhyf91ye.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Berlingo  quot;Power TX quot; 30л., металлический, с фиксатором и линейкой, синий</t>
+  </si>
+  <si>
+    <t>Цельнометаллический дырокол Berlingo &amp;quot;Power TX&amp;quot; выполнен в ярких модных цветах. Прекрасно&amp;nbsp;&amp;nbsp;подходит&amp;nbsp;&amp;nbsp;для ежедневного использования. Пробивает до 30 листов.&amp;nbsp;&amp;nbsp;Встроенный фиксатор обеспечивает компактное хранение дырокола. Наличие форматной линейки позволяет зафиксировать бумагу на нужном расстоянии. Удобный контейнер для храния конфетти.&amp;nbsp;&amp;nbsp;Шаг перфорации - 80 мм. Диаметр отверстия - 6 мм. Упакован в картонный короб.</t>
+  </si>
+  <si>
+    <t>469364</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1a0/8yudq1m2myzhyaqc491i4wfcw27ajtpi.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Berlingo  quot;Power TX quot; 30л., металлический, с фиксатором и линейкой, зеленый</t>
+  </si>
+  <si>
+    <t>469365</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6bc/bpkhf14w391zzao3wtlfnxxqz0ql2baq.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Berlingo  quot;Power TX quot; 30л., металлический, с фиксатором и линейкой, красный</t>
+  </si>
+  <si>
+    <t>469366</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/02c/gkkba0lql50z7nylz7ufie15y229v27c.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол металлический МОЩНЫЙ BRAUBERG  quot;Heavy duty quot;, до 60 листов, черный, 226868</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG &amp;quot;Heavy duty&amp;quot; – это необходимый офисный предмет, с помощью которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Предназначен для перфорации большого объема бумажных листов. Мощный дырокол BRAUBERG &amp;quot;Heavy duty&amp;quot; пробивает до 60 л. бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание бумаги. Количество пробиваемых отверстий – 2, диаметр каждого – 6 мм, расстояние между отверстиями – 8 мм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка – пробить отверстия в нужных местах. Оснащен контейнером для сбора мусора и блокиратором для компактного хранения.</t>
+  </si>
+  <si>
+    <t>472817</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/914/ebrjrune0vbm1ya46cnw5oqky9z57zlr.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол энергосберегающий Berlingo  quot;Smart Technology quot; 15л, металлический, фиксатор, линейка, белый</t>
+  </si>
+  <si>
+    <t>Цельнометаллический ЭНЕРГОСБЕРЕГАЮЩИЙ дырокол Berlingo &amp;quot;Smart Technology&amp;quot; выполнен в классических цветах. Прекрасно подходит&amp;nbsp;&amp;nbsp;для ежедневного использования. Пробивает до 15 листов. Не требует усилий.&amp;nbsp;&amp;nbsp;Встроенный фиксатор обеспечивает компактное хранение дырокола. Наличие форматной линейки позволяет зафиксировать бумагу на нужном расстоянии. Удобный контейнер для хранения конфетти.&amp;nbsp;&amp;nbsp;Шаг перфорации - 80 мм. Диаметр отверстия - 6 мм. Упакован в картонный короб.</t>
+  </si>
+  <si>
+    <t>557698</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/79e/bb96ii10jxt941xcxv1v5qzcy13j371t.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол энергосберегающий Berlingo  quot;Smart Technology quot; 15л, металлический, фиксатор, линейка, красный</t>
+  </si>
+  <si>
+    <t>557700</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8ea/x6yjdte5g905h3nf41z799om3tenrq56.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Berlingo  quot;Office Soft quot; 30л., пластиковый, ассорти, с линейкой</t>
+  </si>
+  <si>
+    <t>Дыроколы серии &amp;quot;Office Soft&amp;quot; мощностью от 10 до 30 листов производятся с пластиковой верхней частью корпуса. Все они снабжены антискользящими мягкими вставками, органичительными линейками и удобными отделениями для конфетти, которые легко очищать благодаря специальной форме дна. Каждая модель выполнена в двух артикулах: с мягкой вставкой черного цвета, а также цветов ассорти: серый, синий, красный. Корпус дырокола всегда черный.</t>
+  </si>
+  <si>
+    <t>557701</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fd9/fmmn78mluf72rflqv29yf0bs8eggtrmz.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Berlingo  quot;Universal quot; 20л., металлический, серый</t>
+  </si>
+  <si>
+    <t>Цельнометаллический дырокол Berlingo &amp;quot;Universal&amp;quot; прекрасно&amp;nbsp;&amp;nbsp;подходит&amp;nbsp;&amp;nbsp;для ежедневного использования. Пробивает до 20 листов. Наличие форматной линейки позволяет зафиксировать бумагу на нужном расстоянии. Удобный контейнер для хранения конфетти.&amp;nbsp;&amp;nbsp;Шаг перфорации - 80 мм. Диаметр отверстия - 6 мм. Упакован в картонный короб.</t>
+  </si>
+  <si>
+    <t>557702</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a17/x7ymmklgk36dd312c54x7zb8ef8sobnn.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Berlingo  quot;Universal quot; 30л., металлический, синий</t>
+  </si>
+  <si>
+    <t>Цельнометаллический дырокол Berlingo &amp;quot;Universal&amp;quot; прекрасно&amp;nbsp;&amp;nbsp;подходит&amp;nbsp;&amp;nbsp;для ежедневного использования. Пробивает до 30 листов. Наличие форматной линейки позволяет зафиксировать бумагу на нужном расстоянии. Удобный контейнер для хранения конфетти.&amp;nbsp;&amp;nbsp;Шаг перфорации - 80 мм. Диаметр отверстия - 6 мм. Упакован в картонный короб.</t>
+  </si>
+  <si>
+    <t>557705</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/aa8/a3djjftg73r9r4m5z2zo3rgrqnu73zfm.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Berlingo  quot;Universal quot; 40л., металлический, серый</t>
+  </si>
+  <si>
+    <t>Цельнометаллический дырокол Berlingo &amp;quot;Universal&amp;quot; прекрасно&amp;nbsp;&amp;nbsp;подходит&amp;nbsp;&amp;nbsp;для ежедневного использования. Пробивает до 40 листов. Наличие форматной линейки позволяет зафиксировать бумагу на нужном расстоянии. Удобный контейнер для хранения конфетти.&amp;nbsp;&amp;nbsp;Шаг перфорации - 80 мм. Диаметр отверстия - 6 мм. Упакован в картонный короб.</t>
+  </si>
+  <si>
+    <t>557706</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d17/lu0wp1a1nbgsnaxh4q5dklxr845ieh02.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Berlingo  quot;Office Soft quot; 10л., пластиковый, синий, с линейкой</t>
+  </si>
+  <si>
+    <t>Пластиковый дырокол Berlingo &amp;quot;Office Soft&amp;quot; прекрасно подходит&amp;nbsp;&amp;nbsp;для ежедневного использования.&amp;nbsp;&amp;nbsp;Антискользящая прорезиненная вставка обеспечивает еще более комфортную работу дырокола. Пробивает до 10 листов. Наличие форматной линейки позволяет зафиксировать бумагу на нужном расстоянии. Удобный контейнер для хранения конфетти.&amp;nbsp;&amp;nbsp;Шаг перфорации - 80 мм. Диаметр отверстия - 6 мм. Упакован в картонный короб.</t>
+  </si>
+  <si>
+    <t>557708</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b7c/jauo9uhrlayg4kbeamm1ts0e7bpa5bqi.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол MAPED  Франция   quot;Essentials Metal quot;, металлический, большой, на 35 листов, черный, 403411</t>
+  </si>
+  <si>
+    <t>Металлический дырокол MAPED &amp;quot;Essentials Metal&amp;quot; обладает запатентованной системой выравнивания листов с помощью папки с кольцами. Пробивает до 35 листов плотностью 70 г/м2. Обладает лаконичным стильным дизайном и удобным контейнером для конфетти со съемной крышкой. Быстрое и точное пробивание благодаря центровочным меткам на корпусе. Дырокол снабжен выдвижной линейкой-ограничителем с надёжной фиксацией упора. Фиксация крышки в сложенном положении. Пробивает как 2, так и 4 отверстия &amp;#40;в 2 приема с помощью деления 3х8 на линейке&amp;#41;.</t>
+  </si>
+  <si>
+    <t>563590</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/56a/8k33nmv9avc2c8y7f4xiy5grqxvsck9w.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол металлический МОЩНЫЙ BRAUBERG  quot;Heavy duty quot;, до 150 листов, черный, 226870</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG &amp;quot;Heavy duty&amp;quot; – это необходимый офисный предмет, с помощью которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Предназначен для перфорации большого объема бумажных листов. Мощный дырокол пробивает до 150 л. бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание бумаги. Количество пробиваемых отверстий – 2, диаметр каждого – 6 мм, расстояние между отверстиями – 80 мм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка - пробить отверстия в нужных местах. Оснащен контейнером для сбора мусора и блокиратором для компактного хранения.</t>
+  </si>
+  <si>
+    <t>563591</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0e2/rzrfbpf8vv8f5j2f524dsux6kn4xr8o4.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол на 2-3-4 отверстия KW-trio, до 30 листов</t>
+  </si>
+  <si>
+    <t>Дырокол повышенной мощности на 4 отверстия с регулируемым расстоянием между отверстиями. Отлично подойдет для работы с большим объемом подшиваемых документов &amp;#40;работа с каталогами, архивами, бухгалтерскими документами&amp;#41;.</t>
+  </si>
+  <si>
+    <t>563592</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1cb/ru2fi1lb7358k6z57w19sqb4jasadfah.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Attache Economy до 20 листов, с линейкой, цвет черный</t>
+  </si>
+  <si>
+    <t>581925</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2ec/rtm2072zedtsda1afmy7ebhgg3esaasn.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол металлический МОЩНЫЙ BRAUBERG  quot;Heavy duty quot; до 65 листов, эргономичный, черный</t>
+  </si>
+  <si>
+    <t>Качественный дырокол BRAUBERG &amp;quot;Heavy duty&amp;quot; обеспечивает точное и легкое пробивание большого объема бумажных листов. Способен пробить за один раз 65 л. бумаги. Стандартное количество пробиваемых отверстий – 2, диаметр каждого – 6 мм. Благодаря расстоянию между отверстиями в 8 см проколотые дыроколом листы могут храниться в папке идеально ровно и не мяться. Когда будет завершен отчетный период, они обычно сшиваются ниткой и снимаются с металлических колец. Метка центрирования поможет ровно разместить листы. Наличие ограничительной линейки позволяет пробить отверстия в нужном месте, что делает возможным сложить документы в папку ровной стопкой. Дырокол оснащен блокиратором для компактного хранения. Основная задача контейнера для конфетти состоит в сборе мусора, благодаря чему не будет постоянно загрязняться рабочее пространство. Средние размеры делового аксессуара помогут с легкостью разместить на рабочем столе, а классическое сочетание черного с серым цветом отлично впишется в любой интерьер.</t>
+  </si>
+  <si>
+    <t>600470</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b27/7n5g1m0xraz5kn21i21vk37rmuvhoenc.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол металлический BRAUBERG  quot;Extra quot;, до 40 листов, черный, 229093</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG &amp;quot;Extra&amp;quot; – это необходимый офисный предмет, с помощью которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Металлический дырокол эргономичного дизайна пробивает до 40 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание. Количество пробиваемых отверстий - 2, диаметр каждого - 6 мм, расстояние между отверстиями - 8 cм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка - пробить отверстия в нужных местах. Благодаря эргономичной форме поверхности дырокола руки не скользят во время работы. Оснащен контейнером для сбора мусора. Классический черный цвет отлично впишется в любой интерьер.</t>
+  </si>
+  <si>
+    <t>603747</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1a2/gqe9cck9m7s5uqhao4ue4qzbrk70opr1.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол OfficeSpace 35л., металлический, черный, с линейкой</t>
+  </si>
+  <si>
+    <t>Металлический дырокол, пробивная мощность 35 листов. Дырокол снабжен ограничительной форматной линейкой, фиксатором и антискользящей вставкой. Цвет корпуса черный.</t>
+  </si>
+  <si>
+    <t>607690</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c0b/nspa8xsmyss5wc5uf7rxqbiv8fgofz7t.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG  quot;Super quot;, до 10 листов, черный, 229090</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG &amp;quot;Extra&amp;quot; – это необходимый офисный предмет, с помощью которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Дырокол эргономичного дизайна с металлическим механизмом пробивает до 10 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание. Количество пробиваемых отверстий - 2, диаметр каждого - 6 мм, расстояние между отверстиями - 8 cм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка - пробить отверстия в нужных местах. Благодаря эргономичной форме поверхности дырокола руки не скользят во время работы. Оснащен контейнером для сбора мусора. Классический черный цвет отлично впишется в любой интерьер.</t>
+  </si>
+  <si>
+    <t>616782</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/98d/cizvhgizdas42a6e73k5eunfuv68ack7.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG  quot;Super quot;, до 20 листов, черный, 229091</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG &amp;quot;Extra&amp;quot; – это необходимый офисный предмет, с помощью которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Дырокол эргономичного дизайна с металлическим механизмом пробивает до 20 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание. Количество пробиваемых отверстий - 2, диаметр каждого - 6 мм, расстояние между отверстиями - 8 cм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка - пробить отверстия в нужных местах. Благодаря эргономичной форме поверхности дырокола руки не скользят во время работы. Оснащен контейнером для сбора мусора. Классический черный цвет отлично впишется в любой интерьер.</t>
+  </si>
+  <si>
+    <t>616783</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/47b/jfiy2x3y6rk6ey999yq881owifwtk21x.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол металлический BRAUBERG  quot;Super quot;, до 30 листов, черный, 229092</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG &amp;quot;Extra&amp;quot; – это необходимый офисный предмет, с помощью которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Металлический дырокол эргономичного дизайна пробивает до 30 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание. Количество пробиваемых отверстий - 2, диаметр каждого - 6 мм, расстояние между отверстиями - 8 cм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка - пробить отверстия в нужных местах. Благодаря эргономичной форме поверхности дырокола руки не скользят во время работы. Оснащен контейнером для сбора мусора. Классический черный цвет отлично впишется в любой интерьер.</t>
+  </si>
+  <si>
+    <t>616784</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7b5/q4zt449lb4dpamm4kvv1a1ymwi3pcmn4.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол металлический BRAUBERG  quot;ULTRA quot;, до 20 листов, черный, 228758</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG &amp;quot;ULTRA&amp;quot; – это необходимый офисный предмет, с помощью которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Дырокол эргономичного дизайна с металлическим механизмом пробивает до 20 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание. Количество пробиваемых отверстий - 2, диаметр каждого - 6 мм, расстояние между отверстиями - 8 мм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка - пробить отверстия в нужных местах. Благодаря эргономичной форме поверхности дырокола руки не скользят во время работы. Оснащен контейнером для сбора мусора. Лакированный корпус из высокопрочного металла в несколько раз сократит износ, а классический черный цвет отлично впишется в любой интерьер.</t>
+  </si>
+  <si>
+    <t>616786</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/371/jxe89ptcop6d7vzhz8wuigtvrjo7zjq9.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Berlingo  quot;Universal quot; 10л., металлический, серый</t>
+  </si>
+  <si>
+    <t>Цельнометаллический дырокол Berlingo &amp;quot;Universal&amp;quot; прекрасно&amp;nbsp;&amp;nbsp;подходит&amp;nbsp;&amp;nbsp;для ежедневного использования. Пробивает до 10 листов. Наличие форматной линейки позволяет зафиксировать бумагу на нужном расстоянии. Удобный контейнер для хранения конфетти.&amp;nbsp;&amp;nbsp;Шаг перфорации - 80 мм. Диаметр отверстия - 6 мм. Упакован в картонный короб.</t>
+  </si>
+  <si>
+    <t>618462</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/895/qqzliqzoqhlilcyu3ag7brhh0ustsvur.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Attache Economy до 100 листов, с линейкой, металл, серый</t>
+  </si>
+  <si>
+    <t>625710</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bad/61lhehuyxz3dvmk2cjwugz9m5bdvuo7e.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол на 2-3-4 отверстия KW-trio, до 10 листов, черный, 999D, -999D</t>
+  </si>
+  <si>
+    <t>Дырокол позволяет аккуратно и точно пробить в бумаге 2, 3 или 4 отверстия. Отлично подойдет для работы с большим объемом подшиваемых документов &amp;#40;работа с каталогами, архивами, бухгалтерскими документами&amp;#41;.</t>
+  </si>
+  <si>
+    <t>629720</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9c8/xh457he5dhkz2bzbp8mstccbwc9sqzoc.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Berlingo  quot;Office Soft quot; 30л., пластиковый, синий, с линейкой</t>
+  </si>
+  <si>
+    <t>Пластиковый дырокол Berlingo &amp;quot;Office Soft&amp;quot; прекрасно подходит&amp;nbsp;&amp;nbsp;для ежедневного использования.&amp;nbsp;&amp;nbsp;Антискользящая прорезиненная вставка обеспечивает еще более комфортную работу дырокола. Пробивает до 30 листов.&amp;nbsp;&amp;nbsp;Встроенный фиксатор обеспечивает компактное хранение дырокола. Наличие форматной линейки позволяет зафиксировать бумагу на нужном расстоянии.&amp;nbsp;&amp;nbsp;Удобный контейнер для храния конфетти.&amp;nbsp;&amp;nbsp;Шаг перфорации - 80 мм. Диаметр отверстия - 6 мм. Упакован в картонный короб.</t>
+  </si>
+  <si>
+    <t>630026</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fdb/bni7tzsduzf7grqxv2qlyhyjx9p1mfxe.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол металлический BRAUBERG  quot;PN-150M quot;, до 35 листов, черный, 227788</t>
+  </si>
+  <si>
+    <t>Настольный металлический дырокол BRAUBERG &amp;quot;PN-150M&amp;quot; обеспечивает легкое и точное пробивание бумаги. Способен пробить за один раз 35 листов бумаги. Стандартное количество пробиваемых отверстий - 2, диаметр каждого - 6 мм. Благодаря расстоянию между отверстиями в 8 см проколотые дыроколом листы могут храниться в папке идеально ровно и не мяться. Когда будет завершен отчетный период, они обычно сшиваются ниткой и снимаются с металлических колец. Метка центрирования поможет ровно разместить листы. Наличие ограничительной линейки позволяет пробить отверстия в нужном месте, что делает возможным сложить документы в папку ровной стопкой. Дырокол оснащен блокиратором для компактного хранения. Основная задача контейнера для конфетти состоит в сборе мусора, благодаря чему не будет постоянно загрязняться рабочее пространство. Малые размеры делового аксессуара помогут с легкостью разместить на рабочем столе, а классический черный цвет отлично впишется в любой интерьер.Данный товар относится к среднему ценовому сегменту.</t>
+  </si>
+  <si>
+    <t>631004</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6ea/9nhjo22t620hen3pqdz1kpicm5iydk8c.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол MAPED  Франция   quot;Essentials quot;, металлический, большой, на 45 листов, черный, 404411</t>
+  </si>
+  <si>
+    <t>Металлический большой дырокол MAPED &amp;quot;Essentials Metal&amp;quot; обладает запатентованной системой выравнивания листов с помощью папки с кольцами. Пробивает до 45 листов плотностью 70 г/м2. Обладает лаконичным стильным дизайном и удобным контейнером для конфетти со съемной крышкой. Быстрое и точное пробивание благодаря центровочным меткам на корпусе. Дырокол снабжен выдвижной линейкой-ограничителем с надёжной фиксацией упора. Фиксация крышки в сложенном положении. Пробивает как 2, так и 4 отверстия &amp;#40;в 2 приема с помощью деления 3х8 на линейке&amp;#41;.</t>
+  </si>
+  <si>
+    <t>631006</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/66b/3r0cyh7kuzj20rvwifo8c5adrnayj0a5.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол металлический МОЩНЫЙ KW-trio, до 150 листов, черный, 952</t>
+  </si>
+  <si>
+    <t>Высококачественный супермощный дырокол. Внимание! Не предназначен для пробивания картона!</t>
+  </si>
+  <si>
+    <t>636876</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fe2/zbslqh1f1hdsk0mprjf0oif6qylhzk3g.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол фигурный, со сменными насадками, 5 штук, ОСТРОВ СОКРОВИЩ, 662783</t>
+  </si>
+  <si>
+    <t>Фигурный дырокол ОСТРОВ СОКРОВИЩ - незаменимый и очень простой инструмент для детского и взрослого творчества. Используется для создания аппликаций, оформления открыток, скрап-альбомов, пригласительных, а также для изготовления конфетти. В набор входят 5 насадок с различными вырубками: сердечко, ангел, бабочка, снежинка, воздушный шарик. Вырубки можно использовать совместно для создания других интересных рисунков. Подробная инструкция размещена на обратной стороне упаковки.Диаметр вырубки составляет 12 мм, вырубленные элементы могут быть использованы в качестве конфетти. Дырокол надёжен, безопасен и прост в работе, может использоваться детьми и взрослыми.</t>
+  </si>
+  <si>
+    <t>644129</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b34/b34452b422cba9e4169678c79d4ca36c.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Attache Economy до 60 листов, с линейкой, металл, синий</t>
+  </si>
+  <si>
+    <t>644914</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e5c/qbzfozk1efvmg09simxaqfq336lidnqh.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол металлический BRAUBERG  quot;Classic quot;, до 25 листов, черный, 229697</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG &amp;quot;Classic&amp;quot; – предмет, который необходим в каждом офисе. С его помощью можно аккуратно пробивать отверстия в документах и подшивать их в папку. Полностью металлический дырокол пробивает до 25 л. бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание бумаги. Количество пробиваемых отверстий – 2, диаметр каждого – 6 мм, расстояние между отверстиями – 8 мм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка - пробить отверстия в нужных местах. Оснащен контейнером для сбора мусора, а также блокиратором для компактного хранения. Классический черный цвет отлично впишется в любой интерьер.</t>
+  </si>
+  <si>
+    <t>652542</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/39b/7lwg723be40fmlvupjkwbt8q6a0hzymj.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG  quot;SX-40 quot;, до 40 листов, черный, 229695</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG &amp;quot;SX-40&amp;quot; – предмет, который необходим в каждом офисе. С его помощью можно аккуратно пробивать отверстия в документах и подшивать их в папку. Дырокол BRAUBERG &amp;quot;SX-40&amp;quot; пробивает до 40 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание. Количество пробиваемых отверстий - 2, диаметр каждого - 6 мм, расстояние между отверстиями - 8 cм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка - пробить отверстия в нужных местах. Оснащен контейнером для сбора мусора. Классический черный цвет отлично впишется в любой интерьер.</t>
+  </si>
+  <si>
+    <t>652543</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f65/f652e7a73cdf946139f645e6a727495e.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG  quot;SX-20 quot;, до 20 листов, черный, 229694</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG &amp;quot;SX-20&amp;quot; – предмет, который необходим в каждом офисе. С его помощью можно аккуратно пробивать отверстия в документах и подшивать их в папку. Дырокол BRAUBERG &amp;quot;SX-20&amp;quot; пробивает до 20 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание. Количество пробиваемых отверстий - 2, диаметр каждого - 6 мм, расстояние между отверстиями - 8 cм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка - пробить отверстия в нужных местах. Оснащен контейнером для сбора мусора. Классический черный цвет отлично впишется в любой интерьер.</t>
+  </si>
+  <si>
+    <t>654238</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/505/a1xvuai0cvd4o6wfxljfcb0qukshgyu8.jpg</t>
+  </si>
+  <si>
+    <t>Сменные диски для мощного дырокола BRAUBERG  quot;Heavy duty quot;  артикул 226870 , КОМПЛЕКТ 6 шт., 227973</t>
+  </si>
+  <si>
+    <t>Сменные диски предназначены для для мощного дырокола BRAUBERG &amp;quot;Heavy duty&amp;quot; &amp;#40;артикул 226870&amp;#41;. Изготовлены из черного пластика. Диаметр - 25 мм. 2 штуки в комплекте. Поставляются в пакете с европодвесом.</t>
+  </si>
+  <si>
+    <t>693894</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a15/uy59shopcn2rzdq1uh0xeedla2u8cvt5.jpg</t>
+  </si>
+  <si>
+    <t>Сменные пробойники для мощного дырокола BRAUBERG  quot;Heavy duty quot;  артикул 226870 , КОМПЛЕКТ 2 шт., 227972</t>
+  </si>
+  <si>
+    <t>Сменные пробойники для мощного дырокола BRAUBERG &amp;quot;Heavy duty&amp;quot; &amp;#40;артикул 226870&amp;#41;. Изготовлены из металла. Длина - 26 мм. Диаметр - 6 мм. В упаковке 2 сменных пробойника.</t>
+  </si>
+  <si>
+    <t>693895</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d08/16kq87wvg2iky92xc9nl40jh8bbas281.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дырокол Erich Krause Elegance до 20 листов, ассорти  в коробке по 1 шт. </t>
+  </si>
+  <si>
+    <t>Дырокол с резервуаром для конфетти и линейкой для выбора форматов. Пробивает до 20 листов. Mеханизм изготовлен из высококачественной стали. Гарантия на механизм 2 года. Остро заточенные ножи позволяют с легкостью пробивать максимально возможное количество листов. Пластиковая основа дырокола не царапает поверхность стола. Диаметр прокола 5.5мм. Расстояние между проколами 80мм. Товар поставляется в нескольких вариантах цвета/дизайна без возможности выбора.</t>
+  </si>
+  <si>
+    <t>696723</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/erich-krause/"&gt;Erich Krause&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/677/9d01tc9y89y8oexh3ah2r39l5dm4vgmg.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дырокол Erich Krause U35 до 35 листов, черный  в коробке по 1 шт. </t>
+  </si>
+  <si>
+    <t>Дырокол с резервуаром для конфетти и линейкой для выбора форматов. Пробивает до 35 листов. Корпус и механизм изготовлены из высококачественной стали. Гарантия на механизм 2 года. Остро заточенные ножи позволяют с легкостью пробивать максимально возможное количество листов. Пластиковая основа дырокола не царапает поверхность стола. Диаметр прокола 6мм. Расстояние между проколами 80мм.</t>
+  </si>
+  <si>
+    <t>696726</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/053/nj72lg8w4raudqmv71i4gynbzscu3vfk.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дырокол Erich Krause R20 Soft touch до 15 листов, черный  в коробке по 1 шт. </t>
+  </si>
+  <si>
+    <t>Модель премии Red Dot Design Award. С уникальной конструкцией фиксатора дырокола для хранения в сложенном положении и покрытием Soft-touch. Пробивает до 15 листов. Имеет резервуар для конфетти и линейку для выбора форматов. Mеханизм изготовлен из высококачественной стали. Гарантия на механизм 2 года. Остро заточенные ножи позволяют с легкостью пробивать максимально возможное количество листов. Пластиковая основа дырокола не царапает поверхность стола. Диаметр прокола 5.5мм. Расстояние между проколами 80мм.</t>
+  </si>
+  <si>
+    <t>696732</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/21d/de1xwoh8dx1271082grbrq7d8hev2zzz.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Berlingo  quot;Fuze quot; 20л., пластиковый, голубой, с линейкой</t>
+  </si>
+  <si>
+    <t>Пластиковый дырокол Berlingo &amp;quot;Fuze&amp;quot; выполнен в сочетании ярких неоновых цветов,&amp;nbsp;&amp;nbsp;прекрасно подходит&amp;nbsp;&amp;nbsp;для ежедневного использования. Антискользящая прорезиненная вставка обеспечивает еще более комфортную работу дырокола. Пробивает до 20 листов.&amp;nbsp;&amp;nbsp;Наличие форматной линейки позволяет зафиксировать бумагу на нужном расстоянии.&amp;nbsp;&amp;nbsp;Удобный контейнер для хранения конфетти.&amp;nbsp;&amp;nbsp;Шаг перфорации - 80 мм. Диаметр отверстия - 6 мм. Упакован в картонный короб.</t>
+  </si>
+  <si>
+    <t>700644</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/938/b3lpllomo1werbig1qkjd6m3ieidbwu7.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Berlingo  quot;Fuze quot; 20л., пластиковый, розовый, с линейкой</t>
+  </si>
+  <si>
+    <t>700646</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e2b/40nciw2zrxqtb3jbmjgxl43eoj2yt2op.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Berlingo  quot;Fuze quot; 20л., пластиковый, фиолетовый, с линейкой</t>
+  </si>
+  <si>
+    <t>700647</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e46/518rfxdub9n6ft9pq4bf3bcr7y3rgdox.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол 10л  quot;Darvish quot; металлический корпус, диаметр отверстия5,5мм, расстояние между отверст. 80мм.</t>
+  </si>
+  <si>
+    <t>Дырокол&amp;nbsp;&amp;nbsp;10л&amp;nbsp;&amp;nbsp;&amp;quot;Darvish&amp;quot; металлический корпус,диаметр отверстия5,5мм, расстояние между отверстиями 80мм с линейкой</t>
+  </si>
+  <si>
+    <t>703962</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/darvish/"&gt;Darvish&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fa0/bbv0nm3pbz0i81qe1p4chclguqrsiqk7.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол 10л  quot;Darvish quot; пластиковый корпус, диаметр отверстия5,5мм, расстояние между отверстиями 80мм.</t>
+  </si>
+  <si>
+    <t>Дырокол&amp;nbsp;&amp;nbsp;10л &amp;quot;Darvish&amp;quot; пластиковый корпус, диаметр отверстия5,5мм, расстояние между отверстиями 80мм с линейкой</t>
+  </si>
+  <si>
+    <t>703963</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b5e/w4xkflcao0idy3jf1b01sfyx9ib71sh8.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол 16л  quot;Darvish quot; пластиковый корпус, d-5,5мм, l-80мм цвет ассорти</t>
+  </si>
+  <si>
+    <t>Дырокол&amp;nbsp;&amp;nbsp;16л &amp;quot;Darvish&amp;quot; пластиковый корпус, d-5,5мм, l-80мм цвет ассорти</t>
+  </si>
+  <si>
+    <t>703964</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b22/vxknlyijq7wzgffn1gbp02hs94pyvjz6.jpg</t>
+  </si>
+  <si>
+    <t>Набор канцелярский  дырокол, степлер  10, скобы  10  2 упаковки  стакан, ножницы   quot;Darvish quot;</t>
+  </si>
+  <si>
+    <t>Набор канцелярский &amp;#40;дырокол,степлер№10,скобы№10&amp;#40;2упаковки&amp;#41;,стакан ,ножницы&amp;#41; &amp;quot;Darvish&amp;quot;</t>
+  </si>
+  <si>
+    <t>703970</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9a0/xag0v5c5vp8yl6aqb2d74jp3v6l3epft.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол на 4 отверстия МОЩНЫЙ KW-trio, до 150 листов, черный, 954, -954</t>
+  </si>
+  <si>
+    <t>Дырокол супермощный на 4 отверстия &amp;#40;пробивает до 150 листов&amp;#41;. Отлично подойдет для работы с большим объемом подшиваемых документов &amp;#40;работа с каталогами, архивами, бухгалтерскими документами&amp;#41;.</t>
+  </si>
+  <si>
+    <t>708880</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/606/jix3optkvl17fwr7vbltoz5u61skzgey.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дырокол ErichKrause  Quadro до 20 листов, ассорти  в коробке по 1 шт. </t>
+  </si>
+  <si>
+    <t>Дырокол ErichKrause® Quadro до 20 листов, ассорти &amp;#40;в коробке по 1 шт.&amp;#41;</t>
+  </si>
+  <si>
+    <t>771383</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дырокол ErichKrause  Quadro до 20 листов, черный  в коробке по 1 шт. </t>
+  </si>
+  <si>
+    <t>Дырокол ErichKrause® Quadro до 20 листов, черный &amp;#40;в коробке по 1 шт.&amp;#41;</t>
+  </si>
+  <si>
+    <t>771384</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e3a/bkj7zzh7y0g2gw86ykp2izwo4uysfb30.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дырокол ErichKrause  Quadro до 40 листов, черный  в коробке по 1 шт. </t>
+  </si>
+  <si>
+    <t>Дырокол ErichKrause® Quadro до 40 листов, черный &amp;#40;в коробке по 1 шт.&amp;#41;</t>
+  </si>
+  <si>
+    <t>771385</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дырокол ErichKrause  U35 до 35 листов, ассорти  в коробке по 1 шт. </t>
+  </si>
+  <si>
+    <t>Дырокол ErichKrause® U35 до 35 листов, ассорти &amp;#40;в коробке по 1 шт.&amp;#41;</t>
+  </si>
+  <si>
+    <t>771390</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/400/8xqiqvtlfh6e75zx6sz26ct6s8tdji98.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Berlingo  quot;Power TX quot; 30л., металлический, с фиксатором и линейкой, черный</t>
+  </si>
+  <si>
+    <t>Цельнометаллический дырокол Berlingo &amp;quot;Power TX&amp;quot; выполнен в стильном черном цвете. Прекрасно подходит&amp;nbsp;&amp;nbsp;для ежедневного использования. Пробивает до 30 листов.&amp;nbsp;&amp;nbsp;Встроенный фиксатор обеспечивает компактное хранение дырокола. Наличие форматной линейки позволяет зафиксировать бумагу на нужном расстоянии. Удобный контейнер для хранения конфетти.&amp;nbsp;&amp;nbsp;Шаг перфорации - 80 мм. Диаметр отверстия - 6 мм. Упакован в картонный короб.</t>
+  </si>
+  <si>
+    <t>775206</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/dd2/thmlxvgoznpk52i7c35mjqday1cx7wgw.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Deli PRO до 25 листов, с линейкой, сталь, в картонной коробке, ассорти</t>
+  </si>
+  <si>
+    <t>795587</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/deli/"&gt;DELI&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/74d/gzg25ub9j3yw0rve38p61eykwl5eya22.jpg</t>
+  </si>
+  <si>
+    <t>Комплект сменных ножей и дисков для мощных дыроколов Berlingo  quot;Heavy Duty quot;, до 150л.  артикулы DDm_15021, DDm_15041  4шт в блистере</t>
+  </si>
+  <si>
+    <t>Комплект сменных ножей и дисков для мощных дыроколов Berlingo &amp;quot;Heavy Duty&amp;quot;, 4 шт в блистере. Подходят для дыроколов Berlingo DDm_15021, DDm_15041, мощностью до 150 листов. В состав набора входят : стальные ножи диаметром 6мм&amp;nbsp;&amp;nbsp;и пластиковые диски диаметром 25мм. Набор упакован в блистер с е/п.</t>
+  </si>
+  <si>
+    <t>833702</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b16/s5xcih5x2gvavk8cwovth8vjl2319eoz.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол энергосберегающий Berlingo  quot;Smart Technology quot; 25л, металлический, фиксатор, линейка, красный</t>
+  </si>
+  <si>
+    <t>Цельнометаллический ЭНЕРГОСБЕРЕГАЮЩИЙ дырокол Berlingo &amp;quot;Smart Technology&amp;quot; выполнен в классических цветах. Прекрасно подходит для ежедневного использования. Пробивает до 25 листов. Не требует усилий. Встроенный фиксатор обеспечивает компактное хранение дырокола. Наличие форматной линейки позволяет зафиксировать бумагу на нужном расстоянии. Удобный контейнер для хранения конфетти. Шаг перфорации - 80 мм. Диаметр отверстия - 6 мм. Упакован в картонный короб.</t>
+  </si>
+  <si>
+    <t>836029</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c15/a4bneksemhgitxso1iqbwo0mwphaqdge.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол энергосберегающий Berlingo  quot;Smart Technology quot; 25л, металлический, фиксатор, линейка, синий</t>
+  </si>
+  <si>
+    <t>836030</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/359/pjdi1iba991a2281ci2iwagzrv8lp79t.jpg</t>
+  </si>
+  <si>
+    <t>Комплект сменных ножей и дисков для мощных дыроколов Berlingo  quot;Heavy Duty quot;, до 100л.   артикул DDm_10141 , 2 2, в блистере</t>
+  </si>
+  <si>
+    <t>Комплект сменных ножей и дисков для мощных дыроколов Berlingo &amp;quot;Heavy Duty&amp;quot;, 2&amp;#43;2 шт в блистере. Походят для дыроколов Berlingo DDm_10141, мощностью до 100 листов. В состав набора входят : стальные ножи диаметором 6мм и пластиковые диски диаметром 28мм. Набор упакован в блистер с е/п.</t>
+  </si>
+  <si>
+    <t>836031</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cd2/idsd08050hopn4jvw29jkv2auzlnzrgy.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол металлический СУПЕРМОЩНЫЙ KW-trio, до 300 листов, серебристый с синими вставками, 9550, -9550</t>
+  </si>
+  <si>
+    <t>Супермощный дырокол идеален для пробивания блоков бумаги большой толщины.</t>
+  </si>
+  <si>
+    <t>850908</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/720/af8h73i3v5c8uvwelvfls2filwl5h6c8.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол мощный Attache Selection MHDPBK2-290, 2отв., 290 лист., металл,ч рн</t>
+  </si>
+  <si>
+    <t>Дырокол мощный Attache Selection MHDPBK2-290, 2отв., 290 лист., металл,чёрн</t>
+  </si>
+  <si>
+    <t>879440</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5ca/0movt7h8rmkploh7rd4q8v0vg0730agg.jpg</t>
+  </si>
+  <si>
+    <t>Нож запасной для мощных дыроколов Attache Selection до 290 лис, металл, 2шт уп</t>
+  </si>
+  <si>
+    <t>Нож запасной для мощных дыроколов Attache Selection до 290 лис, металл, 2шт/уп</t>
+  </si>
+  <si>
+    <t>879442</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5e0/6ri1akfxlnnljwcq3puy88c208p9s9dy.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Berlingo  quot;Round quot; 10л., пластиковый, голубой</t>
+  </si>
+  <si>
+    <t>Пластиковый дырокол Berlingo &amp;quot;Round&amp;quot; выполнен в нежных пастельных цветах, прекрасно подходит для ежедневного использования. Пробивает до 10 листов. Наличие форматной линейки позволяет зафиксировать бумагу на нужном расстоянии. Удобный контейнер для хранения конфетти. Шаг перфорации - 80 мм. Диаметр отверстия - 6 мм. Упакован в картонный короб.</t>
+  </si>
+  <si>
+    <t>884014</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ce2/93ufsj6iarldf1jago3xgb955j435cet.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Berlingo  quot;Round quot; 10л., пластиковый, розовый</t>
+  </si>
+  <si>
+    <t>884015</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/893/6qwnintf5xb1rci0ylxptng5zv3fgi4r.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Berlingo  quot;Round quot; 20л., пластиковый, голубой</t>
+  </si>
+  <si>
+    <t>Пластиковый дырокол Berlingo &amp;quot;Round&amp;quot; выполнен в нежных пастельных цветах, прекрасно подходит для ежедневного использования. Пробивает до 20 листов. Наличие форматной линейки позволяет зафиксировать бумагу на нужном расстоянии. Удобный контейнер для хранения конфетти. Шаг перфорации - 80 мм. Диаметр отверстия - 6 мм. Упакован в картонный короб.</t>
+  </si>
+  <si>
+    <t>884017</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/149/nnwi1z93eo4weuqo5rrqdk0mgiv3mzph.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол на 4 отверстия металлический МОЩНЫЙ BRAUBERG  quot;Heavy Duty Extra quot;, до 150 листов, 270555</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG &amp;quot;Heavy Duty Extra&amp;quot; – это необходимый офисный предмет, с помощью которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Предназначен для перфорации большого объема бумажных листов. Мощный дырокол пробивает до 150 л. бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание бумаги. Количество пробиваемых отверстий – 4, диаметр каждого – 6 мм, расстояние между отверстиями – 80 мм. Метка центрирования поможет ровно разместить листы, а ограничительный упор – пробить отверстия в нужных местах. Оснащен контейнером для сбора мусора, а также комплектом сменных дисков &amp;#40;16 шт.&amp;#41;.</t>
+  </si>
+  <si>
+    <t>946112</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/096/tc8g7ojx8au82xe6z5q06dndkeb825ub.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол фигурный 1 шт., диаметр вырубки 16 мм, 8 видов ассорти, ОСТРОВ СОКРОВИЩ, 665225</t>
+  </si>
+  <si>
+    <t>Незаменимые и очень простые инструменты для детского и взрослого творчества. Используются для создания аппликаций, оформления открыток, альбомов, пригласительных, а также для изготовления конфетти. Фигурные дыроколы ОСТРОВ СОКРОВИЩ предназначены для декорирования изделий путем создания четкой и красивой перфорации разной формы. Дырокол компактный и удобный в применении, размер - 6х8,5х13,6 см. Диаметр пробиваемого отверстия - 16 мм, формы вырубки: сердце, бантик, звезда, бабочка, ромашка, тюльпан, снежинка, кленовый листок. Один дырокол делает одну форму вырубки. В дисплее 8 видов дыроколов, по 4 дырокола каждого вида.Режущие части, изготовленные из высококачественного металла, защищены пластмассовым корпусом, что делает дырокол ОСТРОВ СОКРОВИЩ безопасным для детей. Дыроколом можно работать по бумаге, картону и пористой резине плотностью от 80 до 200 г/м2.</t>
+  </si>
+  <si>
+    <t>960223</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/edc/7y0ydalygyukilofs6v0lq7lowp3m6ga.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Комус Prima 6325 черный до 20 листов</t>
+  </si>
+  <si>
+    <t>962190</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/komus/"&gt;Комус&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/185/xr58w59s6ivzdi16xx0e11opvqvyh3u3.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Комус Prima 6325 синий до 20 листов</t>
+  </si>
+  <si>
+    <t>962191</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0c0/9y5ydes2294nyf6oh20i03r2c8ufc1vd.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Комус Prima 6345 черный до 30 листов</t>
+  </si>
+  <si>
+    <t>962192</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e85/6u47gu530hem7cmj1kso7oyt0bz1f0nm.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Комус Vigor 6365 черный до 40 листов</t>
+  </si>
+  <si>
+    <t>962194</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f22/wr0b5066p88sxg1ioyeaz4frfs70owoj.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Комус Vigor 6365 синий до 40 листов</t>
+  </si>
+  <si>
+    <t>962195</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d26/mcb2dfg09kxxif4km8y13okmk3wylkz8.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол металлический Attache Economy до 30 листов, с линейкой, цвет черный</t>
+  </si>
+  <si>
+    <t>962200</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c6b/bhgvg29bnnyjhvji57hq6qf0hjet1hgm.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол металлический Attache Economy до 40 листов, с линейкой, цвет черный</t>
+  </si>
+  <si>
+    <t>962201</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/da5/2egiikee4eq8wdgff3et5sujt7y6hit0.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол металлический Attache Economy до 65 листов, с линейкой, цвет черный</t>
+  </si>
+  <si>
+    <t>962202</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/27b/p6nn4a14tt0f32o0pmuecyl1cqhs67n2.jpg</t>
+  </si>
+  <si>
+    <t>Дыроколы фигурные, НАБОР 12 видов, диаметр вырубки 10 мм, ОСТРОВ СОКРОВИЩ, 665226</t>
+  </si>
+  <si>
+    <t>Незаменимые и очень простые инструменты для детского и взрослого творчества. Используются для создания аппликаций, оформления открыток, альбомов, пригласительных, а также для изготовления конфетти. Фигурные дыроколы ОСТРОВ СОКРОВИЩ предназначены для декорирования изделий путем создания четкой и красивой перфорации разной формы. Дырокол компактный и удобный в применении, размер - 25х33х33 мм. Диаметр пробиваемого отверстия - 10 мм, формы вырубки: сердце, звезда, ромашка, клевер, кленовый листок, снежинка, тюльпан, бабочка, ангел, елка, мишка, сова. Один дырокол делает одну форму вырубки. В наборе – 12 видов дыроколов с разными вырубками.Режущие части, изготовленные из высококачественного металла, защищены пластмассовым корпусом, что делает дырокол ОСТРОВ СОКРОВИЩ безопасным для детей. Дыроколом можно работать по бумаге, картону и пористой резине плотностью от 80 до 200 г/м2.</t>
+  </si>
+  <si>
+    <t>996832</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7a5/b9d7mtfum10dai6ureh7l9b5kuud52aw.jpg</t>
+  </si>
+  <si>
+    <t>Дыроколы фигурные, НАБОР 12 видов, диаметр вырубки 16 мм, ОСТРОВ СОКРОВИЩ, 665227</t>
+  </si>
+  <si>
+    <t>Незаменимые и очень простые инструменты для детского и взрослого творчества. Используются для создания аппликаций, оформления открыток, альбомов, пригласительных, а также для изготовления конфетти. Фигурные дыроколы ОСТРОВ СОКРОВИЩ предназначены для декорирования изделий путем создания четкой и красивой перфорации разной формы. Дырокол компактный и удобный в применении, размер - 32х45х38 мм. Диаметр пробиваемого отверстия - 16 мм, формы вырубки: сердце, звезда, василёк, клевер, кленовый листок, бантик, бабочка, ангел, колокольчик, мишка, кот, цветок. Один дырокол делает одну форму вырубки. В наборе – 12 видов дыроколов разных цветов с разными вырубками.Режущие части, изготовленные из высококачественного металла, защищены пластмассовым корпусом, что делает дырокол ОСТРОВ СОКРОВИЩ безопасным для детей. Дыроколом можно работать по бумаге, картону и пористой резине плотностью от 80 до 200 г/м2.</t>
+  </si>
+  <si>
+    <t>996833</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/10d/j1a0p02x6luen6oklep7xk1l5tghoxz6.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG  quot;SUPER quot;, до 20 листов, зелено-черный, 272743</t>
+  </si>
+  <si>
+    <t>Дырокол для бумаг — это незаменимый офисный инструмент, предназначенный для аккуратного пробивания отверстий в бумаге, что позволяет затем легко подшивать документы в папку. Этот аксессуар используется для перфорации бумаги. Дырокол эргономичного дизайна с качественными пробойниками обеспечивает легкое и точное пробивание бумаги. Дырокол BRAUBERG &amp;quot;SUPER&amp;quot; способен пробить до 20 листов бумаги за один раз. Он выполняет стандартную перфорацию — 2 отверстия диаметром 6 мм каждое. Расстояние между отверстиями — 8 см, поэтому перфорированные дыроколом листы могут храниться в папке идеально ровно и не сминаться. После завершения отчетного периода они обычно снимаются с металлических колец и сшиваются ниткой. Метка центрирования поможет ровно разместить листы.Ограничительная линейка позволяет точно пробивать отверстия в нужном месте, что делает возможным сложить документы в папку ровной стопкой. Дырокол оснащен блокиратором для компактного хранения. Текстурная поверхность предотвращает скольжение рук во время работы. Контейнер для конфетти предназначен для сбора мусора, что помогает поддерживать рабочее пространство в чистоте.Компактные размеры этого делового аксессуара позволяют легко разместить его на рабочем столе, а яркий зеленый цвет гармонично впишется в любой интерьер.Дырокол BRAUBERG &amp;quot;SUPER&amp;quot; отличного качества по доступной цене навсегда станет незаменимым помощником при работе с документацией.</t>
+  </si>
+  <si>
+    <t>1004484</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b3d/3tdnu0nkip8oezh235udh382be7wg5uw.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG  quot;SUPER quot;, до 20 листов, черный, 272742</t>
+  </si>
+  <si>
+    <t>Дырокол для бумаг — это незаменимый офисный инструмент, предназначенный для аккуратного пробивания отверстий в бумаге, что позволяет затем легко подшивать документы в папку. Этот аксессуар используется для перфорации бумаги. Дырокол эргономичного дизайна с качественными пробойниками обеспечивает легкое и точное пробивание бумаги. Дырокол BRAUBERG &amp;quot;SUPER&amp;quot; способен пробить до 20 листов бумаги за один раз. Он выполняет стандартную перфорацию — 2 отверстия диаметром 6 мм каждое. Расстояние между отверстиями — 8 см, поэтому перфорированные дыроколом листы могут храниться в папке идеально ровно и не сминаться. После завершения отчетного периода они обычно снимаются с металлических колец и сшиваются ниткой. Метка центрирования поможет ровно разместить листы.Ограничительная линейка позволяет точно пробивать отверстия в нужном месте, что делает возможным сложить документы в папку ровной стопкой. Дырокол оснащен блокиратором для компактного хранения. Текстурная поверхность предотвращает скольжение рук во время работы. Контейнер для конфетти предназначен для сбора мусора, что помогает поддерживать рабочее пространство в чистоте.Компактные размеры этого делового аксессуара позволяют легко разместить его на рабочем столе, а классический черный цвет гармонично впишется в любой интерьер.Дырокол BRAUBERG &amp;quot;SUPER&amp;quot; отличного качества по доступной цене навсегда станет незаменимым помощником при работе с документацией.</t>
+  </si>
+  <si>
+    <t>1004485</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/831/keu062ev13y42omra89f4owne3d0gh24.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG  quot;SUPER quot;, до 30 листов, зелено-черный, 272746</t>
+  </si>
+  <si>
+    <t>Дырокол для бумаг — это незаменимый офисный инструмент, предназначенный для аккуратного пробивания отверстий в бумаге, что позволяет затем легко подшивать документы в папку. Этот аксессуар используется для перфорации бумаги. Дырокол эргономичного дизайна с качественными пробойниками обеспечивает легкое и точное пробивание бумаги. Дырокол BRAUBERG &amp;quot;SUPER&amp;quot; способен пробить до 30 листов бумаги за один раз. Он выполняет стандартную перфорацию — 2 отверстия диаметром 6 мм каждое. Расстояние между отверстиями — 8 см, поэтому перфорированные дыроколом листы могут храниться в папке идеально ровно и не сминаться. После завершения отчетного периода они обычно снимаются с металлических колец и сшиваются ниткой. Метка центрирования поможет ровно разместить листы.Ограничительная линейка позволяет точно пробивать отверстия в нужном месте, что делает возможным сложить документы в папку ровной стопкой. Дырокол оснащен блокиратором для компактного хранения. Текстурная поверхность предотвращает скольжение рук во время работы. Контейнер для конфетти предназначен для сбора мусора, что помогает поддерживать рабочее пространство в чистоте.Компактные размеры этого делового аксессуара позволяют легко разместить его на рабочем столе, а яркий цвет гармонично впишется в любой интерьер.Дырокол BRAUBERG &amp;quot;SUPER&amp;quot; отличного качества по доступной цене навсегда станет незаменимым помощником при работе с документацией.</t>
+  </si>
+  <si>
+    <t>1004486</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fd7/5ez184ez1pc76e4wj9bpocd2vfu25e7n.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG  quot;SUPER quot;, до 30 листов, цвет маджента и черный, 272745</t>
+  </si>
+  <si>
+    <t>1004487</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/451/y6ast15g1145q5njigfqsg1whvgkysky.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG  quot;SUPER quot;, до 30 листов, черный, 272744</t>
+  </si>
+  <si>
+    <t>Дырокол для бумаг — это незаменимый офисный инструмент, предназначенный для аккуратного пробивания отверстий в бумаге, что позволяет затем легко подшивать документы в папку. Этот аксессуар используется для перфорации бумаги. Дырокол эргономичного дизайна с качественными пробойниками обеспечивает легкое и точное пробивание бумаги. Дырокол BRAUBERG &amp;quot;SUPER&amp;quot; способен пробить до 30 листов бумаги за один раз. Он выполняет стандартную перфорацию — 2 отверстия диаметром 6 мм каждое. Расстояние между отверстиями — 8 см, поэтому перфорированные дыроколом листы могут храниться в папке идеально ровно и не сминаться. После завершения отчетного периода они обычно снимаются с металлических колец и сшиваются ниткой. Метка центрирования поможет ровно разместить листы.Ограничительная линейка позволяет точно пробивать отверстия в нужном месте, что делает возможным сложить документы в папку ровной стопкой. Дырокол оснащен блокиратором для компактного хранения. Текстурная поверхность предотвращает скольжение рук во время работы. Контейнер для конфетти предназначен для сбора мусора, что помогает поддерживать рабочее пространство в чистоте.Компактные размеры этого делового аксессуара позволяют легко разместить его на рабочем столе, а классический черный цвет гармонично впишется в любой интерьер.Дырокол BRAUBERG &amp;quot;SUPER&amp;quot; отличного качества по доступной цене навсегда станет незаменимым помощником при работе с документацией.</t>
+  </si>
+  <si>
+    <t>1004488</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/abc/upbth7n95873vwvfjrcn46vpmo8nzr9b.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол металлический МОЩНЫЙ BRAUBERG  quot;EXTRA Heavy duty quot;, до 110 листов, черно-синий, 272721</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG &amp;quot;EXTRA Heavy duty&amp;quot; – это необходимый офисный предмет, с помощью которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Предназначен для перфорации большого объема бумажных листов. Мощный дырокол пробивает до 110 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание бумаги. Количество пробиваемых отверстий – 2, диаметр каждого – 6 мм, расстояние между отверстиями – 80 мм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка – пробить отверстия в нужных местах. Оснащен контейнером для сбора мусора.</t>
+  </si>
+  <si>
+    <t>1004840</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/581/xsxkgj0ge98mdi6jd5bxxdn2etm5cwxq.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол металлический МОЩНЫЙ BRAUBERG  quot;EXTRA Heavy duty quot;, до 160 листов, черно-синий, 272722</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG &amp;quot;EXTRA Heavy duty&amp;quot; – это необходимый офисный предмет, с помощью которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Предназначен для перфорации большого объема бумажных листов. Мощный дырокол пробивает до 160 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание бумаги. Количество пробиваемых отверстий – 2, диаметр каждого – 6 мм, расстояние между отверстиями – 80 мм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка – пробить отверстия в нужных местах. Оснащен контейнером для сбора мусора.</t>
+  </si>
+  <si>
+    <t>1004841</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a3f/h8cjft5v7ez1r896u4l4o12blrefgnvw.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол ОФИСМАГ SUPER-40, до 40 листов, черный, 229696</t>
+  </si>
+  <si>
+    <t>Дырокол ОФИСМАГ SUPER-40 – это необходимый офисный предмет, с помощью которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Дырокол пробивает до 40 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание бумаги. Количество пробиваемых отверстий - 2, диаметр каждого - 6 мм, расстояние между отверстиями - 8 мм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка - пробить отверстия в нужных местах. Благодаря текстурной поверхности дырокола руки не скользят во время работы. Оснащен контейнером для сбора мусора, а также блокиратором для компактного хранения. Классический черный цвет отлично впишется в любой интерьер.</t>
+  </si>
+  <si>
+    <t>1005231</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/ofismag/"&gt;ОФИСМАГ&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ff1/1r0kow1q2pls6dj40v7w1v18p2bp5ezm.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Kw-Trio Heavy Duty 967 макс.70лист. металл черный, с линейкой</t>
+  </si>
+  <si>
+    <t>Мощный металлический дырокол 967 KW-trio на 2 отверстия. Пробивает до 70 листов. Диаметр прокола 6 мм, растояние между отверстиями 80 мм. Снабжен металлической форматной выдвижной линейкой и поддоном для конфетти. Метка центрироования отсутствует. Для эффективного пробивания максимально допустимого объема бумаги необходимо расположить дырокол на горизонтальной твердой поверхности, прикладывая усилия, плавно надавить на рычаг &amp;#40;при необходимости двумя руками&amp;#41;, разномерно распределяя усилия по поверхности рычага.</t>
+  </si>
+  <si>
+    <t>1005673</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/928/j7ac1mc7mwhrmvwqj8um03358nq428gq.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол Attache Perform до 40 листов, блокиратор,линейка,пластик, черный</t>
+  </si>
+  <si>
+    <t>1005783</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/43d/gztdybyhrio0b1um2zsyn93mvuwq4nvn.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол KW-trio 964 регулируемый на 2-3-4 отверстия до 30 листов</t>
+  </si>
+  <si>
+    <t>1005784</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/10d/uru8mi0q75kracmacuudqvxdrsk33a2v.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол металлический на 1 отверстие для люверса до 30 л., диаметр отверстия 5 мм, BRAUBERG, 272763</t>
+  </si>
+  <si>
+    <t>Металлический дырокол BRAUBERG предназначен для пробивания одного отверстия и установки люверса. Пробивает 1 отверстие диаметром 5 мм. Пробивает до 30 листов бумаги. Пригоден для использования с бумагой, картоном, тканью, кожей и другими материалами. Линейка и ограничитель позволят отмерить расстояния до пробиваемого отверстия.</t>
+  </si>
+  <si>
+    <t>1006084</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/337/bgmevjdn3qyakdvqf4tvowj031xtmpup.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол металлический ОФИСМАГ, до 10 листов, черный, 229692</t>
+  </si>
+  <si>
+    <t>Дырокол ОФИСМАГ – предмет, который необходим в каждом офисе. С его помощью можно аккуратно пробивать отверстия в документах и подшивать их в папку. Полностью металлический дырокол пробивает до 10 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание бумаги. Количество пробиваемых отверстий - 2, диаметр каждого - 6 мм, расстояние между отверстиями - 8 мм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка - пробить отверстия в нужных местах. Оснащен контейнером для сбора мусора, а также блокиратором для компактного хранения. Классический черный цвет отлично впишется в любой интерьер.</t>
+  </si>
+  <si>
+    <t>1010198</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/385/tzkb4is1auflmb23j6i1z468e121ynox.jpg</t>
+  </si>
+  <si>
+    <t>Люверсы серебристые КОМПЛЕКТ 250 шт., внутренний диаметр 4,8 мм, длина 4,6 мм, BRAUBERG, 272765</t>
+  </si>
+  <si>
+    <t>Люверсы BRAUBERG предназначены для защиты отверстий от механического повреждения &amp;#40;разрыва, износа&amp;#41; при сшивании бумаги, картона, баннерной ткани. Также подходят для скрапбукинга. Крепятся с помощью дырокола. Изготовлены из металла серебристого цвета. Длина – 4,6 мм, внутренний диаметр – 4,8 мм. 250 штук в комплекте. Поставляются в пластиковом цилиндре.</t>
+  </si>
+  <si>
+    <t>1012102</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f67/m437mcmuwkqkjevbg8sacbl99m1q1emo.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол MAPED  Франция   quot;Essentials quot;, металлический, мощный, на 70 листов, черный, 406411</t>
+  </si>
+  <si>
+    <t>Металлический дырокол &amp;quot;Essentials&amp;quot; обладает запатентованной системой выравнивания листов с помощью папки с кольцами. Быстрое и точное пробивание благодаря центровочным меткам на корпусе. Диаметр отверстий – 5,5 мм, расстояние – 8 см. Способен пробить за один до 70 листов бумаги &amp;#40;плотностью 70 г/м&amp;#41;. Стандартное количество пробиваемых отверстий – 2, диаметр каждого – 5,5 мм. Наличие ограничительной линейки и запатентованной системой выравнивания листов с помощью папки с кольцами позволяет пробить отверстия в нужном месте, что делает возможным сложить документы в папку ровной стопкой благодаря чему проколотые листы не мнутся и могут храниться довольно долго. Имеет стильный дизайн и эргономичную форму корпуса.</t>
+  </si>
+  <si>
+    <t>1014283</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/241/afu8576xgzw86tadwd3wqanhkcwd89z7.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол металлический BRAUBERG  quot;Office style quot;, до 30 листов, черный, 273954</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG &amp;quot;Office style&amp;quot; – это необходимый офисный предмет, с помощью которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Металлический дырокол эргономичного дизайна пробивает до 30 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание. Количество пробиваемых отверстий – 2, диаметр каждого – 6 мм, расстояние между отверстиями – 8 cм. Ограничительная линейка поможет пробить отверстия в нужных местах. Руки не скользят во время работы благодаря эргономичной поверхности дырокола. Классический черный цвет отлично впишется в любой интерьер.</t>
+  </si>
+  <si>
+    <t>1017837</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d1f/b5uonnhye3tv03l47u1hbzacsyke9mk0.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол металлический BRAUBERG  quot;Office style quot;, до 40 листов, черный, 273955</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG &amp;quot;Office style&amp;quot; – это необходимый офисный предмет, с помощью которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Металлический дырокол эргономичного дизайна пробивает до 40 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание. Количество пробиваемых отверстий – 2, диаметр каждого – 6 мм, расстояние между отверстиями – 8 cм. Ограничительная линейка поможет пробить отверстия в нужных местах. Руки не скользят во время работы благодаря эргономичной поверхности дырокола. Классический черный цвет отлично впишется в любой интерьер.</t>
+  </si>
+  <si>
+    <t>1017838</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7ee/noixbssv8rg2npn6tyyulxkkv7t7myit.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол металлический BRAUBERG  quot;Office style quot;, до 60 листов, черный, 273956</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG &amp;quot;Office style&amp;quot; – это необходимый офисный предмет, с помощью которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Металлический дырокол эргономичного дизайна пробивает до 60 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание. Количество пробиваемых отверстий – 2, диаметр каждого – 6 мм, расстояние между отверстиями – 8 cм. Ограничительная линейка поможет пробить отверстия в нужных местах. Руки не скользят во время работы благодаря эргономичной поверхности дырокола. Классический черный цвет отлично впишется в любой интерьер.</t>
+  </si>
+  <si>
+    <t>1017839</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a92/4kmx7pmu6zkczb7irsr858mif7ed2bo3.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дырокол на 4 отверстия ErichKrause Строгость Классика до 10 листов, черный  в коробке по 1 штуке </t>
+  </si>
+  <si>
+    <t>Дырокол на 4 отверстия ErichKrause Строгость Классика до 10 листов, черный &amp;#40;в коробке по 1 штуке&amp;#41;</t>
+  </si>
+  <si>
+    <t>1019729</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/181/tk8k6viih4yjd1p58t5g4ncub6w7tmyv.jpg</t>
+  </si>
+  <si>
+    <t>Дырокол металлический BRAUBERG  quot;Style quot;, до 50 листов, ассорти  синий черный , 221278</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG &amp;quot;Style&amp;quot; позволяет аккуратно перфорировать документы для последующей подшивки в папки. Полностью металлический дырокол эргономичного дизайна пробивает до 50 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание бумаги. Количество пробиваемых отверстий - 2, диаметр каждого - 6 мм, расстояние между отверстиями - 8 мм. Метка центрирования поможет ровно разместить листы, а ограничительная линейка - пробить отверстия в нужных местах. Благодаря текстурной поверхности дырокола руки не скользят во время работы. Оснащен контейнером для сбора мусора, а также блокиратором для компактного хранения.</t>
+  </si>
+  <si>
+    <t>1020814</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4d6/jb976ivtdjkn2nvm0p1t86ug0ueqca6x.webp</t>
+  </si>
+  <si>
+    <t>Дырокол усиленный на 2-4 отверстия BRAUBERG  quot;EXTRA quot;, до 25 листов, черно-синий, 274240</t>
+  </si>
+  <si>
+    <t>Дырокол BRAUBERG &amp;quot;EXTRA&amp;quot; позволяет аккуратно и точно пробить в бумаге 2-4 отверстия. Дырокол BRAUBERG &amp;quot;EXTRA&amp;quot; пробивает до 25 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание бумаги. Количество пробиваемых отверстий – 2-4, диаметр каждого – 6 мм, расстояние между отверстиями – 8 см. Ограничительная линейка поможет пробить отверстия в нужных местах.</t>
+  </si>
+  <si>
+    <t>1020815</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e49/oqgczbwoqi5madesgxgw1jwl3o8th008.webp</t>
+  </si>
+  <si>
+    <t>Дырокол металлический МОЩНЫЙ STAFF  quot;Heavy duty ECO quot;, до 300 листов, черный, 274242</t>
+  </si>
+  <si>
+    <t>Дырокол STAFF &amp;quot;Heavy duty ECO&amp;quot; – это необходимый офисный предмет, с помощью которого можно аккуратно пробивать отверстия в бумаге и затем подшивать документы в папку. Предназначен для перфорации большого объема бумажных листов. Мощный дырокол пробивает до 300 листов бумаги. Благодаря качественным пробойникам обеспечивает легкое и точное пробивание бумаги. Количество пробиваемых отверстий – 2, диаметр каждого – 6 мм, расстояние между отверстиями – 8 см. Метка центрирования поможет ровно разместить листы, а ограничительная линейка – пробить отверстия в нужных местах. Оснащен контейнером для сбора мусора и блокиратором для компактного хранения.</t>
+  </si>
+  <si>
+    <t>1023014</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d47/e09u1mifwz44z9e2t424w6tinw0t63g3.jpeg</t>
+  </si>
+  <si>
+    <t>Дырокол Berlingo  quot;Power TX quot; 20л., металлический, с фиксатором и линейкой, зеленый</t>
   </si>
   <si>
     <t>Цельнометаллический дырокол Berlingo &amp;quot;Power TX&amp;quot; выполнен в ярких модных цветах. Прекрасно&amp;nbsp;&amp;nbsp;подходит&amp;nbsp;&amp;nbsp;для ежедневного использования. Пробивает до 20 листов.&amp;nbsp;&amp;nbsp;Встроенный фиксатор обеспечивает компактное хранение дырокола. Наличие форматной линейки позволяет зафиксировать бумагу на нужном расстоянии. Удобный контейнер для храния конфетти.&amp;nbsp;&amp;nbsp;Шаг перфорации - 80 мм. Диаметр отверстия - 6 мм. Упакован в картонный короб.</t>
   </si>
   <si>
-    <t>469361</t>
-[...7 lines deleted...]
-  <si>
     <t>469362</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/bf9/bf9f9b4ee958cca41849ba4898e964d7.jpeg</t>
-[...86 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/fdb/fdbffa0eb588bd86d1916f6de182212c/ad568bdb9f0947c78c3f0bc9f51dc24a.jpg</t>
+    <t>http://anytos.ru//upload/iblock/1f5/0fhqp9347f4k7itpfn9fwrw8f44rl04j.jpg</t>
   </si>
   <si>
     <t>Дырокол Berlingo  quot;Universal quot; 20л., металлический, синий</t>
   </si>
   <si>
     <t>557703</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/8d7/8d7634f0198f8a7c250e683ff5024899/7e11bd41fb9166e716725b1c6e7c849f.jpg</t>
-[...44 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/ebf/ebf4c3ca006b9962d9bcc73c514816ae/2e2f21ef02592e18b5271c19a1bf0915.jpg</t>
+    <t>http://anytos.ru//upload/iblock/3da/mofr2wsjd73xzhdn3nzk54zyttecskel.jpg</t>
   </si>
   <si>
     <t>Дырокол Berlingo  quot;Office Soft quot; 20л., пластиковый, синий, с линейкой</t>
   </si>
   <si>
     <t>Пластиковый дырокол Berlingo &amp;quot;Office Soft&amp;quot; прекрасно подходит&amp;nbsp;&amp;nbsp;для ежедневного использования.&amp;nbsp;&amp;nbsp;Антискользящая прорезиненная вставка обеспечивает еще более комфортную работу дырокола. Пробивает до 20 листов. Наличие форматной линейки позволяет зафиксировать бумагу на нужном расстоянии. Удобный контейнер для хранения конфетти.&amp;nbsp;&amp;nbsp;Шаг перфорации - 80 мм. Диаметр отверстия - 6 мм. Упакован в картонный короб.</t>
   </si>
   <si>
     <t>557710</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/437/437b1f56c2dcd695af4c9c28c069fd37/5fa25fcb3f71daceb396b7c03000b9cc.jpg</t>
-[...559 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/6fa/wwz1ewp5a1i9yyfz94mvi4jd7ul4h8n6.jpg</t>
   </si>
   <si>
     <t>Дырокол Berlingo  quot;Power TX quot; 10л., металлический, с линейкой, черный</t>
   </si>
   <si>
     <t>Цельнометаллический дырокол Berlingo &amp;quot;Power TX&amp;quot; выполнен в стильном черном цвете. Прекрасно&amp;nbsp;&amp;nbsp;подходит&amp;nbsp;&amp;nbsp;для ежедневного использования. Пробивает до 10 листов.&amp;nbsp;&amp;nbsp;Наличие форматной линейки позволяет зафиксировать бумагу на нужном расстоянии. Удобный контейнер для хранения конфетти.&amp;nbsp;&amp;nbsp;Шаг перфорации - 80 мм. Диаметр отверстия - 6 мм. Упакован в картонный короб.</t>
   </si>
   <si>
     <t>775204</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/b68/0qk5ssxgis2450h8katc4azaeu4pjajc.jpg</t>
-[...160 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/a3a/5qpz2z0gr3jj19x3vrdlgj5vpo7f55ns.jpg</t>
   </si>
   <si>
     <t>Дырокол Berlingo  quot;Round quot; 10л., пластиковый, белый</t>
   </si>
   <si>
-    <t>Пластиковый дырокол Berlingo &amp;quot;Round&amp;quot; выполнен в нежных пастельных цветах, прекрасно подходит для ежедневного использования. Пробивает до 10 листов. Наличие форматной линейки позволяет зафиксировать бумагу на нужном расстоянии. Удобный контейнер для хранения конфетти. Шаг перфорации - 80 мм. Диаметр отверстия - 6 мм. Упакован в картонный короб.</t>
-[...1 lines deleted...]
-  <si>
     <t>884013</t>
-  </si>
-[...400 lines deleted...]
-    <t>1014283</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -3070,57 +2617,57 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M231"/>
+  <dimension ref="A1:M188"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="G231" sqref="G231"/>
+      <selection pane="bottomRight" activeCell="J188" sqref="J188"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="24" customWidth="true" style="0"/>
     <col min="4" max="4" width="24" customWidth="true" style="0"/>
     <col min="5" max="5" width="24" customWidth="true" style="0"/>
     <col min="6" max="6" width="24" customWidth="true" style="0"/>
     <col min="7" max="7" width="24" customWidth="true" style="0"/>
     <col min="8" max="8" width="24" customWidth="true" style="0"/>
     <col min="9" max="9" width="24" customWidth="true" style="0"/>
     <col min="10" max="10" width="24" customWidth="true" style="0"/>
     <col min="11" max="11" width="24" customWidth="true" style="0"/>
     <col min="12" max="12" width="24" customWidth="true" style="0"/>
     <col min="13" max="13" width="24" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:13" customHeight="1" ht="18" s="2" customFormat="1">
       <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>1</v>
       </c>
@@ -3141,5275 +2688,5960 @@
       </c>
       <c r="I3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="F4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="3">
+        <v>26387.04</v>
+      </c>
+      <c r="F4" s="3">
+        <v>28416.81</v>
+      </c>
+      <c r="G4" s="3">
+        <v>30446.58</v>
+      </c>
+      <c r="H4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="I4" s="3" t="s">
         <v>17</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" s="3">
+        <v>2208.71</v>
+      </c>
+      <c r="F5" s="3">
+        <v>2378.61</v>
+      </c>
+      <c r="G5" s="3">
+        <v>2548.51</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J5" s="3" t="s">
         <v>18</v>
-      </c>
-[...16 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A6" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>14</v>
-[...7 lines deleted...]
-      <c r="G6" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="3">
+        <v>316.96</v>
+      </c>
+      <c r="F6" s="3">
+        <v>341.34</v>
+      </c>
+      <c r="G6" s="3">
+        <v>377.91</v>
+      </c>
+      <c r="H6" s="3" t="s">
         <v>27</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A7" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="3">
+        <v>422.5</v>
+      </c>
+      <c r="F7" s="3">
+        <v>455</v>
+      </c>
+      <c r="G7" s="3">
+        <v>503.75</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="I7" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...15 lines deleted...]
-        <v>33</v>
+      <c r="J7" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A8" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E8" s="3">
+        <v>316.96</v>
+      </c>
+      <c r="F8" s="3">
+        <v>341.34</v>
+      </c>
+      <c r="G8" s="3">
+        <v>377.91</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A9" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E9" s="3">
+        <v>152.94</v>
+      </c>
+      <c r="F9" s="3">
+        <v>164.7</v>
+      </c>
+      <c r="G9" s="3">
+        <v>182.35</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I9" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="J9" s="3" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A10" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>47</v>
+        <v>15</v>
+      </c>
+      <c r="E10" s="3">
+        <v>184.38</v>
+      </c>
+      <c r="F10" s="3">
+        <v>198.57</v>
+      </c>
+      <c r="G10" s="3">
+        <v>219.84</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J10" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A11" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>14</v>
-[...7 lines deleted...]
-      <c r="G11" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="3">
+        <v>183.69</v>
+      </c>
+      <c r="F11" s="3">
+        <v>197.83</v>
+      </c>
+      <c r="G11" s="3">
+        <v>219.02</v>
+      </c>
+      <c r="H11" s="3" t="s">
         <v>52</v>
+      </c>
+      <c r="I11" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J11" s="3" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A12" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" s="3">
+        <v>358.43</v>
+      </c>
+      <c r="F12" s="3">
+        <v>386</v>
+      </c>
+      <c r="G12" s="3">
+        <v>427.36</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="J12" s="3" t="s">
         <v>53</v>
-      </c>
-[...16 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A13" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E13" s="3">
+        <v>177.29</v>
+      </c>
+      <c r="F13" s="3">
+        <v>190.92</v>
+      </c>
+      <c r="G13" s="3">
+        <v>211.38</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J13" s="3" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A14" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>47</v>
+        <v>15</v>
+      </c>
+      <c r="E14" s="3">
+        <v>733.97</v>
+      </c>
+      <c r="F14" s="3">
+        <v>790.43</v>
+      </c>
+      <c r="G14" s="3">
+        <v>875.12</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A15" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E15" s="3">
+        <v>253.44</v>
+      </c>
+      <c r="F15" s="3">
+        <v>272.93</v>
+      </c>
+      <c r="G15" s="3">
+        <v>302.18</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A16" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>47</v>
+        <v>15</v>
+      </c>
+      <c r="E16" s="3">
+        <v>1197.72</v>
+      </c>
+      <c r="F16" s="3">
+        <v>1244.88</v>
+      </c>
+      <c r="G16" s="3">
+        <v>1329.76</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A17" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B17" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="3">
+        <v>220.47</v>
+      </c>
+      <c r="F17" s="3">
+        <v>229.15</v>
+      </c>
+      <c r="G17" s="3">
+        <v>244.78</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I17" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="J17" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A18" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E18" s="3">
+        <v>176.39</v>
+      </c>
+      <c r="F18" s="3">
+        <v>183.34</v>
+      </c>
+      <c r="G18" s="3">
+        <v>195.84</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A19" s="1" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E19" s="3">
+        <v>636.73</v>
+      </c>
+      <c r="F19" s="3">
+        <v>661.8</v>
+      </c>
+      <c r="G19" s="3">
+        <v>706.92</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A20" s="1" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>15</v>
+      </c>
+      <c r="E20" s="3">
+        <v>93.3</v>
+      </c>
+      <c r="F20" s="3">
+        <v>96.98</v>
+      </c>
+      <c r="G20" s="3">
+        <v>103.59</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A21" s="1" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>15</v>
+      </c>
+      <c r="E21" s="3">
+        <v>284.92</v>
+      </c>
+      <c r="F21" s="3">
+        <v>296.14</v>
+      </c>
+      <c r="G21" s="3">
+        <v>316.33</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J21" s="3" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A22" s="1" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>89</v>
+        <v>15</v>
+      </c>
+      <c r="E22" s="3">
+        <v>492.54</v>
+      </c>
+      <c r="F22" s="3">
+        <v>511.93</v>
+      </c>
+      <c r="G22" s="3">
+        <v>546.84</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A23" s="1" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>89</v>
+        <v>15</v>
+      </c>
+      <c r="E23" s="3">
+        <v>1246.05</v>
+      </c>
+      <c r="F23" s="3">
+        <v>1295.1</v>
+      </c>
+      <c r="G23" s="3">
+        <v>1383.41</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J23" s="3" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A24" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>47</v>
+        <v>15</v>
+      </c>
+      <c r="E24" s="3">
+        <v>977.77</v>
+      </c>
+      <c r="F24" s="3">
+        <v>1016.26</v>
+      </c>
+      <c r="G24" s="3">
+        <v>1085.55</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A25" s="1" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E25" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E25" s="3">
+        <v>1979.93</v>
+      </c>
+      <c r="F25" s="3">
+        <v>2057.88</v>
+      </c>
+      <c r="G25" s="3">
+        <v>2198.19</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="I25" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="F25" s="3" t="s">
-[...3 lines deleted...]
-        <v>89</v>
+      <c r="J25" s="3" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A26" s="1" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>89</v>
+        <v>15</v>
+      </c>
+      <c r="E26" s="3">
+        <v>480.36</v>
+      </c>
+      <c r="F26" s="3">
+        <v>517.31</v>
+      </c>
+      <c r="G26" s="3">
+        <v>554.26</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A27" s="1" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>89</v>
+        <v>15</v>
+      </c>
+      <c r="E27" s="3">
+        <v>266.26</v>
+      </c>
+      <c r="F27" s="3">
+        <v>276.74</v>
+      </c>
+      <c r="G27" s="3">
+        <v>295.61</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A28" s="1" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>89</v>
+        <v>15</v>
+      </c>
+      <c r="E28" s="3">
+        <v>349.65</v>
+      </c>
+      <c r="F28" s="3">
+        <v>363.42</v>
+      </c>
+      <c r="G28" s="3">
+        <v>388.2</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A29" s="1" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>15</v>
+      </c>
+      <c r="E29" s="3">
+        <v>563.38</v>
+      </c>
+      <c r="F29" s="3">
+        <v>585.56</v>
+      </c>
+      <c r="G29" s="3">
+        <v>625.49</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A30" s="1" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>131</v>
+        <v>15</v>
+      </c>
+      <c r="E30" s="3">
+        <v>612.18</v>
+      </c>
+      <c r="F30" s="3">
+        <v>636.29</v>
+      </c>
+      <c r="G30" s="3">
+        <v>679.67</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A31" s="1" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E31" s="3">
+        <v>4686.63</v>
+      </c>
+      <c r="F31" s="3">
+        <v>5047.14</v>
+      </c>
+      <c r="G31" s="3">
+        <v>5587.91</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A32" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E32" s="3">
+        <v>8107.01</v>
+      </c>
+      <c r="F32" s="3">
+        <v>8730.63</v>
+      </c>
+      <c r="G32" s="3">
+        <v>9666.05</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A33" s="1" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>89</v>
+        <v>15</v>
+      </c>
+      <c r="E33" s="3">
+        <v>15455.95</v>
+      </c>
+      <c r="F33" s="3">
+        <v>16644.87</v>
+      </c>
+      <c r="G33" s="3">
+        <v>18428.25</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A34" s="1" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>89</v>
+        <v>15</v>
+      </c>
+      <c r="E34" s="3">
+        <v>1053.51</v>
+      </c>
+      <c r="F34" s="3">
+        <v>1134.55</v>
+      </c>
+      <c r="G34" s="3">
+        <v>1256.11</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A35" s="1" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>15</v>
+      </c>
+      <c r="E35" s="3">
+        <v>248.73</v>
+      </c>
+      <c r="F35" s="3">
+        <v>267.87</v>
+      </c>
+      <c r="G35" s="3">
+        <v>296.57</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A36" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>15</v>
+      </c>
+      <c r="E36" s="3">
+        <v>809.42</v>
+      </c>
+      <c r="F36" s="3">
+        <v>871.69</v>
+      </c>
+      <c r="G36" s="3">
+        <v>965.08</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A37" s="1" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>15</v>
+      </c>
+      <c r="E37" s="3">
+        <v>90.07</v>
+      </c>
+      <c r="F37" s="3">
+        <v>93.61</v>
+      </c>
+      <c r="G37" s="3">
+        <v>100</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="I37" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A38" s="1" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E38" s="3">
+        <v>326.69</v>
+      </c>
+      <c r="F38" s="3">
+        <v>339.56</v>
+      </c>
+      <c r="G38" s="3">
+        <v>362.71</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="I38" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="D38" s="1" t="s">
-[...9 lines deleted...]
-        <v>94</v>
+      <c r="J38" s="3" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A39" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E39" s="3">
+        <v>185.12</v>
+      </c>
+      <c r="F39" s="3">
+        <v>192.41</v>
+      </c>
+      <c r="G39" s="3">
+        <v>205.53</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="I39" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="D39" s="1" t="s">
-[...9 lines deleted...]
-        <v>94</v>
+      <c r="J39" s="3" t="s">
+        <v>170</v>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A40" s="1" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E40" s="3">
+        <v>277.51</v>
+      </c>
+      <c r="F40" s="3">
+        <v>288.43</v>
+      </c>
+      <c r="G40" s="3">
+        <v>308.1</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A41" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E41" s="3">
+        <v>479.67</v>
+      </c>
+      <c r="F41" s="3">
+        <v>498.55</v>
+      </c>
+      <c r="G41" s="3">
+        <v>532.54</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A42" s="1" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E42" s="3">
+        <v>218.69</v>
+      </c>
+      <c r="F42" s="3">
+        <v>227.3</v>
+      </c>
+      <c r="G42" s="3">
+        <v>242.8</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A43" s="1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E43" s="3">
+        <v>294.36</v>
+      </c>
+      <c r="F43" s="3">
+        <v>305.94</v>
+      </c>
+      <c r="G43" s="3">
+        <v>326.8</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A44" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E44" s="3">
+        <v>303.19</v>
+      </c>
+      <c r="F44" s="3">
+        <v>315.13</v>
+      </c>
+      <c r="G44" s="3">
+        <v>336.61</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A45" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E45" s="3">
+        <v>341.77</v>
+      </c>
+      <c r="F45" s="3">
+        <v>355.23</v>
+      </c>
+      <c r="G45" s="3">
+        <v>379.45</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A46" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>89</v>
+        <v>15</v>
+      </c>
+      <c r="E46" s="3">
+        <v>74.86</v>
+      </c>
+      <c r="F46" s="3">
+        <v>77.8</v>
+      </c>
+      <c r="G46" s="3">
+        <v>83.11</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A47" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E47" s="3">
+        <v>632.26</v>
+      </c>
+      <c r="F47" s="3">
+        <v>657.15</v>
+      </c>
+      <c r="G47" s="3">
+        <v>701.96</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A48" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E48" s="3">
+        <v>1026.17</v>
+      </c>
+      <c r="F48" s="3">
+        <v>1081.85</v>
+      </c>
+      <c r="G48" s="3">
+        <v>1153.45</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A49" s="1" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E49" s="3">
+        <v>728.49</v>
+      </c>
+      <c r="F49" s="3">
+        <v>768.02</v>
+      </c>
+      <c r="G49" s="3">
+        <v>818.84</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="I49" s="3" t="s">
         <v>204</v>
       </c>
-      <c r="D49" s="1" t="s">
-[...9 lines deleted...]
-        <v>27</v>
+      <c r="J49" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A50" s="1" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E50" s="3">
+        <v>214.53</v>
+      </c>
+      <c r="F50" s="3">
+        <v>226.17</v>
+      </c>
+      <c r="G50" s="3">
+        <v>241.13</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A51" s="1" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>89</v>
+        <v>15</v>
+      </c>
+      <c r="E51" s="3">
+        <v>336.39</v>
+      </c>
+      <c r="F51" s="3">
+        <v>354.65</v>
+      </c>
+      <c r="G51" s="3">
+        <v>378.12</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A52" s="1" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>15</v>
+      </c>
+      <c r="E52" s="3">
+        <v>421.48</v>
+      </c>
+      <c r="F52" s="3">
+        <v>444.35</v>
+      </c>
+      <c r="G52" s="3">
+        <v>473.76</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J52" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A53" s="1" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>89</v>
+        <v>15</v>
+      </c>
+      <c r="E53" s="3">
+        <v>421.48</v>
+      </c>
+      <c r="F53" s="3">
+        <v>444.35</v>
+      </c>
+      <c r="G53" s="3">
+        <v>473.76</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="I53" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A54" s="1" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E54" s="3">
+        <v>165.31</v>
+      </c>
+      <c r="F54" s="3">
+        <v>174.28</v>
+      </c>
+      <c r="G54" s="3">
+        <v>185.82</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J54" s="3" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A55" s="1" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>131</v>
+        <v>15</v>
+      </c>
+      <c r="E55" s="3">
+        <v>504.88</v>
+      </c>
+      <c r="F55" s="3">
+        <v>532.28</v>
+      </c>
+      <c r="G55" s="3">
+        <v>567.5</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="I55" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J55" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A56" s="1" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>89</v>
+        <v>15</v>
+      </c>
+      <c r="E56" s="3">
+        <v>1100.41</v>
+      </c>
+      <c r="F56" s="3">
+        <v>1160.12</v>
+      </c>
+      <c r="G56" s="3">
+        <v>1236.89</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="I56" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J56" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A57" s="1" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E57" s="3">
+        <v>831.64</v>
+      </c>
+      <c r="F57" s="3">
+        <v>876.76</v>
+      </c>
+      <c r="G57" s="3">
+        <v>934.79</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="I57" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J57" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A58" s="1" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>240</v>
+        <v>15</v>
+      </c>
+      <c r="E58" s="3">
+        <v>93.02</v>
+      </c>
+      <c r="F58" s="3">
+        <v>98.07</v>
+      </c>
+      <c r="G58" s="3">
+        <v>104.56</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="I58" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="J58" s="3" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A59" s="1" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E59" s="3">
+        <v>326.63</v>
+      </c>
+      <c r="F59" s="3">
+        <v>344.35</v>
+      </c>
+      <c r="G59" s="3">
+        <v>367.14</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I59" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="J59" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A60" s="1" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>89</v>
+        <v>15</v>
+      </c>
+      <c r="E60" s="3">
+        <v>472.28</v>
+      </c>
+      <c r="F60" s="3">
+        <v>497.91</v>
+      </c>
+      <c r="G60" s="3">
+        <v>530.86</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="I60" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="J60" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A61" s="1" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>89</v>
+        <v>15</v>
+      </c>
+      <c r="E61" s="3">
+        <v>409.14</v>
+      </c>
+      <c r="F61" s="3">
+        <v>431.34</v>
+      </c>
+      <c r="G61" s="3">
+        <v>459.88</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="I61" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J61" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A62" s="1" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E62" s="3">
+        <v>3775.75</v>
+      </c>
+      <c r="F62" s="3">
+        <v>3980.64</v>
+      </c>
+      <c r="G62" s="3">
+        <v>4244.06</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="I62" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J62" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A63" s="1" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E63" s="3">
+        <v>1868.07</v>
+      </c>
+      <c r="F63" s="3">
+        <v>1969.44</v>
+      </c>
+      <c r="G63" s="3">
+        <v>2099.77</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="I63" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J63" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A64" s="1" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>14</v>
-[...7 lines deleted...]
-      <c r="G64" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E64" s="3">
+        <v>250.67</v>
+      </c>
+      <c r="F64" s="3">
+        <v>264.28</v>
+      </c>
+      <c r="G64" s="3">
+        <v>281.76</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="I64" s="3" t="s">
         <v>17</v>
+      </c>
+      <c r="J64" s="3" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A65" s="1" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>15</v>
+      </c>
+      <c r="E65" s="3">
+        <v>163.75</v>
+      </c>
+      <c r="F65" s="3">
+        <v>172.64</v>
+      </c>
+      <c r="G65" s="3">
+        <v>184.06</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="I65" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J65" s="3" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A66" s="1" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E66" s="3">
+        <v>3530.82</v>
+      </c>
+      <c r="F66" s="3">
+        <v>3722.42</v>
+      </c>
+      <c r="G66" s="3">
+        <v>3968.75</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J66" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A67" s="1" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E67" s="3">
+        <v>79.98</v>
+      </c>
+      <c r="F67" s="3">
+        <v>84.32</v>
+      </c>
+      <c r="G67" s="3">
+        <v>89.9</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="I67" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J67" s="3" t="s">
+        <v>282</v>
       </c>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A68" s="1" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E68" s="3">
+        <v>214.19</v>
+      </c>
+      <c r="F68" s="3">
+        <v>225.81</v>
+      </c>
+      <c r="G68" s="3">
+        <v>240.76</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="I68" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="J68" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A69" s="1" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>47</v>
+        <v>15</v>
+      </c>
+      <c r="E69" s="3">
+        <v>214.19</v>
+      </c>
+      <c r="F69" s="3">
+        <v>225.81</v>
+      </c>
+      <c r="G69" s="3">
+        <v>240.76</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="I69" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="J69" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A70" s="1" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E70" s="3">
+        <v>198.48</v>
+      </c>
+      <c r="F70" s="3">
+        <v>209.25</v>
+      </c>
+      <c r="G70" s="3">
+        <v>223.1</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="I70" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="J70" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A71" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E71" s="3">
+        <v>214.19</v>
+      </c>
+      <c r="F71" s="3">
+        <v>225.81</v>
+      </c>
+      <c r="G71" s="3">
+        <v>240.76</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="I71" s="3" t="s">
         <v>287</v>
       </c>
-      <c r="B71" s="1" t="s">
-[...15 lines deleted...]
-        <v>33</v>
+      <c r="J71" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A72" s="1" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E72" s="3">
+        <v>327.04</v>
+      </c>
+      <c r="F72" s="3">
+        <v>344.79</v>
+      </c>
+      <c r="G72" s="3">
+        <v>367.6</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="I72" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="J72" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A73" s="1" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>47</v>
+        <v>15</v>
+      </c>
+      <c r="E73" s="3">
+        <v>326.87</v>
+      </c>
+      <c r="F73" s="3">
+        <v>344.61</v>
+      </c>
+      <c r="G73" s="3">
+        <v>367.42</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="I73" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="J73" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A74" s="1" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E74" s="3">
+        <v>214.53</v>
+      </c>
+      <c r="F74" s="3">
+        <v>226.17</v>
+      </c>
+      <c r="G74" s="3">
+        <v>241.13</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="I74" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J74" s="3" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A75" s="1" t="s">
-        <v>303</v>
+        <v>312</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E75" s="3">
+        <v>214.53</v>
+      </c>
+      <c r="F75" s="3">
+        <v>226.17</v>
+      </c>
+      <c r="G75" s="3">
+        <v>241.13</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="I75" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J75" s="3" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A76" s="1" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E76" s="3">
+        <v>336.39</v>
+      </c>
+      <c r="F76" s="3">
+        <v>354.65</v>
+      </c>
+      <c r="G76" s="3">
+        <v>378.12</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="I76" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J76" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A77" s="1" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E77" s="3">
+        <v>328.09</v>
+      </c>
+      <c r="F77" s="3">
+        <v>345.89</v>
+      </c>
+      <c r="G77" s="3">
+        <v>368.78</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="I77" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J77" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A78" s="1" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>316</v>
+        <v>325</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E78" s="3">
+        <v>1258.1</v>
+      </c>
+      <c r="F78" s="3">
+        <v>1307.63</v>
+      </c>
+      <c r="G78" s="3">
+        <v>1396.79</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="I78" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J78" s="3" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A79" s="1" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>320</v>
+        <v>329</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>94</v>
+        <v>15</v>
+      </c>
+      <c r="E79" s="3">
+        <v>343.08</v>
+      </c>
+      <c r="F79" s="3">
+        <v>361.69</v>
+      </c>
+      <c r="G79" s="3">
+        <v>385.63</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="I79" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J79" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A80" s="1" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>325</v>
+        <v>333</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>94</v>
+        <v>15</v>
+      </c>
+      <c r="E80" s="3">
+        <v>343.08</v>
+      </c>
+      <c r="F80" s="3">
+        <v>361.69</v>
+      </c>
+      <c r="G80" s="3">
+        <v>385.63</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="I80" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J80" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A81" s="1" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>47</v>
+        <v>15</v>
+      </c>
+      <c r="E81" s="3">
+        <v>582.15</v>
+      </c>
+      <c r="F81" s="3">
+        <v>613.74</v>
+      </c>
+      <c r="G81" s="3">
+        <v>654.36</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="I81" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J81" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A82" s="1" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>52</v>
+        <v>15</v>
+      </c>
+      <c r="E82" s="3">
+        <v>582.15</v>
+      </c>
+      <c r="F82" s="3">
+        <v>613.74</v>
+      </c>
+      <c r="G82" s="3">
+        <v>654.36</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="I82" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J82" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A83" s="1" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E83" s="3">
+        <v>826.57</v>
+      </c>
+      <c r="F83" s="3">
+        <v>871.42</v>
+      </c>
+      <c r="G83" s="3">
+        <v>929.09</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="I83" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J83" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A84" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>52</v>
+        <v>15</v>
+      </c>
+      <c r="E84" s="3">
+        <v>899.39</v>
+      </c>
+      <c r="F84" s="3">
+        <v>948.19</v>
+      </c>
+      <c r="G84" s="3">
+        <v>1010.94</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="I84" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J84" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A85" s="1" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E85" s="3">
+        <v>863.89</v>
+      </c>
+      <c r="F85" s="3">
+        <v>910.76</v>
+      </c>
+      <c r="G85" s="3">
+        <v>971.04</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="I85" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J85" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A86" s="1" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E86" s="3">
+        <v>286</v>
+      </c>
+      <c r="F86" s="3">
+        <v>308</v>
+      </c>
+      <c r="G86" s="3">
+        <v>341</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="I86" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J86" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A87" s="1" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>240</v>
+        <v>15</v>
+      </c>
+      <c r="E87" s="3">
+        <v>500.5</v>
+      </c>
+      <c r="F87" s="3">
+        <v>539</v>
+      </c>
+      <c r="G87" s="3">
+        <v>596.75</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="I87" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J87" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A88" s="1" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>359</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E88" s="3">
+        <v>500.5</v>
+      </c>
+      <c r="F88" s="3">
+        <v>539</v>
+      </c>
+      <c r="G88" s="3">
+        <v>596.75</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="I88" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J88" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A89" s="1" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>365</v>
+        <v>15</v>
+      </c>
+      <c r="E89" s="3">
+        <v>500.5</v>
+      </c>
+      <c r="F89" s="3">
+        <v>539</v>
+      </c>
+      <c r="G89" s="3">
+        <v>596.75</v>
+      </c>
+      <c r="H89" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="I89" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J89" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A90" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="F90" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E90" s="3">
+        <v>1588.04</v>
+      </c>
+      <c r="F90" s="3">
+        <v>1674.21</v>
+      </c>
+      <c r="G90" s="3">
+        <v>1785.01</v>
+      </c>
+      <c r="H90" s="3" t="s">
         <v>370</v>
       </c>
-      <c r="G90" s="3" t="s">
-        <v>47</v>
+      <c r="I90" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J90" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A91" s="1" t="s">
         <v>371</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>372</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>373</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E91" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E91" s="3">
+        <v>248.73</v>
+      </c>
+      <c r="F91" s="3">
+        <v>267.87</v>
+      </c>
+      <c r="G91" s="3">
+        <v>296.57</v>
+      </c>
+      <c r="H91" s="3" t="s">
         <v>374</v>
       </c>
-      <c r="F91" s="3" t="s">
-[...3 lines deleted...]
-        <v>52</v>
+      <c r="I91" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J91" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A92" s="1" t="s">
         <v>375</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>376</v>
       </c>
       <c r="C92" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E92" s="3">
+        <v>248.73</v>
+      </c>
+      <c r="F92" s="3">
+        <v>267.87</v>
+      </c>
+      <c r="G92" s="3">
+        <v>296.57</v>
+      </c>
+      <c r="H92" s="3" t="s">
         <v>377</v>
       </c>
-      <c r="D92" s="1" t="s">
-[...9 lines deleted...]
-        <v>52</v>
+      <c r="I92" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J92" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A93" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="B93" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="B93" s="1" t="s">
+      <c r="C93" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="C93" s="1" t="s">
+      <c r="D93" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E93" s="3">
+        <v>422.5</v>
+      </c>
+      <c r="F93" s="3">
+        <v>455</v>
+      </c>
+      <c r="G93" s="3">
+        <v>503.75</v>
+      </c>
+      <c r="H93" s="3" t="s">
         <v>381</v>
       </c>
-      <c r="D93" s="1" t="s">
-[...9 lines deleted...]
-        <v>52</v>
+      <c r="I93" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J93" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A94" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="B94" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="B94" s="1" t="s">
+      <c r="C94" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="C94" s="1" t="s">
+      <c r="D94" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E94" s="3">
+        <v>316.96</v>
+      </c>
+      <c r="F94" s="3">
+        <v>341.34</v>
+      </c>
+      <c r="G94" s="3">
+        <v>377.91</v>
+      </c>
+      <c r="H94" s="3" t="s">
         <v>385</v>
       </c>
-      <c r="D94" s="1" t="s">
-[...9 lines deleted...]
-        <v>52</v>
+      <c r="I94" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J94" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A95" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="B95" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="B95" s="1" t="s">
+      <c r="C95" s="1" t="s">
         <v>388</v>
       </c>
-      <c r="C95" s="1" t="s">
+      <c r="D95" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E95" s="3">
+        <v>488.57</v>
+      </c>
+      <c r="F95" s="3">
+        <v>526.15</v>
+      </c>
+      <c r="G95" s="3">
+        <v>582.53</v>
+      </c>
+      <c r="H95" s="3" t="s">
         <v>389</v>
       </c>
-      <c r="D95" s="1" t="s">
-[...9 lines deleted...]
-        <v>33</v>
+      <c r="I95" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J95" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A96" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="B96" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="B96" s="1" t="s">
+      <c r="C96" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="C96" s="1" t="s">
+      <c r="D96" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E96" s="3">
+        <v>733.97</v>
+      </c>
+      <c r="F96" s="3">
+        <v>790.43</v>
+      </c>
+      <c r="G96" s="3">
+        <v>875.12</v>
+      </c>
+      <c r="H96" s="3" t="s">
         <v>393</v>
       </c>
-      <c r="D96" s="1" t="s">
-[...9 lines deleted...]
-        <v>47</v>
+      <c r="I96" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J96" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A97" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B97" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="B97" s="1" t="s">
+      <c r="C97" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="C97" s="1" t="s">
+      <c r="D97" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E97" s="3">
+        <v>184.38</v>
+      </c>
+      <c r="F97" s="3">
+        <v>198.57</v>
+      </c>
+      <c r="G97" s="3">
+        <v>219.84</v>
+      </c>
+      <c r="H97" s="3" t="s">
         <v>397</v>
       </c>
-      <c r="D97" s="1" t="s">
-[...9 lines deleted...]
-        <v>47</v>
+      <c r="I97" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J97" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A98" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="B98" s="1" t="s">
         <v>399</v>
       </c>
-      <c r="B98" s="1" t="s">
+      <c r="C98" s="1" t="s">
         <v>400</v>
       </c>
-      <c r="C98" s="1" t="s">
+      <c r="D98" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E98" s="3">
+        <v>1117.86</v>
+      </c>
+      <c r="F98" s="3">
+        <v>1178.52</v>
+      </c>
+      <c r="G98" s="3">
+        <v>1256.51</v>
+      </c>
+      <c r="H98" s="3" t="s">
         <v>401</v>
       </c>
-      <c r="D98" s="1" t="s">
-[...9 lines deleted...]
-        <v>33</v>
+      <c r="I98" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="J98" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A99" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="B99" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="B99" s="1" t="s">
+      <c r="C99" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="C99" s="1" t="s">
+      <c r="D99" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E99" s="3">
+        <v>6931.57</v>
+      </c>
+      <c r="F99" s="3">
+        <v>7307.7</v>
+      </c>
+      <c r="G99" s="3">
+        <v>7791.3</v>
+      </c>
+      <c r="H99" s="3" t="s">
         <v>405</v>
       </c>
-      <c r="D99" s="1" t="s">
-[...9 lines deleted...]
-        <v>33</v>
+      <c r="I99" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J99" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A100" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B100" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="B100" s="1" t="s">
+      <c r="C100" s="1" t="s">
         <v>408</v>
       </c>
-      <c r="C100" s="1" t="s">
+      <c r="D100" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E100" s="3">
+        <v>6548.67</v>
+      </c>
+      <c r="F100" s="3">
+        <v>6904.03</v>
+      </c>
+      <c r="G100" s="3">
+        <v>7360.91</v>
+      </c>
+      <c r="H100" s="3" t="s">
         <v>409</v>
       </c>
-      <c r="D100" s="1" t="s">
-[...9 lines deleted...]
-        <v>33</v>
+      <c r="I100" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J100" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A101" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="B101" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="B101" s="1" t="s">
+      <c r="C101" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E101" s="3">
+        <v>177.78</v>
+      </c>
+      <c r="F101" s="3">
+        <v>184.78</v>
+      </c>
+      <c r="G101" s="3">
+        <v>197.38</v>
+      </c>
+      <c r="H101" s="3" t="s">
         <v>412</v>
       </c>
-      <c r="C101" s="1" t="s">
-[...12 lines deleted...]
-        <v>33</v>
+      <c r="I101" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="J101" s="3" t="s">
+        <v>170</v>
       </c>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A102" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="C102" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="B102" s="1" t="s">
+      <c r="D102" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E102" s="3">
+        <v>2105.36</v>
+      </c>
+      <c r="F102" s="3">
+        <v>2219.6</v>
+      </c>
+      <c r="G102" s="3">
+        <v>2366.49</v>
+      </c>
+      <c r="H102" s="3" t="s">
         <v>416</v>
       </c>
-      <c r="C102" s="1" t="s">
-[...12 lines deleted...]
-        <v>89</v>
+      <c r="I102" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J102" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A103" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="C103" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="B103" s="1" t="s">
+      <c r="D103" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E103" s="3">
+        <v>1002.38</v>
+      </c>
+      <c r="F103" s="3">
+        <v>1056.77</v>
+      </c>
+      <c r="G103" s="3">
+        <v>1126.71</v>
+      </c>
+      <c r="H103" s="3" t="s">
         <v>420</v>
       </c>
-      <c r="C103" s="1" t="s">
-[...12 lines deleted...]
-        <v>52</v>
+      <c r="I103" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J103" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A104" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="C104" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="B104" s="1" t="s">
+      <c r="D104" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E104" s="3">
+        <v>368.58</v>
+      </c>
+      <c r="F104" s="3">
+        <v>396.93</v>
+      </c>
+      <c r="G104" s="3">
+        <v>439.46</v>
+      </c>
+      <c r="H104" s="3" t="s">
         <v>424</v>
       </c>
-      <c r="C104" s="1" t="s">
-[...12 lines deleted...]
-        <v>52</v>
+      <c r="I104" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="J104" s="3" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A105" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="B105" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="B105" s="1" t="s">
+      <c r="C105" s="1" t="s">
         <v>427</v>
       </c>
-      <c r="C105" s="1" t="s">
+      <c r="D105" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E105" s="3">
+        <v>316.85</v>
+      </c>
+      <c r="F105" s="3">
+        <v>334.04</v>
+      </c>
+      <c r="G105" s="3">
+        <v>356.15</v>
+      </c>
+      <c r="H105" s="3" t="s">
         <v>428</v>
       </c>
-      <c r="D105" s="1" t="s">
-[...9 lines deleted...]
-        <v>33</v>
+      <c r="I105" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J105" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A106" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="B106" s="1" t="s">
         <v>430</v>
       </c>
-      <c r="B106" s="1" t="s">
+      <c r="C106" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="C106" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D106" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E106" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E106" s="3">
+        <v>400.39</v>
+      </c>
+      <c r="F106" s="3">
+        <v>422.12</v>
+      </c>
+      <c r="G106" s="3">
+        <v>450.05</v>
+      </c>
+      <c r="H106" s="3" t="s">
         <v>432</v>
       </c>
-      <c r="F106" s="3" t="s">
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="I106" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J106" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A107" s="1" t="s">
         <v>433</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>434</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>435</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E107" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E107" s="3">
+        <v>718.88</v>
+      </c>
+      <c r="F107" s="3">
+        <v>757.89</v>
+      </c>
+      <c r="G107" s="3">
+        <v>808.04</v>
+      </c>
+      <c r="H107" s="3" t="s">
         <v>436</v>
       </c>
-      <c r="F107" s="3" t="s">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="I107" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J107" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A108" s="1" t="s">
         <v>437</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>438</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E108" s="3">
+        <v>438.78</v>
+      </c>
+      <c r="F108" s="3">
+        <v>462.59</v>
+      </c>
+      <c r="G108" s="3">
+        <v>493.2</v>
+      </c>
+      <c r="H108" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="I108" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J108" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A109" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E109" s="3">
+        <v>183.69</v>
+      </c>
+      <c r="F109" s="3">
+        <v>197.83</v>
+      </c>
+      <c r="G109" s="3">
+        <v>219.02</v>
+      </c>
+      <c r="H109" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="I109" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J109" s="3" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A110" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>446</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E110" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E110" s="3">
+        <v>2377.42</v>
+      </c>
+      <c r="F110" s="3">
+        <v>2471.02</v>
+      </c>
+      <c r="G110" s="3">
+        <v>2639.5</v>
+      </c>
+      <c r="H110" s="3" t="s">
         <v>447</v>
       </c>
-      <c r="F110" s="3" t="s">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="I110" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J110" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A111" s="1" t="s">
         <v>448</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>450</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E111" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E111" s="3">
+        <v>1200.76</v>
+      </c>
+      <c r="F111" s="3">
+        <v>1265.92</v>
+      </c>
+      <c r="G111" s="3">
+        <v>1349.69</v>
+      </c>
+      <c r="H111" s="3" t="s">
         <v>451</v>
       </c>
-      <c r="F111" s="3" t="s">
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="I111" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J111" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A112" s="1" t="s">
         <v>452</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>453</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E112" s="3">
+        <v>568.34</v>
+      </c>
+      <c r="F112" s="3">
+        <v>612.06</v>
+      </c>
+      <c r="G112" s="3">
+        <v>677.63</v>
+      </c>
+      <c r="H112" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="I112" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J112" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A113" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E113" s="3">
+        <v>343.72</v>
+      </c>
+      <c r="F113" s="3">
+        <v>362.37</v>
+      </c>
+      <c r="G113" s="3">
+        <v>386.35</v>
+      </c>
+      <c r="H113" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="I113" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J113" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A114" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E114" s="3">
+        <v>2128.89</v>
+      </c>
+      <c r="F114" s="3">
+        <v>2244.41</v>
+      </c>
+      <c r="G114" s="3">
+        <v>2392.93</v>
+      </c>
+      <c r="H114" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="I114" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="J114" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A115" s="1" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E115" s="3">
+        <v>10708.29</v>
+      </c>
+      <c r="F115" s="3">
+        <v>11289.36</v>
+      </c>
+      <c r="G115" s="3">
+        <v>12036.45</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="I115" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J115" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A116" s="1" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E116" s="3">
+        <v>1028.68</v>
+      </c>
+      <c r="F116" s="3">
+        <v>1084.5</v>
+      </c>
+      <c r="G116" s="3">
+        <v>1156.27</v>
+      </c>
+      <c r="H116" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="I116" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="J116" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A117" s="1" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>464</v>
+        <v>473</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E117" s="3">
+        <v>848.6</v>
+      </c>
+      <c r="F117" s="3">
+        <v>882</v>
+      </c>
+      <c r="G117" s="3">
+        <v>942.14</v>
+      </c>
+      <c r="H117" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="I117" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J117" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A118" s="1" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E118" s="3">
+        <v>285.26</v>
+      </c>
+      <c r="F118" s="3">
+        <v>300.74</v>
+      </c>
+      <c r="G118" s="3">
+        <v>320.64</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="I118" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J118" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A119" s="1" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E119" s="3">
+        <v>780.33</v>
+      </c>
+      <c r="F119" s="3">
+        <v>822.68</v>
+      </c>
+      <c r="G119" s="3">
+        <v>877.12</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="I119" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J119" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A120" s="1" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E120" s="3">
+        <v>346.93</v>
+      </c>
+      <c r="F120" s="3">
+        <v>365.76</v>
+      </c>
+      <c r="G120" s="3">
+        <v>389.96</v>
+      </c>
+      <c r="H120" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="I120" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J120" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A121" s="1" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E121" s="3">
+        <v>265.03</v>
+      </c>
+      <c r="F121" s="3">
+        <v>279.41</v>
+      </c>
+      <c r="G121" s="3">
+        <v>297.9</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="I121" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J121" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A122" s="1" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E122" s="3">
+        <v>1614.91</v>
+      </c>
+      <c r="F122" s="3">
+        <v>1702.54</v>
+      </c>
+      <c r="G122" s="3">
+        <v>1815.21</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="I122" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J122" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A123" s="1" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E123" s="3">
+        <v>477.15</v>
+      </c>
+      <c r="F123" s="3">
+        <v>514.72</v>
+      </c>
+      <c r="G123" s="3">
+        <v>552.29</v>
+      </c>
+      <c r="H123" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="I123" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="J123" s="3" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A124" s="1" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E124" s="3">
+        <v>366.98</v>
+      </c>
+      <c r="F124" s="3">
+        <v>395.88</v>
+      </c>
+      <c r="G124" s="3">
+        <v>424.77</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="I124" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="J124" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A125" s="1" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="B125" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E125" s="3">
+        <v>388.59</v>
+      </c>
+      <c r="F125" s="3">
+        <v>419.19</v>
+      </c>
+      <c r="G125" s="3">
+        <v>449.79</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="I125" s="3" t="s">
         <v>499</v>
       </c>
-      <c r="C125" s="1" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="J125" s="3" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A126" s="1" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>52</v>
+        <v>15</v>
+      </c>
+      <c r="E126" s="3">
+        <v>230.23</v>
+      </c>
+      <c r="F126" s="3">
+        <v>247.94</v>
+      </c>
+      <c r="G126" s="3">
+        <v>274.51</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="I126" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J126" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A127" s="1" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>52</v>
+        <v>15</v>
+      </c>
+      <c r="E127" s="3">
+        <v>230.23</v>
+      </c>
+      <c r="F127" s="3">
+        <v>247.94</v>
+      </c>
+      <c r="G127" s="3">
+        <v>274.51</v>
+      </c>
+      <c r="H127" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="I127" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J127" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A128" s="1" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="B128" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="C128" s="1" t="s">
         <v>510</v>
       </c>
-      <c r="C128" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D128" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E128" s="3">
+        <v>230.23</v>
+      </c>
+      <c r="F128" s="3">
+        <v>247.94</v>
+      </c>
+      <c r="G128" s="3">
+        <v>274.51</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="I128" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J128" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A129" s="1" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>511</v>
+        <v>520</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E129" s="3">
+        <v>215.12</v>
+      </c>
+      <c r="F129" s="3">
+        <v>228.16</v>
+      </c>
+      <c r="G129" s="3">
+        <v>244.46</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="I129" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="J129" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="130" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A130" s="1" t="s">
-        <v>516</v>
+        <v>523</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>517</v>
+        <v>524</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E130" s="3">
+        <v>194.17</v>
+      </c>
+      <c r="F130" s="3">
+        <v>205.94</v>
+      </c>
+      <c r="G130" s="3">
+        <v>220.65</v>
+      </c>
+      <c r="H130" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="I130" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="J130" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A131" s="1" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>521</v>
+        <v>528</v>
       </c>
       <c r="C131" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E131" s="3">
+        <v>250.05</v>
+      </c>
+      <c r="F131" s="3">
+        <v>265.2</v>
+      </c>
+      <c r="G131" s="3">
+        <v>284.14</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="I131" s="3" t="s">
         <v>522</v>
       </c>
-      <c r="D131" s="1" t="s">
-[...9 lines deleted...]
-        <v>27</v>
+      <c r="J131" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A132" s="1" t="s">
-        <v>524</v>
+        <v>531</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>525</v>
+        <v>532</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>526</v>
+        <v>533</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E132" s="3">
+        <v>283.58</v>
+      </c>
+      <c r="F132" s="3">
+        <v>300.76</v>
+      </c>
+      <c r="G132" s="3">
+        <v>322.25</v>
+      </c>
+      <c r="H132" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="I132" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="J132" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="133" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A133" s="1" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>529</v>
+        <v>536</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>131</v>
+        <v>15</v>
+      </c>
+      <c r="E133" s="3">
+        <v>21281.53</v>
+      </c>
+      <c r="F133" s="3">
+        <v>22436.34</v>
+      </c>
+      <c r="G133" s="3">
+        <v>23921.1</v>
+      </c>
+      <c r="H133" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="I133" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J133" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="134" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A134" s="1" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E134" s="3">
+        <v>325.6</v>
+      </c>
+      <c r="F134" s="3">
+        <v>351.24</v>
+      </c>
+      <c r="G134" s="3">
+        <v>376.88</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="I134" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="J134" s="3" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="135" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A135" s="1" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E135" s="3">
+        <v>521.98</v>
+      </c>
+      <c r="F135" s="3">
+        <v>563.08</v>
+      </c>
+      <c r="G135" s="3">
+        <v>604.18</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="I135" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="J135" s="3" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="136" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A136" s="1" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>541</v>
+        <v>548</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E136" s="3">
+        <v>1044.82</v>
+      </c>
+      <c r="F136" s="3">
+        <v>1127.09</v>
+      </c>
+      <c r="G136" s="3">
+        <v>1209.35</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="I136" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="J136" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="137" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A137" s="1" t="s">
-        <v>543</v>
+        <v>500</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E137" s="3">
+        <v>533.08</v>
+      </c>
+      <c r="F137" s="3">
+        <v>575.06</v>
+      </c>
+      <c r="G137" s="3">
+        <v>617.03</v>
+      </c>
+      <c r="H137" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="I137" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="J137" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="138" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A138" s="1" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E138" s="3">
+        <v>500.5</v>
+      </c>
+      <c r="F138" s="3">
+        <v>539</v>
+      </c>
+      <c r="G138" s="3">
+        <v>596.75</v>
+      </c>
+      <c r="H138" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="I138" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J138" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A139" s="1" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E139" s="3">
+        <v>535.18</v>
+      </c>
+      <c r="F139" s="3">
+        <v>556.25</v>
+      </c>
+      <c r="G139" s="3">
+        <v>594.18</v>
+      </c>
+      <c r="H139" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="I139" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="J139" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="140" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A140" s="1" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>47</v>
+        <v>15</v>
+      </c>
+      <c r="E140" s="3">
+        <v>2633.75</v>
+      </c>
+      <c r="F140" s="3">
+        <v>2836.35</v>
+      </c>
+      <c r="G140" s="3">
+        <v>3140.24</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="I140" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J140" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A141" s="1" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>557</v>
+        <v>567</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>47</v>
+        <v>15</v>
+      </c>
+      <c r="E141" s="3">
+        <v>500.5</v>
+      </c>
+      <c r="F141" s="3">
+        <v>539</v>
+      </c>
+      <c r="G141" s="3">
+        <v>596.75</v>
+      </c>
+      <c r="H141" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="I141" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J141" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="142" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A142" s="1" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E142" s="3">
+        <v>500.5</v>
+      </c>
+      <c r="F142" s="3">
+        <v>539</v>
+      </c>
+      <c r="G142" s="3">
+        <v>596.75</v>
+      </c>
+      <c r="H142" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="I142" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J142" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="143" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A143" s="1" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>566</v>
+        <v>573</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E143" s="3">
+        <v>720.83</v>
+      </c>
+      <c r="F143" s="3">
+        <v>776.28</v>
+      </c>
+      <c r="G143" s="3">
+        <v>859.45</v>
+      </c>
+      <c r="H143" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="I143" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J143" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="144" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A144" s="1" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E144" s="3">
+        <v>34802.95</v>
+      </c>
+      <c r="F144" s="3">
+        <v>36691.48</v>
+      </c>
+      <c r="G144" s="3">
+        <v>39119.59</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="I144" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J144" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A145" s="1" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>575</v>
+        <v>582</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E145" s="3">
+        <v>8441.43</v>
+      </c>
+      <c r="F145" s="3">
+        <v>8773.77</v>
+      </c>
+      <c r="G145" s="3">
+        <v>9371.99</v>
+      </c>
+      <c r="H145" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="I145" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J145" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="146" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A146" s="1" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>578</v>
+        <v>585</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>579</v>
+        <v>586</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E146" s="3">
+        <v>2904.01</v>
+      </c>
+      <c r="F146" s="3">
+        <v>3018.34</v>
+      </c>
+      <c r="G146" s="3">
+        <v>3224.14</v>
+      </c>
+      <c r="H146" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="I146" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J146" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="147" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A147" s="1" t="s">
-        <v>581</v>
+        <v>588</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>582</v>
+        <v>589</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>583</v>
+        <v>590</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E147" s="3">
+        <v>174.45</v>
+      </c>
+      <c r="F147" s="3">
+        <v>187.87</v>
+      </c>
+      <c r="G147" s="3">
+        <v>208</v>
+      </c>
+      <c r="H147" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="I147" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J147" s="3" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="148" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A148" s="1" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E148" s="3">
+        <v>174.45</v>
+      </c>
+      <c r="F148" s="3">
+        <v>187.87</v>
+      </c>
+      <c r="G148" s="3">
+        <v>208</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="I148" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J148" s="3" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="149" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A149" s="1" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>589</v>
+        <v>596</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>52</v>
+        <v>15</v>
+      </c>
+      <c r="E149" s="3">
+        <v>263.25</v>
+      </c>
+      <c r="F149" s="3">
+        <v>283.5</v>
+      </c>
+      <c r="G149" s="3">
+        <v>313.88</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="I149" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J149" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="150" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A150" s="1" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E150" s="3">
+        <v>15017.02</v>
+      </c>
+      <c r="F150" s="3">
+        <v>15831.9</v>
+      </c>
+      <c r="G150" s="3">
+        <v>16879.6</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="I150" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J150" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="151" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A151" s="1" t="s">
-        <v>596</v>
+        <v>603</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>598</v>
+        <v>605</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E151" s="3">
+        <v>211.17</v>
+      </c>
+      <c r="F151" s="3">
+        <v>222.63</v>
+      </c>
+      <c r="G151" s="3">
+        <v>237.37</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="I151" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="J151" s="3" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="152" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A152" s="1" t="s">
-        <v>600</v>
+        <v>607</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>601</v>
+        <v>608</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E152" s="3">
+        <v>212.81</v>
+      </c>
+      <c r="F152" s="3">
+        <v>221.18</v>
+      </c>
+      <c r="G152" s="3">
+        <v>236.27</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="I152" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="J152" s="3" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="153" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A153" s="1" t="s">
-        <v>604</v>
+        <v>611</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E153" s="3">
+        <v>212.89</v>
+      </c>
+      <c r="F153" s="3">
+        <v>221.27</v>
+      </c>
+      <c r="G153" s="3">
+        <v>236.35</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="I153" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="J153" s="3" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="154" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A154" s="1" t="s">
-        <v>608</v>
+        <v>614</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
       <c r="C154" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E154" s="3">
+        <v>445.63</v>
+      </c>
+      <c r="F154" s="3">
+        <v>463.17</v>
+      </c>
+      <c r="G154" s="3">
+        <v>494.75</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="I154" s="3" t="s">
         <v>610</v>
       </c>
-      <c r="D154" s="1" t="s">
-[...9 lines deleted...]
-        <v>89</v>
+      <c r="J154" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="155" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A155" s="1" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>15</v>
+      </c>
+      <c r="E155" s="3">
+        <v>699.74</v>
+      </c>
+      <c r="F155" s="3">
+        <v>727.28</v>
+      </c>
+      <c r="G155" s="3">
+        <v>776.87</v>
+      </c>
+      <c r="H155" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="I155" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="J155" s="3" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="156" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A156" s="1" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>89</v>
+        <v>15</v>
+      </c>
+      <c r="E156" s="3">
+        <v>654.08</v>
+      </c>
+      <c r="F156" s="3">
+        <v>679.83</v>
+      </c>
+      <c r="G156" s="3">
+        <v>726.19</v>
+      </c>
+      <c r="H156" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="I156" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="J156" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="157" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A157" s="1" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>240</v>
+        <v>15</v>
+      </c>
+      <c r="E157" s="3">
+        <v>358.97</v>
+      </c>
+      <c r="F157" s="3">
+        <v>373.1</v>
+      </c>
+      <c r="G157" s="3">
+        <v>398.54</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="I157" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J157" s="3" t="s">
+        <v>626</v>
       </c>
     </row>
     <row r="158" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A158" s="1" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E158" s="3">
+        <v>600.19</v>
+      </c>
+      <c r="F158" s="3">
+        <v>623.82</v>
+      </c>
+      <c r="G158" s="3">
+        <v>666.35</v>
+      </c>
+      <c r="H158" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="I158" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J158" s="3" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="159" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A159" s="1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>631</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E159" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E159" s="3">
+        <v>999.97</v>
+      </c>
+      <c r="F159" s="3">
+        <v>1039.33</v>
+      </c>
+      <c r="G159" s="3">
+        <v>1110.2</v>
+      </c>
+      <c r="H159" s="3" t="s">
         <v>632</v>
       </c>
-      <c r="F159" s="3" t="s">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="I159" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J159" s="3" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="160" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A160" s="1" t="s">
         <v>633</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>634</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>635</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E160" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E160" s="3">
+        <v>763.05</v>
+      </c>
+      <c r="F160" s="3">
+        <v>804.45</v>
+      </c>
+      <c r="G160" s="3">
+        <v>857.69</v>
+      </c>
+      <c r="H160" s="3" t="s">
         <v>636</v>
       </c>
-      <c r="F160" s="3" t="s">
-[...3 lines deleted...]
-        <v>240</v>
+      <c r="I160" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="J160" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="161" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A161" s="1" t="s">
         <v>637</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>638</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>639</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E161" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E161" s="3">
+        <v>1422.84</v>
+      </c>
+      <c r="F161" s="3">
+        <v>1500.05</v>
+      </c>
+      <c r="G161" s="3">
+        <v>1599.32</v>
+      </c>
+      <c r="H161" s="3" t="s">
         <v>640</v>
       </c>
-      <c r="F161" s="3" t="s">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="I161" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="J161" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="162" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A162" s="1" t="s">
         <v>641</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>642</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>643</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E162" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E162" s="3">
+        <v>283.44</v>
+      </c>
+      <c r="F162" s="3">
+        <v>298.82</v>
+      </c>
+      <c r="G162" s="3">
+        <v>318.59</v>
+      </c>
+      <c r="H162" s="3" t="s">
         <v>644</v>
       </c>
-      <c r="F162" s="3" t="s">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="I162" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J162" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="163" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A163" s="1" t="s">
         <v>645</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>646</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>647</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E163" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E163" s="3">
+        <v>283.44</v>
+      </c>
+      <c r="F163" s="3">
+        <v>298.82</v>
+      </c>
+      <c r="G163" s="3">
+        <v>318.59</v>
+      </c>
+      <c r="H163" s="3" t="s">
         <v>648</v>
       </c>
-      <c r="F163" s="3" t="s">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="I163" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J163" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="164" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A164" s="1" t="s">
         <v>649</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>650</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>651</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E164" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E164" s="3">
+        <v>333.77</v>
+      </c>
+      <c r="F164" s="3">
+        <v>351.89</v>
+      </c>
+      <c r="G164" s="3">
+        <v>375.17</v>
+      </c>
+      <c r="H164" s="3" t="s">
         <v>652</v>
       </c>
-      <c r="F164" s="3" t="s">
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="I164" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J164" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="165" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A165" s="1" t="s">
         <v>653</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>654</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>651</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E165" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E165" s="3">
+        <v>333.77</v>
+      </c>
+      <c r="F165" s="3">
+        <v>351.89</v>
+      </c>
+      <c r="G165" s="3">
+        <v>375.17</v>
+      </c>
+      <c r="H165" s="3" t="s">
         <v>655</v>
       </c>
-      <c r="F165" s="3" t="s">
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="I165" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J165" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="166" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A166" s="1" t="s">
         <v>656</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>657</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>651</v>
+        <v>658</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E166" s="3">
+        <v>333.77</v>
+      </c>
+      <c r="F166" s="3">
+        <v>351.89</v>
+      </c>
+      <c r="G166" s="3">
+        <v>375.17</v>
+      </c>
+      <c r="H166" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="I166" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J166" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="167" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A167" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>651</v>
+        <v>662</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E167" s="3">
+        <v>5929.54</v>
+      </c>
+      <c r="F167" s="3">
+        <v>6251.29</v>
+      </c>
+      <c r="G167" s="3">
+        <v>6664.98</v>
+      </c>
+      <c r="H167" s="3" t="s">
+        <v>663</v>
+      </c>
+      <c r="I167" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J167" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="168" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A168" s="1" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E168" s="3">
+        <v>7184.53</v>
+      </c>
+      <c r="F168" s="3">
+        <v>7574.38</v>
+      </c>
+      <c r="G168" s="3">
+        <v>8075.63</v>
+      </c>
+      <c r="H168" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="I168" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J168" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="169" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A169" s="1" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E169" s="3">
+        <v>766.7</v>
+      </c>
+      <c r="F169" s="3">
+        <v>808.3</v>
+      </c>
+      <c r="G169" s="3">
+        <v>861.79</v>
+      </c>
+      <c r="H169" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="I169" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="J169" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="170" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A170" s="1" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E170" s="3">
+        <v>2968.65</v>
+      </c>
+      <c r="F170" s="3">
+        <v>3085.52</v>
+      </c>
+      <c r="G170" s="3">
+        <v>3295.9</v>
+      </c>
+      <c r="H170" s="3" t="s">
+        <v>676</v>
+      </c>
+      <c r="I170" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J170" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="171" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A171" s="1" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E171" s="3">
+        <v>523.44</v>
+      </c>
+      <c r="F171" s="3">
+        <v>544.05</v>
+      </c>
+      <c r="G171" s="3">
+        <v>581.15</v>
+      </c>
+      <c r="H171" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="I171" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="J171" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="172" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A172" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>681</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E172" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E172" s="3">
+        <v>5532.23</v>
+      </c>
+      <c r="F172" s="3">
+        <v>5750.03</v>
+      </c>
+      <c r="G172" s="3">
+        <v>6142.08</v>
+      </c>
+      <c r="H172" s="3" t="s">
         <v>682</v>
       </c>
-      <c r="F172" s="3" t="s">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="I172" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J172" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="173" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A173" s="1" t="s">
         <v>683</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>684</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>685</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E173" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E173" s="3">
+        <v>1018.89</v>
+      </c>
+      <c r="F173" s="3">
+        <v>1074.18</v>
+      </c>
+      <c r="G173" s="3">
+        <v>1145.27</v>
+      </c>
+      <c r="H173" s="3" t="s">
         <v>686</v>
       </c>
-      <c r="F173" s="3" t="s">
-[...3 lines deleted...]
-        <v>89</v>
+      <c r="I173" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J173" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="174" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A174" s="1" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>89</v>
+        <v>15</v>
+      </c>
+      <c r="E174" s="3">
+        <v>172.06</v>
+      </c>
+      <c r="F174" s="3">
+        <v>181.4</v>
+      </c>
+      <c r="G174" s="3">
+        <v>193.4</v>
+      </c>
+      <c r="H174" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="I174" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="J174" s="3" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="175" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A175" s="1" t="s">
-        <v>629</v>
+        <v>691</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E175" s="3">
+        <v>261.23</v>
+      </c>
+      <c r="F175" s="3">
+        <v>275.4</v>
+      </c>
+      <c r="G175" s="3">
+        <v>293.62</v>
+      </c>
+      <c r="H175" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="I175" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J175" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="176" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A176" s="1" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>89</v>
+        <v>15</v>
+      </c>
+      <c r="E176" s="3">
+        <v>2111.83</v>
+      </c>
+      <c r="F176" s="3">
+        <v>2226.43</v>
+      </c>
+      <c r="G176" s="3">
+        <v>2373.77</v>
+      </c>
+      <c r="H176" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="I176" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="J176" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="177" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A177" s="1" t="s">
-        <v>625</v>
+        <v>699</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E177" s="3">
+        <v>496.8</v>
+      </c>
+      <c r="F177" s="3">
+        <v>523.76</v>
+      </c>
+      <c r="G177" s="3">
+        <v>558.42</v>
+      </c>
+      <c r="H177" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="I177" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J177" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="178" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A178" s="1" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E178" s="3">
+        <v>748.19</v>
+      </c>
+      <c r="F178" s="3">
+        <v>788.79</v>
+      </c>
+      <c r="G178" s="3">
+        <v>840.99</v>
+      </c>
+      <c r="H178" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="I178" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J178" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="179" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A179" s="1" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>15</v>
+      </c>
+      <c r="E179" s="3">
+        <v>894.25</v>
+      </c>
+      <c r="F179" s="3">
+        <v>942.78</v>
+      </c>
+      <c r="G179" s="3">
+        <v>1005.17</v>
+      </c>
+      <c r="H179" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="I179" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J179" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="180" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A180" s="1" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E180" s="3">
+        <v>805.13</v>
+      </c>
+      <c r="F180" s="3">
+        <v>868.53</v>
+      </c>
+      <c r="G180" s="3">
+        <v>931.92</v>
+      </c>
+      <c r="H180" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="I180" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="J180" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="181" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A181" s="1" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E181" s="3">
+        <v>1958.23</v>
+      </c>
+      <c r="F181" s="3">
+        <v>2064.49</v>
+      </c>
+      <c r="G181" s="3">
+        <v>2201.11</v>
+      </c>
+      <c r="H181" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="I181" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J181" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="182" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A182" s="1" t="s">
-        <v>617</v>
+        <v>719</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>89</v>
+        <v>15</v>
+      </c>
+      <c r="E182" s="3">
+        <v>906.24</v>
+      </c>
+      <c r="F182" s="3">
+        <v>955.41</v>
+      </c>
+      <c r="G182" s="3">
+        <v>1018.64</v>
+      </c>
+      <c r="H182" s="3" t="s">
+        <v>722</v>
+      </c>
+      <c r="I182" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J182" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="183" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A183" s="1" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>240</v>
+        <v>15</v>
+      </c>
+      <c r="E183" s="3">
+        <v>8940.47</v>
+      </c>
+      <c r="F183" s="3">
+        <v>9425.62</v>
+      </c>
+      <c r="G183" s="3">
+        <v>10049.37</v>
+      </c>
+      <c r="H183" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="I183" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="J183" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="184" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A184" s="1" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E184" s="3">
+        <v>287.82</v>
+      </c>
+      <c r="F184" s="3">
+        <v>309.97</v>
+      </c>
+      <c r="G184" s="3">
+        <v>343.17</v>
+      </c>
+      <c r="H184" s="3" t="s">
+        <v>730</v>
+      </c>
+      <c r="I184" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J184" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="185" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A185" s="1" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>729</v>
+        <v>384</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>15</v>
+      </c>
+      <c r="E185" s="3">
+        <v>271.99</v>
+      </c>
+      <c r="F185" s="3">
+        <v>292.91</v>
+      </c>
+      <c r="G185" s="3">
+        <v>324.3</v>
+      </c>
+      <c r="H185" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="I185" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J185" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="186" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A186" s="1" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E186" s="3">
+        <v>321.18</v>
+      </c>
+      <c r="F186" s="3">
+        <v>345.89</v>
+      </c>
+      <c r="G186" s="3">
+        <v>382.95</v>
+      </c>
+      <c r="H186" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="I186" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J186" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="187" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A187" s="1" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="E187" s="3">
+        <v>286</v>
+      </c>
+      <c r="F187" s="3">
+        <v>308</v>
+      </c>
+      <c r="G187" s="3">
+        <v>341</v>
+      </c>
+      <c r="H187" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="I187" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J187" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="188" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A188" s="1" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>741</v>
+        <v>590</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>14</v>
-[...15 lines deleted...]
-      <c r="B189" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E188" s="3">
+        <v>174.45</v>
+      </c>
+      <c r="F188" s="3">
+        <v>187.87</v>
+      </c>
+      <c r="G188" s="3">
+        <v>208</v>
+      </c>
+      <c r="H188" s="3" t="s">
         <v>744</v>
       </c>
-      <c r="C189" s="1" t="s">
-[...978 lines deleted...]
-        <v>27</v>
+      <c r="I188" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J188" s="3" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">