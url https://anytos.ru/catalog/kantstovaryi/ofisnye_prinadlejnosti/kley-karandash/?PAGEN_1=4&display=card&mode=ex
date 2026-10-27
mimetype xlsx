--- v0 (2026-02-13)
+++ v1 (2026-10-27)
@@ -12,2509 +12,2046 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="965">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="897">
   <si>
     <t>Наименование продукта</t>
   </si>
   <si>
     <t>Описание товара</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>от 50 000 ₽</t>
   </si>
   <si>
     <t>Премиум красная</t>
   </si>
   <si>
     <t>Премиум желтая</t>
   </si>
   <si>
     <t>Премиум зеленая</t>
   </si>
   <si>
     <t>от 10 000 ₽</t>
   </si>
   <si>
     <t>от 5 000 ₽</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Торговая марка</t>
   </si>
   <si>
     <t>Минимальный опт</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/0b9/0b9c5804e5034d021100dffa1abdd424.jpg</t>
-[...5 lines deleted...]
-    <t>Улучшенная формула. Склеивает изделия из бумаги, картона, ткани, фотографии. Экономичен в использовании. Не токсичен, не содержит растворителей. Надежный колпачок предохраняет от высыхания. Фирменная упаковка для размещения на торговых прилавках. Для детей старше 3-х лет.</t>
+    <t>http://anytos.ru//upload/iblock/98b/ipt5askg4dkirvo9nmo3j3zrprv1bkh4.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш inФОРМАТ 35 г: GS-35 штр.: 4602723054818</t>
   </si>
   <si>
     <t>Клей-карандаш</t>
   </si>
   <si>
-    <t>35383</t>
-[...20 lines deleted...]
-    <t>&lt;a href="/brands/informat/"&gt;inФОРМАТ&lt;/a&gt;</t>
+    <t>104631</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/informat/"&gt;INFORMAT&lt;/a&gt;</t>
   </si>
   <si>
     <t>1</t>
-  </si>
-[...7 lines deleted...]
-    <t>104631</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/7b9/dfilr29f8gayngr2b9g8j7uu8w6kolhl.jpg</t>
   </si>
   <si>
     <t>Клей-карандаш Crown  quot;Expert quot;, 15г, ПВП</t>
   </si>
   <si>
     <t>Клей-карандаш Crown &amp;quot;Expert&amp;quot;, 15г легко наносится и распределяется на поверхности тонким, абсолютно прозрачным и равномерным слоем, не деформируя обрабатываемый материал. Благодаря равномерному нанесению клей расходуется экономично. Подходит для склеивания бумаги, картона, ткани, фотографий, блесток и использования в различных подделках. Надежный колпачок предохраняет от высыхания в течении трех лет.&lt;br /&gt;
 Клей-карандаш имеет особую гипоаллергенную формулу, в состав которой выходят исключительно натуральные компоненты - это кукурузного крахмал и вода, что безопасно даже для самых маленьких детей.&lt;br /&gt;
 Клей не имеет запаха, абсолютно безвредный, нетоксичный и легко отстирывается в холодной воде. Экспериментируй и создавай шедевры с клеем Crown.</t>
   </si>
   <si>
     <t>212386</t>
   </si>
   <si>
     <t>&lt;a href="/brands/crown/"&gt;Crown&lt;/a&gt;</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/519/51952924780b95c18e3eb7d8e13ee3ed.jpg</t>
+    <t>http://anytos.ru//upload/iblock/127/1v8p53x6jc0ypd0wq201s12nopdsy8r8.jpg</t>
   </si>
   <si>
     <t>Клей-карандаш 36г.: K1513 штр.:  4260107450535</t>
   </si>
   <si>
     <t>Клей-карандаш 36г.: K1513 Склеивает изделия из бумаги, картона, ткани, фотографии. Экономичен в использовании. Не токсичен, не содержит растворителей. Надежный колпачок предохраняет от высыхания. Упаковка в мини-дисплей</t>
   </si>
   <si>
     <t>212466</t>
   </si>
   <si>
     <t>&lt;a href="/brands/berlingo/"&gt;Berlingo&lt;/a&gt;</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/bde/bde85116b9135f1d3ff330f4c949fbb0.jpg</t>
-[...8 lines deleted...]
-    <t>213308</t>
+    <t>http://anytos.ru//upload/iblock/a04/r6vob70saaykex1ok2icmscuz1wg8fpg.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 08г.: K1510 штр.:  4260107450504</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 08г.: K1510 Склеивает изделия из бумаги, картона, ткани, фотографии. Экономичен в использовании. Не токсичен, не содержит растворителей. Надежный колпачок предохраняет от высыхания. Упаковка в мини-дисплей.</t>
+  </si>
+  <si>
+    <t>213491</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f1c/yi1xbp8ojzogms97tp6o9sph37l2jtey.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 15г.: K1511 штр.:  4260107450511</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 15г.: K1511 Склеивает изделия из бумаги, картона, ткани, фотографии. Экономичен в использовании. Не токсичен, не содержит растворителей. Надежный колпачок предохраняет от высыхания. Упаковка в мини-дисплей.</t>
+  </si>
+  <si>
+    <t>214143</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/497/fxu4150tt1of77h7yawuqafy85m1hmg4.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 21г.: K1512 штр.:  4260107450528</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 21г.: K1512 Склеивает изделия из бумаги, картона, ткани, фотографии. Экономичен в использовании. Не токсичен, не содержит растворителей. Надежный колпачок предохраняет от высыхания. Упаковка в мини-дисплей.</t>
+  </si>
+  <si>
+    <t>219546</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cb3/yhinch6vsim2t6lcva830h3b13bcnca0.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 36г., OfficeSpace, дисплей: GS36_246 штр.:  4610008522464</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 36г., OfficeSpace, дисплей: GS36_246 Клей-карандаш для склеивания бумаги, картона, фотографий. Подходит для работы в офисе, а так же для школы и детского творчества.</t>
+  </si>
+  <si>
+    <t>236349</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/officespace/"&gt;OfficeSpace&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c23/7fsrr7yhz2y3q2qr72n0q4h4kg6iapxt.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 10г ATTACHE  15134 штр.  4620004207739, 9023800151346</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Attache предназначен для склеивания текстиля, картона и бумаги. Вес - 10 г. Не содержит цветовых пигментов &amp;#40;бесцветный&amp;#41;. Легко смывается водой и отстирывается, не имеет запаха. Нетоксичен и экологичен, безопасен для детей. Клей начинает действовать через 30 секунд после нанесения.</t>
+  </si>
+  <si>
+    <t>248662</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/attache/"&gt;Attache&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e21/ix2w1yygcyybk68uzovickul3wjk0off.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 10г KORES Paper Stick  17103 штр.  9023800171030</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Kores Paper Stick специально разработан для склеивания материалов из бумаги. Прочно склеивает за 60 секунд. Не содержит растворителей и кислот, не токсичен. Мягко скользит по бумаге благодаря содержанию глицерина. Герметичная упаковка обеспечивает длительный срок службы. Легко смывается и отстирывается водой. Не содержит цветовых пигментов&amp;#40;бесцветный&amp;#41;.</t>
+  </si>
+  <si>
+    <t>248664</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/kores/"&gt;KORES&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/976/fr5kmzaernibvpm16j8ek3hs299i2mln.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 15г ATTACHE  15534 штр.  4620004207746, 9023800144744, 9023800155344</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Attache предназначен для склеивания бумаги, картона, текстиля. Вес - 15 г. Не содержит цветовых пигментов &amp;#40;бесцветный&amp;#41;. Легко смывается водой и отстирывается, не имеет запаха. Клей начинает действовать через 30 секунд после нанесения. Нетоксичен и экологичен, безопасен для детей.</t>
+  </si>
+  <si>
+    <t>248665</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/83b/pgz3ysfizq48kwm6emgiqgptk213x1e4.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 15г KORES  12153 штр.  9023800121530</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Kores предназначен для склеивания бумаги, картона, текстиля. Основа клея обладает мягкой структурой и содержит глицерин для легкого скольжения. Без цветовых пигментов &amp;#40;бесцветный&amp;#41;. Легко смывается водой и отстирывается, не имеет запаха. Вес - 15 г. Простой и удобный механизм, расположенный в основании стержня, позволяет легко выкрутить и закрутить столбик клея. Начинает действовать через 30 секунд после нанесения. Нетоксичен и экологичен, безопасен для детей.</t>
+  </si>
+  <si>
+    <t>248666</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7d0/s4aut7c52ikdkrwwc0xxipjysuh5il1t.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 15г KORES  4 по цене 3   14503 штр.  9023800145031</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Kores предназначен для склеивания картона, текстиля, бумаги. Состав не содержит растворителей, включает глицерин для легкого скольжения по поверхности. При использовании необходимо повернуть нижнюю часть дозатора по часовой стрелке. Клей не содержит цветовых пигментов &amp;#40;бесцветный&amp;#41;. В упаковке 4 штуки по 15 г, которые вы получаете по стоимости трех.</t>
+  </si>
+  <si>
+    <t>248667</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/01f/nbb2mlt7srwgbbit0ql1cw5ntab9mh8f.webp</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ATTACHE  quot;EXTRA quot;, 20г 15234</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Attache Extra предназначен для склеивания картона, бумаги, текстиля для бумаги. Вес — 20 г. Форма корпуса: круглая. Не содержит цветовых пигментов &amp;#40;бесцветный&amp;#41;. Изготовлен из нетоксичного вещества с увлажняющим глицерином.&lt;br /&gt;
+С помощью клея-карандаша можно зафиксировать текстиль на бумаге. Ткань к ткани лучше не прикреплять, так как клей смывается и отстирывается водой.&lt;br /&gt;
+Имеет большой срок хранения. Без запаха. Клей быстро сохнет, расходуется экономично. Морозостоек. Начинает действовать через 30 секунд после нанесения. Характерной особенностью является возможное выделение глицериновых капель на поверхности данного клея, что придает легкость скольжения и возможность легкого нанесения клея на бумагу, тем самым обеспечивая экономичное расходование клея. Имеет высокую прочность склейки.</t>
+  </si>
+  <si>
+    <t>248670</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/260/6zfvf2oh8ju9yqx0bb49d8w60gjzoara.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 20г KORES  12203 штр.  9023800122032</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Kores предназначен для склеивания бумаги, картона, текстиля. Основа клея обладает мягкой структурой и содержит глицерин для легкого скольжения. Без цветовых пигментов &amp;#40;бесцветный&amp;#41;. Легко смывается водой и отстирывается, не имеет запаха. Вес - 20 г. Простой и удобный механизм, расположенный в основании стержня, позволяет легко выкрутить и закрутить столбик клея. Начинает действовать через 30 секунд после нанесения. Нетоксичен и экологичен, безопасен для детей.</t>
+  </si>
+  <si>
+    <t>248671</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/946/vfv111ozka1251lokw160o3s8x4c0huo.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 20г KORES 4шт. уп.  14200 штр.  9023800142009</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Kores предназначен для склеивания картона, бумаги, текстиля. Изготовлен из нетоксичного вещества с глицерином для легкого скольжения. Имеет большой срок хранения, бесцветный, без запаха. Начинает действовать через 30 секунд после нанесения. В упаковке 4 штуки по 20 г. Простой и удобный механизм, расположенный в основании стержня, позволяет легко выкрутить и закрутить столбик клея. Безопасен для детей.</t>
+  </si>
+  <si>
+    <t>248672</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a99/or1uhi2zwfu71z3prisfh3zj6j322csg.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 20г KORES Glue-eco штр.  9023800132024</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Kores Glue-Eco предназначен для склеивания бумаги, картона, фотографий и текстиля. Основа клея обладает мягкой структурой и содержит глицерин для легкого скольжения. Легко смывается водой и отстирывается, не имеет запаха. Простой и удобный механизм, расположенный в основании стержня, позволяет легко выкрутить и закрутить столбик клея. Вес - 20 г. Не содержит цветовых пигментов &amp;#40;бесцветный&amp;#41;. Безопасен для детей.</t>
+  </si>
+  <si>
+    <t>248673</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1b8/vtqw50yp392n8d9z2b68iia3iodh5rym.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 20г KORES paper Stick  17203 штр.  9023800172037</t>
+  </si>
+  <si>
+    <t>248674</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/242/sa9155clomv5hey1iwhrmx8ebepwwh4n.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 21г Attache Economy  6932149419303</t>
+  </si>
+  <si>
+    <t>&amp;lt;p&amp;gt;Внимание! Производится смена дизайна упаковки. Клей может поставляться как в дизайне, представленном на фото, так и в отличном от него. Клей-карандаш Attache Economy предназначен для склеивания бумаги, картона. Вес - 21 г. Не содержит цветовых пигментов &amp;#40;бесцветный&amp;#41;. Моментально склеивает бумагу уже через 15 секунд, после нанесения клея. Легко очищается с одежды, рук, быстро высыхает. Относится к сегменту &amp;quot;суперэконом&amp;quot; - товар с минимальными требованиями к качеству для тех, кто хочет сэкономить. Товар отвечает основным характеристикам.&amp;lt;/p&amp;gt;</t>
+  </si>
+  <si>
+    <t>248676</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/attache-economy/"&gt;Attache Economy&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/79a/iojbt6hvqgzkoxu0xzgf23ugcwvnrqfl.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 36г Attache Economy, штр.6932149419389, 6939540578530</t>
+  </si>
+  <si>
+    <t>&amp;lt;p&amp;gt;Внимание! Производится смена дизайна упаковки. Клей может поставляться как в дизайне, представленном на фото, так и в отличном от него. Клей-карандаш Attache Economy предназначен для склеивания бумаги, картона. Вес - 36 г. Не содержит цветовых пигментов &amp;#40;бесцветный&amp;#41;. Моментально склеивает бумагу уже через 15 секунд, после нанесения клея. Легко смывается водой и отстирывается, не имеет запаха, быстро высыхает. Относится к сегменту &amp;quot;суперэконом&amp;quot; - товар с минимальными требованиями к качеству для тех, кто хочет сэкономить. Товар отвечает основным характеристикам.&amp;lt;/p&amp;gt;</t>
+  </si>
+  <si>
+    <t>248680</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/91f/u3fwbj79cwpb300c3cacib8uikm5ndkj.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 40г ATTACHE  15434 штр.  4620004207760, 9023800154347, 9193800154347</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Attache предназначен для склеивания бумаги, картона и текстиля. Основа клея обладает мягкой структурой и содержит глицерин для легкого скольжения. Вес - 40 г. Не содержит цветовых пигментов &amp;#40;бесцветный&amp;#41;. Клей легко смывается водой и отстирывается, не имеет запаха.</t>
+  </si>
+  <si>
+    <t>248683</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0ad/92f20hsp5fp321wzud22yqcp34vpoe41.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 40г KORES  12403 штр.  8412029734392, 9023800124036</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Kores предназначен для склеивания бумаги, картона, текстиля. Основа клея обладает мягкой структурой и содержит глицерин для легкого скольжения. Легко смывается водой и отстирывается, не имеет запаха. Простой и удобный механизм, расположенный в основании стержня, позволяет легко выкрутить и закрутить столбик клея. Вес - 40 г. Не содержит цветовых пигментов &amp;#40;бесцветный&amp;#41;. Нетоксичен и экологичен, безопасен для детей. Клей начинает действовать через 30 секунд после нанесения.</t>
+  </si>
+  <si>
+    <t>248684</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 10г KORES Paper Stick 17103</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Kores Paper Stick специально разработан для склеивания материалов из бумаги. Прочно склеивает за 60 секунд. Не содержит растворителей и кислот, не токсичен. Мягко скользит по бумаге благодаря содержанию глицерина. Герметичная упаковка обеспечивает длительный срок службы. Легко смывается и отстирывается водой. Не содержит цветовых пигментов&amp;#40;бесцветный&amp;#41;. Характерной особенностью является возможное выделение глицериновых капель на поверхности данного клея, что придает легкость скольжения и возможность легкого нанесения клея на бумагу,&amp;nbsp;&amp;nbsp;тем самым обеспечивая&amp;nbsp;&amp;nbsp;экономичное расходование клея.</t>
+  </si>
+  <si>
+    <t>334114</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b7e/a3vcq8gc2hlpf13dtjzbr5z6hqfp4xka.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш  quot;Expert quot; 35г.: CG-350 штр.: 8803654014537</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 35г. Предназначен для склеивания всех видов бумаг, картона, фотографий. Бумага не увлажняется, не деформируется, проклеивается ровно, без комков и волокон.</t>
+  </si>
+  <si>
+    <t>337360</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2d6/mggv29450ae53ntg3rflt5xir8c6uhio.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш LITE на PVA основе, 8 г GSL-8</t>
+  </si>
+  <si>
+    <t>Клей-карандаш на основе PVA удобен в использовании, не токсичен.&lt;br /&gt;
+&lt;br /&gt;
+Технические характеристики:&lt;br /&gt;
+• основа PVА&lt;br /&gt;
+• бесцветный, не оставляет блестящих пятен и быстро высыхает&lt;br /&gt;
+• высокая концентрация клеящих веществ&lt;br /&gt;
+• быстро склеивает изделия из бумаги, картона и др&lt;br /&gt;
+• нетоксичен и полностью безопасен при использовании по назначению&lt;br /&gt;
+• подходит для работы в офисе, а также для школы и детского творчества, смывается водой</t>
+  </si>
+  <si>
+    <t>355004</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/lite/"&gt;LITE&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f4c/owmwcahqdvouu2bvb31irolt5hrvpxuu.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Berlingo  quot;Fuze quot;, 10г. K2010</t>
+  </si>
+  <si>
+    <t>Склеивает изделия из бумаги, картона, ткани, фотографии. Экономичен в использовании. Не токсичен, не содержит растворителей. Надежный колпачок предохраняет от высыхания. Упаковка в мини-дисплей.</t>
+  </si>
+  <si>
+    <t>355380</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4b1/t8v7se2ce9jylx6ukamsm4h71vr4t494.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 115г Attache maxi</t>
+  </si>
+  <si>
+    <t>376761</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5f5/fs13vnskx8dewtlk4iexz9wd6zmtg834.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 15г Attache Economy</t>
+  </si>
+  <si>
+    <t>376762</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9bc/1gl43y4lyrfdeigcxbj7uz8afckyi2y9.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш KORES 21г прозрачный</t>
+  </si>
+  <si>
+    <t>376768</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/47d/reggfn6z9fpr3c9lvyazvl4s8rcxmxn6.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш  15г KORES Chameleon  исчезающий цвет  ?16502</t>
+  </si>
+  <si>
+    <t>Клей-карандаш  15г KORES Chameleon &amp;#40;исчезающий цвет&amp;#41; ?16502</t>
+  </si>
+  <si>
+    <t>376769</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e09/t9s2dd819mwft5cdmv9ezy18oomzbbrl.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш  quot;Стандарт quot;, 35 г, Россия, 1013</t>
+  </si>
+  <si>
+    <t>Клей-карандаш на основе компонента PVP склеивает поверхности быстро и надежно. Идеально подходит для склеивания бумаги, картона и фотобумаги. Колпачок надежно предохраняет клей от высыхания. Не содержит вредных веществ.</t>
+  </si>
+  <si>
+    <t>391174</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/globus/"&gt;Globus&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bf5/kkhr9qwcgu46hkai164dk9ndnjovyqin.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BIC  quot;ECOlutions quot;, 8 г, 8923442</t>
+  </si>
+  <si>
+    <t>Экологичный клей-карандаш BIC &amp;quot;ECOlutions&amp;quot; легко склеивает бумагу, картон, текстильные изделия. Легко смывается водой и быстро сохнет. Клей-карандаш не содержит растворителей, а его корпус на 100&amp;#37; состоит из переработанного пластика. С рук и одежды смывается легко. Имеет приятный аромат яблока. Идеально подойдет для ежедневного использования детьми.</t>
+  </si>
+  <si>
+    <t>391179</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/bic/"&gt;BIC&lt;/a&gt;</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/e42/e424c5ff754b94c082377c4f1209ee3a.jpg</t>
-[...23 lines deleted...]
-    <t>&lt;a href="/brands/officespace/"&gt;OfficeSpace&lt;/a&gt;</t>
+    <t>http://anytos.ru//upload/iblock/17f/f2ctwjt18elmf8koniqeba47pbb3jjy4.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG  quot;Crystal quot;, прозрачный, 15 г, 224337</t>
+  </si>
+  <si>
+    <t>Кристально-прозрачный клей-карандаш BRAUBERG - прекрасный выбор для Вашего офиса, дома, школы. Идеально склеивает бумагу, фотографии, фотобумагу, картон. Объем - 15 г. Надежное склеивание обеспечивается качественным полимерным компоненом на основе PVP. Прозрачная текстура не оставляет следов на поверхности. Клей безопасен для здоровья, нетоксичен. Не деформирует поверхность бумаги при склеивании. Увеличенный срок годности - 5 лет!Клей-карандаш BRAUBERG - правильный выбор для Вашего офиса и дома!</t>
+  </si>
+  <si>
+    <t>391180</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/brauberg/"&gt;BRAUBERG&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5e6/w60nbgstkeir7f3xha22bkh2u0g0bt04.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG  quot;Смайлики quot;, 15 г, 224338</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG гарантирует надежное склеивание бумаги, картона, фотографий и фотобумаги. Идеально подходит для офиса, дома и школы. После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Клей удобен в использовании. Он не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Обеспечивает быстрое и надежное склеивание. Увеличенный объем — 25 г. Увеличенный срок годности — 5 лет.Оригинальный дизайн со смайлами создает позитивный настрой на весь день!</t>
+  </si>
+  <si>
+    <t>391181</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4a5/ssxryf8di88b6qqydg7i2bp475u9smd5.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG, 15 г, 220870</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG гарантирует надежное склеивание бумаги, картона, фотографий и фотобумаги. Идеально подходит для офиса, дома и школы. После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Клей удобен в использовании. Он не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Обеспечивает быстрое и надежное склеивание. Оптимальный объем — 15 г. Увеличенный срок годности — 5 лет.</t>
+  </si>
+  <si>
+    <t>391182</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/202/vkuh1yfv5h1h93xvtnifz2k74y9a5m5c.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG, 15 г, обесцвечивающийся, цветной, 220874</t>
+  </si>
+  <si>
+    <t>Обесцвечивающийся клей-карандаш BRAUBERG помогает аккуратно и равномерно нанести клеевой слой на поверхность. Идеально подходит для офиса, дома и школы. При склеивании цветной пигмент исчезает со склеиваемой поверхности, не оставляя следов. Обесцвечивающийся индикатор позволяет на некоторое время сделать видимым клеевой слой для вашего удобства. Безопасен при использовании, не содержит токсичных веществ. Не деформирует бумагу.Клей удобен в использовании. Легко смывается с рук и рабочей поверхности. Обеспечивает быстрое и качественное склеивание. Объем — 15 г. Увеличенный срок годности — 5 лет.</t>
+  </si>
+  <si>
+    <t>391183</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a51/xd35xqlcnugzn3fas82tne8jbcypof1t.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG, 25 г, 220871</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG гарантирует надежное склеивание бумаги, картона, фотографий и фотобумаги. Идеально подходит для офиса, дома и школы. После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Клей удобен в использовании. Он не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Обеспечивает быстрое и надежное склеивание. Увеличиенный объем — 25 г. Увеличенный срок годности — 5 лет.</t>
+  </si>
+  <si>
+    <t>391184</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e31/7m667grtzay28ykzgl34e18ti44hgh8x.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG, 40 г, 222928</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG гарантирует надежное склеивание бумаги, картона, фотографий и фотобумаги. Идеально подходит для офиса, дома и школы. После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Клей удобен в использовании. Он не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Обеспечивает быстрое и надежное склеивание. Благодаря большому объему 40 г клея хватит надолго. Увеличенный срок годности — 5 лет.</t>
+  </si>
+  <si>
+    <t>391185</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a96/igeb1phmx2azwaddcmqx8rpw94d5o4v9.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG, 9 г, 220869</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG гарантирует надежное склеивание бумаги, картона, фотографий и фотобумаги. Идеально подходит для офиса, дома и школы. После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Клей удобен в использовании. Он не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Обеспечивает быстрое и надежное склеивание. Компактный объем — 9 г. Увеличенный срок годности — 5 лет.</t>
+  </si>
+  <si>
+    <t>391186</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0a2/7cs69k0ukdo5jh11y25g56k5b8yjj59o.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG, 9 г, обесцвечивающийся, цветной, 220872</t>
+  </si>
+  <si>
+    <t>Обесцвечивающийся клей-карандаш BRAUBERG помогает аккуратно и равномерно нанести клеевой слой на поверхность. Идеально подходит для офиса, дома и школы. При склеивании цветной пигмент исчезает со скеиваемой поверхности, не оставляя следов. Обесцвечивающийся индикатор позволяет на некоторое время сделать видимой клеевой слой для вашего удобства. Безопасен при использовании, не содержит токсичных веществ. Не деформирует бумагу.Клей удобен в использовании. Легко смывается с рук и рабочей поверхности. Обеспечивает быстрое и качественное склеивание.Компактный объем — 9 г. Увеличенный срок годности — 5 лет.</t>
+  </si>
+  <si>
+    <t>391187</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b09/g80s7l5a11jppruj68jclhmk7ifa3xnu.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш STAFF  quot;EVERYDAY quot;, 15 г, 221132</t>
+  </si>
+  <si>
+    <t>Клей-карандаш STAFF предназначен для склеивания бумаги, картона, фотографий и фотобумаги. Прекрасный выбор для офиса, дома и школы. Объем - 15 г. Клей-карандаш STAFF легко наносится и распределяется по поверхности. Не токсичен и безопасен для здоровья. Удобен в использовании: он не пачкает руки, стол, одежду; легко удаляется при помощи воды. Плотно прилегающий колпачок предотвращает высыхание клея. Срок годности - 3 года.</t>
+  </si>
+  <si>
+    <t>391202</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/staff/"&gt;STAFF&lt;/a&gt;</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/ab5/ab5e40a630a5f1b540f9789968211f97.jpg</t>
-[...350 lines deleted...]
-    <t>Клей-карандаш  quot;Cristal quot; 15г., кристально-чистый: CG-15G штр.: 8803654015787</t>
+    <t>http://anytos.ru//upload/iblock/620/oujwlz14qrlzz6cr7wlvjpbaak39qv27.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш STAFF  quot;EVERYDAY quot;, 21 г, 220375</t>
+  </si>
+  <si>
+    <t>Клей-карандаш STAFF предназначен для склеивания бумаги, картона, фотографий и фотобумаги. Прекрасный выбор для офиса, дома и школы. Объем - 21 г. Клей-карандаш STAFF легко наносится и распределяется по поверхности. Не токсичен и безопасен для здоровья. Удобен в использовании: он не пачкает руки, стол, одежду; легко удаляется при помощи воды. Плотно прилегающий колпачок предотвращает высыхание клея. Срок годности - 3 года.</t>
+  </si>
+  <si>
+    <t>391206</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/218/1qiiuolnf5ckscfesj9dac4pm4arsx0i.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш STAFF  quot;EVERYDAY quot;, 24 г, 226617</t>
+  </si>
+  <si>
+    <t>Клей-карандаш STAFF предназначен для склеивания бумаги, картона, фотографий и фотобумаги. Прекрасный выбор для офиса, дома и школы. Объем - 24 г. Клей-карандаш STAFF легко наносится и распределяется по поверхности. Не токсичен и безопасен для здоровья. Клей-карандаш STAFF удобен в использовании: он не пачкает руки, стол, одежду; легко удаляется при помощи воды. Плотно прилегающий колпачок предотвращает высыхание клея. Срок годности - 3 года.</t>
+  </si>
+  <si>
+    <t>391207</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/458/ghyv4bx23mc3333t66shcch3k7mwr0s2.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш STAFF  quot;EVERYDAY quot;, 8 г, 220374</t>
+  </si>
+  <si>
+    <t>Клей-карандаш STAFF &amp;quot;EVERYDAY&amp;quot; предназначен для склеивания бумаги, картона, фотографий и фотобумаги. Прекрасный выбор для офиса, дома и школы. Компактный объем - 8 г. Клей-карандаш STAFF легко наносится и распределяется по поверхности. Не токсичен и безопасен для здоровья. Удобен в использовании: он не пачкает руки, стол, одежду; легко удаляется при помощи воды. Плотно прилегающий колпачок предотвращает высыхание клея. Срок годности - 3 года.</t>
+  </si>
+  <si>
+    <t>391210</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/41d/q9skilwbasa0wrhwxrma01enj2dh0zuz.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ПИФАГОР, 15 г</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ПИФАГОР предназначен для склеивания бумаги, картона, фотографий и фотобумаги. Прекрасный выбор для дома и школы. Объем - 15 г. Клей-карандаш ПИФАГОР легко наносится и распределяется по поверхности. Не токсичен и безопасен для здоровья. Клей-карандаш удобен в использовании: он не пачкает руки, стол, одежду; легко удаляется при помощи воды. Плотно прилегающий колпачок предотвращает высыхание клея.</t>
+  </si>
+  <si>
+    <t>391226</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/pifagor/"&gt;ПИФАГОР&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4f6/kxe7qengew2fxtwalv5ukai4yfthig57.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ПИФАГОР, 21 г</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ПИФАГОР предназначен для склеивания бумаги, картона, фотографий и фотобумаги. Прекрасный выбор для дома и школы. Объем - 21 г. Клей-карандаш ПИФАГОР легко наносится и распределяется по поверхности. Не токсичен и безопасен для здоровья. Клей-карандаш удобен в использовании: он не пачкает руки, стол, одежду; легко удаляется при помощи воды. Плотно прилегающий колпачок предотвращает высыхание клея.</t>
+  </si>
+  <si>
+    <t>391227</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1c1/cempohj9pvfeuh602ura70cmh014imjz.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш цветной ЮНЛАНДИЯ  quot;ЮНЛАНДИК И ХАМЕЛЕОН quot;, 15 г, исчезающий после высыхания</t>
+  </si>
+  <si>
+    <t>Обесцвечивающийся клей-карандаш ЮНЛАНДИЯ &amp;quot;ЮНЛАНДИК И ХАМЕЛЕОН&amp;quot; помогает аккуратно и равномерно нанести клеевой слой на поверхность. Прекрасный выбор для детского творчества! При склеивании цветной пигмент исчезает со склеиваемой поверхности, не оставляя следов. Обесцвечивающийся индикатор позволяет на некоторое время сделать видимой клеевой слой для удобства. Безопасен при использовании, не содержит токсичных веществ. Не деформирует бумагу.Клей удобен в использовании. Легко смывается с рук и рабочей поверхности. Обеспечивает быстрое и качественное склеивание. Объем - 15 г.</t>
+  </si>
+  <si>
+    <t>391228</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/junlandija/"&gt;ЮНЛАНДИЯ&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7bb/iwj4fjfcof5bqt9d91espolpge92upl4.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш цветной ЮНЛАНДИЯ  quot;ЮНЛАНДИК И ХАМЕЛЕОН quot;, 9 г, исчезающий после высыхания</t>
+  </si>
+  <si>
+    <t>Обесцвечивающийся клей-карандаш ЮНЛАНДИЯ &amp;quot;ЮНЛАНДИК И ХАМЕЛЕОН&amp;quot; помогает аккуратно и равномерно нанести клеевой слой на поверхность. Прекрасный выбор для детского творчества! При склеивании цветной пигмент исчезает со склеиваемой поверхности, не оставляя следов. Обесцвечивающийся индикатор позволяет на некоторое время сделать видимой клеевой слой для удобства. Безопасен при использовании, не содержит токсичных веществ. Не деформирует бумагу.Клей удобен в использовании. Легко смывается с рук и рабочей поверхности. Обеспечивает быстрое и качественное склеивание. Компактный объем - 9 г.</t>
+  </si>
+  <si>
+    <t>391229</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/36f/tv1gn8lx4v04j6p7id7v4vi81ky1h763.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ЮНЛАНДИЯ  quot;ЮНЛАНДИК И БОЖЬЯ КОРОВКА quot;, 15 г, улучшенный</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ЮНЛАНДИЯ &amp;quot;ЮНЛАНДИК И БОЖЬЯ КОРОВКА&amp;quot; – идеальный выбор для детского творчества! Подходит для склеивания бумаги, картона, фотографий и фотобумаги. Клей-карандаш ЮНЛАНДИЯ – это надежное и быстрое склеивание, которое достигается за счет улучшенной PVP-основы клея. Он удобен в использовании, в том числе для детей: не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. После нанесения высыхает без образования пятен. Клей-карандаш не токсичен, не вызывает аллергии и безопасен для здоровья. Объем – 15 г. Срок годности – 5 лет.</t>
+  </si>
+  <si>
+    <t>391230</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/30a/fhvzyscbbsa4rl5f7tt5n4lvl6oozwoa.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ЮНЛАНДИЯ  quot;ЮНЛАНДИК И БОЖЬЯ КОРОВКА quot;, 25 г, улучшенный</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ЮНЛАНДИЯ &amp;quot;ЮНЛАНДИК И БОЖЬЯ КОРОВКА&amp;quot; – идеальный выбор для детского творчества! Подходит для склеивания бумаги, картона, фотографий и фотобумаги. Клей-карандаш ЮНЛАНДИЯ - это надежное и быстрое склеивание, которое достигается за счет улучшенной PVP-основы клея. Он удобен в использовании, в том числе для детей: не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. После нанесения высыхает без образования пятен. Клей-карандаш не токсичен, не вызывает аллергии и безопасен для здоровья. Увеличенный объем - 25 г. Увеличенный срок годности - 5 лет.</t>
+  </si>
+  <si>
+    <t>391231</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/329/3c5ig67iahlabofkwotjks6lqkcy9rx8.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Berlingo  quot;Instinct quot;, 15г</t>
+  </si>
+  <si>
+    <t>428263</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/adf/ih5xcfqhyil1ys3ntg59xev07zb6jiyc.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Berlingo  quot;Radiance quot;, 21г</t>
+  </si>
+  <si>
+    <t>Клей-карандаш &amp;quot;Radiance&amp;quot; с оригинальными цветовыми пигментами &amp;#40;ассорти неоновых цветов&amp;#41;.&amp;nbsp;&amp;nbsp;Склеивает изделия из бумаги, картона, ткани, фотографии. Клей-карандаш не деформирует бумагу, быстро&amp;nbsp;&amp;nbsp;сохнет и не оставляет следов после высыхания. Экономичен в использовании. Не токсичен, не содержит растворителей. Надежный колпачок предохраняет от высыхания. Дизайн корпуса выполнен в ярких сочетаниях цветов ассорти в стиле градиент.&amp;nbsp;&amp;nbsp; Упаковка - картонный дисплей по 24 шт.</t>
+  </si>
+  <si>
+    <t>458126</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ace/hxz93mzelc7ukm3qp9h0r92wl922on1s.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 20г Kores Pastel ассорти: розовый, желтый, фиолетовый ,мятный</t>
+  </si>
+  <si>
+    <t>458926</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a12/55rovqku0mf07g71gdexttxxuep1wcxz.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG  quot;COLOR Crystal quot;, 15 г, прозрачный, ассорти, 227969, PVP</t>
+  </si>
+  <si>
+    <t>Кристально-прозрачный клей-карандаш BRAUBERG с клеящим полимерным компонентом для склеивания бумаги, картона, фото. Имеет объем 15 г.&amp;nbsp;&amp;nbsp;Клей выполнен в различных цветовых вариантах, при этом он не оставляет следов после нанесения. Быстро высыхает. Обеспечивает надежное склеивание. Не деформирует бумагу. Безопасен для здоровья. Увеличенный срок годности — 5 лет.&amp;nbsp;&amp;nbsp;Удобно, выгодно и надежно!</t>
+  </si>
+  <si>
+    <t>468811</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2b2/oe8t1n0ts653t5zfm96sl7wc6jzffj5h.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG  quot;Crystal quot;, 25 г, прозрачный, 227968, PVP</t>
+  </si>
+  <si>
+    <t>Кристально-прозрачный клей-карандаш BRAUBERG с клеящим полимерным компонентом гарантирует качественное склеивание бумаги, картона, фото. Идеальный выбор для школы, офиса и дома! Имеет объем 25 г. Клеящий карандаш - твердый клей в поворотной тубе. Удобен в использовании, не пачкает пальцы. Это идеальный помощник для работы и творчества. Клей-карандаш используется как замена канцелярскому клею. Клей не токсичен, не содержит кислот, растворителей. Минимальное содержание влаги в клее препятствует деформации бумаги. Увеличенный срок годности - 5 лет!</t>
+  </si>
+  <si>
+    <t>468812</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f80/x4dw90p4dm25sguqr72iisi42jqin0cm.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG  quot;Crystal quot;, 9 г, прозрачный, 227967, PVP</t>
+  </si>
+  <si>
+    <t>Кристально-прозрачный клей-карандаш BRAUBERG с клеящим полимерным компонентом гарантирует качественное склеивание бумаги, картона, фото. Идеальный выбор для школы, офиса и дома! Имеет компактный объем - 9 г. Клеящий карандаш - твердый клей в поворотной тубе. Удобен в использовании, не пачкает пальцы. Это идеальный помощник для работы и творчества. Клей-карандаш используется как замена канцелярскому клею. Клей не токсичен, не содержит кислот, растворителей. Минимальное содержание влаги в клее препятствует деформации бумаги. Увеличенный срок годности - 5 лет!</t>
+  </si>
+  <si>
+    <t>468813</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/191/q2ffsc7n0dk72a0uo27v4xsv98ou1gso.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG  quot;Fresh Zone quot;, 15 г, 227971, PVP</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG &amp;quot;Fresh Zone&amp;quot;. Надежно и быстро склеивает изделия из бумаги и картона, ткани и фотографии. Имеет объем 15 г. Благодаря качественным полимерным компонентам легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично.&amp;nbsp;&amp;nbsp;Быстро высыхает. Не деформирует бумагу. Не токсичен. Не оставляет следов после нанесения. Увеличенный срок годности — 5 лет.</t>
+  </si>
+  <si>
+    <t>468814</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/eb1/g0xfnss9vg7bjk4on2pjt9fd7ktvhw8v.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Berlingo  quot;Aqua quot;, 15г, прозрачный</t>
   </si>
   <si>
     <t>Прозрачный клей-карандаш 15г. Предназначен для склеивания всех видов бумаг, картона, фотографий. Бумага не увлажняется, не деформируется, проклеивается ровно, без комков и волокон. Не токсичен, не содержит растворителей. Надежный колпачок предохраняет от высыхания.</t>
   </si>
   <si>
-    <t>337359</t>
-[...23 lines deleted...]
-    <t>337361</t>
+    <t>558759</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b2d/dnznegmx3ht6980ka251lra8w8v0cd21.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Berlingo  quot;Ultra quot;, 06г</t>
+  </si>
+  <si>
+    <t>558760</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/105/mxi8z6lk6d7rls9dgz0vg5jcu61536eg.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Crown  quot;Expert quot;, 22г</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Crown &amp;quot;Expert&amp;quot;, 22г легко наносится и&amp;nbsp;&amp;nbsp;распределяется на поверхности тонким, абсолютно прозрачным и равномерным слоем, не деформируя обрабатываемый материал. Благодаря равномерному нанесению клей&amp;nbsp;&amp;nbsp;расходуется экономично.&amp;nbsp;&amp;nbsp;Подходит для склеивания бумаги, картона, ткани, фотографий, блесток и использования в различных подделках.&amp;nbsp;&amp;nbsp;Надежный колпачок предохраняет от высыхания в течении трех лет. Клей-карандаш имеет особую гипоаллергенную формулу, в состав которой выходят исключительно натуральные компоненты - это кукурузного крахмал и вода, что безопасно даже для самых маленьких детей.&amp;nbsp;&amp;nbsp;Клей не имеет запаха, абсолютно безвредный, нетоксичный и легко отстирывается в холодной воде. Экспериментируй и создавай шедевры с клеем Crown.</t>
+  </si>
+  <si>
+    <t>558761</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/924/0gr39o28f2u0ycondsyyft8bky28fc9n.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш OfficeSpace, 40г, дисплей</t>
+  </si>
+  <si>
+    <t>Клей-карандаш для склеивания бумаги, картона. Подходит для работы в офисе, а так же для школы и детского творчества.</t>
+  </si>
+  <si>
+    <t>558763</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b20/ix0myb7a86u91pq7bflpz6flobaddxc3.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG MIX, 15 г, PVP основа, 229072</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG MIX предназначен для склеивания бумаги, картона, фотобумаги. Клей-карандаш BRAUBERG MIX гарантирует высокое качество склеивания благодаря PVP основе. Клей нетоксичен и безопасен в использовании. Не деформирует поверхность бумаги, не оставляет пятен. Плотный колпачок надежно предохраняет клей от высыхания. Объем - 15 г.</t>
+  </si>
+  <si>
+    <t>564137</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/98d/nfaiiuchvk7ywsb10l632aemqriybsgp.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG MIX, 25 г, PVP основа, 229073</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG MIX предназначен для склеивания бумаги, картона, фотобумаги. Клей-карандаш BRAUBERG MIX гарантирует высокое качество склеивания благодаря PVP основе. Клей нетоксичен и безопасен в использовании. Не деформирует поверхность бумаги, не оставляет пятен.&amp;nbsp;&amp;nbsp;Плотный колпачок надежно предохраняет клей от высыхания. Объем - 25 г.</t>
+  </si>
+  <si>
+    <t>564138</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/38b/y1objuwthretv9tlh6ozcuejz5di9gvj.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG MIX, 9 г, PVP основа, 229071</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG MIX предназначен для склеивания бумаги, картона, фотобумаги. Клей-карандаш BRAUBERG MIX гарантирует высокое качество склеивания благодаря PVP основе. Клей нетоксичен и безопасен в использовании. Не деформирует поверхность бумаги, не оставляет пятен. Плотный колпачок надежно предохраняет клей от высыхания. Компактный объем - 9 г.</t>
+  </si>
+  <si>
+    <t>564139</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d73/462ibr5175rfeuhs8toihuh0bxrl9efs.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш LITE на PVA основе 36 г.</t>
+  </si>
+  <si>
+    <t>Клей-карандаш на основе PVA удобен в использовании, не токсичен.</t>
+  </si>
+  <si>
+    <t>590414</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7c7/ihrope81mg24bvisgq8ghu2v8ukjb85k.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш  quot;2 1 обесцвечивающийся quot; BRAUBERG 15 г, 3 штуки на блистере, 229474</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG гарантирует надежное склеивание бумаги, картона и фотобумаги. Идеально подходит для офиса, дома и школы. Единица товара - блистер &amp;#40;15 г х 3 тубы&amp;#41;. Выгодный формат!Товар включает в себя 2 обычных &amp;#40;белых&amp;#41; &amp;#43; 1 обесцвечивающийся клей-карандаш.&amp;nbsp;&amp;nbsp; Фиолетовый пигмент позволяет аккуратно наносить клей на поверхность, затем исчезает без следов. Все клеи легко наносятся и распределяются по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Клеи удобны в использовании. Они не пачкают руки, стол, одежду, не попадают на участки бумаги, расположенные возле места склеивания. После нанесения высыхают без образования пятен. Не токсичны, не вызывают аллергии и безопасны для здоровья. Увеличенный срок годности — 5 лет.</t>
+  </si>
+  <si>
+    <t>624149</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e94/tob5edm246as3c07ff1xg4g85dvv7i2f.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш обесцвечивающийся BRAUBERG 15 г, 3 штуки на блистере, 229473</t>
+  </si>
+  <si>
+    <t>Обесцвечивающийся клей-карандаш BRAUBERG гарантирует надежное склеивание бумаги, картона и фотобумаги. Идеально подходит для офиса, дома и школы. Единица товара - блистер &amp;#40;15 г х 3 тубы&amp;#41;. Выгодный формат!Обесцвечивающийся фиолетовый пигмент позволяет аккуратно наносить клей на поверхность, затем исчезает без следов. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Клей удобен в использовании. Он не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Увеличенный срок годности — 5 лет.</t>
+  </si>
+  <si>
+    <t>624150</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ee2/1cigcoqs1t1x62oo0q2be3h17h7laqu1.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 15 г ВЫГОДНАЯ УПАКОВКА BRAUBERG, 4 штуки на блистере, 229471</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG гарантирует надежное склеивание бумаги, картона и фотобумаги. Идеально подходит для офиса, дома и школы. Единица товара - блистер &amp;#40;15 г х 4 тубы&amp;#41;. Выгодный формат!После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Клей удобен в использовании. Он не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Увеличенный срок годности — 5 лет.</t>
+  </si>
+  <si>
+    <t>624151</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/52e/yn9l3v0t0cfztpq2rrhytmr03yl9fi8a.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 25 г ВЫГОДНАЯ УПАКОВКА BRAUBERG, 4 штуки на блистере, 229472</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG гарантирует надежное склеивание бумаги, картона и фотобумаги. Идеально подходит для офиса, дома и школы. Единица товара - блистер &amp;#40;25 г х 4 тубы&amp;#41;. Выгодный формат!После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Клей удобен в использовании. Он не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Увеличенный срок годности — 5 лет.</t>
+  </si>
+  <si>
+    <t>624152</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7aa/rclp2f8vax7r6skkyxjy4jl6hy081dez.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 25 г ВЫГОДНАЯ УПАКОВКА, КОМПЛЕКТ 12 штук, BRAUBERG, 229470</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG гарантирует надежное склеивание бумаги, картона и фотобумаги. Идеально подходит для офиса, дома и школы. Единица товара - дисплей &amp;#40;25 г х 12 туб в дисплее&amp;#41;. Выгодный формат!После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Клей удобен в использовании. Он не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Увеличенный срок годности — 5 лет.</t>
+  </si>
+  <si>
+    <t>624153</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ae0/c5sq11dgjdu6zsfw520khpgfziludyr0.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 15 г ВЫГОДНАЯ УПАКОВКА, КОМПЛЕКТ 20 штук, BRAUBERG, 229469</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG гарантирует надежное склеивание бумаги, картона и фотобумаги. Идеально подходит для офиса, дома и школы. Единица товара - дисплей &amp;#40;15 г х 20 туб в дисплее&amp;#41;. Выгодный формат!После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Клей удобен в использовании. Он не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Увеличенный срок годности — 5 лет.</t>
+  </si>
+  <si>
+    <t>624154</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/86a/lj14809g2x993bvnpe40jz56d12n94gx.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 40г. KORES Glue-eco</t>
+  </si>
+  <si>
+    <t>627193</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b8c/9kyt97423rivtkoay59zcsmpjr6tupe5.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш STAFF EVERYDAY, 25 г, 228664</t>
+  </si>
+  <si>
+    <t>Клей-карандаш STAFF Everyday предназначен для склеивания бумаги, картона и фотобумаги. Прекрасный выбор для офиса, дома и школы. Объем - 25 г. Клей-карандаш STAFF Everyday легко наносится и распределяется по поверхности. Не токсичен и безопасен для здоровья. Удобен в использовании: он не пачкает руки, стол, одежду; легко удаляется при помощи воды. Плотно прилегающий колпачок предотвращает высыхание клея. Срок годности - 3 года.</t>
+  </si>
+  <si>
+    <t>628520</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/091/09167e67c99e005410844512d3c8e387.jpg</t>
-[...643 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/0dc/9i41r4aar71icgncb1s9tw0c34p23kcy.jpg</t>
   </si>
   <si>
     <t>Клей-карандаш STAFF EVERYDAY, 40 г, 228665</t>
   </si>
   <si>
     <t>Клей-карандаш STAFF Everyday предназначен для склеивания бумаги, картона и фотобумаги. Прекрасный выбор для офиса, дома и школы. Большой объем - 40 г. Клей-карандаш STAFF Everyday легко наносится и распределяется по поверхности. Не токсичен и безопасен для здоровья. Удобен в использовании: он не пачкает руки, стол, одежду; легко удаляется при помощи воды. Плотно прилегающий колпачок предотвращает высыхание клея. Срок годности - 3 года.</t>
   </si>
   <si>
     <t>628522</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/aa4/c5lch549s111pigpyt1zj27gsdxqwek9.jpg</t>
   </si>
   <si>
     <t>Клей-карандаш УСИЛЕННЫЙ STAFF Profit, 15 г, PVP-основа, 228661</t>
   </si>
   <si>
     <t>Новая формула клея STAFF Profit гарантирует надежное склеивание бумаги, картона и фотобумаги. После нанесения высыхает без образования пятен. Безопасен для здоровья. PVP-основа. После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Клей удобен в использовании. Он не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Обеспечивает быстрое и надежное склеивание. Оптимальный объем — 15 г. Увеличенный срок годности — 5 лет.</t>
   </si>
   <si>
     <t>628523</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/05d/oqegi2x0eh38scfbp92glbynxyusnycm.jpg</t>
   </si>
   <si>
     <t>Клей-карандаш УСИЛЕННЫЙ STAFF Profit, 21 г, PVP-основа, 228662</t>
   </si>
   <si>
     <t>Новая формула клея STAFF Profit гарантирует надежное склеивание бумаги, картона и фотобумаги. После нанесения высыхает без образования пятен. Безопасен для здоровья. PVP-основа. После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Клей удобен в использовании. Он не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Обеспечивает быстрое и надежное склеивание. Оптимальный объем — 21 г. Увеличенный срок годности — 5 лет.</t>
   </si>
   <si>
     <t>628524</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/046/wa5brb7nhinnkmhth3ejnqf5fqgscv9x.jpg</t>
   </si>
   <si>
     <t>Клей-карандаш УСИЛЕННЫЙ STAFF Profit, 36 г, PVP-основа, 228663</t>
   </si>
   <si>
     <t>Новая формула клея STAFF Profit гарантирует надежное склеивание бумаги, картона и фотобумаги. После нанесения высыхает без образования пятен. Безопасен для здоровья. PVP-основа. После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Клей удобен в использовании. Он не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Обеспечивает быстрое и надежное склеивание. Оптимальный объем — 36 г. Увеличенный срок годности — 5 лет.</t>
   </si>
   <si>
     <t>628525</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/46e/46eec313e98703c3d9f05b0a63517caf.jpg</t>
-[...11 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/91a/91a0962418b9eb15a07f994e3634c679.jpg</t>
+    <t>http://anytos.ru//upload/iblock/ff5/uytha5pgmgg9hyg4t0giayz7tr9mg6kw.jpg</t>
   </si>
   <si>
     <t>Клей-карандаш Kores, 15г, прозрачный</t>
   </si>
   <si>
     <t>Клей-карандаш Kores предназначен для склеивания бумаги, картона, текстиля. Основа клея обладает мягкой структурой и содержит глицерин для легкого скольжения. Без цветовых пигментов &amp;#40;бесцветный&amp;#41;. Легко смывается водой и отстирывается, не имеет запаха. Вес — 15 г. Простой и удобный механизм, расположенный в основании стержня, позволяет легко выкрутить и закрутить столбик клея. Начинает действовать через 30 секунд после нанесения. Нетоксичен и экологичен, безопасен для детей. Характерной особенностью является возможное выделение глицериновых капель на поверхности данного клея, что придает легкость скольжения и возможность легкого нанесения клея на бумагу, тем самым обеспечивая экономичное расходование клея.</t>
   </si>
   <si>
     <t>630072</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/4c6/4c6e841d140b6ef5b18736623afd23e3.jpg</t>
-[...8 lines deleted...]
-    <t>630073</t>
+    <t>http://anytos.ru//upload/iblock/02a/ztspr0oxmed8b9epq4ukx3v49dfoj919.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Kores  quot;Pastel quot;, 20г, прозрачный</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Kores предназначен для склеивания бумаги, картона, фотобумаги. Не содержит растворителей. Легко смывается водой и отстирывается, не имеет запаха. Простой и удобный механизм, расположенный в основании стержня, позволяет легко выкрутить и закрутить столбик клея. Вес — 20 г. Не содержит цветовых пигментов &amp;#40;бесцветный&amp;#41;. Нетоксичен и экологичен, безопасен для детей. Клей содержит глицерин. Пластиковый корпусклея-карандаша выполнен в четырех нежных пастельных оттенках &amp;#40;розовый, желтый, фиолетовый, мятный&amp;#41;. Расход клея минимален благодаря сильной концентрации клеящих веществ. Безопасен при использовании по назначению. После использования плотно закрыть колпачок.</t>
+  </si>
+  <si>
+    <t>630076</t>
+  </si>
+  <si>
+    <t>Клей-карандаш LITE на PVA основе 15 г</t>
+  </si>
+  <si>
+    <t>Современные инструменты и расходные материалы сокращают время работы и делают ее комфортнее. Клей-карандаш LITE на PVA основе, 15 г — удобная мелочь, которая входит в перечень необходимых офисных принадлежностей, рассчитана на интенсивное использование. Производитель гарантирует высокое качество товаров, долговечность, презентабельный внешний вид на протяжении всего срока службы. Цена полностью оправдана высоким качеством изделий.</t>
+  </si>
+  <si>
+    <t>632605</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7bc/vd86mkrih4xmo95p72089n2ifx4jysu3.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 15г. KORES Paper Stick</t>
+  </si>
+  <si>
+    <t>634558</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7ea/v0vpzequeeqpgu2n6p17ecb1lc4mlr14.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG SUPER, 8 г, обесцвечивающийся после высыхания, ЮЖНАЯ КОРЕЯ, 229544</t>
+  </si>
+  <si>
+    <t>Обесцвечивающийся клей-карандаш BRAUBERG SUPER помогает аккуратно и равномерно нанести клеевой слой на поверхность. Идеально подходит для офиса, дома и школы. Изготовлен одним из ведущих производителей клея в Южной Корее. Обесцвечивающийся цветовой индикатор позволяет на некоторое время сделать видимым клеевой слой для Вашего удобства. Затем цветовой пигмент полностью исчезает с поверхности. Не токсичен, не вызывает аллергии и безопасен для здоровья. Не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Обеспечивает быстрое и надежное склеивание. Увеличенный срок годности — 5 лет. Объем - 8 г.</t>
+  </si>
+  <si>
+    <t>652554</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4d2/2gw4yldfl2q1n2v92der25xhem9zrt7m.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG SUPER, 8 г, ЮЖНАЯ КОРЕЯ, 229540</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG SUPER обеспечивает высокий уровень склеивания бумаги, картона и фотобумаги. Идеально подходит для офиса, дома и школы. Изготовлен одним из ведущих производителей клея в Южной Корее. После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Обеспечивает быстрое и надежное склеивание. Увеличенный срок годности — 5 лет. Объем - 8 г.</t>
+  </si>
+  <si>
+    <t>652555</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/eca/oif0ae0lrepell41tkyq7dinlh8zflgx.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG SUPER, 15 г, ЮЖНАЯ КОРЕЯ, 229541</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG SUPER обеспечивает высокий уровень склеивания бумаги, картона и фотобумаги. Идеально подходит для офиса, дома и школы. Изготовлен одним из ведущих производителей клея в Южной Корее. После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Обеспечивает быстрое и надежное склеивание. Увеличенный срок годности — 5 лет. Объем - 15 г.</t>
+  </si>
+  <si>
+    <t>652556</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f47/mtpu7qu5rtrmsdvq76mwjn1ogzdha6ck.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG SUPER, 21 г, ЮЖНАЯ КОРЕЯ, 229542</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG SUPER обеспечивает высокий уровень склеивания бумаги, картона и фотобумаги. Идеально подходит для офиса, дома и школы. Изготовлен одним из ведущих производителей клея в Южной Корее. После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Обеспечивает быстрое и надежное склеивание. Увеличенный срок годности — 5 лет. Объем - 21 г.</t>
+  </si>
+  <si>
+    <t>652558</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1ca/ji1hrf2wjf7pnntyfyqi5yxyokm8wovg.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG SUPER, 36 г, ЮЖНАЯ КОРЕЯ, 229543</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG SUPER обеспечивает высокий уровень склеивания бумаги, картона и фотобумаги. Идеально подходит для офиса, дома и школы. Изготовлен одним из ведущих производителей клея в Южной Корее. После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Обеспечивает быстрое и надежное склеивание. Увеличенный срок годности — 5 лет. Увеличенный объем - 36 г.</t>
+  </si>
+  <si>
+    <t>652559</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f3b/hruf8f28ih2z8cctkedonz91s2id3svm.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG ULTRA STRONG, УСИЛЕННАЯ ФОРМУЛА, 36 г, ЮЖНАЯ КОРЕЯ, 229546</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG ULTRA STRONG обеспечивает надежное склеивание бумаги, картона и фотобумаги. Идеально подходит для офиса, дома и школы. Изготовлен одним из ведущих производителей клея в Южной Корее. После нанесения клей высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Обеспечивает быстрое и надежное склеивание. Увеличенный срок годности — 5 лет. Увеличенный объем - 36 г.</t>
+  </si>
+  <si>
+    <t>652560</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/32f/mxydkmuiba09hjiq0kno59f677gu4il3.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Globus  quot;Стандарт quot;, 15г.</t>
+  </si>
+  <si>
+    <t>Клей-карандаш «Стандарт», изготовлен на PVP основе, объем: 15 грамм. Идеально подходит для офисных работ. Предназначен для склеивания бумаги, картона и прочих материалов на бумажной основе.</t>
+  </si>
+  <si>
+    <t>695313</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/252/4ahdm1pof0an3en12w0b6nsiwrl9b1ut.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Globus  quot;Стандарт quot;, 35г.</t>
+  </si>
+  <si>
+    <t>Клей-карандаш «Стандарт», изготовлен на PVP основе, объем: 35 грамм. Идеально подходит для офисных работ. Предназначен для склеивания бумаги, картона и прочих материалов на бумажной основе.</t>
+  </si>
+  <si>
+    <t>695314</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cfa/re96d6vza4go6s3ax35qhtg98y7k507e.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Globus  quot;Школьный quot;, 15г.</t>
+  </si>
+  <si>
+    <t>Клей-карандаш «Школьный», изготовлен на PVA основе, объем: 15 грамм. Хорошо подходит для детского творчества и школьных работ.</t>
+  </si>
+  <si>
+    <t>695317</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/534/xyaoi3a3jdv5xzmxxk1pjfaa1f43nzip.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Globus  quot;Школьный quot;, 35г.</t>
+  </si>
+  <si>
+    <t>Клей-карандаш «Школьный», изготовлен на PVA основе, объем: 35 грамм. Хорошо подходит для детского творчества и школьных работ.</t>
+  </si>
+  <si>
+    <t>695318</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/425/ruq1xcxnjdcbw6zinsjv1sli1gfethfj.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей-карандаш Erich Krause Crystal, 8г  в коробке-дисплее по 30 шт. </t>
+  </si>
+  <si>
+    <t>Клей-карандаш Crystal c новой суперсильной формулой и высокой прозрачностью на PVP основе с экономичным расходом, максимально быстрым и надежным склеиванием. Легко смывается водой. Не токсичен. Не содержит растворителя. Морозостоек. Подходит для бумаги, картона и ткани.</t>
+  </si>
+  <si>
+    <t>696886</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/erich-krause/"&gt;Erich Krause&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7ca/4apnemprvg4ntxhnrl1h651u161ro9ch.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей-карандаш Erich Krause Crystal, 15г  в коробке-дисплее по 20 шт. </t>
+  </si>
+  <si>
+    <t>Клей-карандаш CRYSTAL от Эрих Краузе подходит для бумаги, картона, фотографий. Прозрачный. Быстро сохнет и не оставляет следов. Не деформирует бумагу.</t>
+  </si>
+  <si>
+    <t>696887</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7c5/un730hwpozyutotaeke4mgxcel59zgog.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей-карандаш Erich Krause Magic, 15г  в коробке-дисплее по 20 шт. </t>
+  </si>
+  <si>
+    <t>Клей-карандаш MAGIC от Эрих Краузе подходит для бумаги, картона, фотографий. Яркий дизайн упаковки. Быстро сохнет и не оставляет следов. Не деформирует бумагу.</t>
+  </si>
+  <si>
+    <t>696891</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9c5/v1n0nqruaxo3lohy729tbkdys3xa4njk.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей-карандаш Erich Krause Magic, 8г  в коробке-дисплее по 30 шт. </t>
+  </si>
+  <si>
+    <t>696892</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/71e/qvaxt1rhlb9j5bm33d4qno80ivxz5x3y.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей-карандаш Erich Krause Standard, 13г  в коробке-дисплее по 24 шт. </t>
+  </si>
+  <si>
+    <t>Клей-карандаш Standard на PVP основе в выгодном формате с экономичным расходом, быстрым и надежным склеиванием. Легко смывается водой. Не токсичен. Не содержит растворителя. Морозостоек. Подходит для бумаги, картона и фотографий</t>
+  </si>
+  <si>
+    <t>696893</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f8e/d5ug3io3b8txk24vzc0hdt2b6eie0stg.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей-карандаш Erich Krause Standard, 19г  в коробке-дисплее по 24 шт. </t>
+  </si>
+  <si>
+    <t>696894</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a39/nssm8lalyrm8rlmht34n2kkwumycajdi.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей-карандаш Erich Krause Standard, 30г  в коробке-дисплее по 12 шт. </t>
+  </si>
+  <si>
+    <t>696895</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ede/bdsn33faafyugmffvc1v9xt8ml4ttcg5.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей-карандаш Erich Krause Standard, 6г  в коробке-дисплее по 30 шт. </t>
+  </si>
+  <si>
+    <t>696896</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2ec/mkmns23jbpgwblu1r8hhrldu91zozbsd.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 15гр  quot;Darvish quot; PVP</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 15гр &amp;quot;Darvish&amp;quot; PVP</t>
+  </si>
+  <si>
+    <t>704649</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/darvish/"&gt;Darvish&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b69/llypyvz73a3h0r7bd4t759kg7h8ejiml.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 21гр  quot;Darvish quot; PVP</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 21гр &amp;quot;Darvish&amp;quot; PVP</t>
+  </si>
+  <si>
+    <t>704650</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0e7/afio4tjdfkcjjskudie05apjubu7lazi.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 21гр  quot;Darvish quot; в пластиковом корпусе с выдвигающимся стержнем</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 21гр &amp;quot;Darvish&amp;quot; в пластиковом корпусе с выдвигающимся стержнем</t>
+  </si>
+  <si>
+    <t>704651</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/12c/3pwdn44ai9317n4p07aq0gtkpny4zzf7.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 36гр  quot;Darvish quot; PVP</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 36гр &amp;quot;Darvish&amp;quot; PVP</t>
+  </si>
+  <si>
+    <t>704652</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9a8/adik1th3mhbg314izctkg4echpv466tq.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 36гр  quot;Darvish quot; в пластиковом корпусе с выдвигающимся стержнем</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 36гр &amp;quot;Darvish&amp;quot; в пластиковом корпусе с выдвигающимся стержнем</t>
+  </si>
+  <si>
+    <t>704653</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/639/drjdsyv62hoxd2gcob5mjbbtwmys0oom.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 8гр  quot;Darvish quot; PVP</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 8гр &amp;quot;Darvish&amp;quot; PVP</t>
+  </si>
+  <si>
+    <t>704654</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/208/b9fl61v918wt6x9ka42sqqye0n1xf6eq.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Луч КЛАССИКА 21 г универсальный</t>
+  </si>
+  <si>
+    <t>Клей-карандаш «Классика» предназначен для склеивания бумаги, картона, фотобумаги. Клей изготовлен на основе ПВП &amp;#40;поливиниллпирролидона&amp;#41; с добавлением глицерина. Гарантирует максимально быстрое и надёжное склеивание. Клеевой стержень прочно закреплен у основания. Герметичная упаковка предотвращает клеевой стержень от высыхания. Не имеет неприятного запаха. Он удобен в работе, не проливается и не оставляет пятен. Морозостойкий и теплостойкий &amp;#40;от – 40 °С до &amp;#43;35 °С. Срок годности 2 года.</t>
+  </si>
+  <si>
+    <t>712493</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/luch/"&gt;Луч&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1ef/zyrt2k2p6lr2hl5j7ewntvcgbbqlvzhe.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Луч КЛАССИКА 36 г универсальный</t>
+  </si>
+  <si>
+    <t>712494</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/06a/acx246gh019ch0fwy02j15nsfqr1gg8i.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Луч КЛАССИКА 8 г универсальный</t>
+  </si>
+  <si>
+    <t>712495</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ac9/nr3heq9s21htm2kyowj48xl92ezyqgd2.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Kores  quot;Paper Stick quot;, 20г, прозрачный</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Kores Paper Stick специально разработан для склеивания материалов из бумаги. Прочно склеивает за 60 секунд. Не содержит растворителей и кислот, не токсичен. Мягко скользит по бумаге благодаря содержанию глицерина. Герметичная упаковка обеспечивает длительный срок службы. Легко смывается и отстирывается водой. Не содержит цветовых пигментов&amp;#40;бесцветный&amp;#41;. Характерной особенностью является возможное выделение глицериновых капель на поверхности данного клея, что придает легкость скольжения и возможность легкого нанесения клея на бумагу, тем самым обеспечивая экономичное расходование клея.</t>
+  </si>
+  <si>
+    <t>714191</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/62d/rlm8r7xpf9yfpikp6kmlif8l8dyo4phk.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Луч КЛАССИКА 15 г. универсальный</t>
+  </si>
+  <si>
+    <t>769790</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9a5/hn95j336f4r82y4no440hmf40fkk0k0e.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей-карандаш Erich Krause  Extra, 21г  в коробке-дисплее по 20 шт. </t>
+  </si>
+  <si>
+    <t>Клей-карандаш Erich Krause® Extra, 21г &amp;#40;в коробке-дисплее по 20 шт.&amp;#41;</t>
+  </si>
+  <si>
+    <t>792051</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/886/8eaz91jrbnwqdo6x4f999o2spy57n08e.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 9 г ВЫГОДНАЯ УПАКОВКА КОМПЛЕКТ 30 штук, BRAUBERG, 270484</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG гарантирует надежное склеивание бумаги, картона и текстиля. Идеально подходит для офиса, дома и школы. Единица товара - дисплей &amp;#40;9 г х 30 туб в дисплее&amp;#41;. Выгодный формат!После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Клей удобен в использовании. Он не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Увеличенный срок годности — 5 лет.</t>
+  </si>
+  <si>
+    <t>796792</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5cf/irxvtifvoz7mwcir5dz3c54rfllk4072.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Мульти-Пульти  quot;Зверята: Бобер, Леопард, Мышь quot;, 09г, колпачок в форме животного</t>
+  </si>
+  <si>
+    <t>Клей-карандаш с колпачком в форме животных - незаменимый помощник на уроках труда и занятиях творчетством. • Улучшенная формула на основе ПВП позволяет хорошо склеивать изделия из бумаги, картона, ткани. • Быстрое высыхание. • Оригинальная форма колпачка • Не имеет неприятного запаха. • Экономичный в расходе. • Легко смывается водой. • Нетоксичен. • Не содержит растворителей.&amp;nbsp;&amp;nbsp;Не рекомендуется детям до 3-х лет. Фирменная упаковка для размещения на торговых прилавках.</t>
+  </si>
+  <si>
+    <t>800387</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/multi-pulti/"&gt;МУЛЬТИ-ПУЛЬТИ&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/946/y9i712js667c8e6te1t6466z44ezos3g.jpeg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш на PVP основе  quot;Happy quot; 8 г</t>
+  </si>
+  <si>
+    <t>Клей-карандаш на PVP основе &amp;quot;Happy&amp;quot; 8 г</t>
+  </si>
+  <si>
+    <t>814591</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/bruno-visconti/"&gt;Bruno Visconti&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e22/wsgploa3136pr123cammaf1j5b4hnwiz.jpg</t>
+  </si>
+  <si>
+    <t>Набор клей-карандаш Мульти-Пульти  quot;Зверята: Бобер, Леопард, Мышь quot;, 09г, колпачок в форме животного, ПВП, пакет, европодвес</t>
+  </si>
+  <si>
+    <t>Клей-карандаш «Мульти-Пульти» серии «Зверята: Бобёр, Леопард, Мышь» с колпачком в форме животных – незаменимый помощник на уроках труда и занятиях творчеством. Улучшенная формула на основе ПВП позволяет хорошо склеивать изделия из бумаги, картона, ткани. Клей быстро сохнет, нейтрален по запаху, легко смывается водой, не токсичен. Состав не содержит растворителей. Экономичный расход позволяет заниматься творчеством каждый день. Колпачки в форме зверей подойдут для пальчиковых игр. Милые бобёр, леопард и мышь будут поднимать настроение в процессе творчества, создавая особое настроение. В набор входит 3шт. клея-карандаша. Набор упакован в пакет с еврослотом. • Вес нетто: 9 г, • Основа: ПВП, • Цвет клея: белый.</t>
+  </si>
+  <si>
+    <t>843201</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/baf/0ogouln0aebm42mzi7m7b22nlm742n67.jpg</t>
+  </si>
+  <si>
+    <t>Набор клей-карандаш Мульти-Пульти  quot;Зверята: Кот, Мишка, Панда quot;, 09г, колпачок в форме животного, ПВП, пакет, европодвес</t>
+  </si>
+  <si>
+    <t>Клей-карандаш «Мульти-Пульти» серии «Зверята: Кот, Мишка, Панда» с колпачком в форме животных – незаменимый помощник на уроках труда и занятиях творчеством. Улучшенная формула на основе ПВП позволяет хорошо склеивать изделия из бумаги, картона, ткани. Клей быстро сохнет, нейтрален по запаху, легко смывается водой, не токсичен. Состав не содержит растворителей. Экономичный расход позволяет заниматься творчеством каждый день. Колпачки в форме зверей подойдут для пальчиковых игр. Милые бобёр, леопард и мышь будут поднимать настроение в процессе творчества, создавая особое настроение. В набор входит 3шт. клея-карандаша. Набор упакован в пакет с еврослотом. • Вес нетто: 9 г, • Основа: ПВП, • Цвет клея: белый.</t>
+  </si>
+  <si>
+    <t>843202</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0aa/nj16pezc9j6guve05yq9i7u0kywd7bkq.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш INFORMAT 21 г для бумаги, картона, фото быстросохнущий</t>
+  </si>
+  <si>
+    <t>847077</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0bf/vttek4z85vkby29ahlbghs5zk12fcahr.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 20г Kores Metallic Style, цвета корп в асс 12212</t>
+  </si>
+  <si>
+    <t>879829</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f58/4o7r1bqqtep5glwo3vde3cgaz425r4av.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 40г Attache Bright colours, Чехия</t>
+  </si>
+  <si>
+    <t>879831</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4ff/2baem757brxz1eugibubjmht4gz45t9w.jpeg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш на PVP основе  quot;Fun quot; 15 г</t>
+  </si>
+  <si>
+    <t>Клей-карандаш на PVP основе &amp;quot;Fun&amp;quot; 15 г</t>
+  </si>
+  <si>
+    <t>908402</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/003/urp62u4fkrhnrhp6cuxnejfzzmm4083i.jpeg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш на PVP основе  quot;Fun quot; 8 г</t>
+  </si>
+  <si>
+    <t>Клей-карандаш на PVP основе &amp;quot;Fun&amp;quot; 8 г</t>
+  </si>
+  <si>
+    <t>908404</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cfa/eko1gpaw86ojfc512d7rmmcc9jcetcub.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш MeShu с топпером  quot;Paw quot; ассорти, 8г., дисплей бокс, ПВП</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ПВП MeShu с топпером &amp;quot;Paw&amp;quot; является универсальным помощником для работы в офисе, школы и детского творчества. Идельно подходит для склеивания бумаги, картона, фотографий. • Морозоустойчив • Легко смывается водой • Нетоксичен • Быстрое высыхание • Не имеет неприятного запаха</t>
+  </si>
+  <si>
+    <t>926930</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/meshu/"&gt;MESHU&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/218/m932ad0jzu2gong9qcxi91emtu32jm1j.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш  quot;Зверята: кошка, мышка, хрюшка quot;, 9 г, фигурный колпачок, BRAUBERG KIDS, 271138</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG KIDS &amp;quot;Зверята: кошка, мышка, хрюшка&amp;quot; с колпачком в виде животных идеально подходит для занятий творчеством в игровой форме в детском саду, школе и дома. Яркие дизайны и изображения животных вовлекут ребенка в творческий процесс и вдохновят на создание поделок, аппликаций, открыток. Благодаря основе PVP клей-карандаш BRAUBERG KIDS обеспечивает надежное склеивание бумаги, картона и ткани. Не деформирует поверхность бумаги и не оставляет пятен после высыхания. Удобен в использовании для детей: не пачкает руки, стол и одежду, не попадает на участки бумаги, расположенные возле места склеивания.Не токсичен, не вызывает аллергии и безопасен для здоровья. Компактный объем – 9 г. Срок годности – 5 лет.</t>
+  </si>
+  <si>
+    <t>939413</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/brauberg-kids/"&gt;BRAUBERG KIDS&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/99b/13hooxt3h758anopxwgzckh8diynx4lu.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш  quot;Зверята: панда, слон, леопард quot;, 9 г, фигурный колпачок, BRAUBERG KIDS, 271139</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG KIDS &amp;quot;Зверята: панда, слон и леопард&amp;quot; с колпачком в виде животных идеально подходит для занятий творчеством в игровой форме в детском саду, школе и дома. Яркие дизайны и изображения животных вовлекут ребенка в творческий процесс и вдохновят на создание поделок, аппликаций, открыток.Благодаря основе PVP клей-карандаш BRAUBERG KIDS обеспечивает надежное склеивание бумаги, картона и ткани. Не деформирует поверхность бумаги и не оставляет пятен после высыхания. Удобен в использовании для детей: не пачкает руки, стол и одежду, не попадает на участки бумаги, расположенные возле места склеивания. Не токсичен, не вызывает аллергии и безопасен для здоровья. Компактный объем – 9 г. Срок годности – 5 лет.</t>
+  </si>
+  <si>
+    <t>939414</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d29/nzh950l0dnmu92arb2nxbrq3xcbfsu79.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш  quot;Зверята: хрюшка, тигр, панда quot;, 9 г, фигурный колпачок, 3 шт. блистер, BRAUBERG KIDS, 271141</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG KIDS &amp;quot;Зверята: кошка, мышка, хрюшка&amp;quot; с колпачком в виде животных идеально подходит для занятий творчеством в игровой форме в детском саду, школе и дома. Выгодный формат упаковки - набор из 3-х штук! Яркие дизайны и изображения животных вовлекут ребенка в творческий процесс и вдохновят на создание поделок, аппликаций, открыток.Благодаря основе PVP клей-карандаш BRAUBERG KIDS обеспечивает надежное склеивание бумаги, картона и ткани. Не деформирует поверхность бумаги и не оставляет пятен после высыхания. Удобен в использовании для детей: не пачкает руки, стол и одежду, не попадает на участки бумаги, расположенные возле места склеивания.Не токсичен, не вызывает аллергии и безопасен для здоровья. Компактный объем – 9 г. Срок годности – 5 лет.</t>
+  </si>
+  <si>
+    <t>939415</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f45/a5pi8tzg7qvpq4sttmww7v6tyg59nnzf.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш  quot;Пастельные зверята: мышка, тигр, бегемот quot;, 9 г, фигурный колпачок, BRAUBERG KIDS, 271140</t>
+  </si>
+  <si>
+    <t>Пастельная линейка клей-карандаша BRAUBERG KIDS &amp;quot;Пастельные зверята: мышка, тигр, бегемот&amp;quot; с колпачком в виде животных идеально подходит для занятий творчеством в игровой форме в детском саду, школе и дома. Нежные дизайны и изображения животных вовлекут ребенка в творческий процесс и вдохновят на создание поделок, аппликаций, открыток.Благодаря основе PVP клей-карандаш BRAUBERG KIDS обеспечивает надежное склеивание бумаги, картона, ткани. Не деформирует поверхность бумаги и не оставляет пятен после высыхания. Удобен в использовании для детей: не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания.Не токсичен, не вызывает аллергии и безопасен для здоровья. Компактный объем – 9 г. Срок годности – 5 лет.</t>
+  </si>
+  <si>
+    <t>939416</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cf9/2exyux3cfyw0k5u2gv2tdr3z8nnwfsl1.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ЮНЛАНДИЯ  quot;ЮНЛАНДИК И БОЖЬЯ КОРОВКА quot;, 10 г, улучшенный, 271137</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ЮНЛАНДИЯ &amp;quot;ЮНЛАНДИК И БОЖЬЯ КОРОВКА&amp;quot; - идеальный выбор для детского творчества! Подходит для склеивания бумаги, картона и фотобумаги. Клей-карандаш ЮНЛАНДИЯ - это надежное и быстрое склеивание, которое достигается за счет улучшенной PVP-основы клея. Он удобен в использовании, в том числе для детей: не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. После нанесения высыхает без образования пятен.Клей-карандаш не токсичен, безопасен для здоровья. Объем - 10 г. Срок годности - 5 лет.</t>
+  </si>
+  <si>
+    <t>939417</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/858/ens9wyumk3fnmdz6805iq3218hqg07u2.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 15 г, ВЫГОДНАЯ УПАКОВКА, BRAUBERG PASTEL, 4 штуки на блистере, PVP-основа, 271250</t>
+  </si>
+  <si>
+    <t>Пастельная линейка клеев-карандашей BRAUBERG PASTEL в корпусах нежных, спокойных оттенков. Подходит для использования в офисе, школе и дома. Выгодный формат упаковки - набор из 4 штук! Нежный дизайн корпуса и тонированные колпачки представлены в 4 пастельных цветах: персиковом, голубом, лиловом и лаймовом. PVP-основа обеспечивает надежное склеивание бумаги, картона и ткани. Не оставляет следов после высыхания, не деформирует бумагу, быстро высыхает. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет экономно расходовать клей. Не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания.Не токсичен, не вызывает аллергии и безопасен для здоровья. Удобный объем – 15 г. Срок годности – 5 лет.</t>
+  </si>
+  <si>
+    <t>945784</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e87/dcbgsni99ibq6q440t3nhe54t9buufk4.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 21 г, ВЫГОДНАЯ УПАКОВКА, BRAUBERG GRADE, 3 штуки на блистере, PVP-основа, 271248</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG &amp;quot;Grade&amp;quot;в градиентном корпусе оживит офисный или домашний рабочий стол, и сделает уроки труда в школе еще интереснее. Выгодный формат упаковки – набор из 3 штук! Клей-карандаш BRAUBERG &amp;quot;Grade&amp;quot;– это 4 красочных дизайна корпуса в градиентном стиле. Разноцветный пигмент клея в цвет колпачка не оставляет следов после высыхания, не деформирует бумагу, быстро высыхает.PVP-основа обеспечивает надежное склеивание бумаги, картона и ткани. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет экономно расходовать клей. Не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания.Не токсичен, не вызывает аллергии и безопасен для здоровья. Оптимальный объем – 21 г. Срок годности – 5 лет.</t>
+  </si>
+  <si>
+    <t>945785</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/330/gvmnooah8zsrzkgfabcao6v5xe3xvdps.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш в градиентном корпусе BRAUBERG GRADE, 21 г, PVP-основа, ассорти, 271247</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG &amp;quot;Grade&amp;quot; в градиентном корпусе оживит офисный или домашний рабочий стол, и сделает уроки труда в школе еще интереснее. Клей-карандаш BRAUBERG &amp;quot;Grade&amp;quot; – это 4 красочных дизайна корпуса в градиентном стиле. Разноцветный пигмент клея в цвет колпачка не оставляет следов после высыхания, не деформирует бумагу, быстро высыхает.PVP-основа обеспечивает надежное склеивание бумаги, картона и ткани. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет экономно расходовать клей. Не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания.Не токсичен, не вызывает аллергии и безопасен для здоровья. Оптимальный объем – 21 г. Срок годности – 5 лет.</t>
+  </si>
+  <si>
+    <t>945786</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bf1/op1dtppqsi83z078sz21u1vdiwtpkh0i.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш в пастельном корпусе BRAUBERG PASTEL, 15 г, PVP-основа, ассорти, 271249</t>
+  </si>
+  <si>
+    <t>Пастельная линейка клеев-карандашей BRAUBERG PASTEL в корпусах нежных, спокойных оттенков. Подходит для использования в офисе, школе и дома. Нежный дизайн корпуса и тонированные колпачки представлены в 4 пастельных цветах: персиковом, голубом, лиловом и лаймовом. PVP-основа обеспечивает надежное склеивание бумаги, картона и ткани. Не оставляет следов после высыхания, не деформирует бумагу, быстро высыхает. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет экономно расходовать клей. Не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания.Не токсичен, не вызывает аллергии и безопасен для здоровья. Удобный объем – 15 г. Срок годности – 5 лет.</t>
+  </si>
+  <si>
+    <t>945787</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/16a/45vcpnc1ji1hhvq3ay302g0oo27qupvv.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Каляка-Маляка ЗВЕРЯТА 15 г для бумаги, картона, фото PVP</t>
+  </si>
+  <si>
+    <t>Клей-карандаш &amp;quot;Каляка-Маляка&amp;quot; экономичен в расходе, не растекается и не пачкает руки, одежду, предметы. Состав на основе ПВП нетоксичен, не имеет неприятного запаха, быстро схватывается и высыхает. Подходит для соединения бумажных и картонных листов. Клеящее вещество легко смывается водой.</t>
+  </si>
+  <si>
+    <t>946060</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/kaljaka-maljaka/"&gt;Каляка-Маляка&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fa6/ooqhh71qfib7mg7jd9b0majp1dlhifu5.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Каляка-Маляка ЦВЕТНОЙ 15 г для бумаги, картона PVP прозрачный</t>
+  </si>
+  <si>
+    <t>946061</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d56/48disldhjlg6ogl48dqjpu886uynjpyp.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 15 г ВЫГОДНАЯ УПАКОВКА BRAUBERG, 3 штуки на блистере, 271307</t>
+  </si>
+  <si>
+    <t>Классический клей-карандаш BRAUBERG идеально подходит для офиса, дома и школы. Выгодный формат упаковки - набор из 3 штук! PVP-основа обеспечивает надежное склеивание бумаги, картона и ткани. Не оставляет следов после высыхания, не деформирует бумагу, быстро высыхает. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет экономно расходовать клей. Не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Не токсичен, не вызывает аллергии и безопасен для здоровья. Оптимальный объем – 15 г. Срок годности – 5 лет.</t>
+  </si>
+  <si>
+    <t>946120</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/79c/veuk1b8fdwkrvw0lgx7z5lwxx8xel32h.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 25 г ВЫГОДНАЯ УПАКОВКА BRAUBERG, 3 штуки на блистере, 271306</t>
+  </si>
+  <si>
+    <t>Классический клей-карандаш BRAUBERG идеально подходит для офиса, дома и школы. Выгодный формат упаковки - набор из 3 штук! PVP-основа обеспечивает надежное склеивание бумаги, картона и ткани. Не оставляет следов после высыхания, не деформирует бумагу, быстро высыхает. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет экономно расходовать клей. Не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Не токсичен, не вызывает аллергии и безопасен для здоровья. Увеличенный объем – 25 г. Срок годности – 5 лет.</t>
+  </si>
+  <si>
+    <t>946121</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bb0/bb3kyh38jif0pxy37rkq9i9vtr10cmy6.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 9 г ВЫГОДНАЯ УПАКОВКА BRAUBERG, 3 штуки на блистере, 271305</t>
+  </si>
+  <si>
+    <t>Классический клей-карандаш BRAUBERG идеально подходит для офиса, дома и школы. Выгодный формат упаковки - набор из 3 штук! PVP-основа обеспечивает надежное склеивание бумаги, картона и ткани. Не оставляет следов после высыхания, не деформирует бумагу, быстро высыхает. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет экономно расходовать клей. Не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Не токсичен, не вызывает аллергии и безопасен для здоровья. Компактный объем – 9 г. Срок годности – 5 лет.</t>
+  </si>
+  <si>
+    <t>946122</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/832/d9ubbys6pahjy4fgud7wasa4hus4g555.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 21г., Attache</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Attache предназначен для склеивания бумаги, картона. Основа клея содержит глицерин для легкого скольжения. Простой и удобный механизм, расположенный в основании стержня, позволяет легко выкрутить и закрутить столбик клея. Вес - 21 г. Форма корпуса: круглая. Не содержит цветовых пигментов &amp;#40;бесцветный&amp;#41;</t>
+  </si>
+  <si>
+    <t>946513</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9d7/bndja22z6d7vw6qtd89mcpnpd9oqzw9b.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш INFORMAT INFORMAT 40 г для бумаги, картона, фото быстросохнущий PVP</t>
+  </si>
+  <si>
+    <t>947802</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a73/sxslm7dn2xyre5b8qrr2tqb4ydhkvhd4.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 36г Attache</t>
+  </si>
+  <si>
+    <t>950667</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/95f/emqr1u52rbow8zg394x2wl6r7f0hgyem.webp</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 40г</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Выбор есть &amp;#40;Attache Economy&amp;#41; предназначен для склеивания бумаги, картона. Вес — 40 г. Не содержит цветовых пигментов &amp;#40;бесцветный&amp;#41;. Форма корпуса: круглая. Склеивает бумагу от 60 до 90 секунд после нанесения клея. Легко смывается водой и отстирывается, не имеет запаха, быстро высыхает. Клей морозостойкий. Выдерживает 1 цикл заморозки/разморозки при температуре до −18 С.&lt;br /&gt;
+&lt;br /&gt;
+Внимание! Клей на ПВА-основе, в составе содержит небольшой объём глицерина. Клей необходимо наносить в два слоя.&lt;br /&gt;
+&lt;br /&gt;
+В рамках ребрендинга производится перевод данного артикула с ТМ Выбор есть &amp;#40;Attache Economy&amp;#41; на ТМ Выбор есть с сохранением всех потребительских характеристик товара. На переходный период допускается поставка данной продукции в двух вариантах дизайна.</t>
+  </si>
+  <si>
+    <t>950669</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/710/oe6t7ny6r7hteh7tdocxihumke5p6l2x.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 8г Attache</t>
+  </si>
+  <si>
+    <t>950670</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a16/er8p8tuj14p0nm0q1rok0uj2vvotmmb1.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш  quot;2 1 обесцвечивающийся quot; 9 г, КОМПЛЕКТ 3 шт. блистер, BRAUBERG KIDS, 271712</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG KIDS идеально подходит для занятий творчеством в детском саду, школе, на кружках и дома. Выгодный формат упаковки – набор из 3-х штук! Товар включает в себя 2 обычных &amp;#40;белых&amp;#41; &amp;#43; 1 обесцвечивающийся клей-карандаш. Обесцвечивающийся индикатор позволяет на некоторое время сделать видимым клеевой слой для вашего удобства. При склеивании фиолетовый цветовой пигмент исчезает со склеиваемой поверхности, не оставляя следов и разводов. Благодаря основе PVP клей-карандаш BRAUBERG KIDS обеспечивает надежное склеивание бумаги, картона и ткани. Не деформирует поверхность бумаги и не оставляет пятен после высыхания. Удобен в использовании для детей: не пачкает руки, стол и одежду, не попадает на участки бумаги, расположенные возле места склеивания.Нетоксичен, не вызывает аллергии и безопасен для здоровья. Компактный объем – 9 г. Срок годности – 5 лет.</t>
+  </si>
+  <si>
+    <t>954882</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/692/mmxswg35kx2flnkoqgwllgjzky4gudsv.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 15 г ВЫГОДНАЯ УПАКОВКА BRAUBERG  quot;COLOR Crystal quot;, 4 штуки на блистере, 271709</t>
+  </si>
+  <si>
+    <t>Кристально-прозрачный клей-карандаш BRAUBERG &amp;quot;COLOR Crystal&amp;quot; в подходит для использования в офисе, школе и дома. Выгодный формат упаковки - набор из 4-х штук! Клей выполнен в различных цветовых вариантах, при этом не оставляет следов на бумаге после нанесения. PVP-основа обеспечивает надежное склеивание бумаги, картона и ткани. Не деформирует бумагу, быстро высыхает. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет экономно расходовать клей. Не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания.Нетоксичен, не вызывает аллергии и безопасен для здоровья. Удобный объем – 15 г. Срок годности – 5 лет.</t>
+  </si>
+  <si>
+    <t>954883</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a33/b7fixrj69a0o6rtl5ydebt3dbmw828o6.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG KIDS 15 г, 271710</t>
+  </si>
+  <si>
+    <t>Классический клей-карандаш BRAUBERG KIDS идеально подходит для занятий творчеством в детском саду, школе, на кружках и дома. Благодаря основе PVP клей-карандаш BRAUBERG KIDS обеспечивает надежное склеивание бумаги, картона и ткани. Не деформирует поверхность бумаги и не оставляет пятен после высыхания. Удобен в использовании для детей: не пачкает руки, стол и одежду, не попадает на участки бумаги, расположенные возле места склеивания. Нетоксичен, не вызывает аллергии и безопасен для здоровья. Удобный объем – 15 г. Срок годности – 5 лет.</t>
+  </si>
+  <si>
+    <t>954884</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ba1/l2botlgbz1ugc8wne6lhgyob3x3van2b.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG KIDS 15 г, обесцвечивающийся после высыхания, 271711</t>
+  </si>
+  <si>
+    <t>Обесцвечивающийся клей-карандаш BRAUBERG KIDS помогает аккуратно и равномерно нанести клеевой слой на поверхность бумаги или картона. Идеально подходит для занятий творчеством в детском саду, школе, на кружках и дома. Обесцвечивающийся индикатор позволяет на некоторое время сделать видимым клеевой слой для вашего удобства. При склеивании фиолетовый цветовой пигмент исчезает со склеиваемой поверхности, не оставляя следов и разводов. Благодаря основе PVP клей-карандаш BRAUBERG KIDS обеспечивает надежное склеивание бумаги, картона и ткани. Не деформирует поверхность бумаги и не оставляет пятен после высыхания. Удобен в использовании для детей: не пачкает руки, стол и одежду, не попадает на участки бумаги, расположенные возле места склеивания. Нетоксичен, не вызывает аллергии и безопасен для здоровья. Удобный объем – 15 г. Срок годности – 5 лет.</t>
+  </si>
+  <si>
+    <t>954885</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9fd/cx0l0i3fzhbu8i2d7yhrz0y5t49r0fv5.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш LITE 40 г, универсальный PVA</t>
+  </si>
+  <si>
+    <t>955259</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/eef/wgm8jym8wq70q6qy71q4r8tgqdaxhrcv.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 15г КОМУС</t>
+  </si>
+  <si>
+    <t>963007</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/komus/"&gt;Комус&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7d7/bh8td6wrr09ta2ys4jyfwkebctpgot5m.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 35г КОМУС</t>
+  </si>
+  <si>
+    <t>963008</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/318/djxy1xhdt9din69b1yogfybdyncyaldc.webp</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 40г Attache</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Attache предназначен для склеивания бумаги, картона. Основа клея содержит глицерин для легкого скольжения. Простой и удобный механизм, расположенный в основании стержня, позволяет легко выкрутить и закрутить столбик клея. Вес — 40 г. Форма корпуса: круглая. Не содержит цветовых пигментов &amp;#40;бесцветный&amp;#41;. Клей морозостойкий. Выдерживает 1 цикл заморозки/разморозки при температуре до -18 °С.</t>
+  </si>
+  <si>
+    <t>963009</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8dd/h6n50hcuza03mzpi4vbfkycrrgwf0kp8.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш MeShu с топпером  quot;Animals quot;, 8г, 2шт в блистере, ПВП, ассорти</t>
+  </si>
+  <si>
+    <t>Клей-карандаш MeShu с топпером &amp;quot;Animals&amp;quot;, 8г, 2шт в блистере, ПВП, ассорти</t>
+  </si>
+  <si>
+    <t>967261</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/777/24ne9y98b2v9xqbv1325mpqsz9f7qna9.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Мульти-Пульти с топпером  quot;Чебурашка quot;, 08г, ПВП, дисплей бокс</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Мульти-Пульти с топпером &amp;quot;Чебурашка&amp;quot;, 08г, ПВП, дисплей бокс</t>
+  </si>
+  <si>
+    <t>967272</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5a9/w26iscjfurg8ks3n5c32qwxo2dpvwc94.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей-карандаш Erich Krause EasyStick Jolly Friends, 15г, цветной  в коробке-дисплее по 24 штуки </t>
+  </si>
+  <si>
+    <t>Клей-карандаш на PVP основе в выгодном формате с экономичным расходом, быстрым и надежным склеиванием. Легко смывается водой. Не токсичен. Не содержит растворителя. Морозостоек. Подходит для бумаги, картона и фотографий</t>
+  </si>
+  <si>
+    <t>978558</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/84a/zhwilugb2h69zy8ucpjxm5ngdarlusyo.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей-карандаш Erich Krause EasyStick Jolly Friends, 6г  в коробке-дисплее по 30 шт. </t>
+  </si>
+  <si>
+    <t>978559</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/38b/k2v7ieyjzb2b9r2n17gnap3cvczdjcit.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей-карандаш Erich Krause EasyStick Pastel Bloom, 13г, ассорти  в коробке-дисплее по 24 штуки </t>
+  </si>
+  <si>
+    <t>978560</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a11/xmx70gzsxvaxkmz5epocrpzs2zz0v6d9.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей-карандаш Erich Krause EasyStick Pastel Bloom, 19г, ассорти  в коробке-дисплее по 24 штуки </t>
+  </si>
+  <si>
+    <t>978561</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/42a/3uc2hb89tjpn287i5e9d114vkprxnce9.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 10 г, выгодная упаковка, 3 шт. на блистере, ЮНЛАНДИЯ, 271943</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ЮНЛАНДИЯ – идеальный выбор для детского творчества! Подходит для склеивания бумаги, картона, фотографий и фотобумаги. Выгодный формат упаковки – набор из 3 шт.PVP-основа обеспечивает надежное склеивание бумаги, картона и ткани. Не оставляет следов после высыхания, не деформирует бумагу, быстро высыхает. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет экономно расходовать клей. Не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Не токсичен, не вызывает аллергии и безопасен для здоровья. Объем – 10 г. Срок годности – 5 лет.</t>
+  </si>
+  <si>
+    <t>979363</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1b6/41co6tf2cew90jwfpk0n4zkxmb4o1wrk.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 15 г, BRAUBERG SUPER, ВЫГОДНАЯ УПАКОВКА, КОМПЛЕКТ 2 штуки в пакете, ЮЖНАЯ КОРЕЯ, 881033</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG SUPER надежно склеивает бумагу, картон и фотобумагу. Идеально подходит для офиса, дома и школы. Изготовлен одним из ведущих производителей клея в Южной Корее. После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично.Не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Обеспечивает быстрое и надежное склеивание. Комплекта из 2-х штук по 15 г хватит на длительное время.</t>
+  </si>
+  <si>
+    <t>985244</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d74/h5dh6xdzz8qk14xnueil8iojhrn906sx.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 36 г, BRAUBERG ULTRA STRONG, УСИЛЕННАЯ ФОРМУЛА, ЮЖНАЯ КОРЕЯ, 1 шт. термоусадочной пленке, 881034</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG ULTRA STRONG надежно склеивает бумагу, картон и фотобумагу. Идеально подходит для офиса, дома и школы. Изготовлен одним из ведущих производителей клея в Южной Корее. После нанесения клей высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично.Не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Обеспечивает быстрое и надежное склеивание. Увеличенный объем - 36 г. Индивидуальная упаковка – пакет.</t>
+  </si>
+  <si>
+    <t>985245</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/6cc/6cceff862da951e1fb2731ad56fbe409.jpg</t>
-[...1141 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/9ea/zrz60a6q7cykgpdzi13faalmq6ilsne0.jpg</t>
   </si>
   <si>
     <t>Клей-карандаш 8 г, BRAUBERG SUPER, ВЫГОДНАЯ УПАКОВКА, КОМПЛЕКТ 2 штуки в пакете, ЮЖНАЯ КОРЕЯ, 881032</t>
   </si>
   <si>
     <t>Клей-карандаш BRAUBERG SUPER надежно склеивает бумагу, картон и фотобумагу. Идеально подходит для офиса, дома и школы. Изготовлен одним из ведущих производителей клея в Южной Корее. После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится и распределяется по поверхности, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично.Не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Обеспечивает быстрое и надежное склеивание. Комплекта из 2-х штук по 8 г хватит на длительное время.</t>
   </si>
   <si>
     <t>985246</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/8b6/9olcxa3zojlnpli23baey8nnzqr4cl7y.jpg</t>
-[...14 lines deleted...]
-    <t>988141</t>
+    <t>http://anytos.ru//upload/iblock/507/7w79t922squjuxjtk9uw25zlixmmskie.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 21г Attache хамелеон - обесцвечивающийся</t>
+  </si>
+  <si>
+    <t>988136</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1e4/n3d7hli5hmhowh400zyerkv3l2c7h763.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 15г Attache хамелеон - обесцвечивающийся</t>
+  </si>
+  <si>
+    <t>988137</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e79/i3x36yx36xkcqs2qx4963cx18syju77w.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 15г Attache прозрачный</t>
+  </si>
+  <si>
+    <t>988138</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/ba1/mjrtp37amk6crtxevyyw11gyy17flzz4.jpg</t>
   </si>
   <si>
     <t>Клей-карандаш  quot;Лапки quot; Cat Paw 9 г, фигурный колпачок, 3 шт. на блистере, BRAUBERG KIDS, 271982</t>
   </si>
   <si>
     <t>Клей-карандаш BRAUBERG KIDS &amp;quot;Лапки&amp;quot; Cat Paw с колпачком в форме кошачьей лапки идеально подходит для занятий творчеством в игровой форме в детском саду, школе и дома. Выгодный формат упаковки – набор из 3 штук! Милые дизайны клей-карандаша сделают творческий процесс интереснее, а также вдохновят на создание поделок, аппликаций, открыток. Благодаря основе PVP клей-карандаш BRAUBERG KIDS обеспечивает надежное склеивание бумаги, картона и ткани. Не деформирует поверхность бумаги и не оставляет пятен после высыхания. Удобен в использовании для детей: не пачкает руки, стол и одежду, не попадает на участки бумаги, расположенные возле места склеивания.Не токсичен, не вызывает аллергии и безопасен для здоровья. Компактный объем – 9 г. Срок годности – 5 лет.</t>
   </si>
   <si>
     <t>993147</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/ba1/i534feya2ruhso8tb1xql9hsh4sqbtiv.jpg</t>
   </si>
   <si>
     <t>Клей-карандаш  quot;Лапки quot; Cat Paw, 9 г, фигурный колпачок, BRAUBERG KIDS, 271981</t>
   </si>
   <si>
     <t>Клей-карандаш BRAUBERG KIDS &amp;quot;Лапки&amp;quot; Cat Paw с колпачком в форме кошачьей лапки идеально подходит для занятий творчеством в игровой форме в детском саду, школе и дома. Милые дизайны клей-карандаша сделают творческий процесс интереснее, а также вдохновят на создание поделок, аппликаций, открыток. Благодаря основе PVP клей-карандаш BRAUBERG KIDS обеспечивает надежное склеивание бумаги, картона, ткани. Не деформирует поверхность бумаги и не оставляет пятен после высыхания. Удобен в использовании для детей: не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания.Не токсичен, не вызывает аллергии и безопасен для здоровья. Компактный объем – 9 г. Срок годности – 5 лет.</t>
   </si>
   <si>
     <t>993148</t>
   </si>
@@ -2611,363 +2148,627 @@
   <si>
     <t xml:space="preserve">Клей-карандаш ErichKrause  Extra, 21г  в пакете по 3 штуки </t>
   </si>
   <si>
     <t>Клей-карандаш ErichKrause® Extra, 21г &amp;#40;в пакете по 3 штуки&amp;#41;</t>
   </si>
   <si>
     <t>999155</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/08e/bsv6p8ttbleaflg2egrdvh6g9d0ty6h5.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Клей-карандаш ErichKrause  Extra, 8г  в пакете по 3 штуки </t>
   </si>
   <si>
     <t>Клей-карандаш ErichKrause® Extra, 8г &amp;#40;в пакете по 3 штуки&amp;#41;</t>
   </si>
   <si>
     <t>999156</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/66f/n1njnxhcedo516le9zi3xgmuhiuraxle.jpg</t>
+  </si>
+  <si>
+    <t>Набор клея BRAUBERG  клей-карандаш PVP 15 г, клей ПВА 125 г , блистер, 271980</t>
+  </si>
+  <si>
+    <t>Набор клея BRAUBERG идеально подойдет для школы, офиса и дома. Два вида клея делают этот набор незаменимым помощником в рабочих и учебных процессах, а также в повседневных бытовых ситуациях. В набор входят: клей-карандаш 15 г на PVP основе, клей ПВА 125 г. Клей-карандаш обеспечивает надежное склеивание благодаря PVP формуле. Клей ПВА подходит для качественного склеивания бумаги, картона, фотографий и ткани, легко смывается водой. Перед первым использованием клея ПВА необходимо открутить дозатор и удалить защитную мембрану. Набор упакован в блистер с европодвесом.</t>
+  </si>
+  <si>
+    <t>1004499</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e82/ltqkftkx1780nw3fem1g6ovvylrp0bhp.jpg</t>
+  </si>
+  <si>
+    <t>Набор: клей   ножницы BRAUBERG  клей-карандаш PVP 10 г, клей ПВА 45 г, ножницы 13 см , блистер, 271979</t>
+  </si>
+  <si>
+    <t>Набор клея и ножниц BRAUBERG идеально подойдет для школы, офиса и дома. Два вида клея и ножницы делают этот набор незаменимым помощником в рабочих и учебных процессах, а также повседневных бытовых ситуациях. В набор входят: клей-карандаш 10 г на PVP основе, клей ПВА 45 г и ножницы канцелярские 13 см. Клей-карандаш обеспечивает надежное склеивание благодаря PVP формуле. Клей ПВА подходит для качественного склеивания бумаги, картона, фотографий и ткани, легко смывается водой. Перед первым использованием клея ПВА необходимо открутить дозатор и удалить защитную мембрану. Ножницы имеют длину лезвия 13 см, оснащены пластиковыми ручками. Набор упакован в блистер с европодвесом.</t>
+  </si>
+  <si>
+    <t>1004500</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/794/fkkb37j3d75nun0pk2puvxqszrq5six9.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 9г, Attache Economy</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Attache Economy морозостойкий предназначен для склеивания бумаги, картона, текстиля для бумаги. Вес - 9 г. Круглая форма корпуса. Не содержит цветовых пигментов &amp;#40;бесцветный&amp;#41;. Состав клея: ПВА. Моментально склеивает бумагу уже через 15 секунд, после нанесения клея. Легко смывается водой и отстирывается, не имеет запаха. Клей расходуется экономично, быстро высыхает. Клей морозостойкий. Выдерживает 1 цикл заморозки/разморозки при температуре до -18 С. Внимание! Клей на ПВА-основе, в составе содержит небольшой объем глицерина. Клей необходимо наносить в два слоя.</t>
+  </si>
+  <si>
+    <t>1004601</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f7a/57xwqfqgw42nla2xtzhnpn9bf4cngsw5.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ОФИСМАГ, 15 г, 222081</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ОФИСМАГ обеспечивает надежное склеивание бумаги, картона, фотографий и фотобумаги. Идеально подходит для использования в офисе и дома. Объем - 15 г. После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится на поверхность, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Клей удобен в использовании. Он не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Обеспечивает быстрое и надежное склеивание. Увеличенный срок годности - 5 лет.</t>
+  </si>
+  <si>
+    <t>1005286</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/ofismag/"&gt;ОФИСМАГ&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cc7/m4vpojsck3wqo9xf7izj3gav9vyfkfz5.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ОФИСМАГ, 25 г, 225965</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ОФИСМАГ обеспечивает надежное склеивание бумаги, картона, фотографий и фотобумаги. Идеально подходит для использования в офисе и дома. Объем - 25 г. После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится на поверхность, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Клей удобен в использовании. Он не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Обеспечивает быстрое и надежное склеивание. Увеличенный срок годности - 5 лет.</t>
+  </si>
+  <si>
+    <t>1005287</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/118/1ibzr6ydzqjyyt4tx1ry2ad1ksa4bz9v.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ОФИСМАГ, 40 г, 225966</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ОФИСМАГ обеспечивает надежное склеивание бумаги, картона, фотографий и фотобумаги. Идеально подходит для использования в офисе и дома. Увеличенный объем - 40 г. После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится на поверхность, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Клей удобен в использовании. Он не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Обеспечивает быстрое и надежное склеивание. Увеличенный срок годности —5 лет.</t>
+  </si>
+  <si>
+    <t>1005288</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0c9/kjlttfxldylsh7fjxq3n9sre429yxzy5.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ОФИСМАГ, 9 г, 225962</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ОФИСМАГ обеспечивает надежное склеивание бумаги, картона, фотографий и фотобумаги. Идеально подходит для использования в офисе и дома. Компактный объем - 9 г. После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится на поверхность, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Клей удобен в использовании. Он не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Обеспечивает быстрое и надежное склеивание. Увеличенный срок годности - 5 лет.</t>
+  </si>
+  <si>
+    <t>1005289</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/913/h2jb6t6sm7d35cjhpg3z37qu9q13oy17.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ОФИСНАЯ ПЛАНЕТА, 15 г, 222013</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ОФИСНАЯ ПЛАНЕТА обеспечивает надежное склеивание бумаги, картона и фотобумаги. Идеально подходит для использования в офисе и дома. Объем - 15 г. После нанесения высыхает без образования пятен. Не токсичен, не вызывает аллергии и безопасен для здоровья. Легко наносится на поверхность, оставляя тонкий и ровный клеевой слой, что позволяет расходовать его экономично. Клей удобен в использовании. Он не пачкает руки, стол, одежду, не попадает на участки бумаги, расположенные возле места склеивания. Обеспечивает быстрое и надежное склеивание.</t>
+  </si>
+  <si>
+    <t>1005290</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/ofisnaya-planeta/"&gt;ОФИСНАЯ ПЛАНЕТА&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4d5/go6aplzvnf3qwcg71akm5hqu27lar7lv.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 15 г, ВЫГОДНАЯ УПАКОВКА, КОМПЛЕКТ 24 ШТУКИ, STAFF EVERYDAY, 273017</t>
+  </si>
+  <si>
+    <t>Клей-карандаш STAFF EVERYDAY предназначен для склеивания бумаги, картона. Прекрасный выбор для офиса, дома и школы. Выгодный формат упаковки - комплект из 24 штук по 15 грамм! Клей-карандаш STAFF легко наносится и распределяется по поверхности. Нетоксичен и безопасен для здоровья. Удобен в использовании: не пачкает руки, стол, одежду, легко удаляется при помощи воды. Плотно прилегающий колпачок предохраняет клей от высыхания. Срок годности - 3 года.</t>
+  </si>
+  <si>
+    <t>1006162</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1ba/jcwexzw91b2k24o5kbgwbz2kcbxoq3zm.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 25 г, ВЫГОДНАЯ УПАКОВКА, КОМПЛЕКТ 24 ШТУКИ, STAFF EVERYDAY, 273018</t>
+  </si>
+  <si>
+    <t>Клей-карандаш STAFF EVERYDAY предназначен для склеивания бумаги, картона. Прекрасный выбор для офиса, дома и школы. Выгодный формат упаковки - комплект из 24 штук по 25 грамм! Клей-карандаш STAFF легко наносится и распределяется по поверхности. Нетоксичен и безопасен для здоровья. Удобен в использовании: не пачкает руки, стол, одежду, легко удаляется при помощи воды. Плотно прилегающий колпачок предохраняет клей от высыхания. Срок годности - 3 года.</t>
+  </si>
+  <si>
+    <t>1006163</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/141/1yzeyzenp330abdt188etdgriwkm6rlq.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 9 г, ВЫГОДНАЯ УПАКОВКА, КОМПЛЕКТ 24 ШТУКИ, STAFF EVERYDAY, 273016</t>
+  </si>
+  <si>
+    <t>Клей-карандаш STAFF EVERYDAY предназначен для склеивания бумаги, картона. Прекрасный выбор для офиса, дома и школы. Выгодный формат упаковки - комплект из 24 штук по 9 грамм! Клей-карандаш STAFF легко наносится и распределяется по поверхности. Нетоксичен и безопасен для здоровья. Удобен в использовании: не пачкает руки, стол, одежду, легко удаляется при помощи воды. Плотно прилегающий колпачок предохраняет клей от высыхания. Срок годности - 3 года.</t>
+  </si>
+  <si>
+    <t>1006164</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/729/qfey7g8n4v4mixo6gr1jfr17fwb4d0rt.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш LITE 21 г универсальный PVA</t>
+  </si>
+  <si>
+    <t>1007013</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d8b/0uavfq9j27pqreyqfbr4f4fwkl8zy29m.jpeg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш на PVP основе  quot;CARRARA quot; 15 г</t>
+  </si>
+  <si>
+    <t>Клей-карандаш на PVP основе &amp;quot;CARRARA&amp;quot; 15 г</t>
+  </si>
+  <si>
+    <t>1007785</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e6b/7g45r4xsx39hy5e26rcjwsizrm0e6wtu.jpeg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш на PVP основе  quot;PRIMAVERA quot; 8 г</t>
+  </si>
+  <si>
+    <t>Клей-карандаш на PVP основе &amp;quot;PRIMAVERA&amp;quot; 8 г</t>
+  </si>
+  <si>
+    <t>1007786</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f78/v7rdlsy6pe7t1xaorpcv0ko7xb8e7p9m.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей-карандаш ErichKrause EasyStick  Ну, Погоди  Каникулы , 13г, ассорти  в коробке-дисплее по 24 штуки </t>
+  </si>
+  <si>
+    <t>Клей-карандаш ErichKrause EasyStick «Ну, Погоди! Каникулы», 13г, ассорти &amp;#40;в коробке-дисплее по 24 штуки&amp;#41;</t>
+  </si>
+  <si>
+    <t>1008885</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0fa/8wottheqkqp3056gmirbrasa9g37660f.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей-карандаш ErichKrause Extra, 8г  в коробке-дисплее по 30 штук </t>
+  </si>
+  <si>
+    <t>Клей-карандаш ErichKrause Extra, 8г &amp;#40;в коробке-дисплее по 30 штук&amp;#41;</t>
+  </si>
+  <si>
+    <t>1008886</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5d5/cmbz7vtshwvbj74gka72u8wncwmk7yqs.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей-карандаш ErichKrause Extra, 15г  в коробке-дисплее по 20 штук </t>
+  </si>
+  <si>
+    <t>Клей-карандаш Extra c новой суперсильной формулой на PVP основе с экономичным расходом, максимально быстрым и надежным склеиванием. Легко смывается водой. Не токсичен. Не содержит растворителя. Морозостоек. Подходит для бумаги, картона и ткани.</t>
+  </si>
+  <si>
+    <t>696889</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/072/0jz4cuu65en9doi0livykqxwvnnto3jp.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей-карандаш ErichKrause Extra, 36г  в коробке-дисплее по 12 штук </t>
+  </si>
+  <si>
+    <t>792052</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cf8/zzc5e3q0rr89jnldy2xlv9u5munewysy.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей-карандаш ErichKrause Prism Big City Cats, 13г, ассорти  в коробке-дисплее по 24 штуки </t>
+  </si>
+  <si>
+    <t>Клей-карандаш ErichKrause Prism Big City Cats, 13г, ассорти &amp;#40;в коробке-дисплее по 24 штуки&amp;#41;</t>
+  </si>
+  <si>
+    <t>1010999</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8ae/bp8esj6y23b1nxz469rqgifpg1tsme5c.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей-карандаш ErichKrause Prism Manga, 8г, ассорти  в коробке-дисплее по 24 штуки </t>
+  </si>
+  <si>
+    <t>Клей-карандаш ErichKrause Prism Manga, 8г, ассорти &amp;#40;в коробке-дисплее по 24 штуки&amp;#41;</t>
+  </si>
+  <si>
+    <t>1011000</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/351/5jcvxvnlg1lqj070vsbie1uaw5yz8tht.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 15 г, кросс-серия  quot;МИЛЫЕ КОТЫ quot;, ассорти, BRAUBERG, 273228</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG &amp;quot;МИЛЫЕ КОТЫ&amp;quot; – идеальный выбор для занятий творчеством в игровой форме в детском саду, школе и дома. Минималистичный клей-карандаш с милыми котятами сделает творческий процесс интереснее, а также вдохновит на создание поделок, аппликаций, открыток. Благодаря основе PVP клей-карандаш BRAUBERG обеспечивает надежное склеивание бумаги, картона и ткани. Не деформирует поверхность бумаги и не оставляет пятен после высыхания. Удобен в использовании для детей: не пачкает руки, стол и одежду, не попадает на участки бумаги, расположенные возле места склеивания.Не токсичен, не вызывает аллергии и безопасен для здоровья. Объем – 15 г. Срок годности – 5 лет.</t>
+  </si>
+  <si>
+    <t>1012205</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bfe/2swj8i88bg8w81yow45a0ycfkp58h2bt.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 15 г, кросс-серия МОНСТРИКИ, ассорти, BRAUBERG, 273237</t>
+  </si>
+  <si>
+    <t>Клей-карандаш BRAUBERG &amp;quot;МОНСТРИКИ&amp;quot; – идеальный выбор для занятий творчеством в игровой форме в детском саду, школе и дома. Клей-карандаш с чудесными монстриками сделает творческий процесс интереснее, а также вдохновит на создание поделок, аппликаций, открыток. Благодаря основе PVP клей-карандаш BRAUBERG обеспечивает надежное склеивание бумаги, картона и ткани. Не деформирует поверхность бумаги и не оставляет пятен после высыхания. Удобен в использовании для детей: не пачкает руки, стол и одежду, не попадает на участки бумаги, расположенные возле места склеивания.Не токсичен, не вызывает аллергии и безопасен для здоровья. Объем – 15 г. Срок годности – 5 лет.</t>
+  </si>
+  <si>
+    <t>1012206</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1a6/c0l0usg8nfzej1etxcb17rfvoie0xsf3.jpg</t>
+  </si>
+  <si>
+    <t>Клей-лента BRAUBERG MAXI, 6 мм х 15 м, корпус зеленый, блистер, 273029</t>
+  </si>
+  <si>
+    <t>Клей-лента BRAUBERG MAXI предназначена для склеивания бумаги, ткани, фотографий, аппликаций и подарочной бумаги дома, в школе и офисе. Идеально подходит для скрапбукинга и других видов хобби. Лента имеет двустороннюю клеящую поверхность и обеспечивает точное и аккуратное нанесение клеевой полосы, а также надежное скрепление материалов. Защитный колпачок предотвращает от высыхания и гарантирует длительное использование. Длина – 15 м. Ширина – 6 мм. Упаковка – блистер с европодвесом. Способ применения: нанесите клей-ленту плавным движением, слегка надавив на корпус. Приклеиваемый материла должен находиться на ровной поверхности. Детали нужно прижать друг к другу сразу после нанесения.</t>
+  </si>
+  <si>
+    <t>1012207</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/89e/brdn1c4d30vdvr28oji56tfkkuankoev.jpg</t>
+  </si>
+  <si>
+    <t>Клей-лента BRAUBERG STANDARD, 6 мм х 8 м, корпус матовый голубой, блистер, 273027</t>
+  </si>
+  <si>
+    <t>Клей-лента BRAUBERG STANDARD предназначена для склеивания бумаги, ткани, фотографий, аппликаций и подарочной бумаги дома, в школе и офисе. Идеально подходит для скрапбукинга и других видов хобби. Лента имеет двустороннюю клеящую поверхность и обеспечивает точное и аккуратное нанесение клеевой полосы, а также надежное скрепление материалов. Защитный механизм обеспечит сохранность и долговечность клей-ленты. Длина – 8 м. Ширина – 6 мм. Упаковка – блистер с европодвесом. Способ применения: нанесите клей-ленту плавным движением, слегка надавив на корпус. Приклеиваемый материла должен находиться на ровной поверхности. Детали нужно прижать друг к другу сразу после нанесения.</t>
+  </si>
+  <si>
+    <t>1012208</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d91/ls0d4njvqj3uh9h3sccm6fhwunhv01fv.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Набор 3 клея-карандаша ErichKrause Extra, 15г  в пакете </t>
+  </si>
+  <si>
+    <t>1012662</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/926/3ebx2frdi8vmvcitrrb06wfi5uqqd0mb.jpeg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш на PVP основе  quot;FLORA. Bloom flowers quot; 15 г</t>
+  </si>
+  <si>
+    <t>Тщательно продуманная рецептура клея-карандаша &amp;quot;FLORA. Bloom flowers&amp;quot; ТМ Bruno Visconti значительно расширяет круг его возможностей. Он идеально подойдет как для решения офисных задач, так и для творческих работ из картона и бумаги: - оригами; - коллажи; - квиллинг; - моделирование; - аппликации; - скрапбукинг; - упаковки для подарков; - гофрированный картон; - поздравительные открытки. В основе клея - PVP, благодаря которому при нанесении клея не деформируется бумага, высыхает без образования пятен. Но главное – сохраняются клеящиеся свойства длительное время и, если возникает необходимость переклеить, внести изменения в расположение элементов в ходе работы, с клеем-карандашом &amp;quot;FLORA. Bloom flowers&amp;quot; это вполне возможно. Второй важный компонент в составе - глицерин, обеспечивающий легкое, плавное скольжение и равномерное распределение клея по поверхности бумаги, гарантируя его экономичный расход. Состав клеевой массы позволяет долго сохранять мягкость стика: он не высыхает при правильной эксплуатации. Карандаш оснащен надежным, мягким механизмом подачи клеящего стержня и прост в применении. Он легко смывается теплой водой с рук и одежды, не токсичен, безопасен для здоровья и окружающей среды.</t>
+  </si>
+  <si>
+    <t>1017018</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8f4/tc589637v7v14gny49moo5cg2aq4at99.webp</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ATTACHE power glue, 20г</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Attache Power glue предназначен для склеивания бумаги, картона, фотобумаги и сухих листьев. Он используется для аккуратных работ в офисе, учебных заведениях и в быту, когда требуется точное нанесение клея без растекания и деформации материалов. Клей выполнен в формате карандаша с круглым корпусом, что обеспечивает удобный захват и равномерное распределение состава по поверхности. В составе используется ПВП, который способствует надёжному соединению материалов и стабильному схватыванию. Время склеивания составляет от 60 до 90 секунд и позволяет при необходимости скорректировать положение деталей. Клей не содержит цветового пигмента и не оставляет видимых следов на бумаге. Масса клея — 20 г. Размеры карандаша составляют 95×26 мм. Клей является морозостойким, что допускает его хранение и использование при пониженных температурах.</t>
+  </si>
+  <si>
+    <t>1018417</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2e4/vf1m901scpnq9vqz9oppfcyy80vhm92l.webp</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ЛУЧ  quot;Школа творчества quot;, 15 г, PVP основа, 29С 1736-08</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ЛУЧ &amp;quot;Школа творчества&amp;quot; – идеальный помощник для работы и творчества. Предназначен для склеивания бумаги, картона, фотобумаги. Клей-карандаш гарантирует максимально быстрое и надёжное склеивание, которое достигается за счет улучшенной PVP-основы клея. Он удобен в работе, не проливается и не оставляет пятен. Клеевой стержень прочно закреплен у основания. Не имеет неприятного запаха. Морозостойкий и теплостойкий &amp;#40;от -40 до &amp;#43;35 °С &amp;#41;. Объем – 15 г. Срок годности – 3 года.</t>
+  </si>
+  <si>
+    <t>1018691</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/de6/bxxb10pvie6kt2l4o7k47rf3nmca6cvl.webp</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ЛУЧ  quot;Школа творчества quot;, 21 г, PVP основа, 29С 1737-08</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ЛУЧ &amp;quot;Школа творчества&amp;quot; – идеальный помощник для работы и творчества. Предназначен для склеивания бумаги, картона, фотобумаги. Клей-карандаш гарантирует максимально быстрое и надёжное склеивание, которое достигается за счет улучшенной PVP-основы клея. Он удобен в работе, не проливается и не оставляет пятен. Клеевой стержень прочно закреплен у основания. Не имеет неприятного запаха. Морозостойкий и теплостойкий &amp;#40;от -40 до &amp;#43;35 °С &amp;#41;. Объем – 21 г. Срок годности – 3 года.</t>
+  </si>
+  <si>
+    <t>1018692</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f64/0ghgs9vxtzx6aqg3gdgritvrqh02p2p5.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ЛУЧ  quot;Школа творчества quot;, 36 г, PVP основа, 29С 1738-08</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ЛУЧ &amp;quot;Школа творчества&amp;quot; – идеальный помощник для работы и творчества. Предназначен для склеивания бумаги, картона, фотобумаги. Клей-карандаш гарантирует максимально быстрое и надёжное склеивание, которое достигается за счет улучшенной PVP-основы клея. Он удобен в работе, не проливается и не оставляет пятен. Клеевой стержень прочно закреплен у основания. Не имеет неприятного запаха. Морозостойкий и теплостойкий &amp;#40;от -40 до &amp;#43;35 °С &amp;#41;. Объем – 36 г. Срок годности – 3 года.</t>
+  </si>
+  <si>
+    <t>1018693</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/929/eyo7gp40cima537uz1zt9w576plb1fk4.webp</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ЛУЧ  quot;Школа творчества quot;, 8 г, PVP основа, 29С 1735-08</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ЛУЧ &amp;quot;Школа творчества&amp;quot; – идеальный помощник для работы и творчества. Предназначен для склеивания бумаги, картона, фотобумаги. Клей-карандаш гарантирует максимально быстрое и надёжное склеивание, которое достигается за счет улучшенной PVP-основы клея. Он удобен в работе, не проливается и не оставляет пятен. Клеевой стержень прочно закреплен у основания. Не имеет неприятного запаха. Морозостойкий и теплостойкий &amp;#40;от -40 до &amp;#43;35 °С &amp;#41;. Объем – 8 г. Срок годности – 3 года.</t>
+  </si>
+  <si>
+    <t>1018694</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/76b/c7g0aqx6kyggo8l404vros3rzxhiqjqd.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей-карандаш ErichKrause Л гкое склеивание Культ еды, 15г, ассорти  в коробке-дисплее по 24 штуки </t>
+  </si>
+  <si>
+    <t>Клей-карандаш ErichKrause Лёгкое склеивание Культ еды, 15г, ассорти &amp;#40;в коробке-дисплее по 24 штуки&amp;#41;</t>
+  </si>
+  <si>
+    <t>1019765</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d59/fryd4q1nvfjgr9vmgpgp7i35hsrnlz5g.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей-карандаш ErichKrause Л гкое склеивание Морские друзья, 15г, ассорти  в коробке-дисплее по 24 штуки </t>
+  </si>
+  <si>
+    <t>Клей-карандаш ErichKrause Лёгкое склеивание Морские друзья, 15г, ассорти &amp;#40;в коробке-дисплее по 24 штуки&amp;#41;</t>
+  </si>
+  <si>
+    <t>1019766</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5cc/kl9tscr80j46wfelaxc3lnmwwhoqfhfn.jpeg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш на PVP основе  quot;ПРЕВОСХОДСТВО В ЧЕРНОМ quot; 15 г</t>
+  </si>
+  <si>
+    <t>Клей-карандаш на PVP основе &amp;quot;ПРЕВОСХОДСТВО В ЧЕРНОМ&amp;quot; 15 г</t>
+  </si>
+  <si>
+    <t>1021244</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/00c/xj8t5vtaahjm9rnrlkpau5fbfymp640s.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей-карандаш ErichKrause Призма Аквамарин, повышенной прозрачности, 13г, ассорти  в коробке-дисплее по 24 штуки </t>
+  </si>
+  <si>
+    <t>Клей-карандаш ErichKrause Призма Аквамарин, повышенной прозрачности, 13г, ассорти &amp;#40;в коробке-дисплее по 24 штуки&amp;#41;</t>
+  </si>
+  <si>
+    <t>1022122</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/602/8u055kw9gyqzfcfa0gnp9i7dspz7rrhd.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей-карандаш ErichKrause Призма Кубомир, 13г, ассорти  в коробке-дисплее по 24 штуки </t>
+  </si>
+  <si>
+    <t>Клей-карандаш ErichKrause Призма Кубомир, 13г, ассорти &amp;#40;в коробке-дисплее по 24 штуки&amp;#41;</t>
+  </si>
+  <si>
+    <t>1022123</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cbc/0mwyvt0u8idsy7z7fbstpp47eqriskaz.jpeg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш на PVP основе  quot;ФЛОРА.РАЙСКАЯ quot; 15 г.</t>
+  </si>
+  <si>
+    <t>Клей-карандаш на PVP-основе «РАЙСКАЯ ФЛОРА. Лимоны и апельсины» — это надёжный инструмент, который делает склеивание быстрым и аккуратным. Стержень на основе PVP обеспечивает прочное сцепление с бумагой и картоном, не оставляя следов и не деформируя поверхность. Удобный формат и продуманная формула позволяют наносить клей ровно и экономно, а результатом всегда будет идеально склеенная работа — будь то школьная поделка, офисный документ или творческий проект. Выбирайте надёжность вместе с Bruno Visconti.</t>
+  </si>
+  <si>
+    <t>1022150</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/691/w2aonmxaae1x15tuzl3kcfje0sz5dnyu.webp</t>
+  </si>
+  <si>
+    <t>Клей-карандаш  quot;Kuromi quot; 15 г, ПВА-основа, 76613</t>
+  </si>
+  <si>
+    <t>Клей-карандаш &amp;quot;Kuromi&amp;quot; найдет свое применение в школе и детском саду, домашнем творчестве, изостудиях и других учебных заведениях. Надежно склеивает любые виды бумаги, картон, тонкий текстиль и фотографии. Клей ложится тонким полупрозрачным слоем, равномерно, без излишек распределяется по поверхности, не деформируя ее. В составе только клеящее вещество и вода – клей абсолютно не токсичен и безвреден при контакте с кожей рук, подходит даже самым маленьким детям. Данный вид клея отличается особой эргономичностью, он не протекает, не пачкает руки и прилегающие места склеивания. Круглый пластиковый корпус с выкручивающимся механизмом обеспечивает плавную подачу клеевого стержня. Пластиковый колпачок надежно защищает клей от высыхания. Благодаря удобному корпусу и функциональному механизму расход клея-карандаша экономичен, поэтому даже небольшого тюбика хватает на длительное время.</t>
+  </si>
+  <si>
+    <t>1023162</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/centrum/"&gt;CENTRUM&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/dd9/hdynrut9smrwvize7xdney5l2i0kl07i.webp</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ароматизированный FUNSTER  ФАНСТЕР , ассорти 6 запахов, 15 г, 274269</t>
+  </si>
+  <si>
+    <t>Клей-карандаш FUNSTER – идеальный выбор для творчества! Подходит для склеивания бумаги, картона и текстиля. Ароматизированный клей-карандаш с привлекательными дизайнами сделает творческий процесс интереснее, а также вдохновит на создание поделок, аппликаций, открыток. Благодаря основе PVP клей-карандаш FUNSTER обеспечивает надежное склеивание бумаги, картона и ткани. Не деформирует поверхность бумаги и не оставляет пятен после высыхания. Клей-карандаш представлен в 6 ароматах &amp;#40;ассорти&amp;#41;: черничный маффин, лайм, виноград, манго-ананас, яблочный пирог и клубника.Не токсичен, не вызывает аллергии и безопасен для здоровья. Объем – 15 г. Срок годности – 5 лет.</t>
+  </si>
+  <si>
+    <t>1023163</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/funster/"&gt;FUNSTER&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/364/fs87adygpw3in7tyy3r9l8cnfv2eawxy.webp</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ароматизированный FUNSTER  ФАНСТЕР , клубника, лайм, черничный маффин, 25 г, ВЫГОДНАЯ УПАКОВКА, 3 штуки на блистере, 274271</t>
+  </si>
+  <si>
+    <t>Клей-карандаш FUNSTER – идеальный выбор для творчества! Подходит для склеивания бумаги, картона и текстиля. Ароматизированный клей-карандаш с привлекательными дизайнами сделает творческий процесс интереснее, а также вдохновит на создание поделок, аппликаций, открыток. Благодаря основе PVP клей-карандаш FUNSTER обеспечивает надежное склеивание бумаги, картона и ткани. Не деформирует поверхность бумаги и не оставляет пятен после высыхания. Выгодный формат упаковки – комплект из 3 штук! Ароматы в наборе: клубника, лайм и черничный маффин.Не токсичен, не вызывает аллергии и безопасен для здоровья. Вес – 25 г. Срок годности – 5 лет.</t>
+  </si>
+  <si>
+    <t>1023164</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7c2/7sp1qky7p5e777s73jyyc2ob8pw380zf.webp</t>
+  </si>
+  <si>
+    <t>Клей-карандаш ароматизированный FUNSTER  ФАНСТЕР , яблоко, арбуз, виноград, 15 г, ВЫГОДНАЯ УПАКОВКА, 3 штуки на блистере, 274270</t>
+  </si>
+  <si>
+    <t>Клей-карандаш FUNSTER – идеальный выбор для творчества! Подходит для склеивания бумаги, картона и текстиля. Ароматизированный клей-карандаш с привлекательными дизайнами сделает творческий процесс интереснее, а также вдохновит на создание поделок, аппликаций, открыток. Благодаря основе PVP клей-карандаш FUNSTER обеспечивает надежное склеивание бумаги, картона и ткани. Не деформирует поверхность бумаги и не оставляет пятен после высыхания. Выгодный формат упаковки – комплект из 3 штук! Ароматы в наборе: виноград, яблочный пирог и арбуз.Не токсичен, не вызывает аллергии и безопасен для здоровья. Объем – 15 г. Срок годности – 5 лет.</t>
+  </si>
+  <si>
+    <t>1023165</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b80/6tcpkfk7auj1iv3kl9uf1qvw4859y5mb.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 08г.: CG-080 штр.:  8803654014209</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 08г.: CG-080 Клей-карандаш 8г. Предназначен для склеивания всех видов бумаг, картона, фотографий. Бумага не увлажняется, не деформируется, проклеивается ровно, без комков и волокон. Не токсичен, не содержит растворителей. Надежный колпачок предохраняет от высыхания.</t>
+  </si>
+  <si>
+    <t>213308</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/840/1ynhmhdeg2qqz4lgch9kgk9hd7g0og9f.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 15г., с цветным индикатором: CG-15M штр.:  8803654015930</t>
+  </si>
+  <si>
+    <t>Клей-карандаш 15г., с цветным индикатором: CG-15M</t>
+  </si>
+  <si>
+    <t>236897</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a7a/yyzjcemge6hziau5krz3eos1z20geahs.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш  quot;Cristal quot; 08г., кристально-чистый: CG-8G штр.: 8803654015602</t>
+  </si>
+  <si>
+    <t>Прозрачный клей-карандаш 8г. Предназначен для склеивания всех видов бумаг, картона, фотографий. Бумага не увлажняется, не деформируется, проклеивается ровно, без комков и волокон. Не токсичен, не содержит растворителей. Надежный колпачок предохраняет от высыхания.</t>
+  </si>
+  <si>
+    <t>337358</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8f2/4kombih3rypa06m2yum2qc95y997mlnb.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Berlingo  quot;Fuze quot;, 20г. K2012</t>
+  </si>
+  <si>
+    <t>355381</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/15d/si78xot8l51xslonhuitt0luxv7iazd1.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Kores, 20г, прозрачный</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Kores предназначен для склеивания бумаги, картона, текстиля. Основа клея обладает мягкой структурой и содержит глицерин для легкого скольжения. Без цветовых пигментов &amp;#40;бесцветный&amp;#41;. Легко смывается водой и отстирывается, не имеет запаха. Вес — 20 г. Простой и удобный механизм, расположенный в основании стержня, позволяет легко выкрутить и закрутить столбик клея. Начинает действовать через 30 секунд после нанесения. Нетоксичен и экологичен, безопасен для детей. Характерной особенностью является возможное выделение глицериновых капель на поверхности данного клея, что придает легкость скольжения и возможность легкого нанесения клея на бумагу, тем самым обеспечивая экономичное расходование клея.</t>
+  </si>
+  <si>
+    <t>630074</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/711/348ue2augtwji27jbsz02nhnw6h711xk.jpg</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Kores  quot;Fantasy quot;, 15г, прозрачный</t>
+  </si>
+  <si>
+    <t>Клей-карандаш Kores доступен в четырех забавных сказочных дизайнах. Мягко скользит по бумаге благодаря содержанию глицерина. Обеспечивает аккуратное, удобное и простое использование. Герметичный колпачок обеспечивает длительный срок службы. Подходит для всех видов бумаги. Прочно склеивает за 60 секунд. Не содержит растворителей и кислот, не токсичен. Идеально подходит для офиса, дома и школы. Легко смывается холодной водой. Быстрый, надежный и экономичный.</t>
+  </si>
+  <si>
+    <t>714188</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/028/1mv9ayx5lqcgca9bf04g4b7k21sop2w7.jpg</t>
   </si>
   <si>
     <t>Клей-карандаш Berlingo  quot;Aroma quot;, 25г, ароматизированный  яблочный сок, арбуз, сахарное печенье, ананас , ПВП</t>
   </si>
   <si>
     <t>Клей-карандаш Berlingo &amp;quot;Aroma&amp;quot;, 25г, ароматизированный &amp;#40;яблочный сок, арбуз, сахарное печенье, ананас&amp;#41;, ПВП</t>
   </si>
   <si>
     <t>1001463</t>
-  </si>
-[...301 lines deleted...]
-    <t>1017018</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -3294,57 +3095,57 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M242"/>
+  <dimension ref="A1:M223"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="G242" sqref="G242"/>
+      <selection pane="bottomRight" activeCell="J223" sqref="J223"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="24" customWidth="true" style="0"/>
     <col min="4" max="4" width="24" customWidth="true" style="0"/>
     <col min="5" max="5" width="24" customWidth="true" style="0"/>
     <col min="6" max="6" width="24" customWidth="true" style="0"/>
     <col min="7" max="7" width="24" customWidth="true" style="0"/>
     <col min="8" max="8" width="24" customWidth="true" style="0"/>
     <col min="9" max="9" width="24" customWidth="true" style="0"/>
     <col min="10" max="10" width="24" customWidth="true" style="0"/>
     <col min="11" max="11" width="24" customWidth="true" style="0"/>
     <col min="12" max="12" width="24" customWidth="true" style="0"/>
     <col min="13" max="13" width="24" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:13" customHeight="1" ht="18" s="2" customFormat="1">
       <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>1</v>
       </c>
@@ -3364,5515 +3165,7079 @@
         <v>6</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C4" s="1"/>
       <c r="D4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" s="3">
+        <v>83.86</v>
+      </c>
+      <c r="F4" s="3">
+        <v>90.31</v>
+      </c>
+      <c r="G4" s="3">
+        <v>96.77</v>
+      </c>
+      <c r="H4" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="I4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="J4" s="3" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="D5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="3">
+        <v>34.47</v>
+      </c>
+      <c r="F5" s="3">
+        <v>37.12</v>
+      </c>
+      <c r="G5" s="3">
+        <v>41.1</v>
+      </c>
+      <c r="H5" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="D5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="3" t="s">
+      <c r="I5" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="J5" s="3" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="1"/>
       <c r="D6" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="3">
+        <v>127.09</v>
+      </c>
+      <c r="F6" s="3">
+        <v>136.87</v>
+      </c>
+      <c r="G6" s="3">
+        <v>151.53</v>
+      </c>
+      <c r="H6" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="F6" s="3" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="I6" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A7" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" s="3">
+        <v>38.19</v>
+      </c>
+      <c r="F7" s="3">
+        <v>41.12</v>
+      </c>
+      <c r="G7" s="3">
+        <v>45.53</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="I7" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...15 lines deleted...]
-        <v>33</v>
+      <c r="J7" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A8" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="3">
+        <v>57.27</v>
+      </c>
+      <c r="F8" s="3">
+        <v>61.67</v>
+      </c>
+      <c r="G8" s="3">
+        <v>68.28</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J8" s="3" t="s">
         <v>34</v>
-      </c>
-[...16 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A9" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="C9" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="D9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9" s="3">
+        <v>68.18</v>
+      </c>
+      <c r="F9" s="3">
+        <v>73.42</v>
+      </c>
+      <c r="G9" s="3">
+        <v>81.29</v>
+      </c>
+      <c r="H9" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="D9" s="1" t="s">
-[...9 lines deleted...]
-        <v>44</v>
+      <c r="I9" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J9" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A10" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="D10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="3">
+        <v>25.02</v>
+      </c>
+      <c r="F10" s="3">
+        <v>26.94</v>
+      </c>
+      <c r="G10" s="3">
+        <v>29.83</v>
+      </c>
+      <c r="H10" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="I10" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="D10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="3" t="s">
+      <c r="J10" s="3" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A11" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E11" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="3">
+        <v>39.3</v>
+      </c>
+      <c r="F11" s="3">
+        <v>40.85</v>
+      </c>
+      <c r="G11" s="3">
+        <v>43.64</v>
+      </c>
+      <c r="H11" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="F11" s="3" t="s">
+      <c r="I11" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="G11" s="3" t="s">
-        <v>54</v>
+      <c r="J11" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A12" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="C12" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="D12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="3">
+        <v>52.27</v>
+      </c>
+      <c r="F12" s="3">
+        <v>54.32</v>
+      </c>
+      <c r="G12" s="3">
+        <v>58.03</v>
+      </c>
+      <c r="H12" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="D12" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="3" t="s">
+      <c r="I12" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="F12" s="3" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="J12" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A13" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E13" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" s="3">
+        <v>57.35</v>
+      </c>
+      <c r="F13" s="3">
+        <v>59.6</v>
+      </c>
+      <c r="G13" s="3">
+        <v>63.67</v>
+      </c>
+      <c r="H13" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="F13" s="3" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="I13" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="J13" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A14" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E14" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="3">
+        <v>108.48</v>
+      </c>
+      <c r="F14" s="3">
+        <v>112.75</v>
+      </c>
+      <c r="G14" s="3">
+        <v>120.44</v>
+      </c>
+      <c r="H14" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="F14" s="3" t="s">
-[...3 lines deleted...]
-        <v>54</v>
+      <c r="I14" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A15" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E15" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" s="3">
+        <v>409.38</v>
+      </c>
+      <c r="F15" s="3">
+        <v>425.5</v>
+      </c>
+      <c r="G15" s="3">
+        <v>454.51</v>
+      </c>
+      <c r="H15" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="F15" s="3" t="s">
-[...3 lines deleted...]
-        <v>54</v>
+      <c r="I15" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A16" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E16" s="3">
+        <v>60.37</v>
+      </c>
+      <c r="F16" s="3">
+        <v>62.75</v>
+      </c>
+      <c r="G16" s="3">
+        <v>67.03</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A17" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E17" s="3">
+        <v>114.2</v>
+      </c>
+      <c r="F17" s="3">
+        <v>118.7</v>
+      </c>
+      <c r="G17" s="3">
+        <v>126.79</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J17" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A18" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>15</v>
-[...7 lines deleted...]
-      <c r="G18" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18" s="3">
+        <v>576.8</v>
+      </c>
+      <c r="F18" s="3">
+        <v>599.51</v>
+      </c>
+      <c r="G18" s="3">
+        <v>640.38</v>
+      </c>
+      <c r="H18" s="3" t="s">
         <v>83</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A19" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E19" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E19" s="3">
+        <v>154.09</v>
+      </c>
+      <c r="F19" s="3">
+        <v>160.15</v>
+      </c>
+      <c r="G19" s="3">
+        <v>171.07</v>
+      </c>
+      <c r="H19" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="F19" s="3" t="s">
-[...3 lines deleted...]
-        <v>44</v>
+      <c r="I19" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A20" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E20" s="3">
+        <v>80.05</v>
+      </c>
+      <c r="F20" s="3">
+        <v>83.2</v>
+      </c>
+      <c r="G20" s="3">
+        <v>88.88</v>
+      </c>
+      <c r="H20" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="D20" s="1" t="s">
-[...9 lines deleted...]
-        <v>33</v>
+      <c r="I20" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A21" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="C21" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="D21" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E21" s="3">
+        <v>18.27</v>
+      </c>
+      <c r="F21" s="3">
+        <v>18.99</v>
+      </c>
+      <c r="G21" s="3">
+        <v>20.29</v>
+      </c>
+      <c r="H21" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="D21" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="3" t="s">
+      <c r="I21" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="F21" s="3" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="J21" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A22" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="C22" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="D22" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E22" s="3">
+        <v>25.01</v>
+      </c>
+      <c r="F22" s="3">
+        <v>25.99</v>
+      </c>
+      <c r="G22" s="3">
+        <v>27.76</v>
+      </c>
+      <c r="H22" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="D22" s="1" t="s">
-[...9 lines deleted...]
-        <v>18</v>
+      <c r="I22" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A23" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C23" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="D23" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E23" s="3">
+        <v>105.68</v>
+      </c>
+      <c r="F23" s="3">
+        <v>109.84</v>
+      </c>
+      <c r="G23" s="3">
+        <v>117.33</v>
+      </c>
+      <c r="H23" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="C23" s="1" t="s">
-[...12 lines deleted...]
-        <v>18</v>
+      <c r="I23" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="J23" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A24" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="D24" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E24" s="3">
+        <v>161.76</v>
+      </c>
+      <c r="F24" s="3">
+        <v>168.13</v>
+      </c>
+      <c r="G24" s="3">
+        <v>179.59</v>
+      </c>
+      <c r="H24" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="C24" s="1" t="s">
-[...12 lines deleted...]
-        <v>18</v>
+      <c r="I24" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A25" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E25" s="3">
+        <v>52.27</v>
+      </c>
+      <c r="F25" s="3">
+        <v>54.32</v>
+      </c>
+      <c r="G25" s="3">
+        <v>58.03</v>
+      </c>
+      <c r="H25" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="B25" s="1" t="s">
-[...15 lines deleted...]
-        <v>114</v>
+      <c r="I25" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A26" s="1" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>14</v>
+      </c>
+      <c r="E26" s="3">
+        <v>68.38</v>
+      </c>
+      <c r="F26" s="3">
+        <v>73.64</v>
+      </c>
+      <c r="G26" s="3">
+        <v>81.53</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A27" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E27" s="3">
+        <v>15.48</v>
+      </c>
+      <c r="F27" s="3">
+        <v>16.67</v>
+      </c>
+      <c r="G27" s="3">
+        <v>17.86</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="I27" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="B27" s="1" t="s">
-[...15 lines deleted...]
-        <v>18</v>
+      <c r="J27" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A28" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="3">
+        <v>43.52</v>
+      </c>
+      <c r="F28" s="3">
+        <v>46.86</v>
+      </c>
+      <c r="G28" s="3">
+        <v>51.88</v>
+      </c>
+      <c r="H28" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="B28" s="1" t="s">
-[...15 lines deleted...]
-        <v>18</v>
+      <c r="I28" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A29" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E29" s="3">
+        <v>272.4</v>
+      </c>
+      <c r="F29" s="3">
+        <v>283.12</v>
+      </c>
+      <c r="G29" s="3">
+        <v>302.43</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="J29" s="3" t="s">
         <v>127</v>
-      </c>
-[...16 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A30" s="1" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E30" s="3">
+        <v>14.62</v>
+      </c>
+      <c r="F30" s="3">
+        <v>15.2</v>
+      </c>
+      <c r="G30" s="3">
+        <v>16.23</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A31" s="1" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E31" s="3">
+        <v>147.91</v>
+      </c>
+      <c r="F31" s="3">
+        <v>153.73</v>
+      </c>
+      <c r="G31" s="3">
+        <v>164.21</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A32" s="1" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E32" s="3">
+        <v>145.19</v>
+      </c>
+      <c r="F32" s="3">
+        <v>150.91</v>
+      </c>
+      <c r="G32" s="3">
+        <v>161.2</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A33" s="1" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E33" s="3">
+        <v>75.59</v>
+      </c>
+      <c r="F33" s="3">
+        <v>79.7</v>
+      </c>
+      <c r="G33" s="3">
+        <v>84.97</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A34" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E34" s="3">
+        <v>68.5</v>
+      </c>
+      <c r="F34" s="3">
+        <v>72.22</v>
+      </c>
+      <c r="G34" s="3">
+        <v>77</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="J34" s="3" t="s">
         <v>148</v>
-      </c>
-[...16 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A35" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E35" s="3">
+        <v>61.25</v>
+      </c>
+      <c r="F35" s="3">
+        <v>64.57</v>
+      </c>
+      <c r="G35" s="3">
+        <v>68.85</v>
+      </c>
+      <c r="H35" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="B35" s="1" t="s">
+      <c r="I35" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="C35" s="1" t="s">
-[...12 lines deleted...]
-        <v>39</v>
+      <c r="J35" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A36" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="B36" s="1" t="s">
+      <c r="D36" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E36" s="3">
+        <v>46.39</v>
+      </c>
+      <c r="F36" s="3">
+        <v>48.91</v>
+      </c>
+      <c r="G36" s="3">
+        <v>52.14</v>
+      </c>
+      <c r="H36" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="C36" s="1" t="s">
-[...12 lines deleted...]
-        <v>18</v>
+      <c r="I36" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A37" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B37" s="1" t="s">
+      <c r="D37" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E37" s="3">
+        <v>46.39</v>
+      </c>
+      <c r="F37" s="3">
+        <v>48.91</v>
+      </c>
+      <c r="G37" s="3">
+        <v>52.14</v>
+      </c>
+      <c r="H37" s="3" t="s">
         <v>161</v>
       </c>
-      <c r="C37" s="1" t="s">
-[...12 lines deleted...]
-        <v>39</v>
+      <c r="I37" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A38" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="B38" s="1" t="s">
+      <c r="D38" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E38" s="3">
+        <v>55.22</v>
+      </c>
+      <c r="F38" s="3">
+        <v>58.22</v>
+      </c>
+      <c r="G38" s="3">
+        <v>62.07</v>
+      </c>
+      <c r="H38" s="3" t="s">
         <v>165</v>
       </c>
-      <c r="C38" s="1" t="s">
-[...12 lines deleted...]
-        <v>44</v>
+      <c r="I38" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A39" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B39" s="1" t="s">
+      <c r="D39" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" s="3">
+        <v>55.22</v>
+      </c>
+      <c r="F39" s="3">
+        <v>58.22</v>
+      </c>
+      <c r="G39" s="3">
+        <v>62.07</v>
+      </c>
+      <c r="H39" s="3" t="s">
         <v>169</v>
       </c>
-      <c r="C39" s="1" t="s">
-[...12 lines deleted...]
-        <v>33</v>
+      <c r="I39" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A40" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="B40" s="1" t="s">
+      <c r="D40" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E40" s="3">
+        <v>102.93</v>
+      </c>
+      <c r="F40" s="3">
+        <v>108.51</v>
+      </c>
+      <c r="G40" s="3">
+        <v>115.7</v>
+      </c>
+      <c r="H40" s="3" t="s">
         <v>173</v>
       </c>
-      <c r="C40" s="1" t="s">
-[...12 lines deleted...]
-        <v>39</v>
+      <c r="I40" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A41" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="B41" s="1" t="s">
+      <c r="D41" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E41" s="3">
+        <v>30.92</v>
+      </c>
+      <c r="F41" s="3">
+        <v>32.6</v>
+      </c>
+      <c r="G41" s="3">
+        <v>34.76</v>
+      </c>
+      <c r="H41" s="3" t="s">
         <v>177</v>
       </c>
-      <c r="C41" s="1" t="s">
-[...12 lines deleted...]
-        <v>180</v>
+      <c r="I41" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A42" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E42" s="3">
+        <v>31.32</v>
+      </c>
+      <c r="F42" s="3">
+        <v>33.02</v>
+      </c>
+      <c r="G42" s="3">
+        <v>35.21</v>
+      </c>
+      <c r="H42" s="3" t="s">
         <v>181</v>
       </c>
-      <c r="B42" s="1" t="s">
-[...15 lines deleted...]
-        <v>44</v>
+      <c r="I42" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A43" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C43" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="B43" s="1" t="s">
+      <c r="D43" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E43" s="3">
+        <v>14</v>
+      </c>
+      <c r="F43" s="3">
+        <v>14.76</v>
+      </c>
+      <c r="G43" s="3">
+        <v>15.73</v>
+      </c>
+      <c r="H43" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="C43" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E43" s="3" t="s">
+      <c r="I43" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="F43" s="3" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="J43" s="3" t="s">
+        <v>187</v>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A44" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E44" s="3">
+        <v>17.76</v>
+      </c>
+      <c r="F44" s="3">
+        <v>18.73</v>
+      </c>
+      <c r="G44" s="3">
+        <v>19.97</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="J44" s="3" t="s">
         <v>187</v>
-      </c>
-[...16 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A45" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E45" s="3">
+        <v>20.83</v>
+      </c>
+      <c r="F45" s="3">
+        <v>21.96</v>
+      </c>
+      <c r="G45" s="3">
+        <v>23.42</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>187</v>
       </c>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A46" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>170</v>
+        <v>198</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E46" s="3">
+        <v>10.41</v>
+      </c>
+      <c r="F46" s="3">
+        <v>10.98</v>
+      </c>
+      <c r="G46" s="3">
+        <v>11.7</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A47" s="1" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E47" s="3">
+        <v>14.72</v>
+      </c>
+      <c r="F47" s="3">
+        <v>15.52</v>
+      </c>
+      <c r="G47" s="3">
+        <v>16.54</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>187</v>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A48" s="1" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E48" s="3">
+        <v>18.68</v>
+      </c>
+      <c r="F48" s="3">
+        <v>19.69</v>
+      </c>
+      <c r="G48" s="3">
+        <v>21</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>187</v>
       </c>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A49" s="1" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E49" s="3">
+        <v>39.45</v>
+      </c>
+      <c r="F49" s="3">
+        <v>41.59</v>
+      </c>
+      <c r="G49" s="3">
+        <v>44.34</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="J49" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A50" s="1" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>212</v>
+        <v>14</v>
+      </c>
+      <c r="E50" s="3">
+        <v>24.06</v>
+      </c>
+      <c r="F50" s="3">
+        <v>25.36</v>
+      </c>
+      <c r="G50" s="3">
+        <v>27.04</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A51" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E51" s="3">
+        <v>50.62</v>
+      </c>
+      <c r="F51" s="3">
+        <v>53.37</v>
+      </c>
+      <c r="G51" s="3">
+        <v>56.9</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="I51" s="3" t="s">
         <v>213</v>
       </c>
-      <c r="B51" s="1" t="s">
-[...15 lines deleted...]
-        <v>180</v>
+      <c r="J51" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A52" s="1" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>212</v>
+        <v>14</v>
+      </c>
+      <c r="E52" s="3">
+        <v>58.63</v>
+      </c>
+      <c r="F52" s="3">
+        <v>61.81</v>
+      </c>
+      <c r="G52" s="3">
+        <v>65.9</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="J52" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A53" s="1" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>221</v>
+        <v>122</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="E53" s="3">
+        <v>60</v>
+      </c>
+      <c r="F53" s="3">
+        <v>64.61</v>
+      </c>
+      <c r="G53" s="3">
+        <v>71.54</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="I53" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A54" s="1" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E54" s="3">
+        <v>74.17</v>
+      </c>
+      <c r="F54" s="3">
+        <v>79.87</v>
+      </c>
+      <c r="G54" s="3">
+        <v>88.43</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J54" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A55" s="1" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E55" s="3">
+        <v>166.39</v>
+      </c>
+      <c r="F55" s="3">
+        <v>172.94</v>
+      </c>
+      <c r="G55" s="3">
+        <v>184.73</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="I55" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J55" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A56" s="1" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E56" s="3">
+        <v>54.1</v>
+      </c>
+      <c r="F56" s="3">
+        <v>57.04</v>
+      </c>
+      <c r="G56" s="3">
+        <v>60.81</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="I56" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J56" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A57" s="1" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>14</v>
+      </c>
+      <c r="E57" s="3">
+        <v>91.42</v>
+      </c>
+      <c r="F57" s="3">
+        <v>96.38</v>
+      </c>
+      <c r="G57" s="3">
+        <v>102.76</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="I57" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J57" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A58" s="1" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>14</v>
+      </c>
+      <c r="E58" s="3">
+        <v>38.58</v>
+      </c>
+      <c r="F58" s="3">
+        <v>40.68</v>
+      </c>
+      <c r="G58" s="3">
+        <v>43.37</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="I58" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J58" s="3" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A59" s="1" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>14</v>
+      </c>
+      <c r="E59" s="3">
+        <v>46.39</v>
+      </c>
+      <c r="F59" s="3">
+        <v>48.91</v>
+      </c>
+      <c r="G59" s="3">
+        <v>52.14</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="I59" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J59" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A60" s="1" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>14</v>
+      </c>
+      <c r="E60" s="3">
+        <v>68.27</v>
+      </c>
+      <c r="F60" s="3">
+        <v>73.52</v>
+      </c>
+      <c r="G60" s="3">
+        <v>81.4</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="I60" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J60" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A61" s="1" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>255</v>
+        <v>122</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>14</v>
+      </c>
+      <c r="E61" s="3">
+        <v>74.88</v>
+      </c>
+      <c r="F61" s="3">
+        <v>80.64</v>
+      </c>
+      <c r="G61" s="3">
+        <v>89.28</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="I61" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J61" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A62" s="1" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E62" s="3">
+        <v>48.78</v>
+      </c>
+      <c r="F62" s="3">
+        <v>52.53</v>
+      </c>
+      <c r="G62" s="3">
+        <v>58.16</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="I62" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J62" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A63" s="1" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E63" s="3">
+        <v>25.42</v>
+      </c>
+      <c r="F63" s="3">
+        <v>27.37</v>
+      </c>
+      <c r="G63" s="3">
+        <v>30.31</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="I63" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J63" s="3" t="s">
+        <v>48</v>
       </c>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A64" s="1" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>14</v>
+      </c>
+      <c r="E64" s="3">
+        <v>46.39</v>
+      </c>
+      <c r="F64" s="3">
+        <v>48.91</v>
+      </c>
+      <c r="G64" s="3">
+        <v>52.14</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="I64" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J64" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A65" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E65" s="3">
+        <v>55.22</v>
+      </c>
+      <c r="F65" s="3">
+        <v>58.22</v>
+      </c>
+      <c r="G65" s="3">
+        <v>62.07</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="I65" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J65" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A66" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>54</v>
+        <v>14</v>
+      </c>
+      <c r="E66" s="3">
+        <v>30.92</v>
+      </c>
+      <c r="F66" s="3">
+        <v>32.6</v>
+      </c>
+      <c r="G66" s="3">
+        <v>34.76</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J66" s="3" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A67" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>54</v>
+        <v>14</v>
+      </c>
+      <c r="E67" s="3">
+        <v>36.69</v>
+      </c>
+      <c r="F67" s="3">
+        <v>39.51</v>
+      </c>
+      <c r="G67" s="3">
+        <v>42.33</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="I67" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="J67" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A68" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>180</v>
+        <v>14</v>
+      </c>
+      <c r="E68" s="3">
+        <v>132.3</v>
+      </c>
+      <c r="F68" s="3">
+        <v>139.48</v>
+      </c>
+      <c r="G68" s="3">
+        <v>148.71</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="I68" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J68" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A69" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>114</v>
+        <v>14</v>
+      </c>
+      <c r="E69" s="3">
+        <v>136.84</v>
+      </c>
+      <c r="F69" s="3">
+        <v>144.27</v>
+      </c>
+      <c r="G69" s="3">
+        <v>153.82</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="I69" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J69" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A70" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-      <c r="F70" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E70" s="3">
+        <v>164.18</v>
+      </c>
+      <c r="F70" s="3">
+        <v>173.09</v>
+      </c>
+      <c r="G70" s="3">
+        <v>184.54</v>
+      </c>
+      <c r="H70" s="3" t="s">
         <v>294</v>
       </c>
-      <c r="G70" s="3" t="s">
-        <v>54</v>
+      <c r="I70" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J70" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A71" s="1" t="s">
         <v>295</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>296</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>297</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E71" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E71" s="3">
+        <v>236.72</v>
+      </c>
+      <c r="F71" s="3">
+        <v>249.56</v>
+      </c>
+      <c r="G71" s="3">
+        <v>266.07</v>
+      </c>
+      <c r="H71" s="3" t="s">
         <v>298</v>
       </c>
-      <c r="F71" s="3" t="s">
-[...3 lines deleted...]
-        <v>54</v>
+      <c r="I71" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J71" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A72" s="1" t="s">
         <v>299</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E72" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E72" s="3">
+        <v>607.42</v>
+      </c>
+      <c r="F72" s="3">
+        <v>640.38</v>
+      </c>
+      <c r="G72" s="3">
+        <v>682.76</v>
+      </c>
+      <c r="H72" s="3" t="s">
         <v>302</v>
       </c>
-      <c r="F72" s="3" t="s">
+      <c r="I72" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J72" s="3" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A73" s="1" t="s">
         <v>304</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>305</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>306</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E73" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E73" s="3">
+        <v>834.94</v>
+      </c>
+      <c r="F73" s="3">
+        <v>880.25</v>
+      </c>
+      <c r="G73" s="3">
+        <v>938.5</v>
+      </c>
+      <c r="H73" s="3" t="s">
         <v>307</v>
       </c>
-      <c r="F73" s="3" t="s">
+      <c r="I73" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J73" s="3" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A74" s="1" t="s">
         <v>308</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>309</v>
       </c>
       <c r="C74" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E74" s="3">
+        <v>239.18</v>
+      </c>
+      <c r="F74" s="3">
+        <v>248.6</v>
+      </c>
+      <c r="G74" s="3">
+        <v>265.55</v>
+      </c>
+      <c r="H74" s="3" t="s">
         <v>310</v>
       </c>
-      <c r="D74" s="1" t="s">
-[...9 lines deleted...]
-        <v>33</v>
+      <c r="I74" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J74" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A75" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B75" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="B75" s="1" t="s">
+      <c r="C75" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="C75" s="1" t="s">
+      <c r="D75" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E75" s="3">
+        <v>20.83</v>
+      </c>
+      <c r="F75" s="3">
+        <v>21.96</v>
+      </c>
+      <c r="G75" s="3">
+        <v>23.42</v>
+      </c>
+      <c r="H75" s="3" t="s">
         <v>314</v>
       </c>
-      <c r="D75" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E75" s="3" t="s">
+      <c r="I75" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="J75" s="3" t="s">
         <v>315</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A76" s="1" t="s">
         <v>316</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>317</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>199</v>
+        <v>318</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E76" s="3">
+        <v>23.7</v>
+      </c>
+      <c r="F76" s="3">
+        <v>24.98</v>
+      </c>
+      <c r="G76" s="3">
+        <v>26.64</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="I76" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="J76" s="3" t="s">
+        <v>315</v>
       </c>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A77" s="1" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E77" s="3">
+        <v>29.35</v>
+      </c>
+      <c r="F77" s="3">
+        <v>30.94</v>
+      </c>
+      <c r="G77" s="3">
+        <v>32.99</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="I77" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="J77" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A78" s="1" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>14</v>
+      </c>
+      <c r="E78" s="3">
+        <v>39.56</v>
+      </c>
+      <c r="F78" s="3">
+        <v>41.71</v>
+      </c>
+      <c r="G78" s="3">
+        <v>44.47</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="I78" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="J78" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A79" s="1" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E79" s="3">
+        <v>56.99</v>
+      </c>
+      <c r="F79" s="3">
+        <v>60.08</v>
+      </c>
+      <c r="G79" s="3">
+        <v>64.06</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="I79" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="J79" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A80" s="1" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>14</v>
+      </c>
+      <c r="E80" s="3">
+        <v>141.8</v>
+      </c>
+      <c r="F80" s="3">
+        <v>152.7</v>
+      </c>
+      <c r="G80" s="3">
+        <v>169.06</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="I80" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J80" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A81" s="1" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>14</v>
+      </c>
+      <c r="E81" s="3">
+        <v>210.02</v>
+      </c>
+      <c r="F81" s="3">
+        <v>226.17</v>
+      </c>
+      <c r="G81" s="3">
+        <v>250.41</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="I81" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J81" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A82" s="1" t="s">
-        <v>338</v>
+        <v>115</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>170</v>
+        <v>341</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>14</v>
+      </c>
+      <c r="E82" s="3">
+        <v>19.99</v>
+      </c>
+      <c r="F82" s="3">
+        <v>21.53</v>
+      </c>
+      <c r="G82" s="3">
+        <v>23.07</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="I82" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="J82" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A83" s="1" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>14</v>
+      </c>
+      <c r="E83" s="3">
+        <v>54.5</v>
+      </c>
+      <c r="F83" s="3">
+        <v>56.65</v>
+      </c>
+      <c r="G83" s="3">
+        <v>60.51</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="I83" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J83" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A84" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>178</v>
+        <v>348</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E84" s="3">
+        <v>34.46</v>
+      </c>
+      <c r="F84" s="3">
+        <v>36.33</v>
+      </c>
+      <c r="G84" s="3">
+        <v>38.73</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="I84" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J84" s="3" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A85" s="1" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>14</v>
+      </c>
+      <c r="E85" s="3">
+        <v>34</v>
+      </c>
+      <c r="F85" s="3">
+        <v>35.85</v>
+      </c>
+      <c r="G85" s="3">
+        <v>38.22</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="I85" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J85" s="3" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A86" s="1" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E86" s="3">
+        <v>51.02</v>
+      </c>
+      <c r="F86" s="3">
+        <v>53.79</v>
+      </c>
+      <c r="G86" s="3">
+        <v>57.35</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="I86" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J86" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A87" s="1" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>14</v>
+      </c>
+      <c r="E87" s="3">
+        <v>60.75</v>
+      </c>
+      <c r="F87" s="3">
+        <v>64.04</v>
+      </c>
+      <c r="G87" s="3">
+        <v>68.28</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="I87" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J87" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A88" s="1" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E88" s="3">
+        <v>113.22</v>
+      </c>
+      <c r="F88" s="3">
+        <v>119.37</v>
+      </c>
+      <c r="G88" s="3">
+        <v>127.27</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="I88" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J88" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A89" s="1" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E89" s="3">
+        <v>124.55</v>
+      </c>
+      <c r="F89" s="3">
+        <v>131.31</v>
+      </c>
+      <c r="G89" s="3">
+        <v>140</v>
+      </c>
+      <c r="H89" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="I89" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J89" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A90" s="1" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E90" s="3">
+        <v>42.49</v>
+      </c>
+      <c r="F90" s="3">
+        <v>45.76</v>
+      </c>
+      <c r="G90" s="3">
+        <v>50.66</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="I90" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="J90" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A91" s="1" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E91" s="3">
+        <v>78.43</v>
+      </c>
+      <c r="F91" s="3">
+        <v>84.47</v>
+      </c>
+      <c r="G91" s="3">
+        <v>93.52</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="I91" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="J91" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A92" s="1" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>380</v>
+        <v>14</v>
+      </c>
+      <c r="E92" s="3">
+        <v>29.39</v>
+      </c>
+      <c r="F92" s="3">
+        <v>31.64</v>
+      </c>
+      <c r="G92" s="3">
+        <v>35.03</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="I92" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="J92" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A93" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>380</v>
+        <v>14</v>
+      </c>
+      <c r="E93" s="3">
+        <v>48.74</v>
+      </c>
+      <c r="F93" s="3">
+        <v>52.49</v>
+      </c>
+      <c r="G93" s="3">
+        <v>58.11</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="I93" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="J93" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A94" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E94" s="3">
+        <v>51.59</v>
+      </c>
+      <c r="F94" s="3">
+        <v>55.65</v>
+      </c>
+      <c r="G94" s="3">
+        <v>59.71</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="I94" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J94" s="3" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A95" s="1" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="C95" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E95" s="3">
+        <v>73.41</v>
+      </c>
+      <c r="F95" s="3">
+        <v>79.19</v>
+      </c>
+      <c r="G95" s="3">
+        <v>84.97</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="I95" s="3" t="s">
         <v>390</v>
       </c>
-      <c r="D95" s="1" t="s">
-[...9 lines deleted...]
-        <v>180</v>
+      <c r="J95" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A96" s="1" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>180</v>
+        <v>14</v>
+      </c>
+      <c r="E96" s="3">
+        <v>64.95</v>
+      </c>
+      <c r="F96" s="3">
+        <v>70.06</v>
+      </c>
+      <c r="G96" s="3">
+        <v>75.18</v>
+      </c>
+      <c r="H96" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="I96" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J96" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A97" s="1" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="B97" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="C97" s="1" t="s">
         <v>397</v>
       </c>
-      <c r="C97" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D97" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>180</v>
+        <v>14</v>
+      </c>
+      <c r="E97" s="3">
+        <v>48.48</v>
+      </c>
+      <c r="F97" s="3">
+        <v>52.29</v>
+      </c>
+      <c r="G97" s="3">
+        <v>56.11</v>
+      </c>
+      <c r="H97" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="I97" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J97" s="3" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A98" s="1" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E98" s="3">
+        <v>49.5</v>
+      </c>
+      <c r="F98" s="3">
+        <v>53.4</v>
+      </c>
+      <c r="G98" s="3">
+        <v>57.3</v>
+      </c>
+      <c r="H98" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="I98" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J98" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A99" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="C99" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="B99" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D99" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E99" s="3">
+        <v>64.33</v>
+      </c>
+      <c r="F99" s="3">
+        <v>69.39</v>
+      </c>
+      <c r="G99" s="3">
+        <v>74.46</v>
+      </c>
+      <c r="H99" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="I99" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J99" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A100" s="1" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E100" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E100" s="3">
+        <v>99.43</v>
+      </c>
+      <c r="F100" s="3">
+        <v>107.26</v>
+      </c>
+      <c r="G100" s="3">
+        <v>115.09</v>
+      </c>
+      <c r="H100" s="3" t="s">
         <v>411</v>
       </c>
-      <c r="F100" s="3" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="I100" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J100" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A101" s="1" t="s">
         <v>412</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>413</v>
       </c>
       <c r="C101" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E101" s="3">
+        <v>31.34</v>
+      </c>
+      <c r="F101" s="3">
+        <v>33.81</v>
+      </c>
+      <c r="G101" s="3">
+        <v>36.28</v>
+      </c>
+      <c r="H101" s="3" t="s">
         <v>414</v>
       </c>
-      <c r="D101" s="1" t="s">
-[...9 lines deleted...]
-        <v>18</v>
+      <c r="I101" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J101" s="3" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A102" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B102" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="B102" s="1" t="s">
+      <c r="C102" s="1" t="s">
         <v>417</v>
       </c>
-      <c r="C102" s="1" t="s">
+      <c r="D102" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E102" s="3">
+        <v>30.73</v>
+      </c>
+      <c r="F102" s="3">
+        <v>32.59</v>
+      </c>
+      <c r="G102" s="3">
+        <v>34.92</v>
+      </c>
+      <c r="H102" s="3" t="s">
         <v>418</v>
       </c>
-      <c r="D102" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E102" s="3" t="s">
+      <c r="I102" s="3" t="s">
         <v>419</v>
       </c>
-      <c r="F102" s="3" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="J102" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A103" s="1" t="s">
         <v>420</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>421</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>422</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E103" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E103" s="3">
+        <v>33.53</v>
+      </c>
+      <c r="F103" s="3">
+        <v>35.56</v>
+      </c>
+      <c r="G103" s="3">
+        <v>38.1</v>
+      </c>
+      <c r="H103" s="3" t="s">
         <v>423</v>
       </c>
-      <c r="F103" s="3" t="s">
-[...3 lines deleted...]
-        <v>424</v>
+      <c r="I103" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="J103" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A104" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B104" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="B104" s="1" t="s">
+      <c r="C104" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="C104" s="1" t="s">
+      <c r="D104" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E104" s="3">
+        <v>20.96</v>
+      </c>
+      <c r="F104" s="3">
+        <v>22.23</v>
+      </c>
+      <c r="G104" s="3">
+        <v>23.82</v>
+      </c>
+      <c r="H104" s="3" t="s">
         <v>427</v>
       </c>
-      <c r="D104" s="1" t="s">
-[...9 lines deleted...]
-        <v>18</v>
+      <c r="I104" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="J104" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A105" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="B105" s="1" t="s">
         <v>429</v>
       </c>
-      <c r="B105" s="1" t="s">
+      <c r="C105" s="1" t="s">
         <v>430</v>
       </c>
-      <c r="C105" s="1" t="s">
+      <c r="D105" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E105" s="3">
+        <v>54.49</v>
+      </c>
+      <c r="F105" s="3">
+        <v>57.79</v>
+      </c>
+      <c r="G105" s="3">
+        <v>61.92</v>
+      </c>
+      <c r="H105" s="3" t="s">
         <v>431</v>
       </c>
-      <c r="D105" s="1" t="s">
-[...9 lines deleted...]
-        <v>18</v>
+      <c r="I105" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="J105" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A106" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="B106" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="B106" s="1" t="s">
+      <c r="C106" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="C106" s="1" t="s">
+      <c r="D106" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E106" s="3">
+        <v>32.13</v>
+      </c>
+      <c r="F106" s="3">
+        <v>34.08</v>
+      </c>
+      <c r="G106" s="3">
+        <v>36.51</v>
+      </c>
+      <c r="H106" s="3" t="s">
         <v>435</v>
       </c>
-      <c r="D106" s="1" t="s">
-[...9 lines deleted...]
-        <v>39</v>
+      <c r="I106" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="J106" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A107" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="B107" s="1" t="s">
         <v>437</v>
       </c>
-      <c r="B107" s="1" t="s">
+      <c r="C107" s="1" t="s">
         <v>438</v>
       </c>
-      <c r="C107" s="1" t="s">
+      <c r="D107" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E107" s="3">
+        <v>20.96</v>
+      </c>
+      <c r="F107" s="3">
+        <v>22.23</v>
+      </c>
+      <c r="G107" s="3">
+        <v>23.82</v>
+      </c>
+      <c r="H107" s="3" t="s">
         <v>439</v>
       </c>
-      <c r="D107" s="1" t="s">
-[...9 lines deleted...]
-        <v>18</v>
+      <c r="I107" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="J107" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A108" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="B108" s="1" t="s">
         <v>441</v>
       </c>
-      <c r="B108" s="1" t="s">
+      <c r="C108" s="1" t="s">
         <v>442</v>
       </c>
-      <c r="C108" s="1" t="s">
+      <c r="D108" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E108" s="3">
+        <v>62.82</v>
+      </c>
+      <c r="F108" s="3">
+        <v>67.65</v>
+      </c>
+      <c r="G108" s="3">
+        <v>72.48</v>
+      </c>
+      <c r="H108" s="3" t="s">
         <v>443</v>
       </c>
-      <c r="D108" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E108" s="3" t="s">
+      <c r="I108" s="3" t="s">
         <v>444</v>
       </c>
-      <c r="F108" s="3" t="s">
-[...3 lines deleted...]
-        <v>39</v>
+      <c r="J108" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A109" s="1" t="s">
         <v>445</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>446</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E109" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E109" s="3">
+        <v>104.81</v>
+      </c>
+      <c r="F109" s="3">
+        <v>112.87</v>
+      </c>
+      <c r="G109" s="3">
+        <v>120.93</v>
+      </c>
+      <c r="H109" s="3" t="s">
         <v>447</v>
       </c>
-      <c r="F109" s="3" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="I109" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="J109" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A110" s="1" t="s">
         <v>448</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E110" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E110" s="3">
+        <v>38.09</v>
+      </c>
+      <c r="F110" s="3">
+        <v>41.02</v>
+      </c>
+      <c r="G110" s="3">
+        <v>43.95</v>
+      </c>
+      <c r="H110" s="3" t="s">
         <v>450</v>
       </c>
-      <c r="F110" s="3" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="I110" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="J110" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A111" s="1" t="s">
         <v>451</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>452</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>453</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E111" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E111" s="3">
+        <v>101.11</v>
+      </c>
+      <c r="F111" s="3">
+        <v>108.88</v>
+      </c>
+      <c r="G111" s="3">
+        <v>120.55</v>
+      </c>
+      <c r="H111" s="3" t="s">
         <v>454</v>
       </c>
-      <c r="F111" s="3" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="I111" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J111" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A112" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="B112" s="1" t="s">
         <v>456</v>
       </c>
-      <c r="B112" s="1" t="s">
+      <c r="C112" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E112" s="3">
+        <v>52.69</v>
+      </c>
+      <c r="F112" s="3">
+        <v>56.74</v>
+      </c>
+      <c r="G112" s="3">
+        <v>60.8</v>
+      </c>
+      <c r="H112" s="3" t="s">
         <v>457</v>
       </c>
-      <c r="C112" s="1" t="s">
-[...12 lines deleted...]
-        <v>44</v>
+      <c r="I112" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="J112" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A113" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="C113" s="1" t="s">
         <v>460</v>
       </c>
-      <c r="B113" s="1" t="s">
+      <c r="D113" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E113" s="3">
+        <v>90.64</v>
+      </c>
+      <c r="F113" s="3">
+        <v>97.78</v>
+      </c>
+      <c r="G113" s="3">
+        <v>104.91</v>
+      </c>
+      <c r="H113" s="3" t="s">
         <v>461</v>
       </c>
-      <c r="C113" s="1" t="s">
-[...12 lines deleted...]
-        <v>44</v>
+      <c r="I113" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J113" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A114" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="C114" s="1" t="s">
         <v>464</v>
       </c>
-      <c r="B114" s="1" t="s">
+      <c r="D114" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E114" s="3">
+        <v>696.12</v>
+      </c>
+      <c r="F114" s="3">
+        <v>733.9</v>
+      </c>
+      <c r="G114" s="3">
+        <v>782.46</v>
+      </c>
+      <c r="H114" s="3" t="s">
         <v>465</v>
       </c>
-      <c r="C114" s="1" t="s">
-[...12 lines deleted...]
-        <v>33</v>
+      <c r="I114" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J114" s="3" t="s">
+        <v>303</v>
       </c>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A115" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="C115" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="B115" s="1" t="s">
+      <c r="D115" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E115" s="3">
+        <v>30.88</v>
+      </c>
+      <c r="F115" s="3">
+        <v>33.25</v>
+      </c>
+      <c r="G115" s="3">
+        <v>36.82</v>
+      </c>
+      <c r="H115" s="3" t="s">
         <v>469</v>
       </c>
-      <c r="C115" s="1" t="s">
+      <c r="I115" s="3" t="s">
         <v>470</v>
       </c>
-      <c r="D115" s="1" t="s">
-[...9 lines deleted...]
-        <v>39</v>
+      <c r="J115" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A116" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="B116" s="1" t="s">
         <v>472</v>
       </c>
-      <c r="B116" s="1" t="s">
+      <c r="C116" s="1" t="s">
         <v>473</v>
       </c>
-      <c r="C116" s="1" t="s">
+      <c r="D116" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E116" s="3">
+        <v>18.07</v>
+      </c>
+      <c r="F116" s="3">
+        <v>19.04</v>
+      </c>
+      <c r="G116" s="3">
+        <v>20.16</v>
+      </c>
+      <c r="H116" s="3" t="s">
         <v>474</v>
       </c>
-      <c r="D116" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E116" s="3" t="s">
+      <c r="I116" s="3" t="s">
         <v>475</v>
       </c>
-      <c r="F116" s="3" t="s">
+      <c r="J116" s="3" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A117" s="1" t="s">
         <v>476</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>477</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>478</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E117" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E117" s="3">
+        <v>85.52</v>
+      </c>
+      <c r="F117" s="3">
+        <v>92.1</v>
+      </c>
+      <c r="G117" s="3">
+        <v>101.96</v>
+      </c>
+      <c r="H117" s="3" t="s">
         <v>479</v>
       </c>
-      <c r="F117" s="3" t="s">
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="I117" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="J117" s="3" t="s">
+        <v>480</v>
       </c>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A118" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E118" s="3">
+        <v>85.52</v>
+      </c>
+      <c r="F118" s="3">
+        <v>92.1</v>
+      </c>
+      <c r="G118" s="3">
+        <v>101.96</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="I118" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="J118" s="3" t="s">
+        <v>127</v>
       </c>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A119" s="1" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>486</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E119" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E119" s="3">
+        <v>62.26</v>
+      </c>
+      <c r="F119" s="3">
+        <v>67.05</v>
+      </c>
+      <c r="G119" s="3">
+        <v>71.83</v>
+      </c>
+      <c r="H119" s="3" t="s">
         <v>487</v>
       </c>
-      <c r="F119" s="3" t="s">
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="I119" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J119" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A120" s="1" t="s">
         <v>488</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>489</v>
       </c>
       <c r="C120" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E120" s="3">
+        <v>162.75</v>
+      </c>
+      <c r="F120" s="3">
+        <v>169.16</v>
+      </c>
+      <c r="G120" s="3">
+        <v>180.69</v>
+      </c>
+      <c r="H120" s="3" t="s">
         <v>490</v>
       </c>
-      <c r="D120" s="1" t="s">
-[...9 lines deleted...]
-        <v>39</v>
+      <c r="I120" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J120" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A121" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="B121" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="B121" s="1" t="s">
+      <c r="C121" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E121" s="3">
+        <v>108.64</v>
+      </c>
+      <c r="F121" s="3">
+        <v>112.92</v>
+      </c>
+      <c r="G121" s="3">
+        <v>120.62</v>
+      </c>
+      <c r="H121" s="3" t="s">
         <v>493</v>
       </c>
-      <c r="C121" s="1" t="s">
-[...12 lines deleted...]
-        <v>44</v>
+      <c r="I121" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="J121" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A122" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E122" s="3">
+        <v>10.4</v>
+      </c>
+      <c r="F122" s="3">
+        <v>10.96</v>
+      </c>
+      <c r="G122" s="3">
+        <v>11.6</v>
+      </c>
+      <c r="H122" s="3" t="s">
         <v>497</v>
       </c>
-      <c r="B122" s="1" t="s">
-[...15 lines deleted...]
-        <v>33</v>
+      <c r="I122" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="J122" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A123" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E123" s="3">
+        <v>18.07</v>
+      </c>
+      <c r="F123" s="3">
+        <v>19.04</v>
+      </c>
+      <c r="G123" s="3">
+        <v>20.16</v>
+      </c>
+      <c r="H123" s="3" t="s">
         <v>501</v>
       </c>
-      <c r="B123" s="1" t="s">
-[...15 lines deleted...]
-        <v>33</v>
+      <c r="I123" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="J123" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A124" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E124" s="3">
+        <v>42.94</v>
+      </c>
+      <c r="F124" s="3">
+        <v>46.25</v>
+      </c>
+      <c r="G124" s="3">
+        <v>51.2</v>
+      </c>
+      <c r="H124" s="3" t="s">
         <v>505</v>
       </c>
-      <c r="B124" s="1" t="s">
+      <c r="I124" s="3" t="s">
         <v>506</v>
       </c>
-      <c r="C124" s="1" t="s">
-[...12 lines deleted...]
-        <v>44</v>
+      <c r="J124" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A125" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="B125" s="1" t="s">
         <v>508</v>
       </c>
-      <c r="B125" s="1" t="s">
+      <c r="C125" s="1" t="s">
         <v>509</v>
       </c>
-      <c r="C125" s="1" t="s">
+      <c r="D125" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E125" s="3">
+        <v>27.79</v>
+      </c>
+      <c r="F125" s="3">
+        <v>29.29</v>
+      </c>
+      <c r="G125" s="3">
+        <v>31.23</v>
+      </c>
+      <c r="H125" s="3" t="s">
         <v>510</v>
       </c>
-      <c r="D125" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E125" s="3" t="s">
+      <c r="I125" s="3" t="s">
         <v>511</v>
       </c>
-      <c r="F125" s="3" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="J125" s="3" t="s">
+        <v>315</v>
       </c>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A126" s="1" t="s">
         <v>512</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>513</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E126" s="3">
+        <v>27.79</v>
+      </c>
+      <c r="F126" s="3">
+        <v>29.29</v>
+      </c>
+      <c r="G126" s="3">
+        <v>31.23</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="I126" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="J126" s="3" t="s">
+        <v>315</v>
       </c>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A127" s="1" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E127" s="3">
+        <v>76.96</v>
+      </c>
+      <c r="F127" s="3">
+        <v>81.14</v>
+      </c>
+      <c r="G127" s="3">
+        <v>86.51</v>
+      </c>
+      <c r="H127" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="I127" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="J127" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A128" s="1" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>510</v>
+        <v>522</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>14</v>
+      </c>
+      <c r="E128" s="3">
+        <v>35.36</v>
+      </c>
+      <c r="F128" s="3">
+        <v>37.28</v>
+      </c>
+      <c r="G128" s="3">
+        <v>39.74</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="I128" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="J128" s="3" t="s">
+        <v>315</v>
       </c>
     </row>
     <row r="129" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A129" s="1" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>14</v>
+      </c>
+      <c r="E129" s="3">
+        <v>23.88</v>
+      </c>
+      <c r="F129" s="3">
+        <v>25.17</v>
+      </c>
+      <c r="G129" s="3">
+        <v>26.84</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="I129" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="J129" s="3" t="s">
+        <v>315</v>
       </c>
     </row>
     <row r="130" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A130" s="1" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E130" s="3">
+        <v>153.6</v>
+      </c>
+      <c r="F130" s="3">
+        <v>161.94</v>
+      </c>
+      <c r="G130" s="3">
+        <v>172.65</v>
+      </c>
+      <c r="H130" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="I130" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J130" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="131" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A131" s="1" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E131" s="3">
+        <v>174.27</v>
+      </c>
+      <c r="F131" s="3">
+        <v>183.72</v>
+      </c>
+      <c r="G131" s="3">
+        <v>195.88</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="I131" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J131" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="132" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A132" s="1" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E132" s="3">
+        <v>57.77</v>
+      </c>
+      <c r="F132" s="3">
+        <v>60.9</v>
+      </c>
+      <c r="G132" s="3">
+        <v>64.93</v>
+      </c>
+      <c r="H132" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="I132" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J132" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="133" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A133" s="1" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E133" s="3">
+        <v>48.22</v>
+      </c>
+      <c r="F133" s="3">
+        <v>50.84</v>
+      </c>
+      <c r="G133" s="3">
+        <v>54.2</v>
+      </c>
+      <c r="H133" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="I133" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J133" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="134" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A134" s="1" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E134" s="3">
+        <v>59.9</v>
+      </c>
+      <c r="F134" s="3">
+        <v>64.51</v>
+      </c>
+      <c r="G134" s="3">
+        <v>69.12</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="I134" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="J134" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="135" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A135" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="C135" s="1" t="s">
         <v>546</v>
       </c>
-      <c r="B135" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C135" s="1" t="s">
+      <c r="D135" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E135" s="3">
+        <v>55.87</v>
+      </c>
+      <c r="F135" s="3">
+        <v>60.17</v>
+      </c>
+      <c r="G135" s="3">
+        <v>64.47</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="I135" s="3" t="s">
         <v>548</v>
       </c>
-      <c r="D135" s="1" t="s">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J135" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="136" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A136" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="E136" s="3">
+        <v>119.17</v>
+      </c>
+      <c r="F136" s="3">
+        <v>125.64</v>
+      </c>
+      <c r="G136" s="3">
+        <v>133.95</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="I136" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J136" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="137" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A137" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>548</v>
+        <v>558</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="E137" s="3">
+        <v>189.93</v>
+      </c>
+      <c r="F137" s="3">
+        <v>200.23</v>
+      </c>
+      <c r="G137" s="3">
+        <v>213.48</v>
+      </c>
+      <c r="H137" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="I137" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J137" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="138" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A138" s="1" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E138" s="3">
+        <v>86.18</v>
+      </c>
+      <c r="F138" s="3">
+        <v>90.86</v>
+      </c>
+      <c r="G138" s="3">
+        <v>96.87</v>
+      </c>
+      <c r="H138" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="I138" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J138" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="139" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A139" s="1" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="E139" s="3">
+        <v>32.46</v>
+      </c>
+      <c r="F139" s="3">
+        <v>33.74</v>
+      </c>
+      <c r="G139" s="3">
+        <v>36.04</v>
+      </c>
+      <c r="H139" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="I139" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="J139" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="140" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A140" s="1" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>548</v>
+        <v>569</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="E140" s="3">
+        <v>109.88</v>
+      </c>
+      <c r="F140" s="3">
+        <v>118.33</v>
+      </c>
+      <c r="G140" s="3">
+        <v>126.78</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="I140" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J140" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="141" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A141" s="1" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>212</v>
+        <v>14</v>
+      </c>
+      <c r="E141" s="3">
+        <v>45.86</v>
+      </c>
+      <c r="F141" s="3">
+        <v>47.67</v>
+      </c>
+      <c r="G141" s="3">
+        <v>50.92</v>
+      </c>
+      <c r="H141" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="I141" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="J141" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="142" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A142" s="1" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>14</v>
+      </c>
+      <c r="E142" s="3">
+        <v>27.38</v>
+      </c>
+      <c r="F142" s="3">
+        <v>28.46</v>
+      </c>
+      <c r="G142" s="3">
+        <v>30.4</v>
+      </c>
+      <c r="H142" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="I142" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="J142" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="143" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A143" s="1" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>380</v>
+        <v>14</v>
+      </c>
+      <c r="E143" s="3">
+        <v>14.89</v>
+      </c>
+      <c r="F143" s="3">
+        <v>15.47</v>
+      </c>
+      <c r="G143" s="3">
+        <v>16.53</v>
+      </c>
+      <c r="H143" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="I143" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="J143" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="144" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A144" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E144" s="3">
+        <v>95.23</v>
+      </c>
+      <c r="F144" s="3">
+        <v>100.4</v>
+      </c>
+      <c r="G144" s="3">
+        <v>107.04</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="I144" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="J144" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="145" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A145" s="1" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E145" s="3">
+        <v>166.64</v>
+      </c>
+      <c r="F145" s="3">
+        <v>175.68</v>
+      </c>
+      <c r="G145" s="3">
+        <v>187.31</v>
+      </c>
+      <c r="H145" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="I145" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J145" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="146" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A146" s="1" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="E146" s="3">
+        <v>48.22</v>
+      </c>
+      <c r="F146" s="3">
+        <v>50.84</v>
+      </c>
+      <c r="G146" s="3">
+        <v>54.2</v>
+      </c>
+      <c r="H146" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="I146" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="J146" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="147" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A147" s="1" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>212</v>
+        <v>14</v>
+      </c>
+      <c r="E147" s="3">
+        <v>53.03</v>
+      </c>
+      <c r="F147" s="3">
+        <v>55.91</v>
+      </c>
+      <c r="G147" s="3">
+        <v>59.61</v>
+      </c>
+      <c r="H147" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="I147" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="J147" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="148" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A148" s="1" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="E148" s="3">
+        <v>38.62</v>
+      </c>
+      <c r="F148" s="3">
+        <v>41.59</v>
+      </c>
+      <c r="G148" s="3">
+        <v>44.56</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="I148" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="J148" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="149" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A149" s="1" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="E149" s="3">
+        <v>31.93</v>
+      </c>
+      <c r="F149" s="3">
+        <v>33.19</v>
+      </c>
+      <c r="G149" s="3">
+        <v>35.45</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="I149" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="J149" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="150" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A150" s="1" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="B150" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E150" s="3">
+        <v>56.1</v>
+      </c>
+      <c r="F150" s="3">
+        <v>58.3</v>
+      </c>
+      <c r="G150" s="3">
+        <v>62.28</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="I150" s="3" t="s">
         <v>603</v>
       </c>
-      <c r="C150" s="1" t="s">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="J150" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="151" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A151" s="1" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="E151" s="3">
+        <v>56.51</v>
+      </c>
+      <c r="F151" s="3">
+        <v>58.74</v>
+      </c>
+      <c r="G151" s="3">
+        <v>62.74</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="I151" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="J151" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="152" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A152" s="1" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="E152" s="3">
+        <v>124.91</v>
+      </c>
+      <c r="F152" s="3">
+        <v>134.52</v>
+      </c>
+      <c r="G152" s="3">
+        <v>148.93</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="I152" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="J152" s="3" t="s">
+        <v>615</v>
       </c>
     </row>
     <row r="153" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A153" s="1" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="E153" s="3">
+        <v>39.52</v>
+      </c>
+      <c r="F153" s="3">
+        <v>42.56</v>
+      </c>
+      <c r="G153" s="3">
+        <v>47.12</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="I153" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="J153" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="154" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A154" s="1" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="E154" s="3">
+        <v>55.89</v>
+      </c>
+      <c r="F154" s="3">
+        <v>60.29</v>
+      </c>
+      <c r="G154" s="3">
+        <v>64.69</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="I154" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J154" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="155" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A155" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="C155" s="1" t="s">
         <v>622</v>
       </c>
-      <c r="B155" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D155" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="E155" s="3">
+        <v>32.96</v>
+      </c>
+      <c r="F155" s="3">
+        <v>35.55</v>
+      </c>
+      <c r="G155" s="3">
+        <v>38.15</v>
+      </c>
+      <c r="H155" s="3" t="s">
+        <v>626</v>
+      </c>
+      <c r="I155" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J155" s="3" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="156" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A156" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E156" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E156" s="3">
+        <v>35.79</v>
+      </c>
+      <c r="F156" s="3">
+        <v>38.61</v>
+      </c>
+      <c r="G156" s="3">
+        <v>41.42</v>
+      </c>
+      <c r="H156" s="3" t="s">
         <v>629</v>
       </c>
-      <c r="F156" s="3" t="s">
-[...3 lines deleted...]
-        <v>39</v>
+      <c r="I156" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J156" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="157" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A157" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="B157" s="1" t="s">
         <v>631</v>
       </c>
-      <c r="B157" s="1" t="s">
+      <c r="C157" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E157" s="3">
+        <v>44.62</v>
+      </c>
+      <c r="F157" s="3">
+        <v>48.13</v>
+      </c>
+      <c r="G157" s="3">
+        <v>51.64</v>
+      </c>
+      <c r="H157" s="3" t="s">
         <v>632</v>
       </c>
-      <c r="C157" s="1" t="s">
-[...12 lines deleted...]
-        <v>180</v>
+      <c r="I157" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J157" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="158" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A158" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E158" s="3">
+        <v>81.89</v>
+      </c>
+      <c r="F158" s="3">
+        <v>86.33</v>
+      </c>
+      <c r="G158" s="3">
+        <v>92.05</v>
+      </c>
+      <c r="H158" s="3" t="s">
         <v>636</v>
       </c>
-      <c r="B158" s="1" t="s">
-[...15 lines deleted...]
-        <v>39</v>
+      <c r="I158" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="J158" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="159" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A159" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E159" s="3">
+        <v>106.58</v>
+      </c>
+      <c r="F159" s="3">
+        <v>112.36</v>
+      </c>
+      <c r="G159" s="3">
+        <v>119.8</v>
+      </c>
+      <c r="H159" s="3" t="s">
         <v>640</v>
       </c>
-      <c r="B159" s="1" t="s">
+      <c r="I159" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J159" s="3" t="s">
         <v>641</v>
-      </c>
-[...13 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="160" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A160" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="C160" s="1" t="s">
         <v>644</v>
       </c>
-      <c r="B160" s="1" t="s">
+      <c r="D160" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E160" s="3">
+        <v>121</v>
+      </c>
+      <c r="F160" s="3">
+        <v>127.57</v>
+      </c>
+      <c r="G160" s="3">
+        <v>136.01</v>
+      </c>
+      <c r="H160" s="3" t="s">
         <v>645</v>
       </c>
-      <c r="C160" s="1" t="s">
+      <c r="I160" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J160" s="3" t="s">
         <v>646</v>
-      </c>
-[...10 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="161" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A161" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="B161" s="1" t="s">
         <v>648</v>
       </c>
-      <c r="B161" s="1" t="s">
+      <c r="C161" s="1" t="s">
         <v>649</v>
       </c>
-      <c r="C161" s="1" t="s">
+      <c r="D161" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E161" s="3">
+        <v>80.93</v>
+      </c>
+      <c r="F161" s="3">
+        <v>85.33</v>
+      </c>
+      <c r="G161" s="3">
+        <v>90.97</v>
+      </c>
+      <c r="H161" s="3" t="s">
         <v>650</v>
       </c>
-      <c r="D161" s="1" t="s">
-[...9 lines deleted...]
-        <v>39</v>
+      <c r="I161" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J161" s="3" t="s">
+        <v>641</v>
       </c>
     </row>
     <row r="162" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A162" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="B162" s="1" t="s">
         <v>652</v>
       </c>
-      <c r="B162" s="1" t="s">
+      <c r="C162" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E162" s="3">
+        <v>77.06</v>
+      </c>
+      <c r="F162" s="3">
+        <v>80.09</v>
+      </c>
+      <c r="G162" s="3">
+        <v>85.55</v>
+      </c>
+      <c r="H162" s="3" t="s">
         <v>653</v>
       </c>
-      <c r="C162" s="1" t="s">
-[...12 lines deleted...]
-        <v>39</v>
+      <c r="I162" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="J162" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="163" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A163" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E163" s="3">
+        <v>57.91</v>
+      </c>
+      <c r="F163" s="3">
+        <v>60.19</v>
+      </c>
+      <c r="G163" s="3">
+        <v>64.29</v>
+      </c>
+      <c r="H163" s="3" t="s">
         <v>656</v>
       </c>
-      <c r="B163" s="1" t="s">
-[...15 lines deleted...]
-        <v>18</v>
+      <c r="I163" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="J163" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="164" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A164" s="1" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>14</v>
+      </c>
+      <c r="E164" s="3">
+        <v>57.25</v>
+      </c>
+      <c r="F164" s="3">
+        <v>59.5</v>
+      </c>
+      <c r="G164" s="3">
+        <v>63.56</v>
+      </c>
+      <c r="H164" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="I164" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="J164" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="165" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A165" s="1" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="E165" s="3">
+        <v>115.56</v>
+      </c>
+      <c r="F165" s="3">
+        <v>121.83</v>
+      </c>
+      <c r="G165" s="3">
+        <v>129.89</v>
+      </c>
+      <c r="H165" s="3" t="s">
+        <v>663</v>
+      </c>
+      <c r="I165" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="J165" s="3" t="s">
+        <v>127</v>
       </c>
     </row>
     <row r="166" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A166" s="1" t="s">
-        <v>669</v>
+        <v>664</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>670</v>
+        <v>665</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E166" s="3">
+        <v>36.02</v>
+      </c>
+      <c r="F166" s="3">
+        <v>37.97</v>
+      </c>
+      <c r="G166" s="3">
+        <v>40.48</v>
+      </c>
+      <c r="H166" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="I166" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="J166" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="167" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A167" s="1" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>674</v>
+        <v>669</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>675</v>
+        <v>670</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E167" s="3">
+        <v>81.58</v>
+      </c>
+      <c r="F167" s="3">
+        <v>88.01</v>
+      </c>
+      <c r="G167" s="3">
+        <v>94.43</v>
+      </c>
+      <c r="H167" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="I167" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J167" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="168" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A168" s="1" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>679</v>
+        <v>674</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="E168" s="3">
+        <v>53.64</v>
+      </c>
+      <c r="F168" s="3">
+        <v>56.53</v>
+      </c>
+      <c r="G168" s="3">
+        <v>59.83</v>
+      </c>
+      <c r="H168" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="I168" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="J168" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="169" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A169" s="1" t="s">
-        <v>681</v>
+        <v>676</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>682</v>
+        <v>678</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="E169" s="3">
+        <v>53.64</v>
+      </c>
+      <c r="F169" s="3">
+        <v>56.53</v>
+      </c>
+      <c r="G169" s="3">
+        <v>59.83</v>
+      </c>
+      <c r="H169" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="I169" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="J169" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="170" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A170" s="1" t="s">
-        <v>685</v>
+        <v>680</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>686</v>
+        <v>681</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="E170" s="3">
+        <v>48.22</v>
+      </c>
+      <c r="F170" s="3">
+        <v>50.84</v>
+      </c>
+      <c r="G170" s="3">
+        <v>54.2</v>
+      </c>
+      <c r="H170" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="I170" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="J170" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="171" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A171" s="1" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>690</v>
+        <v>686</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="E171" s="3">
+        <v>82.07</v>
+      </c>
+      <c r="F171" s="3">
+        <v>86.52</v>
+      </c>
+      <c r="G171" s="3">
+        <v>92.25</v>
+      </c>
+      <c r="H171" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="I171" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="J171" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="172" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A172" s="1" t="s">
-        <v>692</v>
+        <v>688</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="E172" s="3">
+        <v>101.03</v>
+      </c>
+      <c r="F172" s="3">
+        <v>106.52</v>
+      </c>
+      <c r="G172" s="3">
+        <v>113.56</v>
+      </c>
+      <c r="H172" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="I172" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="J172" s="3" t="s">
+        <v>127</v>
       </c>
     </row>
     <row r="173" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A173" s="1" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>696</v>
+        <v>145</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="E173" s="3">
+        <v>134.9</v>
+      </c>
+      <c r="F173" s="3">
+        <v>142.22</v>
+      </c>
+      <c r="G173" s="3">
+        <v>151.63</v>
+      </c>
+      <c r="H173" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="I173" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="J173" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="174" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A174" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E174" s="3">
+        <v>299.05</v>
+      </c>
+      <c r="F174" s="3">
+        <v>322.59</v>
+      </c>
+      <c r="G174" s="3">
+        <v>346.14</v>
+      </c>
+      <c r="H174" s="3" t="s">
         <v>698</v>
       </c>
-      <c r="B174" s="1" t="s">
-[...15 lines deleted...]
-        <v>24</v>
+      <c r="I174" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J174" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="175" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A175" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="C175" s="1" t="s">
         <v>701</v>
       </c>
-      <c r="B175" s="1" t="s">
+      <c r="D175" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E175" s="3">
+        <v>148.22</v>
+      </c>
+      <c r="F175" s="3">
+        <v>159.89</v>
+      </c>
+      <c r="G175" s="3">
+        <v>171.56</v>
+      </c>
+      <c r="H175" s="3" t="s">
         <v>702</v>
       </c>
-      <c r="C175" s="1" t="s">
+      <c r="I175" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J175" s="3" t="s">
         <v>703</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="176" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A176" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="B176" s="1" t="s">
         <v>705</v>
       </c>
-      <c r="B176" s="1" t="s">
+      <c r="C176" s="1" t="s">
         <v>706</v>
       </c>
-      <c r="C176" s="1" t="s">
+      <c r="D176" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E176" s="3">
+        <v>117.25</v>
+      </c>
+      <c r="F176" s="3">
+        <v>123.61</v>
+      </c>
+      <c r="G176" s="3">
+        <v>131.79</v>
+      </c>
+      <c r="H176" s="3" t="s">
         <v>707</v>
       </c>
-      <c r="D176" s="1" t="s">
-[...9 lines deleted...]
-        <v>39</v>
+      <c r="I176" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J176" s="3" t="s">
+        <v>127</v>
       </c>
     </row>
     <row r="177" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A177" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="B177" s="1" t="s">
         <v>709</v>
       </c>
-      <c r="B177" s="1" t="s">
+      <c r="C177" s="1" t="s">
         <v>710</v>
       </c>
-      <c r="C177" s="1" t="s">
+      <c r="D177" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E177" s="3">
+        <v>136.2</v>
+      </c>
+      <c r="F177" s="3">
+        <v>143.59</v>
+      </c>
+      <c r="G177" s="3">
+        <v>153.09</v>
+      </c>
+      <c r="H177" s="3" t="s">
         <v>711</v>
       </c>
-      <c r="D177" s="1" t="s">
-[...9 lines deleted...]
-        <v>33</v>
+      <c r="I177" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J177" s="3" t="s">
+        <v>127</v>
       </c>
     </row>
     <row r="178" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A178" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="B178" s="1" t="s">
         <v>713</v>
       </c>
-      <c r="B178" s="1" t="s">
+      <c r="C178" s="1" t="s">
         <v>714</v>
       </c>
-      <c r="C178" s="1" t="s">
+      <c r="D178" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E178" s="3">
+        <v>11.03</v>
+      </c>
+      <c r="F178" s="3">
+        <v>11.46</v>
+      </c>
+      <c r="G178" s="3">
+        <v>12.24</v>
+      </c>
+      <c r="H178" s="3" t="s">
         <v>715</v>
       </c>
-      <c r="D178" s="1" t="s">
-[...9 lines deleted...]
-        <v>33</v>
+      <c r="I178" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="J178" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="179" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A179" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="B179" s="1" t="s">
         <v>717</v>
-      </c>
-[...1 lines deleted...]
-        <v>718</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>718</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E179" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E179" s="3">
+        <v>45.92</v>
+      </c>
+      <c r="F179" s="3">
+        <v>48.42</v>
+      </c>
+      <c r="G179" s="3">
+        <v>51.62</v>
+      </c>
+      <c r="H179" s="3" t="s">
         <v>719</v>
       </c>
-      <c r="F179" s="3" t="s">
+      <c r="I179" s="3" t="s">
         <v>720</v>
       </c>
-      <c r="G179" s="3" t="s">
-        <v>24</v>
+      <c r="J179" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="180" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A180" s="1" t="s">
         <v>721</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>722</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-      <c r="F180" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E180" s="3">
+        <v>54.67</v>
+      </c>
+      <c r="F180" s="3">
+        <v>57.64</v>
+      </c>
+      <c r="G180" s="3">
+        <v>61.45</v>
+      </c>
+      <c r="H180" s="3" t="s">
         <v>724</v>
       </c>
-      <c r="G180" s="3" t="s">
-        <v>18</v>
+      <c r="I180" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="J180" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="181" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A181" s="1" t="s">
         <v>725</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>726</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>14</v>
+      </c>
+      <c r="E181" s="3">
+        <v>101.91</v>
+      </c>
+      <c r="F181" s="3">
+        <v>107.44</v>
+      </c>
+      <c r="G181" s="3">
+        <v>114.55</v>
+      </c>
+      <c r="H181" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="I181" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="J181" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="182" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A182" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E182" s="3">
+        <v>30.61</v>
+      </c>
+      <c r="F182" s="3">
+        <v>32.27</v>
+      </c>
+      <c r="G182" s="3">
+        <v>34.41</v>
+      </c>
+      <c r="H182" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="I182" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="J182" s="3" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="183" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A183" s="1" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E183" s="3">
+        <v>46.39</v>
+      </c>
+      <c r="F183" s="3">
+        <v>48.91</v>
+      </c>
+      <c r="G183" s="3">
+        <v>52.14</v>
+      </c>
+      <c r="H183" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="I183" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="J183" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="184" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A184" s="1" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E184" s="3">
+        <v>411.41</v>
+      </c>
+      <c r="F184" s="3">
+        <v>433.73</v>
+      </c>
+      <c r="G184" s="3">
+        <v>462.43</v>
+      </c>
+      <c r="H184" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="I184" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="J184" s="3" t="s">
+        <v>303</v>
       </c>
     </row>
     <row r="185" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A185" s="1" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E185" s="3">
+        <v>501.38</v>
+      </c>
+      <c r="F185" s="3">
+        <v>528.59</v>
+      </c>
+      <c r="G185" s="3">
+        <v>563.57</v>
+      </c>
+      <c r="H185" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="I185" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="J185" s="3" t="s">
+        <v>303</v>
       </c>
     </row>
     <row r="186" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A186" s="1" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E186" s="3">
+        <v>308.53</v>
+      </c>
+      <c r="F186" s="3">
+        <v>325.27</v>
+      </c>
+      <c r="G186" s="3">
+        <v>346.8</v>
+      </c>
+      <c r="H186" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="I186" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="J186" s="3" t="s">
+        <v>750</v>
       </c>
     </row>
     <row r="187" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A187" s="1" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>749</v>
+        <v>14</v>
+      </c>
+      <c r="E187" s="3">
+        <v>26.61</v>
+      </c>
+      <c r="F187" s="3">
+        <v>28.66</v>
+      </c>
+      <c r="G187" s="3">
+        <v>30.7</v>
+      </c>
+      <c r="H187" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="I187" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="J187" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="188" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A188" s="1" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>14</v>
+      </c>
+      <c r="E188" s="3">
+        <v>53.64</v>
+      </c>
+      <c r="F188" s="3">
+        <v>56.53</v>
+      </c>
+      <c r="G188" s="3">
+        <v>59.83</v>
+      </c>
+      <c r="H188" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="I188" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="J188" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="189" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A189" s="1" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E189" s="3">
+        <v>18.07</v>
+      </c>
+      <c r="F189" s="3">
+        <v>19.04</v>
+      </c>
+      <c r="G189" s="3">
+        <v>20.16</v>
+      </c>
+      <c r="H189" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="I189" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="J189" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="190" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A190" s="1" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>14</v>
+      </c>
+      <c r="E190" s="3">
+        <v>30.14</v>
+      </c>
+      <c r="F190" s="3">
+        <v>32.51</v>
+      </c>
+      <c r="G190" s="3">
+        <v>34.88</v>
+      </c>
+      <c r="H190" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="I190" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J190" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="191" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A191" s="1" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E191" s="3">
+        <v>44.91</v>
+      </c>
+      <c r="F191" s="3">
+        <v>48.44</v>
+      </c>
+      <c r="G191" s="3">
+        <v>51.98</v>
+      </c>
+      <c r="H191" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="I191" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J191" s="3" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="192" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A192" s="1" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E192" s="3">
+        <v>64.82</v>
+      </c>
+      <c r="F192" s="3">
+        <v>69.92</v>
+      </c>
+      <c r="G192" s="3">
+        <v>75.03</v>
+      </c>
+      <c r="H192" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="I192" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J192" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="193" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A193" s="1" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="B193" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="C193" s="1" t="s">
         <v>772</v>
       </c>
-      <c r="C193" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D193" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E193" s="3">
+        <v>144.28</v>
+      </c>
+      <c r="F193" s="3">
+        <v>155.65</v>
+      </c>
+      <c r="G193" s="3">
+        <v>167.01</v>
+      </c>
+      <c r="H193" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="I193" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J193" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="194" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A194" s="1" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>773</v>
+        <v>779</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E194" s="3">
+        <v>81.58</v>
+      </c>
+      <c r="F194" s="3">
+        <v>88.01</v>
+      </c>
+      <c r="G194" s="3">
+        <v>94.43</v>
+      </c>
+      <c r="H194" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="I194" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J194" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="195" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A195" s="1" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>773</v>
+        <v>783</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>14</v>
+      </c>
+      <c r="E195" s="3">
+        <v>63.87</v>
+      </c>
+      <c r="F195" s="3">
+        <v>68.9</v>
+      </c>
+      <c r="G195" s="3">
+        <v>73.93</v>
+      </c>
+      <c r="H195" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="I195" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J195" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="196" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A196" s="1" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>773</v>
+        <v>787</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E196" s="3">
+        <v>48.22</v>
+      </c>
+      <c r="F196" s="3">
+        <v>50.84</v>
+      </c>
+      <c r="G196" s="3">
+        <v>54.2</v>
+      </c>
+      <c r="H196" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="I196" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J196" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="197" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A197" s="1" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>785</v>
+        <v>790</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>773</v>
+        <v>791</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E197" s="3">
+        <v>48.22</v>
+      </c>
+      <c r="F197" s="3">
+        <v>50.84</v>
+      </c>
+      <c r="G197" s="3">
+        <v>54.2</v>
+      </c>
+      <c r="H197" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="I197" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J197" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="198" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A198" s="1" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>773</v>
+        <v>795</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E198" s="3">
+        <v>89.42</v>
+      </c>
+      <c r="F198" s="3">
+        <v>94.28</v>
+      </c>
+      <c r="G198" s="3">
+        <v>100.51</v>
+      </c>
+      <c r="H198" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="I198" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J198" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="199" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A199" s="1" t="s">
-        <v>790</v>
+        <v>797</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>773</v>
+        <v>799</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E199" s="3">
+        <v>68.22</v>
+      </c>
+      <c r="F199" s="3">
+        <v>71.92</v>
+      </c>
+      <c r="G199" s="3">
+        <v>76.68</v>
+      </c>
+      <c r="H199" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="I199" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="J199" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="200" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A200" s="1" t="s">
-        <v>793</v>
+        <v>801</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>794</v>
+        <v>802</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>795</v>
+        <v>772</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E200" s="3">
+        <v>213.89</v>
+      </c>
+      <c r="F200" s="3">
+        <v>230.74</v>
+      </c>
+      <c r="G200" s="3">
+        <v>247.58</v>
+      </c>
+      <c r="H200" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="I200" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J200" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="201" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A201" s="1" t="s">
-        <v>797</v>
+        <v>804</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>798</v>
+        <v>805</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>799</v>
+        <v>806</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>801</v>
+        <v>14</v>
+      </c>
+      <c r="E201" s="3">
+        <v>53.64</v>
+      </c>
+      <c r="F201" s="3">
+        <v>56.53</v>
+      </c>
+      <c r="G201" s="3">
+        <v>59.83</v>
+      </c>
+      <c r="H201" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="I201" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="J201" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="202" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A202" s="1" t="s">
-        <v>802</v>
+        <v>808</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>803</v>
+        <v>809</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>801</v>
+        <v>14</v>
+      </c>
+      <c r="E202" s="3">
+        <v>49.74</v>
+      </c>
+      <c r="F202" s="3">
+        <v>51.7</v>
+      </c>
+      <c r="G202" s="3">
+        <v>55.23</v>
+      </c>
+      <c r="H202" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="I202" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="J202" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="203" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A203" s="1" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>807</v>
+        <v>813</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>808</v>
+        <v>814</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>801</v>
+        <v>14</v>
+      </c>
+      <c r="E203" s="3">
+        <v>39.5</v>
+      </c>
+      <c r="F203" s="3">
+        <v>41.64</v>
+      </c>
+      <c r="G203" s="3">
+        <v>44.4</v>
+      </c>
+      <c r="H203" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="I203" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="J203" s="3" t="s">
+        <v>315</v>
       </c>
     </row>
     <row r="204" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A204" s="1" t="s">
-        <v>810</v>
+        <v>816</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>811</v>
+        <v>817</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E204" s="3">
+        <v>47.09</v>
+      </c>
+      <c r="F204" s="3">
+        <v>49.64</v>
+      </c>
+      <c r="G204" s="3">
+        <v>52.92</v>
+      </c>
+      <c r="H204" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="I204" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="J204" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="205" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A205" s="1" t="s">
-        <v>813</v>
+        <v>820</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>814</v>
+        <v>821</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>814</v>
+        <v>822</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E205" s="3">
+        <v>78.59</v>
+      </c>
+      <c r="F205" s="3">
+        <v>82.85</v>
+      </c>
+      <c r="G205" s="3">
+        <v>88.33</v>
+      </c>
+      <c r="H205" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="I205" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="J205" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="206" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A206" s="1" t="s">
-        <v>816</v>
+        <v>824</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>817</v>
+        <v>825</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>818</v>
+        <v>826</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>212</v>
+        <v>14</v>
+      </c>
+      <c r="E206" s="3">
+        <v>28.56</v>
+      </c>
+      <c r="F206" s="3">
+        <v>30.11</v>
+      </c>
+      <c r="G206" s="3">
+        <v>32.1</v>
+      </c>
+      <c r="H206" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="I206" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="J206" s="3" t="s">
+        <v>315</v>
       </c>
     </row>
     <row r="207" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A207" s="1" t="s">
-        <v>820</v>
+        <v>828</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>821</v>
+        <v>829</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>822</v>
+        <v>830</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E207" s="3">
+        <v>51.18</v>
+      </c>
+      <c r="F207" s="3">
+        <v>55.21</v>
+      </c>
+      <c r="G207" s="3">
+        <v>59.24</v>
+      </c>
+      <c r="H207" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="I207" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J207" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="208" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A208" s="1" t="s">
-        <v>824</v>
+        <v>832</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>825</v>
+        <v>833</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>826</v>
+        <v>834</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E208" s="3">
+        <v>51.18</v>
+      </c>
+      <c r="F208" s="3">
+        <v>55.21</v>
+      </c>
+      <c r="G208" s="3">
+        <v>59.24</v>
+      </c>
+      <c r="H208" s="3" t="s">
+        <v>835</v>
+      </c>
+      <c r="I208" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J208" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="209" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A209" s="1" t="s">
-        <v>828</v>
+        <v>836</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>829</v>
+        <v>837</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>830</v>
+        <v>838</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E209" s="3">
+        <v>53.64</v>
+      </c>
+      <c r="F209" s="3">
+        <v>56.53</v>
+      </c>
+      <c r="G209" s="3">
+        <v>59.83</v>
+      </c>
+      <c r="H209" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="I209" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="J209" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="210" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A210" s="1" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>833</v>
+        <v>841</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>834</v>
+        <v>842</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E210" s="3">
+        <v>85.74</v>
+      </c>
+      <c r="F210" s="3">
+        <v>92.49</v>
+      </c>
+      <c r="G210" s="3">
+        <v>99.24</v>
+      </c>
+      <c r="H210" s="3" t="s">
+        <v>843</v>
+      </c>
+      <c r="I210" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J210" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="211" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A211" s="1" t="s">
-        <v>836</v>
+        <v>844</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>837</v>
+        <v>845</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>838</v>
+        <v>846</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>14</v>
+      </c>
+      <c r="E211" s="3">
+        <v>81.66</v>
+      </c>
+      <c r="F211" s="3">
+        <v>88.09</v>
+      </c>
+      <c r="G211" s="3">
+        <v>94.52</v>
+      </c>
+      <c r="H211" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="I211" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="J211" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="212" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A212" s="1" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>841</v>
+        <v>849</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>842</v>
+        <v>850</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E212" s="3">
+        <v>53.64</v>
+      </c>
+      <c r="F212" s="3">
+        <v>56.53</v>
+      </c>
+      <c r="G212" s="3">
+        <v>59.83</v>
+      </c>
+      <c r="H212" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="I212" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="J212" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="213" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A213" s="1" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>846</v>
+        <v>854</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>212</v>
+        <v>14</v>
+      </c>
+      <c r="E213" s="3">
+        <v>32.97</v>
+      </c>
+      <c r="F213" s="3">
+        <v>34.76</v>
+      </c>
+      <c r="G213" s="3">
+        <v>37.06</v>
+      </c>
+      <c r="H213" s="3" t="s">
+        <v>855</v>
+      </c>
+      <c r="I213" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="J213" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="214" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A214" s="1" t="s">
-        <v>848</v>
+        <v>857</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>849</v>
+        <v>858</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>237</v>
+        <v>859</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>14</v>
+      </c>
+      <c r="E214" s="3">
+        <v>56.94</v>
+      </c>
+      <c r="F214" s="3">
+        <v>60.03</v>
+      </c>
+      <c r="G214" s="3">
+        <v>64</v>
+      </c>
+      <c r="H214" s="3" t="s">
+        <v>860</v>
+      </c>
+      <c r="I214" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="J214" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="215" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A215" s="1" t="s">
-        <v>851</v>
+        <v>862</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>852</v>
+        <v>863</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>853</v>
+        <v>864</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E215" s="3">
+        <v>212.15</v>
+      </c>
+      <c r="F215" s="3">
+        <v>223.67</v>
+      </c>
+      <c r="G215" s="3">
+        <v>238.47</v>
+      </c>
+      <c r="H215" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="I215" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="J215" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="216" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A216" s="1" t="s">
-        <v>855</v>
+        <v>866</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>856</v>
+        <v>867</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>857</v>
+        <v>868</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>859</v>
+        <v>14</v>
+      </c>
+      <c r="E216" s="3">
+        <v>139.77</v>
+      </c>
+      <c r="F216" s="3">
+        <v>147.36</v>
+      </c>
+      <c r="G216" s="3">
+        <v>157.11</v>
+      </c>
+      <c r="H216" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="I216" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="J216" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="217" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A217" s="1" t="s">
-        <v>860</v>
+        <v>870</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>861</v>
+        <v>871</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>862</v>
+        <v>872</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>14</v>
+      </c>
+      <c r="E217" s="3">
+        <v>29.45</v>
+      </c>
+      <c r="F217" s="3">
+        <v>31.71</v>
+      </c>
+      <c r="G217" s="3">
+        <v>35.11</v>
+      </c>
+      <c r="H217" s="3" t="s">
+        <v>873</v>
+      </c>
+      <c r="I217" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J217" s="3" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="218" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A218" s="1" t="s">
-        <v>864</v>
+        <v>874</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>865</v>
+        <v>875</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>866</v>
+        <v>876</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E218" s="3">
+        <v>28.67</v>
+      </c>
+      <c r="F218" s="3">
+        <v>30.87</v>
+      </c>
+      <c r="G218" s="3">
+        <v>34.18</v>
+      </c>
+      <c r="H218" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="I218" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J218" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="219" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A219" s="1" t="s">
-        <v>868</v>
+        <v>878</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>869</v>
+        <v>879</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>870</v>
+        <v>880</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>212</v>
+        <v>14</v>
+      </c>
+      <c r="E219" s="3">
+        <v>20.08</v>
+      </c>
+      <c r="F219" s="3">
+        <v>21.62</v>
+      </c>
+      <c r="G219" s="3">
+        <v>23.94</v>
+      </c>
+      <c r="H219" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="I219" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J219" s="3" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="220" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A220" s="1" t="s">
-        <v>872</v>
+        <v>882</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>873</v>
+        <v>883</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>874</v>
+        <v>122</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E220" s="3">
+        <v>66.84</v>
+      </c>
+      <c r="F220" s="3">
+        <v>71.98</v>
+      </c>
+      <c r="G220" s="3">
+        <v>79.69</v>
+      </c>
+      <c r="H220" s="3" t="s">
+        <v>884</v>
+      </c>
+      <c r="I220" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J220" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="221" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A221" s="1" t="s">
-        <v>876</v>
+        <v>885</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>877</v>
+        <v>886</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>878</v>
+        <v>887</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>14</v>
+      </c>
+      <c r="E221" s="3">
+        <v>156.32</v>
+      </c>
+      <c r="F221" s="3">
+        <v>168.34</v>
+      </c>
+      <c r="G221" s="3">
+        <v>186.38</v>
+      </c>
+      <c r="H221" s="3" t="s">
+        <v>888</v>
+      </c>
+      <c r="I221" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J221" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="222" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A222" s="1" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>882</v>
+        <v>890</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>883</v>
+        <v>891</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>14</v>
+      </c>
+      <c r="E222" s="3">
+        <v>133.89</v>
+      </c>
+      <c r="F222" s="3">
+        <v>144.19</v>
+      </c>
+      <c r="G222" s="3">
+        <v>159.64</v>
+      </c>
+      <c r="H222" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="I222" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J222" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="223" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A223" s="1" t="s">
-        <v>885</v>
+        <v>893</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>886</v>
+        <v>894</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>887</v>
+        <v>895</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>15</v>
-[...47 lines deleted...]
-      <c r="E225" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E223" s="3">
+        <v>47.97</v>
+      </c>
+      <c r="F223" s="3">
+        <v>51.66</v>
+      </c>
+      <c r="G223" s="3">
+        <v>57.2</v>
+      </c>
+      <c r="H223" s="3" t="s">
         <v>896</v>
       </c>
-      <c r="F225" s="3" t="s">
-[...394 lines deleted...]
-        <v>18</v>
+      <c r="I223" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J223" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">