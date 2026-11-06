--- v2 (2026-02-24)
+++ v3 (2026-11-06)
@@ -12,2501 +12,1625 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="817">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Наименование продукта</t>
   </si>
   <si>
     <t>Описание товара</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>от 50 000 ₽</t>
   </si>
   <si>
     <t>Премиум красная</t>
   </si>
   <si>
     <t>Премиум желтая</t>
   </si>
   <si>
     <t>Премиум зеленая</t>
   </si>
   <si>
     <t>от 10 000 ₽</t>
   </si>
   <si>
     <t>от 5 000 ₽</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Торговая марка</t>
   </si>
   <si>
     <t>Минимальный опт</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/71b/6fxliop23mo0tlyd7nf504lhkorrp9gy.jpg</t>
-[...2 lines deleted...]
-    <t>Папка-уголок inФОРМАТ А4 желт. пластик 180мкм: PU7018Y штр.: 4602723005032</t>
+    <t>http://anytos.ru//upload/iblock/a24/nsuv07qrsfpvk47uvdyjig06v85agnus.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок inФОРМАТ А4 прозрачный пластик 4 отделения: PU7315 штр.: 4602723001966</t>
+  </si>
+  <si>
+    <t>Прозрачная пластиковая папка формата A4 сохраняет документы в отличном состоянии. Используется для хранения небольшого количества документов от 1 до 30 листов. Папка имеет 4 отделения для большего удобства сортировки документов. Толщина пластика – 0,15 мм &amp;#40;150 мкм&amp;#41;.</t>
   </si>
   <si>
     <t>Папки-уголки</t>
   </si>
   <si>
-    <t>103700</t>
-[...2 lines deleted...]
-    <t>&lt;a href="/brands/informat/"&gt;inФОРМАТ&lt;/a&gt;</t>
+    <t>103711</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/informat/"&gt;INFORMAT&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1e6/2gtalz1ib93rtef8f4e6hxvc992b5i8u.jpg</t>
+  </si>
+  <si>
+    <t>Папка уголок Attache Fantasy А4 в уп. 8шт уп в асс. штр.  4650000344411</t>
+  </si>
+  <si>
+    <t>Папка-уголок Attache Fantasy формата А4 изготовлена из полупрозрачного пластика плотностью 180 мкм с абстрактным узором. Позволяет удобно хранить и переносить документы, предотвращает их смятие и загрязнение. Есть выемка для удобного извлечения листов. Папки поставляются упаковками по 8 штук разного цвета. Вместимость до 40 листов.</t>
+  </si>
+  <si>
+    <t>250014</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/attache/"&gt;Attache&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0b1/yp44k0ssv1zucoi3gfc6nj2xd29lgjyw.jpg</t>
+  </si>
+  <si>
+    <t>Папка уголок п э цв. E-100 123T желтая Россия 10 шт уп штр.  4680237031327</t>
+  </si>
+  <si>
+    <t>Папка-уголок формата А4 изготовлена из мягкой полипропиленовой пленки. Толщина пленки - 100 мкм. Папка вмещает до 40 листов стандартной плотности. В упаковке 10 штук.</t>
+  </si>
+  <si>
+    <t>250032</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9ca/cqsv3iqby9xe61felxgppbd9a0nhu06v.jpg</t>
+  </si>
+  <si>
+    <t>Папка уголок ПУ-001-ПП 120мкр жест.пластик А4 желтая прозр. 20 шт уп 971165</t>
+  </si>
+  <si>
+    <t>Папка уголок ПУ-001-ПП 120мкр жест.пластик А4 желтая прозр. 20 шт/уп</t>
+  </si>
+  <si>
+    <t>335599</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cde/rskarsgftwzyia3e6ugzmwoft6e31l0t.jpg</t>
+  </si>
+  <si>
+    <t>Папка уголок ПУ-001-ПП 120мкр жест.пластик А4 зеленая прозр 20шт уп 971166</t>
+  </si>
+  <si>
+    <t>Папка уголок ПУ-001-ПП 120мкр жест.пластик А4 зеленая прозр 20шт/уп</t>
+  </si>
+  <si>
+    <t>335600</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/022/bw029ks2f9gz2fqqtmjpjf9l4jpvgfhn.jpg</t>
+  </si>
+  <si>
+    <t>Папка уголок ПУ-001-ПП 120мкр жест.пластик А4 красная прозр 20 шт уп 971167</t>
+  </si>
+  <si>
+    <t>Папка уголок ПУ-001-ПП 120мкр жест.пластик А4 красная прозр 20 шт/уп</t>
+  </si>
+  <si>
+    <t>335601</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/78f/t470fd6k6g34tmeia1a5k0q19ad4mp3e.jpg</t>
+  </si>
+  <si>
+    <t>Папка уголок ПУ-001-ПП 120мкр жест.пластик А4 синяя прозр. 20шт уп 971168</t>
+  </si>
+  <si>
+    <t>Папка уголок ПУ-001-ПП 120мкр жест.пластик А4 синяя прозр. 20шт/уп</t>
+  </si>
+  <si>
+    <t>335602</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c9c/d1s8ze5kkw0nms6kw5j372auhghuwuun.jpg</t>
+  </si>
+  <si>
+    <t>Папка уголок ПУ-001-ПП 120мкр жест.пластик А4 прозр 20 шт уп</t>
+  </si>
+  <si>
+    <t>Папка-уголок формата А4 изготовлена из прозрачного полипропилена плотностью 120 мкм, прозрачного цвета, 20 штук в упаковке. Документы не мнутся и не пачкаются. Есть вырез для удобного извлечения листов. Папка вмещает до 40 листов стандартной плотности.</t>
+  </si>
+  <si>
+    <t>376072</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/attache-economy/"&gt;Attache Economy&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f42/2rad7qrztfqx911x0r3fe9g548s17t12.jpg</t>
+  </si>
+  <si>
+    <t>Папка уголок, 3 отделения, 150 мкм,  ассорти10шт уп</t>
+  </si>
+  <si>
+    <t>Папка уголок, 3 отделения, 150 мкм,&amp;nbsp;&amp;nbsp;ассорти10шт/уп</t>
+  </si>
+  <si>
+    <t>376073</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/794/mfahz9d6p4lcf2w2lt33wsafux672mqe.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок Attache Economy 100мкм OfficeSET прозрачный, 100шт уп</t>
+  </si>
+  <si>
+    <t>Папка-уголок Attache Economy 100мкм OfficeSET прозрачный, 100шт/уп</t>
+  </si>
+  <si>
+    <t>376074</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a6a/cpku5mujq68z9jiwrc3zv16ajku4wccs.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG, зеленая, 0,10 мм, 223965</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG предназначена для хранения и транспортировки документов и является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 100 мкм. Она предотвращает смятие, загрязнение или намокание бумаг. Прозрачный материал позволяет определить содержимое, не открывая папку. Специальная выемка для перелистывания листов облегчает работу с документами. Данная папка заметно выделяется среди других благодаря яркому зеленому цвету.</t>
+  </si>
+  <si>
+    <t>388459</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/brauberg/"&gt;BRAUBERG&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7e2/sgwfdsb4c03bu0w2aqhmgs22cso6hx4d.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG, красная 0,10 мм, 223967</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG предназначена для хранения и транспортировки документов и является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 100 мкм. Она предотвращает смятие, загрязнение или намокание бумаг. Прозрачный материал позволяет определить содержимое, не открывая папку. Специальная выемка для перелистывания листов облегчает работу с документами. Данная папка заметно выделяется среди других благодаря яркому красному цвету.</t>
+  </si>
+  <si>
+    <t>388460</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2d6/7qzsdqt8kxpckwpqi9ue8iwdfqkdwzgo.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG, прозрачная, 0,10 мм, 223966</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG предназначена для хранения и транспортировки документов и является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 100 мкм. Она предотвращает смятие, загрязнение или намокание бумаг. Прозрачный материал позволяет определить содержимое, не открывая папку. Специальная выемка для перелистывания листов облегчает работу с документами.</t>
+  </si>
+  <si>
+    <t>388461</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/be8/ysre4fx13ie1p5cfzo6uuwaausaoylyd.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG, синяя, 0,10 мм, 223964</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG предназначена для хранения и транспортировки документов и является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 100 мкм. Она предотвращает смятие, загрязнение или намокание бумаг. Прозрачный материал позволяет определить содержимое, не открывая папку. Специальная выемка для перелистывания листов облегчает работу с документами. Данная папка заметно выделяется среди других благодаря насыщенному синему цвету.</t>
+  </si>
+  <si>
+    <t>388462</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f5a/vwlcvypvr56x0wqaptt8dzxjlxti8mex.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок жесткая BRAUBERG, желтая, 0,15 мм, 223968</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG предназначена для хранения и транспортировки документов и является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 150 мкм. Она предотвращает смятие, загрязнение или намокание бумаг. Прозрачный материал позволяет определить содержимое, не открывая папку. Специальная выемка для перелистывания листов облегчает работу с документами. Данная папка заметно выделяется среди других благодаря яркому желтому цвету.</t>
+  </si>
+  <si>
+    <t>388463</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c16/d955mw4yhgwf6dryp2ooa586mse3pn4r.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок жесткая BRAUBERG, зеленая, 0,15 мм, 221639</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG предназначена для хранения и транспортировки документов и является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 150 мкм. Она предотвращает смятие, загрязнение или намокание бумаг. Прозрачный материал позволяет определить содержимое, не открывая папку. Специальная выемка для перелистывания листов облегчает работу с документами. Данная папка заметно выделяется среди других благодаря яркому зеленому цвету.</t>
+  </si>
+  <si>
+    <t>388464</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7cc/f9dea50m74cluxzfzfy0fuxo99it3fkd.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок жесткая BRAUBERG, прозрачная, 0,15 мм, 221641</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG предназначена для хранения и транспортировки документов и является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 150 мкм. Она предотвращает смятие, загрязнение или намокание бумаг. Прозрачный материал позволяет определить содержимое, не открывая папку. Специальная выемка для перелистывания листов облегчает работу с документами.</t>
+  </si>
+  <si>
+    <t>388466</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/475/s2f8waul9dxkv7wrfu24xxx3cri036js.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок жесткая BRAUBERG, синяя, 0,15 мм, 221642</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG предназначена для хранения и транспортировки документов и является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 150 мкм. Она предотвращает смятие, загрязнение или намокание бумаг. Прозрачный материал позволяет определить содержимое, не открывая папку. Специальная выемка для перелистывания листов облегчает работу с документами. Данная папка заметно выделяется среди других благодаря насыщенному синему цвету.</t>
+  </si>
+  <si>
+    <t>388467</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d50/9a4itv954lljbfkyfwia58mhq0b8f9pr.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок жесткая, непрозрачная BRAUBERG, зеленая, 0,15 мм, 224881</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG предназначена для хранения и транспортировки документов и является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 150 мкм. Она предотвращает смятие, загрязнение или намокание бумаг. Непрозрачный материал способен скрыть содержимое от посторонних глаз. Специальная выемка для перелистывания листов облегчает работу с документами. Данная папка заметно выделяется среди других благодаря яркому зеленому цвету.</t>
+  </si>
+  <si>
+    <t>388468</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/309/hjpc22o143ahap3c31kkrwjrxs8dzdmc.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок жесткая, непрозрачная BRAUBERG, красная, 0,15 мм, 224879</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG предназначена для хранения и транспортировки документов и является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 150 мкм. Она предотвращает смятие, загрязнение или намокание бумаг. Непрозрачный материал способен скрыть содержимое от посторонних глаз. Специальная выемка для перелистывания листов облегчает работу с документами. Данная папка заметно выделяется среди других благодаря яркому красному цвету.</t>
+  </si>
+  <si>
+    <t>388469</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/094/bpkzk3vxi86bzln59ncj3uuq103be0m5.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок жесткая, непрозрачная BRAUBERG, синяя, 0,15 мм, 224880</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG предназначена для хранения и транспортировки документов и является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 150 мкм. Она предотвращает смятие, загрязнение или намокание бумаг. Непрозрачный материал способен скрыть содержимое от посторонних глаз. Специальная выемка для перелистывания листов облегчает работу с документами. Данная папка заметно выделяется среди других благодаря насыщенному синему цвету.</t>
+  </si>
+  <si>
+    <t>388470</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a09/vlaxhkki7lhf299olys72r008toesupb.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок с 2 карманами BRAUBERG, синяя, 0,18 мм, 224883</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG предназначена для хранения и транспортировки документов и является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 180 мкм. Она предотвращает смятие, загрязнение или намокание бумаг, а благодаря внутреннему карману позволяет хранить в 2 раза больше бумаг. Непрозрачный материал способен скрыть содержимое от посторонних глаз. Данная папка заметно выделяется среди других благодаря насыщенному синему цвету.</t>
+  </si>
+  <si>
+    <t>388472</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/169/8nb94m6bxckfy9w03niv3o7dt3zs8vna.jpg</t>
+  </si>
+  <si>
+    <t>Папки-уголки с перфорацией прозрачные, до 40 листов, ПЛОТНЫЕ 0,18 мм, комплект 10 шт., BRAUBERG, 226827</t>
+  </si>
+  <si>
+    <t>Папки-уголки BRAUBERG предназначены для хранения и транспортировки документов и являются незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 180 мкм. Она предотвращает смятие, загрязнение или намокание бумаг, а мультиперфорация по краю позволяет подшивать уголок в любую папку. Прозрачный материал позволяет определить содержимое, не открывая папку-уголок. Специальная выемка для перелистывания листов облегчает работу с документами.</t>
+  </si>
+  <si>
+    <t>388477</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b32/71od3xiairedm48z78td7356k9f8tuw2.jpg</t>
+  </si>
+  <si>
+    <t>Папка уголок 150 мкмЭлементари, синий 20шт уп Россия</t>
+  </si>
+  <si>
+    <t>Папка уголок 150 мкмЭлементари, синий 20шт/уп Россия</t>
+  </si>
+  <si>
+    <t>417201</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/548/nu80lvl2zgt4reu8wx3ca536fm3rkupr.jpg</t>
-[...116 lines deleted...]
-    <t>103732</t>
+    <t>http://anytos.ru//upload/iblock/599/kh08kraio1nqc1ez0rr1yrqmx5rlpqnm.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG  quot;SPORT CAR quot;, А4, 150 мкм, цветная печать, 228044</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG &amp;quot;SPORT CAR&amp;quot; предназначена для хранения и транспортировки документов и является незаменимым атрибутом для студента, школьника, офисного работника. Также папки найдут применение в домашних условиях. Важным документам необходимо обеспечить оптимальные условия хранения и транспортировки. Лучше всего для этих целей использовать папку-уголок, которая предотвращает смятие, загрязнение или намокание бумаг. Папка-уголок BRAUBERG &amp;quot;Sport Car&amp;quot; формата А4 выполнена из высококачественного полипропилена плотностью 150 мкм. Непрозрачный материал способен скрыть содержимые бумаги от посторонних глаз. Специальная удобная выемка для перелистывания листов облегчает работу с документами. Данная папка существенно выделяется среди других благодаря красочному полноцветному рисунку с изображением стильной спортивной машины.Преимуществом папки-уголка BRAUBERG, несомненно, является ее цена в сочетании с качеством высокого уровня.</t>
+  </si>
+  <si>
+    <t>425561</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Папка уголок Attache формат А5 синий в уп.20шт.,150 мкм</t>
+  </si>
+  <si>
+    <t>440310</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/110/vye051s6hxlfmb1zjdv1gc2m0mrwh3ts.jpg</t>
+  </si>
+  <si>
+    <t>Папка уголок Attache А4 180 мкм, карман для визитки, синий 1 20шт</t>
+  </si>
+  <si>
+    <t>Папка уголок Attache А4 180 мкм, карман для визитки, синий 1/20шт</t>
+  </si>
+  <si>
+    <t>584695</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/199/5u91m7astvosg56uaeq9hufgolrcynxe.jpg</t>
+  </si>
+  <si>
+    <t>Папка уголок А4 100 Attache цвет в ассортименте 100 мкм 10 шт уп</t>
+  </si>
+  <si>
+    <t>Папка уголок А4 100 Attache цвет в ассортименте 100 мкм 10 шт/уп</t>
+  </si>
+  <si>
+    <t>612527</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b40/dfzaw070vxtj9sswiy8e1i1fun9w9yll.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок Berlingo  quot;Radiance quot;, А4, 200мкм, розовый голубой градиент</t>
+  </si>
+  <si>
+    <t>Папка-уголок пластиковая Berlingo &amp;quot;Radiance&amp;quot; формата А4. Цвет: розово-голубой градиент. Удобная полукруглая вырубка с лицевой стороны. Быстрый доступ к документам.&amp;nbsp;&amp;nbsp;Изготовлена из высококачественного полипропилена с матовой текстурой поверхности &amp;quot;апельсиновая корка&amp;quot;, на которой не видно отпечатков пальцев и мелких царапин. Предназначена для хранения документов. Толщина 200мкм. Вмещает до 20 листов. Упаковка в прозрачный пакет по форме на 12шт. Индивидуальный штрих-код на каждой папке-конверте на съемном стикере с информацией.</t>
+  </si>
+  <si>
+    <t>630792</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/berlingo/"&gt;Berlingo&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/49e/eav54r3ya9l6o61jj17wbtoa0qehcb3t.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок Berlingo  quot;Triangle quot;, А4, 200мкм, с рисунком</t>
+  </si>
+  <si>
+    <t>Папка-уголок пластиковая Berlingo &amp;quot;Triangle&amp;quot; формата А4 с рисунком. Удобная полукруглая вырубка с лицевой стороны. Быстрый доступ к документам.&amp;nbsp;&amp;nbsp;Изготовлена из высококачественного полипропилена с матовой текстурой поверхности &amp;quot;апельсиновая корка&amp;quot;, на которой не видно отпечатков пальцев и мелких царапин. Предназначена для хранения документов. Толщина 200мкм. Вмещает до 20 листов. Упаковка в прозрачный пакет по форме на 12шт. Индивидуальный штрих-код на каждой папке-конверте на съемном стикере с информацией.</t>
+  </si>
+  <si>
+    <t>630796</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/331/m2fz436mi34w95xcyprq2or2vnooeajo.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок Berlingo  quot;Bubbles quot;, А4, 200мкм, прозрачная, с рисунком</t>
+  </si>
+  <si>
+    <t>Папка-уголок пластиковая Berlingo &amp;quot;Bubbles&amp;quot; формата А4, прозрачная, с рисунком. Удобная полукруглая вырубка с лицевой стороны. Быстрый доступ к документам.&amp;nbsp;&amp;nbsp;Изготовлена из высококачественного полипропилена с матовой текстурой поверхности &amp;quot;апельсиновая корка&amp;quot;, на которой не видно отпечатков пальцев и мелких царапин. Предназначена для хранения документов. Толщина 200мкм. Вмещает до 20 листов. Упаковка в прозрачный пакет по форме на 12шт. Индивидуальный штрих-код на каждой папке-конверте на съемном стикере с информацией.</t>
+  </si>
+  <si>
+    <t>630797</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/619/6zrcq27hgg5lxzw0p70ii4rvubv5cx7q.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок Berlingo  quot;DoubleBlack quot;, А4, 200мкм, черная, с рисунком</t>
+  </si>
+  <si>
+    <t>Папка-уголок пластиковая Berlingo &amp;quot;DoubleBlack&amp;quot; формата А4, черного цвета, с рельефным рисунком. Удобная полукруглая вырубка с лицевой стороны. Быстрый доступ к документам.&amp;nbsp;&amp;nbsp;Изготовлена из высококачественного полипропилена с матовой текстурой поверхности &amp;quot;апельсиновая корка&amp;quot;, на которой не видно отпечатков пальцев и мелких царапин. Предназначена для хранения документов. Толщина 200мкм. Вмещает до 20 листов. Упаковка в прозрачный пакет по форме на 12шт. Индивидуальный штрих-код на каждой папке-конверте на съемном стикере с информацией.</t>
+  </si>
+  <si>
+    <t>686726</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2a5/vllc4q2cdgx7ztgn8gmq1uq5cdgclbxu.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папка-уголок пластиковая Erich Krause Diagonal Pastel, A4, непрозрачная, ассорти  в пакете по 12 шт. </t>
+  </si>
+  <si>
+    <t>Папка-уголок формата А4 из высококачественного непрозрачного пластика с текстурой поверхности &amp;quot;диагональ&amp;quot;, на которой не видно отпечатков пальцев и мелких царапин. Предназначена для хранения и транспортировки небольшого количества документов. Папка вмещает до 20 бумажных листов. Цвет папки - ассорти: фиолетовый, желтый, голубой, розовый. Размер - 220х310мм,толщина - 0.18мм.</t>
+  </si>
+  <si>
+    <t>697514</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/erich-krause/"&gt;Erich Krause&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1fc/ex9qkm1reuqvatwhl4ftjtca1arl7r6q.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папка-уголок пластиковая Erich Krause Glossy Ice Metallic, A4, непрозрачная, ассорти  в пакете по 12 шт. </t>
+  </si>
+  <si>
+    <t>Папка-уголок формата А4 из высококачественного непрозрачного пластика с текстурой поверхности &amp;quot;зеркало&amp;quot;, на которой не видно отпечатков пальцев и мелких царапин. Предназначена для хранения и транспортировки небольшого количества документов. Папка вмещает до 20 бумажных листов. Цвет папки - ассорти: голубой, серебристый, бирюзовый, синий. Размер - 220х310мм,толщина - 0.18мм.</t>
+  </si>
+  <si>
+    <t>697515</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/652/pvygjpbdd8s1oxoh7k8smplpytuxmxmw.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папка-уголок пластиковая Erich Krause Fizzy Clear, A4, прозрачный  в пакете по 12 шт. </t>
+  </si>
+  <si>
+    <t>Папка-уголок формата А4 из высококачественного прозрачного пластика с текстурой поверхности &amp;quot;апельсиновая корка&amp;quot;, на которой не видно отпечатков пальцев и мелких царапин. Предназначена для хранения и транспортировки небольшого количества документов. Папка вмещает до 20 бумажных листов. Размер - 220х310мм,толщина - 0.12мм.</t>
+  </si>
+  <si>
+    <t>697520</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3b8/yo54nomhvxvphm5pxavmjf2aj4w7fog4.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папка-уголок пластиковая Erich Krause Glossy Classic, A4, ассорти  в пакете по 12 шт. </t>
+  </si>
+  <si>
+    <t>Папка-уголок формата А4 из высококачественного прозрачного пластика с текстурой поверхности &amp;quot;зеркало&amp;quot;, на которой не видно отпечатков пальцев и мелких царапин. Предназначена для хранения и транспортировки небольшого количества документов. Папка вмещает до 20 бумажных листов. Цвет папки - ассорти: синий, зеленый, красный, прозрачный. Размер - 220х310мм,толщина - 0.16мм.</t>
+  </si>
+  <si>
+    <t>697525</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1c9/c62de67gxxmp13adtq40quc9b0amz6fw.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папка-уголок пластиковая Erich Krause Glossy Classic, A4, зеленый  в пакете по 12 шт. </t>
+  </si>
+  <si>
+    <t>Папка-уголок формата А4 из высококачественного прозрачного пластика с текстурой поверхности &amp;quot;зеркало&amp;quot;, на которой не видно отпечатков пальцев и мелких царапин. Предназначена для хранения и транспортировки небольшого количества документов. Папка вмещает до 20 бумажных листов. Цвет папки - зеленый. Размер - 220х310мм,толщина - 0.16мм.</t>
+  </si>
+  <si>
+    <t>697526</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/43f/xli1rnwgwaaytetwnocjspral4lr29oi.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папка-уголок пластиковая Erich Krause Glossy Classic, A4, красный  в пакете по 12 шт. </t>
+  </si>
+  <si>
+    <t>Папка-уголок формата А4 из высококачественного прозрачного пластика с текстурой поверхности &amp;quot;зеркало&amp;quot;, на которой не видно отпечатков пальцев и мелких царапин. Предназначена для хранения и транспортировки небольшого количества документов. Папка вмещает до 20 бумажных листов. Цвет папки - красный. Размер - 220х310мм,толщина - 0.16мм.</t>
+  </si>
+  <si>
+    <t>697527</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b65/j3kt35jna70igzgz9nwzbf1w9pt3kemb.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папка-уголок пластиковая Erich Krause Glossy Classic, A4, синий  в пакете по 12 шт. </t>
+  </si>
+  <si>
+    <t>Папка-уголок формата А4 из высококачественного прозрачного пластика с текстурой поверхности &amp;quot;зеркало&amp;quot;, на которой не видно отпечатков пальцев и мелких царапин. Предназначена для хранения и транспортировки небольшого количества документов. Папка вмещает до 20 бумажных листов. Цвет папки - синий. Размер - 220х310мм,толщина - 0.16мм.</t>
+  </si>
+  <si>
+    <t>697528</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5f0/a39iw9ggd2e00hhxcveh3ja2t8n29dta.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папка-уголок пластиковая Erich Krause Glossy Neon, A4, полупрозрачная, ассорти  в пакете по 12 шт. </t>
+  </si>
+  <si>
+    <t>Папка-уголок формата А4 из высококачественного прозрачного пластика с текстурой поверхности &amp;quot;зеркало&amp;quot;, на которой не видно отпечатков пальцев и мелких царапин. Предназначена для хранения и транспортировки небольшого количества документов. Папка вмещает до 20 бумажных листов. Цвет папки - ассорти:желтый, зеленый, оранжевый, розовый. Размер - 220х310мм,толщина - 0.18мм.</t>
+  </si>
+  <si>
+    <t>697529</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5e3/sjxh1brq5rtcog1geqz86341y2674vo0.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папка-уголок пластиковая Erich Krause Glossy Vivid, A4, полупрозрачная, ассорти  в пакете по 12 шт. </t>
+  </si>
+  <si>
+    <t>Папка-уголок формата А4 из высококачественного прозрачного пластика с текстурой поверхности &amp;quot;зеркало&amp;quot;, на которой не видно отпечатков пальцев и мелких царапин. Предназначена для хранения и транспортировки небольшого количества документов. Папка вмещает до 20 бумажных листов. Цвет папки - ассорти: бирюзовый, синий, фиолетовый, маджента. Размер - 220х310мм,толщина - 0.18мм.</t>
+  </si>
+  <si>
+    <t>697530</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e59/gcm3rt00lqapp917n83auicar4yblf4k.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папка-уголок с 2 карманами Erich Krause Glossy Neon, A4, полупрозрачная, ассорти  в пакете по 12 шт. </t>
+  </si>
+  <si>
+    <t>Папка-уголок с 2 карманами ErichKrause® Glossy Neon, A4, полупрозрачная, ассорти &amp;#40;в пакете по 12 шт.&amp;#41;</t>
+  </si>
+  <si>
+    <t>697535</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fb0/j5jkib23sy5mmgg7qym05tft6z00z8bk.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папка-уголок с 2 карманами Erich Krause Matt Pastel, A4, непрозрачная, ассорти  в пакете по 12 шт. </t>
+  </si>
+  <si>
+    <t>Папка-уголок с 2 карманами ErichKrause® Matt Pastel, A4, непрозрачная, ассорти &amp;#40;в пакете по 12 шт.&amp;#41;</t>
+  </si>
+  <si>
+    <t>697536</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8f2/l35x0wgws27b5ws7d2vjx2f6zyfunses.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок плотная BRAUBERG SUPER, 0,18 мм, прозрачная, 270478</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG SUPER предназначена для хранения и транспортировки документов. Является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 180 мкм. Она предотвращает смятие, загрязнение или намокание бумаг. Прозрачный материал позволяет увидеть содержимое, не открывая папку. Специальная выемка для перелистывания листов облегчает работу с документами.</t>
+  </si>
+  <si>
+    <t>701400</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/05a/anilkngvv10h9k62xz1xw7mkhk13pe39.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок плотная BRAUBERG SUPER, 0,18 мм, синяя, 270479</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG SUPER предназначена для хранения и транспортировки документов. Является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 150 мкм. Она предотвращает смятие, загрязнение или намокание бумаг. Прозрачный материал позволяет увидеть содержимое, не открывая папку. Специальная выемка для перелистывания листов облегчает работу с документами. Данная папка заметно выделяется среди других благодаря насыщенному синему цвету.</t>
+  </si>
+  <si>
+    <t>701401</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/514/q33ui4tr40znk6hjlvqcu1d9y5qrzed8.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок А4 оранжевая</t>
+  </si>
+  <si>
+    <t>706393</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9e1/pbuf8f3ugqu2w35xvmiecifxay728sps.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок А4 черная</t>
+  </si>
+  <si>
+    <t>706394</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/181/iw6unfjl6tse85qe1dtqhy6hfp85h1tw.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок А4 зел ная</t>
+  </si>
+  <si>
+    <t>Папка-уголок зелёная А4</t>
+  </si>
+  <si>
+    <t>706395</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e50/5sgyut7m8id4famf2z39k0ne78tq3bq3.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок Berlingo  quot;Eco XS quot; А4, 200мкм, с рисунком</t>
+  </si>
+  <si>
+    <t>Папка-уголок пластиковая Berlingo &amp;quot;Eco XS&amp;quot; формата А4 с рисунком. Удобная полукруглая вырубка с лицевой стороны. Быстрый доступ к документам.&amp;nbsp;&amp;nbsp;Изготовлена из высококачественного полипропилена с матовой текстурой поверхности &amp;quot;апельсиновая корка&amp;quot;, на которой не видно отпечатков пальцев и мелких царапин. Предназначена для хранения документов. Толщина 200мкм. Вмещает до 20 листов. Упаковка в прозрачный пакет по форме на 12шт. Индивидуальный штрих-код на каждой папке-конверте на съемном стикере с информацией.</t>
+  </si>
+  <si>
+    <t>711037</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bc9/obgq0h7x0zfuv4q2w47wajx9idtmmh7w.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папка-уголок пластиковая Erich Krause Glossy Clear, A4, прозрачный  в пакете по 12 шт. </t>
+  </si>
+  <si>
+    <t>Папка-уголок пластиковая Erich Krause Glossy Clear, A4, прозрачный &amp;#40;в пакете по 12 шт.&amp;#41;</t>
+  </si>
+  <si>
+    <t>717711</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/734/68pxwoonjx3oxeofrt6o72ogava51sox.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок Berlingo  quot;Gradient quot;, 200мкм, с рисунком, с эффектом блесток, ассорти</t>
+  </si>
+  <si>
+    <t>Папка-уголок пластиковая, с эффектом блесток, Berlingo &amp;quot;Gradient&amp;quot; формата А4. 4 дизайна ассорти в стиле градиент. Эффект блесток достигается благодаря освещению, особенно заметно при холодном LED-освещении. Удобная полукруглая вырубка с лицевой стороны. Быстрый доступ к документам. Изготовлена из высококачественного полипропилена с текстурой поверхности &amp;quot;апельсиновая корка&amp;quot;, на которой не видно отпечатков пальцев и мелких царапин. Предназначена для хранения документов. Толщина 200мкм. Вмещает до 20 листов. Упаковка в прозрачный пакет по форме на 4шт с различными дизайнами. Индивидуальный штрих-код на каждой папке-конверте на съемном стикере с информацией.</t>
+  </si>
+  <si>
+    <t>801214</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3fd/jc108au6zjz64novcbn71zilm90lzqhf.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок Berlingo  quot;Haze quot;, 200мкм, голубая сиреневая, с рисунком, с эффектом блесток</t>
+  </si>
+  <si>
+    <t>Папка-уголок пластиковая, с эффектом блесток, на кнопке Berlingo &amp;quot;Haze&amp;quot; формата А4. Яркий привлекательный дизайн c использованием двух пастельных цветов. Эффект блесток достигается благодаря освещению, особенно заметно при холодном LED-освещении.&amp;nbsp;&amp;nbsp;Удобная полукруглая вырубка с лицевой стороны. Быстрый доступ к документам. Изготовлена из высококачественного полипропилена с текстурой поверхности &amp;quot;апельсиновая корка&amp;quot;, на которой не видно отпечатков пальцев и мелких царапин. Предназначена для хранения документов. Толщина 200мкм. Вмещает до 20 листов. Упаковка в прозрачный пакет по форме на 12шт. Индивидуальный штрих-код на каждой папке-конверте на съемном стикере с информацией.</t>
+  </si>
+  <si>
+    <t>801215</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/82c/tryuzb8a10rl8jy8pi6nehv5ifiq3chx.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок Berlingo  quot;Haze quot;, 200мкм, розовая голубая, с рисунком, с эффектом блесток</t>
+  </si>
+  <si>
+    <t>801217</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/285/zafn30w4qro2in1jmwkm339fbjfjoapc.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок Berlingo  quot;Haze quot;, 200мкм, сиреневая мятная, с рисунком, с эффектом блесток</t>
+  </si>
+  <si>
+    <t>801218</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/982/x21mqr5pz593ezi6700c8fa6kv5dr42a.jpeg</t>
+  </si>
+  <si>
+    <t>ПАПКА УГОЛОК С ОДНИМ ОТДЕЛЕНИЕМ,  quot;БЕЛАЯ МЕДВЕДИЦА quot;, А4, 2 ВИДА</t>
+  </si>
+  <si>
+    <t>ПАПКА УГОЛОК С ОДНИМ ОТДЕЛЕНИЕМ, &amp;quot;БЕЛАЯ МЕДВЕДИЦА&amp;quot;, А4, 2 ВИДА</t>
+  </si>
+  <si>
+    <t>815817</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/bruno-visconti/"&gt;Bruno Visconti&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/aae/0j5g489twmx7mj3erzyhm1hy4abm5q0x.jpeg</t>
+  </si>
+  <si>
+    <t>ПАПКА УГОЛОК, 3 ОТДЕЛЕНИЯ,  quot;КОТЫ В ЯПОНСКОМ СТИЛЕ quot;, А4, 4 ВИДА</t>
+  </si>
+  <si>
+    <t>ПАПКА УГОЛОК, 3 ОТДЕЛЕНИЯ, &amp;quot;КОТЫ В ЯПОНСКОМ СТИЛЕ&amp;quot;, А4, 4 ВИДА</t>
+  </si>
+  <si>
+    <t>815818</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3b1/b5oyq7wns6vhvb9e8a136o0884ssltoi.jpeg</t>
+  </si>
+  <si>
+    <t>ПАПКА УГОЛОК, 3 ОТДЕЛЕНИЯ,  quot;ЛАВАНДОВЫЕ ЛАМЫ quot;, А4</t>
+  </si>
+  <si>
+    <t>ПАПКА УГОЛОК, 3 ОТДЕЛЕНИЯ, &amp;quot;ЛАВАНДОВЫЕ ЛАМЫ&amp;quot;, А4</t>
+  </si>
+  <si>
+    <t>815819</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4bf/eh2rxffzqnfj1v7b6q2vrvajj0hmya5r.jpeg</t>
+  </si>
+  <si>
+    <t>ПАПКА УГОЛОК С ОДНИМ ОТДЕЛЕНИЕМ,  quot;FOREST DREAM quot;, А4, 2 ВИДА</t>
+  </si>
+  <si>
+    <t>ПАПКА УГОЛОК С ОДНИМ ОТДЕЛЕНИЕМ, &amp;quot;FOREST DREAM&amp;quot;, А4, 2 ВИДА</t>
+  </si>
+  <si>
+    <t>815824</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/699/u9f5s45yoyit310ky2430v08w6fcksg2.jpeg</t>
+  </si>
+  <si>
+    <t>ПАПКА УГОЛОК С ОДНИМ ОТДЕЛЕНИЕМ,  quot;ФРУКТЫ quot;, А4</t>
+  </si>
+  <si>
+    <t>ПАПКА УГОЛОК С ОДНИМ ОТДЕЛЕНИЕМ, &amp;quot;ФРУКТЫ&amp;quot;, А4</t>
+  </si>
+  <si>
+    <t>815825</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/21f/4g0kv3e51y0i8f0opqln139wowqpmpov.jpeg</t>
+  </si>
+  <si>
+    <t>ПАПКА УГОЛОК С ОДНИМ ОТДЕЛЕНИЕМ,  quot;КОФЕ БРЭЙК quot;, А4</t>
+  </si>
+  <si>
+    <t>ПАПКА УГОЛОК С ОДНИМ ОТДЕЛЕНИЕМ, &amp;quot;КОФЕ БРЭЙК&amp;quot;, А4</t>
+  </si>
+  <si>
+    <t>815826</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/430/nvjg2tacub8qjf5txx81wbswgfi86200.jpeg</t>
+  </si>
+  <si>
+    <t>ПАПКА УГОЛОК С ОДНИМ ОТДЕЛЕНИЕМ,  quot;ГОРОШЕК quot;, А4</t>
+  </si>
+  <si>
+    <t>ПАПКА УГОЛОК С ОДНИМ ОТДЕЛЕНИЕМ, &amp;quot;ГОРОШЕК&amp;quot;, А4</t>
+  </si>
+  <si>
+    <t>815827</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/88a/0491vr8pmah12ocwounyvay3usz6ir2w.jpeg</t>
+  </si>
+  <si>
+    <t>ПАПКА УГОЛОК С ОДНИМ ОТДЕЛЕНИЕМ,  quot;ОДУВАНЧИКИ quot;, А4</t>
+  </si>
+  <si>
+    <t>ПАПКА УГОЛОК С ОДНИМ ОТДЕЛЕНИЕМ, &amp;quot;ОДУВАНЧИКИ&amp;quot;, А4</t>
+  </si>
+  <si>
+    <t>815828</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/619/0mu9epmxl6m2mv0433wxqxlyuoklt3qx.jpeg</t>
+  </si>
+  <si>
+    <t>ПАПКА УГОЛОК, 3 ОТДЕЛЕНИЯ,  quot;КОФЕ БРЭЙК quot;, А4</t>
+  </si>
+  <si>
+    <t>ПАПКА УГОЛОК, 3 ОТДЕЛЕНИЯ, &amp;quot;КОФЕ БРЭЙК&amp;quot;, А4</t>
+  </si>
+  <si>
+    <t>815830</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/af6/16lcawc8qa0ghwi53gpjf1ngxwnpmspc.jpeg</t>
+  </si>
+  <si>
+    <t>ПАПКА УГОЛОК, 3 ОТДЕЛЕНИЯ,  quot;ГОРОШЕК quot;, А4</t>
+  </si>
+  <si>
+    <t>ПАПКА УГОЛОК, 3 ОТДЕЛЕНИЯ, &amp;quot;ГОРОШЕК&amp;quot;, А4</t>
+  </si>
+  <si>
+    <t>815831</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0a6/2f04tm1gythtu99z98czzrinihth4vfs.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок СТАММ, А4, 150мкм, прозрачная, бесцветная</t>
+  </si>
+  <si>
+    <t>Папка-уголок СТАММ формата А4 изготовлена из качественного полипропилена толщиной 150мкм. Предназначена для хранения и транспортировки документов. Изделие защищает бумаги от повреждений и загрязнений. Имеется боковой вырез для удобства использования. Вмещает до 50 листов. Цвет папки - бесцветный.</t>
+  </si>
+  <si>
+    <t>852812</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/stamm/"&gt;Стамм&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9f1/ery442vrml1yw69yh1i1i3t8q51rvxdb.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папка-уголок пластиковая Erich Krause  Fizzy Clear, A4, прозрачный, инд. ШК  в пакете по 24 штуки </t>
+  </si>
+  <si>
+    <t>Папка-уголок пластиковая ErichKrause® Fizzy Clear, A4, прозрачный, инд. ШК &amp;#40;в пакете по 24 шт.&amp;#41;</t>
+  </si>
+  <si>
+    <t>854937</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2a3/bu6mela0lnljg7zz3dq3g9fmpas1o5rv.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папка-уголок пластиковая ErichKrause  Diagonal Pastel, A4, непрозрачный, ассорти  в пакете по 24 штуки </t>
+  </si>
+  <si>
+    <t>Папка-уголок пластиковая ErichKrause® Diagonal Pastel, A4, непрозрачный, ассорти &amp;#40;в пакете по 24 шт.&amp;#41;</t>
+  </si>
+  <si>
+    <t>882846</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/32e/g4wyp2a3j6d3is07nuyu3a3o31x5cmbq.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папка-уголок пластиковая ErichKrause  Glossy Classic, A4, полупрозрачный, ассорти  в пакете по 24 штуки </t>
+  </si>
+  <si>
+    <t>Папка-уголок пластиковая ErichKrause® Glossy Classic, A4, полупрозрачный, ассорти &amp;#40;в пакете по 24 шт.&amp;#41;</t>
+  </si>
+  <si>
+    <t>882847</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2ce/ju22uuzv83r31ina7xpywm0o05rt1nbz.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папка-уголок пластиковая ErichKrause  Glossy Neon, A4, полупрозрачный, ассорти  в пакете по 24 шт. </t>
+  </si>
+  <si>
+    <t>Папка-уголок пластиковая ErichKrause® Glossy Neon, A4, полупрозрачный, ассорти &amp;#40;в пакете по 24 шт.&amp;#41;</t>
+  </si>
+  <si>
+    <t>886305</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9cb/avdljmu5tcip66vzwwdrk9mzuf2hxr2x.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папка-уголок пластиковая ErichKrause  Glossy Vivid, A4, полупрозрачный, ассорти  в пакете по 24 шт. </t>
+  </si>
+  <si>
+    <t>Папка-уголок пластиковая ErichKrause® Glossy Vivid, A4, полупрозрачный, ассорти &amp;#40;в пакете по 24 шт.&amp;#41;</t>
+  </si>
+  <si>
+    <t>886306</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ddc/bjqmdyabhcc3j0vu8hl61yi1r4w7q8ol.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок СТАММ, А4, 150мкм, прозрачная, зеленая</t>
+  </si>
+  <si>
+    <t>Папка-уголок СТАММ формата А4 изготовлена из качественного полипропилена толщиной 150мкм. Предназначена для хранения и транспортировки документов. Изделие защищает бумаги от повреждений и загрязнений. Имеется боковой вырез для удобства использования. Вмещает до 50 листов. Цвет папки - зеленый.</t>
+  </si>
+  <si>
+    <t>926448</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1e2/ioney0coiff4sq1nt39avau1m3etnaoi.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок СТАММ, А4, 150мкм, прозрачная, красная</t>
+  </si>
+  <si>
+    <t>Папка-уголок СТАММ формата А4 изготовлена из качественного полипропилена толщиной 150мкм. Предназначена для хранения и транспортировки документов. Изделие защищает бумаги от повреждений и загрязнений. Имеется боковой вырез для удобства использования. Вмещает до 50 листов. Цвет папки - красный.</t>
+  </si>
+  <si>
+    <t>926449</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/92a/vlj0xvz5q8y2gfo6jbrdhuz2sprvvgwi.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок СТАММ, А4, 150мкм, прозрачная, синяя</t>
+  </si>
+  <si>
+    <t>Папка-уголок СТАММ формата А4 изготовлена из качественного полипропилена толщиной 150мкм. Предназначена для хранения и транспортировки документов. Изделие защищает бумаги от повреждений и загрязнений. Имеется боковой вырез для удобства использования. Вмещает до 50 листов. Цвет папки - синий.</t>
+  </si>
+  <si>
+    <t>926450</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f6b/843sch7o4hx3y9p9ct0z3knhdhb73ksi.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок А4, прозрачная, 0,10 мм, BRAUBERG EXTRA, 271698</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG EXTRA предназначена для хранения и транспортировки документов. Является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 100 мкм. Она предотвращает смятие, загрязнение или намокание бумаг. Прозрачный материал позволяет увидеть содержимое, не открывая папку. Специальная выемка для перелистывания листов облегчает работу с документами.</t>
+  </si>
+  <si>
+    <t>953864</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/87b/9spyux8t1sv31m2jll13qn3d7n3f5rc4.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок жесткая А4, желтая, 0,15 мм, BRAUBERG EXTRA, 271705</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG EXTRA предназначена для хранения и транспортировки документов. Является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 150 мкм. Она предотвращает смятие, загрязнение или намокание бумаг. Прозрачный материал позволяет увидеть содержимое, не открывая папку. Специальная выемка для перелистывания листов облегчает работу с документами.</t>
+  </si>
+  <si>
+    <t>953866</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/017/6yz03134vuzvff8j9345fkcz9w6iizf5.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папка-уголок пластиковая ErichKrause Matt Pastel Bloom, A5 , непрозрачный, ассорти  в пакете по 12 штук </t>
+  </si>
+  <si>
+    <t>Папка-уголок пластиковая ErichKrause Matt Pastel Bloom, A5&amp;#43;, непрозрачный, ассорти &amp;#40;в пакете по 12 штук&amp;#41;</t>
+  </si>
+  <si>
+    <t>960829</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/658/kfx4l8rey7pwwod3wdiu2kfl7ssuy818.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папка-уголок пластиковая ErichKrause Soft Manga, A4, непрозрачный, ассорти  в пакете по 12 штук </t>
+  </si>
+  <si>
+    <t>Папка-уголок пластиковая ErichKrause Soft Manga, A4, непрозрачный, ассорти &amp;#40;в пакете по 12 штук&amp;#41;</t>
+  </si>
+  <si>
+    <t>960831</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2d7/niu136ydkup4chq0mqnhtzihzqpqf1hf.jpg</t>
+  </si>
+  <si>
+    <t>Папка уголок Комус с цветными клапанами и 3 цветными разделителями, 10 шт уп. в ассортименте</t>
+  </si>
+  <si>
+    <t>Папка уголок Комус с цветными клапанами и 3 цветными разделителями, 10 шт/уп. в ассортименте</t>
+  </si>
+  <si>
+    <t>965550</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/komus/"&gt;Комус&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f92/7kcv78378b8omog575x0x0tjoxvqcmlh.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок Berlingo  quot;Instinct quot;, А4, 330мкм, лаванда</t>
+  </si>
+  <si>
+    <t>Папка-уголок Berlingo &amp;quot;Instinct&amp;quot;, А4, 330мкм, лаванда</t>
+  </si>
+  <si>
+    <t>968342</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/90e/3muq4z0gj3o1zdik0fmi3qa4xbyexdti.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок СТАММ А4, 150мкм, пластик, непрозрачная, черная</t>
+  </si>
+  <si>
+    <t>968348</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c8e/x6bnnx0hl8jbhy0jtguwe0emkna2k657.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок СТАММ А4, 150мкм, пластик, прозрачная, желтая</t>
+  </si>
+  <si>
+    <t>968349</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/824/fzqt0i6m99pggx01h9aejqwjaf2hygf0.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок СТАММ А4, 180мкм, пластик, непрозрачная, ассорти</t>
+  </si>
+  <si>
+    <t>968350</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ab6/3gmmtx6w89hcf928wg2eior1ejhmjxne.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок СТАММ А4, 180мкм, пластик, прозрачная, ассорти</t>
+  </si>
+  <si>
+    <t>968355</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/53d/jpcvr6unps3soakl0urw3xotg727mcvp.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок СТАММ А4, 180мкм, пластик, прозрачная, желтая</t>
+  </si>
+  <si>
+    <t>968357</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ed3/t0rejvmzkxpkd5cjrcp9g7xi6xu1hb9t.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папка-уголок пластиковая Erich Krause Matt Pastel Bloom, A4, непрозрачный, ассорти  в пакете по 12 штук </t>
+  </si>
+  <si>
+    <t>Папка-уголок формата А4 из высококачественного непрозрачного пластика с текстурой поверхности &amp;quot;песок&amp;quot;, на которой не видно отпечатков пальцев и мелких царапин. Предназначена для хранения и транспортировки небольшого количества документов. Папка вмещает до 20 бумажных листов. Цвет папки - ассорти: голубой, зеленый, персиковый, фиолетовый. Размер - 220х310мм, толщина - 0.18мм.</t>
+  </si>
+  <si>
+    <t>974693</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/efd/i7f5dc6ikf7kvumuu028xps0drjqt14a.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папка-уголок пластиковая Erich Krause Soft Manga, A5 , непрозрачный, ассорти  в пакете по 12 штук </t>
+  </si>
+  <si>
+    <t>Папка-уголок формата A5&amp;#43; из высококачественного непрозрачного пластика с текстурой поверхности &amp;quot;софт-тач&amp;quot;, на которой не видно отпечатков пальцев и мелких царапин. Предназначена для хранения и транспортировки небольшого количества документов. Папка вмещает до 20 бумажных листов. Цвет папки - ассорти: бежевый, голубой, розовый, фиолетовый. Размер - 184х226мм, толщина - 0.18мм.</t>
+  </si>
+  <si>
+    <t>974694</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/774/7bjnqcx7h24xgcrozoa7n1l0zzalxg3p.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папка-уголок пластиковая Erich Krause Soft Manga, с 2 карманами, A4, непрозрачный, ассорти  в пакете по 12 штук </t>
+  </si>
+  <si>
+    <t>Папка-уголок с 2 карманами формата А4 из высококачественного полупрозрачного пластика с текстурой поверхности &amp;quot;софт-тач&amp;quot;, на которой не видно отпечатков пальцев и мелких царапин. Предназначена для хранения и транспортировки небольшого количества документов форматов А4 и А3. Папка вмещает до 40 бумажных листов. Цвет папки - ассорти: бежевый, голубой, розовый, фиолетовый. Размер - 220х310мм, толщина - 0.18мм. Код и баркод на каждой единице товара.</t>
+  </si>
+  <si>
+    <t>974695</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/776/lt16ezsadat2wh05n6zukr8236db00p0.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок с карманом для визитки А4, прозрачная, 0,18 мм, BRAUBERG EXTRA, 271706</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG EXTRA предназначена для хранения и транспортировки документов. Является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 180 мкм. Она предотвращает смятие, загрязнение или намокание бумаг. Прозрачный материал позволяет увидеть содержимое, не открывая папку. Специальная выемка для перелистывания листов облегчает работу с документами. Кроме того, на лицевой стороне папки-уголка присутствует карман для визитки.</t>
+  </si>
+  <si>
+    <t>975829</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/84f/j968qm44c9tx1tm39197p94vueity0h9.jpg</t>
+  </si>
+  <si>
+    <t>Папка уголок А4 Комус Русская серия Arctic Mountain 200 мкм, 2шт уп</t>
+  </si>
+  <si>
+    <t>Папка уголок А4 Комус Русская серия Arctic&amp;Mountain 200 мкм, 2шт/уп</t>
+  </si>
+  <si>
+    <t>990181</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/073/nfpfnyswqt44tqbbtvjkls353ofpw6qn.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок Berlingo  quot;Haze quot; А4, 200мкм, софт-тач, двухцветная, ассорти</t>
+  </si>
+  <si>
+    <t>Папка-уголок Berlingo &amp;quot;Haze&amp;quot; А4, 200мкм, софт-тач, двухцветная, ассорти</t>
+  </si>
+  <si>
+    <t>999001</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/192/fmjm6fr6i13hmqca2kuhefnfp6qpui7w.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок Berlingo  quot;Soft Touch quot;, А4, 200мкм, софт-тач, ассорти</t>
+  </si>
+  <si>
+    <t>Папка-уголок Berlingo &amp;quot;Soft Touch&amp;quot;, А4, 200мкм, софт-тач, ассорти</t>
+  </si>
+  <si>
+    <t>999006</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e91/w4wpo9yfqpd4vwzck3mnh3ee3fm3s2p6.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок Berlingo  quot;Soft Touch quot;, А4, 200мкм, софт-тач, прозрачная</t>
+  </si>
+  <si>
+    <t>Папка-уголок Berlingo &amp;quot;Soft Touch&amp;quot;, А4, 200мкм, софт-тач, прозрачная</t>
+  </si>
+  <si>
+    <t>999009</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/75f/wjhqb4x39kewniziy7lba6l51cw2q6lj.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок Berlingo  quot;Soft Touch quot;, А4, 200мкм, софт-тач, фиолетовая</t>
+  </si>
+  <si>
+    <t>Папка-уголок Berlingo &amp;quot;Soft Touch&amp;quot;, А4, 200мкм, софт-тач, фиолетовая</t>
+  </si>
+  <si>
+    <t>999011</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ecb/50muu3b0hxo07w8lyrezowqb8az5u655.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папка-уголок пластиковая ErichKrause Soft Reef, A4, непрозрачный, ассорти  в пакете по 12 штук </t>
+  </si>
+  <si>
+    <t>Папка-уголок формата А4 из высококачественного непрозрачного пластика с текстурой поверхности &amp;quot;софт-тач&amp;quot;, на которой не видно отпечатков пальцев и мелких царапин. Предназначена для хранения и транспортировки небольшого количества документов. Папка вмещает до 20 бумажных листов. Цвет папки - ассорти: бирюзовый, индиго, коралловый, лайм. Размер - 220х310мм, толщина - 0.18мм.</t>
+  </si>
+  <si>
+    <t>999186</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cf2/7tr0sttjcmnvkn61jlcu7u9hetderedh.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок Stanger А4 прозрач. пластик 200 мкм зелен. 1 отд</t>
+  </si>
+  <si>
+    <t>1007218</t>
   </si>
   <si>
     <t>&lt;a href="/brands/stanger/"&gt;Stanger&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/1e0/1e034f82c25781c2ff0269662fbb4b7a/1bc3ed2dce23f4a11015e388522a3c65.jpg</t>
-[...212 lines deleted...]
-    <t>&lt;a href="/brands/berlingo/"&gt;Berlingo&lt;/a&gt;</t>
+    <t>http://anytos.ru//upload/iblock/dbe/5pp5js1743th3qes8j5kanihivj9rjjm.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок жесткая, непрозрачная, А4, цвет аквамарин, 0,15 мм, BRAUBERG PASTEL, 272889</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG PASTEL предназначена для хранения и транспортировки документов. Она станет незаменимым помощником для студента, школьника или офисного сотрудника. Папка формата А4 изготовлена из высококачественного полипропилена плотностью 150 мкм. Она защищает документы от смятия, загрязнения и намокания. Специальная выемка для перелистывания упрощает работу с бумагами. Папка выделяется среди аналогов благодаря пастельному аквамариновому цвету.</t>
+  </si>
+  <si>
+    <t>1009999</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/432/1iysaw5bs9mujllhblab4gerxaulduw9.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок жесткая, непрозрачная, А4, цвет лиловый, 0,15 мм, BRAUBERG PASTEL, 272890</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG PASTEL предназначена для хранения и транспортировки документов. Она станет незаменимым помощником для студента, школьника или офисного сотрудника. Папка формата А4 изготовлена из высококачественного полипропилена плотностью 150 мкм. Она защищает документы от смятия, загрязнения и намокания. Специальная выемка для перелистывания упрощает работу с бумагами. Папка выделяется среди аналогов благодаря пастельному лиловому цвету.</t>
+  </si>
+  <si>
+    <t>1010000</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/436/2rtx580se25n3ws574cweq8n22avh3es.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок жесткая А4 BRAUBERG UNIVERSAL, прозрачная, 0,18 мм, 273054</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG UNIVERSAL предназначена для хранения и транспортировки документов. Является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 180 мкм. Она предотвращает смятие, загрязнение или намокание бумаг. Прозрачный материал позволяет увидеть содержимое, не открывая папку. Специальная выемка для перелистывания листов облегчает работу с документами.</t>
+  </si>
+  <si>
+    <t>1011445</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/840/z4d2grdifwrd3qkeliuine9wdds646va.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок жесткая прозрачная А4 BRAUBERG UNIVERSAL, черная, 0,15 мм, 273051</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG UNIVERSAL предназначена для хранения и транспортировки документов. Является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 150 мкм. Она предотвращает смятие, загрязнение или намокание бумаг. Прозрачный материал позволяет увидеть содержимое, не открывая папку. Специальная выемка для перелистывания листов облегчает работу с документами.</t>
+  </si>
+  <si>
+    <t>1011940</t>
+  </si>
+  <si>
+    <t>Папка-уголок жесткая А4 BRAUBERG UNIVERSAL, прозрачная, 0,15 мм, 273049</t>
+  </si>
+  <si>
+    <t>1012399</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/853/p69qdgijjrh6teetp1xntgb0nlitww04.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок жесткая непрозрачная А4 BRAUBERG UNIVERSAL, зеленая, 0,18 мм, 273057</t>
+  </si>
+  <si>
+    <t>1012400</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bfa/b4wonvxyw3ybrmny5n79k0ays063nyu2.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок жесткая непрозрачная А4 BRAUBERG UNIVERSAL, синяя, 0,18 мм, 273055</t>
+  </si>
+  <si>
+    <t>1012401</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/be7/c5bdww48uspcp3grz6s2mxwx5m65jvr6.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок жесткая непрозрачная А4 BRAUBERG UNIVERSAL, черная, 0,18 мм, 273056</t>
+  </si>
+  <si>
+    <t>1012402</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/530/471szbj80p0fh3c9kl3kilvadde8yk03.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок жесткая прозрачная А4 BRAUBERG UNIVERSAL, красная, 0,15 мм, 273052</t>
+  </si>
+  <si>
+    <t>1012404</t>
+  </si>
+  <si>
+    <t>Папка-уголок жесткая прозрачная А4 BRAUBERG UNIVERSAL, синяя, 0,15 мм, 273050</t>
+  </si>
+  <si>
+    <t>1012405</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f28/609fhhc7pficzuncu3jmp6doyahmlbgf.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок жесткая, непрозрачная, А4, BRAUBERG  quot;UNIVERSAL quot;, красная, 0,18 мм, 273058</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG &amp;quot;UNIVERSAL&amp;quot; предназначена для хранения и транспортировки документов. Является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 180 мкм. Она предотвращает смятие, загрязнение или намокание бумаг. Прозрачный материал позволяет увидеть содержимое, не открывая папку. Специальная выемка для перелистывания листов облегчает работу с документами.</t>
+  </si>
+  <si>
+    <t>1012406</t>
+  </si>
+  <si>
+    <t>Папка-уголок прозрачная А4 BRAUBERG UNIVERSAL, зеленая, 0,10 мм, 273048</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG UNIVERSAL предназначена для хранения и транспортировки документов. Является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из полипропилена плотностью 100 мкм. Она предотвращает смятие, загрязнение или намокание бумаг. Прозрачный материал позволяет увидеть содержимое, не открывая папку. Специальная выемка для перелистывания листов облегчает работу с документами.</t>
+  </si>
+  <si>
+    <t>1012407</t>
+  </si>
+  <si>
+    <t>Папка-уголок прозрачная А4 BRAUBERG UNIVERSAL, красная, 0,10 мм, 273047</t>
+  </si>
+  <si>
+    <t>1012408</t>
+  </si>
+  <si>
+    <t>Папка-уголок прозрачная А4 BRAUBERG UNIVERSAL, синяя, 0,10 мм, 273045</t>
+  </si>
+  <si>
+    <t>1012409</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3bc/fpexmd4ucpyps0td472jjntwz0pce3te.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок 2 кармана, А4, BRAUBERG  quot;SPECIAL quot;, прозрачная, 0,18 мм, 273059</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG предназначена для хранения и транспортировки документов и является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 180 мкм. Она предотвращает смятие, загрязнение или намокание бумаг, а благодаря внутреннему карману позволяет хранить в 2 раза больше бумаг. Прозрачный материал позволяет увидеть содержимое, не открывая папку.</t>
+  </si>
+  <si>
+    <t>1014948</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/dc9/ut1piwm24uwl377ft5yx9ial03h1oss4.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок 2 кармана, непрозрачная, А4, BRAUBERG  quot;SPECIAL quot;, красная, 0,18 мм, 273061</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG предназначена для хранения и транспортировки документов и является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 180 мкм. Она предотвращает смятие, загрязнение или намокание бумаг, а благодаря внутреннему карману позволяет хранить в 2 раза больше бумаг. Непрозрачный материал способен скрыть содержимое от посторонних глаз. Данная папка заметно выделяется среди других благодаря насыщенному красному цвету.</t>
+  </si>
+  <si>
+    <t>1014949</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/306/3hbnx3a2bumxi7100b2cro4v9yjh5mq3.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок 2 кармана, непрозрачная, А4, BRAUBERG  quot;SPECIAL quot;, синяя, 0,18 мм, 273060</t>
+  </si>
+  <si>
+    <t>1014950</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7e9/rfe1tn6aa83l2wrutrv64cygfhlo32jh.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок 3 отделения, жесткая, А4, BRAUBERG  quot;SPECIAL quot;, прозрачная, 0,15 мм, 273062</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG предназначена для хранения и транспортировки документов и является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 150 мкм. Она предотвращает смятие, загрязнение или намокание бумаг. Имеет 3 отделения, разделенных ярлычками. Прозрачный материал позволяет увидеть содержимое, не открывая папку.</t>
+  </si>
+  <si>
+    <t>1014951</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/42e/6di75qvnsza6ggufkt3u1hgtxhupbm39.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок 3 отделения, жесткая, непрозрачная, А4, BRAUBERG  quot;SPECIAL quot;, красная, 0,15 мм, 273064</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG предназначена для хранения и транспортировки документов и является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 150 мкм. Она предотвращает смятие, загрязнение или намокание бумаг. Имеет 3 отделения, разделенных ярлычками. Непрозрачный материал способен скрыть содержимое от посторонних глаз. Данная папка заметно выделяется среди других благодаря насыщенному красному цвету.</t>
+  </si>
+  <si>
+    <t>1014952</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/07f/9ry5ttl7uzmx3z8atnbcw92809hbztel.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок 3 отделения, жесткая, непрозрачная, А4, BRAUBERG  quot;SPECIAL quot;, синяя, 0,15 мм, 273063</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG предназначена для хранения и транспортировки документов и является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из высококачественного полипропилена плотностью 150 мкм. Она предотвращает смятие, загрязнение или намокание бумаг. Имеет 3 отделения, разделенных ярлычками. Непрозрачный материал способен скрыть содержимое от посторонних глаз. Данная папка заметно выделяется среди других благодаря насыщенному синему цвету.</t>
+  </si>
+  <si>
+    <t>1014953</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e94/z6h5yi1h68y7l2s77btgr8m0wxlo6tig.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок А4 BRAUBERG UNIVERSAL, прозрачная, 0,10 мм, со штрихкодом, 273044</t>
+  </si>
+  <si>
+    <t>Папка-уголок BRAUBERG &amp;quot;UNIVERSAL&amp;quot; предназначена для хранения и транспортировки документов. Является незаменимым атрибутом для студента, школьника или офисного работника. Папка формата А4 выполнена из полипропилена плотностью 100 мкм. Она предотвращает смятие, загрязнение или намокание бумаг. Прозрачный материал позволяет увидеть содержимое, не открывая папку. Специальная выемка для перелистывания листов облегчает работу с документами.</t>
+  </si>
+  <si>
+    <t>1014954</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/633/k1ezjwsu0mketjzwimud5oi1n7ujb1y1.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок прозрачная А4 BRAUBERG UNIVERSAL, черная, 0,10 мм, со штрихкодом, 273046</t>
+  </si>
+  <si>
+    <t>1014955</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a96/0z0wv3lduobhmt1rnqr9t0icrlhjsr7q.jpeg</t>
+  </si>
+  <si>
+    <t>ПАПКА УГОЛОК С ОДНИМ ОТДЕЛЕНИЕМ,  quot;FLORA.ИРИСЫ quot;, А4</t>
+  </si>
+  <si>
+    <t>Папка-уголок с одним отделением &amp;quot;FLORA.ИРИСЫ&amp;quot; стандартного формата А4. Папка изготовлена из плотного полимерного материала, не царапается, хорошо сохраняет форму. Рисунок нанесен качественной печатью, поэтому смотрится ярко и не стирается при интенсивном использовании. Можно использовать и дома, и в офисе для хранения и переноски бумаг.</t>
+  </si>
+  <si>
+    <t>1017068</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a70/myfr8nv5tgre3vtba8igt6mdgelu29rn.jpeg</t>
+  </si>
+  <si>
+    <t>ПАПКА УГОЛОК С ОДНИМ ОТДЕЛЕНИЕМ,  quot;FLORA.ЛУГОВЫЕ ТРАВЫ quot;, А4</t>
+  </si>
+  <si>
+    <t>Папка-уголок с одним отделением &amp;quot;FLORA.ЛУГОВЫЕ ТРАВЫ&amp;quot; стандартного формата А4. Папка изготовлена из плотного полимерного материала, не царапается, хорошо сохраняет форму. Рисунок нанесен качественной печатью, поэтому смотрится ярко и не стирается при интенсивном использовании. Можно использовать и дома, и в офисе для хранения и переноски бумаг.</t>
+  </si>
+  <si>
+    <t>1017069</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/61a/8ac2blibbe4sb6r9qworhsm1etg6og7b.jpeg</t>
+  </si>
+  <si>
+    <t>ПАПКА УГОЛОК С ОДНИМ ОТДЕЛЕНИЕМ,  quot;FLORA.ПИОНЫ quot;, А4</t>
+  </si>
+  <si>
+    <t>Папка-уголок с одним отделением &amp;quot;FLORA.ПИОНЫ&amp;quot; стандартного формата А4. Папка изготовлена из плотного полимерного материала, не царапается, хорошо сохраняет форму. Рисунок нанесен качественной печатью, поэтому смотрится ярко и не стирается при интенсивном использовании. Можно использовать и дома, и в офисе для хранения и переноски бумаг.</t>
+  </si>
+  <si>
+    <t>1017070</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/365/eoet52u6i4sbdi9iwxs349ka9rmtqlbp.jpeg</t>
+  </si>
+  <si>
+    <t>ПАПКА-УГОЛОК С ОДНИМ ОТДЕЛЕНИЕМ,  quot;ПРОСТО ЛЮБОВЬ.КОТИКИ ПРИНОСЯТ СЧАСТЬЕ quot;, А4</t>
+  </si>
+  <si>
+    <t>ПАПКА-УГОЛОК С ОДНИМ ОТДЕЛЕНИЕМ, &amp;quot;ПРОСТО ЛЮБОВЬ.КОТИКИ ПРИНОСЯТ СЧАСТЬЕ&amp;quot;, А4</t>
+  </si>
+  <si>
+    <t>1021292</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/047/wayuns3wos6fnm5k1jgzw9n8sq7i4r9z.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Папка-уголок пластиковая ErichKrause Песок Морской шторм, A4, непрозрачный, ассорти  в пакете по 12 штук </t>
+  </si>
+  <si>
+    <t>Папка-уголок пластиковая ErichKrause Песок Морской шторм, A4, непрозрачный, ассорти &amp;#40;в пакете по 12 штук&amp;#41;</t>
+  </si>
+  <si>
+    <t>1022637</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/919/zrhe7lrh45wpi2mq06on0nz7nmnw8g1l.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок СТАММ  quot;Сияние quot; А4, 180мкм, пластик, непрозрачная, розовый</t>
+  </si>
+  <si>
+    <t>Папка-уголок «СТАММ» серии «Сияние» подходит для хранения и переноски документов формата А4. Она защищает бумаги от повреждений и загрязнений. Папка сделана из качественного полипропилена толщиной 180 мкм. Сбоку есть вырез для удобного извлечения бумаг. Размер папки — 220*308 мм. Изделие вмещает до 50 листов. Цвет — розовый с золотым переливом. • Вместимость: 50, • Формат: А4, • Цвет: розовый с золотым переливом.</t>
+  </si>
+  <si>
+    <t>1025843</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/450/450847b8af68047b0cbab0deb6f52bc4/9a7e80f30a8758f78513f518d0099978.jpg</t>
-[...1331 lines deleted...]
-    <t>968354</t>
+    <t>http://anytos.ru//upload/iblock/ba6/9je0xwj971qq9yll8yz6huesmcpb2fni.jpg</t>
+  </si>
+  <si>
+    <t>Папка-уголок СТАММ А4, 180мкм, пластик, пастельное ассорти</t>
+  </si>
+  <si>
+    <t>Папка-уголок «СТАММ» формата А4 изготовлена из качественного полипропилена толщиной 180 мкм. Вмещает до 50 листов. Предназначена для хранения и транспортировки документов. Изделие защищает бумаги от повреждений и загрязнений. Имеется боковой вырез для удобства использования. Размер папки – 220х308 мм. В упаковке представлено ассорти из пяти пастельных цветов: желтого, розового, мятного, голубого и фиолетового. • Вместимость, в листах: 50, • Формат: А4, • Цвет: ассорти</t>
+  </si>
+  <si>
+    <t>1025844</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/61d/3dnepre26gbzsfz38wvffdqiewe5ypqa.jpg</t>
   </si>
   <si>
     <t>Папка-уголок СТАММ А4, 180мкм, пластик, прозрачная, бесцветная</t>
   </si>
   <si>
     <t>968356</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/53d/jpcvr6unps3soakl0urw3xotg727mcvp.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/a70/3iijvs55yi30r1sshglf2id6cosh01vc.jpg</t>
   </si>
   <si>
     <t>Папка-уголок СТАММ А4, 180мкм, пластик, прозрачная, зеленая</t>
   </si>
   <si>
     <t>968358</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/7e2/e4crvqofyblgjcvkk22e91xg6hk3ty4o.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/fdc/m66w9ne5gybq12yk697ifhv9ysne1r8f.jpg</t>
   </si>
   <si>
     <t>Папка-уголок СТАММ А4, 180мкм, пластик, прозрачная, синяя</t>
   </si>
   <si>
     <t>968360</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/5cd/f7bqusarhzbj9rno524ywkwt5g8fkf4x.jpg</t>
-[...274 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/d4a/gkw5v3q0ncx162sfxyem8hoebbkppy5x.jpg</t>
   </si>
   <si>
     <t>Папка-уголок Berlingo  quot;Soft Touch quot;, А4, 200мкм, софт-тач, черная</t>
   </si>
   <si>
     <t>Папка-уголок Berlingo &amp;quot;Soft Touch&amp;quot;, А4, 200мкм, софт-тач, черная</t>
   </si>
   <si>
     <t>999012</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/ecb/50muu3b0hxo07w8lyrezowqb8az5u655.jpg</t>
-[...19 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/dd3/zcn2eriabf4zpkpnnux5uwhse1b6dp9t.jpg</t>
   </si>
   <si>
     <t>Папка-уголок СТАММ, А4, 150мкм, непрозрачная, ассорти</t>
   </si>
   <si>
     <t>1001941</t>
-  </si>
-[...355 lines deleted...]
-    <t>1017070</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -2833,57 +1957,57 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M215"/>
+  <dimension ref="A1:M132"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="G215" sqref="G215"/>
+      <selection pane="bottomRight" activeCell="J132" sqref="J132"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="24" customWidth="true" style="0"/>
     <col min="4" max="4" width="24" customWidth="true" style="0"/>
     <col min="5" max="5" width="24" customWidth="true" style="0"/>
     <col min="6" max="6" width="24" customWidth="true" style="0"/>
     <col min="7" max="7" width="24" customWidth="true" style="0"/>
     <col min="8" max="8" width="24" customWidth="true" style="0"/>
     <col min="9" max="9" width="24" customWidth="true" style="0"/>
     <col min="10" max="10" width="24" customWidth="true" style="0"/>
     <col min="11" max="11" width="24" customWidth="true" style="0"/>
     <col min="12" max="12" width="24" customWidth="true" style="0"/>
     <col min="13" max="13" width="24" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:13" customHeight="1" ht="18" s="2" customFormat="1">
       <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>1</v>
       </c>
@@ -2903,4894 +2027,4160 @@
         <v>6</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="1"/>
+      <c r="C4" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="D4" s="1" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="F4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="3">
+        <v>87.02</v>
+      </c>
+      <c r="F4" s="3">
+        <v>93.72</v>
+      </c>
+      <c r="G4" s="3">
+        <v>100.41</v>
+      </c>
+      <c r="H4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="I4" s="3" t="s">
         <v>17</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A5" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>15</v>
+      </c>
+      <c r="E5" s="3">
+        <v>395.34</v>
+      </c>
+      <c r="F5" s="3">
+        <v>410.9</v>
+      </c>
+      <c r="G5" s="3">
+        <v>438.92</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J5" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A6" s="1" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="3">
+        <v>152.4</v>
+      </c>
+      <c r="F6" s="3">
+        <v>158.4</v>
+      </c>
+      <c r="G6" s="3">
+        <v>169.2</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="I6" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...12 lines deleted...]
-        <v>17</v>
+      <c r="J6" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A7" s="1" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>15</v>
+      </c>
+      <c r="E7" s="3">
+        <v>384.11</v>
+      </c>
+      <c r="F7" s="3">
+        <v>399.23</v>
+      </c>
+      <c r="G7" s="3">
+        <v>426.45</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A8" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>15</v>
+      </c>
+      <c r="E8" s="3">
+        <v>384.11</v>
+      </c>
+      <c r="F8" s="3">
+        <v>399.23</v>
+      </c>
+      <c r="G8" s="3">
+        <v>426.45</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A9" s="1" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" s="3">
+        <v>384.11</v>
+      </c>
+      <c r="F9" s="3">
+        <v>399.23</v>
+      </c>
+      <c r="G9" s="3">
+        <v>426.45</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J9" s="3" t="s">
         <v>34</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A10" s="1" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>41</v>
+        <v>15</v>
+      </c>
+      <c r="E10" s="3">
+        <v>406.18</v>
+      </c>
+      <c r="F10" s="3">
+        <v>422.17</v>
+      </c>
+      <c r="G10" s="3">
+        <v>450.96</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J10" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A11" s="1" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>15</v>
+      </c>
+      <c r="E11" s="3">
+        <v>384.11</v>
+      </c>
+      <c r="F11" s="3">
+        <v>399.23</v>
+      </c>
+      <c r="G11" s="3">
+        <v>426.45</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="I11" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="J11" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A12" s="1" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>15</v>
+      </c>
+      <c r="E12" s="3">
+        <v>604.15</v>
+      </c>
+      <c r="F12" s="3">
+        <v>627.94</v>
+      </c>
+      <c r="G12" s="3">
+        <v>670.75</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J12" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A13" s="1" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>41</v>
+        <v>15</v>
+      </c>
+      <c r="E13" s="3">
+        <v>1276.96</v>
+      </c>
+      <c r="F13" s="3">
+        <v>1327.24</v>
+      </c>
+      <c r="G13" s="3">
+        <v>1417.73</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="J13" s="3" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A14" s="1" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>15</v>
+      </c>
+      <c r="E14" s="3">
+        <v>14.81</v>
+      </c>
+      <c r="F14" s="3">
+        <v>15.61</v>
+      </c>
+      <c r="G14" s="3">
+        <v>16.65</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A15" s="1" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>15</v>
+      </c>
+      <c r="E15" s="3">
+        <v>14.81</v>
+      </c>
+      <c r="F15" s="3">
+        <v>15.61</v>
+      </c>
+      <c r="G15" s="3">
+        <v>16.65</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A16" s="1" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>36</v>
+        <v>15</v>
+      </c>
+      <c r="E16" s="3">
+        <v>14.81</v>
+      </c>
+      <c r="F16" s="3">
+        <v>15.61</v>
+      </c>
+      <c r="G16" s="3">
+        <v>16.65</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A17" s="1" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="3">
+        <v>14.81</v>
+      </c>
+      <c r="F17" s="3">
+        <v>15.61</v>
+      </c>
+      <c r="G17" s="3">
+        <v>16.65</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I17" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="D17" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="3" t="s">
+      <c r="J17" s="3" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A18" s="1" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>68</v>
+        <v>15</v>
+      </c>
+      <c r="E18" s="3">
+        <v>15.63</v>
+      </c>
+      <c r="F18" s="3">
+        <v>16.48</v>
+      </c>
+      <c r="G18" s="3">
+        <v>17.57</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A19" s="1" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>68</v>
+        <v>15</v>
+      </c>
+      <c r="E19" s="3">
+        <v>15.63</v>
+      </c>
+      <c r="F19" s="3">
+        <v>16.48</v>
+      </c>
+      <c r="G19" s="3">
+        <v>17.57</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A20" s="1" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>68</v>
+        <v>15</v>
+      </c>
+      <c r="E20" s="3">
+        <v>15.63</v>
+      </c>
+      <c r="F20" s="3">
+        <v>16.48</v>
+      </c>
+      <c r="G20" s="3">
+        <v>17.57</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A21" s="1" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>68</v>
+        <v>15</v>
+      </c>
+      <c r="E21" s="3">
+        <v>15.63</v>
+      </c>
+      <c r="F21" s="3">
+        <v>16.48</v>
+      </c>
+      <c r="G21" s="3">
+        <v>17.57</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J21" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A22" s="1" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="C22" s="1"/>
+        <v>97</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>98</v>
+      </c>
       <c r="D22" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>86</v>
+        <v>15</v>
+      </c>
+      <c r="E22" s="3">
+        <v>23.49</v>
+      </c>
+      <c r="F22" s="3">
+        <v>24.77</v>
+      </c>
+      <c r="G22" s="3">
+        <v>26.4</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A23" s="1" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="C23" s="1"/>
+        <v>101</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>102</v>
+      </c>
       <c r="D23" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>86</v>
+        <v>15</v>
+      </c>
+      <c r="E23" s="3">
+        <v>23.49</v>
+      </c>
+      <c r="F23" s="3">
+        <v>24.77</v>
+      </c>
+      <c r="G23" s="3">
+        <v>26.4</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J23" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A24" s="1" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="C24" s="1"/>
+        <v>105</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>106</v>
+      </c>
       <c r="D24" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>86</v>
+        <v>15</v>
+      </c>
+      <c r="E24" s="3">
+        <v>23.49</v>
+      </c>
+      <c r="F24" s="3">
+        <v>24.77</v>
+      </c>
+      <c r="G24" s="3">
+        <v>26.4</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A25" s="1" t="s">
-        <v>93</v>
+        <v>108</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>94</v>
+        <v>109</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>95</v>
+        <v>110</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>86</v>
+        <v>15</v>
+      </c>
+      <c r="E25" s="3">
+        <v>63.79</v>
+      </c>
+      <c r="F25" s="3">
+        <v>67.25</v>
+      </c>
+      <c r="G25" s="3">
+        <v>71.7</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A26" s="1" t="s">
-        <v>97</v>
+        <v>112</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>98</v>
+        <v>113</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>99</v>
+        <v>114</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>86</v>
+        <v>15</v>
+      </c>
+      <c r="E26" s="3">
+        <v>244.87</v>
+      </c>
+      <c r="F26" s="3">
+        <v>258.16</v>
+      </c>
+      <c r="G26" s="3">
+        <v>275.24</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A27" s="1" t="s">
-        <v>101</v>
+        <v>116</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>102</v>
+        <v>117</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>86</v>
+        <v>15</v>
+      </c>
+      <c r="E27" s="3">
+        <v>308.75</v>
+      </c>
+      <c r="F27" s="3">
+        <v>320.91</v>
+      </c>
+      <c r="G27" s="3">
+        <v>342.79</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A28" s="1" t="s">
-        <v>105</v>
+        <v>121</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>86</v>
+        <v>15</v>
+      </c>
+      <c r="E28" s="3">
+        <v>10.22</v>
+      </c>
+      <c r="F28" s="3">
+        <v>10.77</v>
+      </c>
+      <c r="G28" s="3">
+        <v>11.48</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A29" s="1" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>110</v>
+        <v>126</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>113</v>
+        <v>15</v>
+      </c>
+      <c r="E29" s="3">
+        <v>305.9</v>
+      </c>
+      <c r="F29" s="3">
+        <v>317.94</v>
+      </c>
+      <c r="G29" s="3">
+        <v>339.62</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A30" s="1" t="s">
-        <v>114</v>
+        <v>129</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>115</v>
+        <v>130</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>113</v>
+        <v>15</v>
+      </c>
+      <c r="E30" s="3">
+        <v>599.38</v>
+      </c>
+      <c r="F30" s="3">
+        <v>622.98</v>
+      </c>
+      <c r="G30" s="3">
+        <v>665.45</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A31" s="1" t="s">
-        <v>118</v>
+        <v>134</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>119</v>
+        <v>135</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>120</v>
+        <v>136</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>113</v>
+        <v>15</v>
+      </c>
+      <c r="E31" s="3">
+        <v>74.82</v>
+      </c>
+      <c r="F31" s="3">
+        <v>77.77</v>
+      </c>
+      <c r="G31" s="3">
+        <v>83.07</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A32" s="1" t="s">
-        <v>122</v>
+        <v>138</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>113</v>
+        <v>15</v>
+      </c>
+      <c r="E32" s="3">
+        <v>30.84</v>
+      </c>
+      <c r="F32" s="3">
+        <v>33.21</v>
+      </c>
+      <c r="G32" s="3">
+        <v>36.77</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A33" s="1" t="s">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>127</v>
+        <v>144</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>128</v>
+        <v>145</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>131</v>
+        <v>15</v>
+      </c>
+      <c r="E33" s="3">
+        <v>15.7</v>
+      </c>
+      <c r="F33" s="3">
+        <v>16.9</v>
+      </c>
+      <c r="G33" s="3">
+        <v>18.71</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A34" s="1" t="s">
-        <v>132</v>
+        <v>147</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>133</v>
+        <v>148</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>133</v>
+        <v>149</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>135</v>
+        <v>15</v>
+      </c>
+      <c r="E34" s="3">
+        <v>23.91</v>
+      </c>
+      <c r="F34" s="3">
+        <v>25.75</v>
+      </c>
+      <c r="G34" s="3">
+        <v>28.51</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A35" s="1" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>137</v>
+        <v>152</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>138</v>
+        <v>153</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>15</v>
+      </c>
+      <c r="E35" s="3">
+        <v>31.88</v>
+      </c>
+      <c r="F35" s="3">
+        <v>34.33</v>
+      </c>
+      <c r="G35" s="3">
+        <v>38.01</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A36" s="1" t="s">
-        <v>140</v>
+        <v>155</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>141</v>
+        <v>156</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>15</v>
+      </c>
+      <c r="E36" s="3">
+        <v>19.25</v>
+      </c>
+      <c r="F36" s="3">
+        <v>20.77</v>
+      </c>
+      <c r="G36" s="3">
+        <v>22.29</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A37" s="1" t="s">
-        <v>145</v>
+        <v>160</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>146</v>
+        <v>161</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>147</v>
+        <v>162</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>135</v>
+        <v>15</v>
+      </c>
+      <c r="E37" s="3">
+        <v>22.47</v>
+      </c>
+      <c r="F37" s="3">
+        <v>24.24</v>
+      </c>
+      <c r="G37" s="3">
+        <v>26</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="I37" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A38" s="1" t="s">
-        <v>149</v>
+        <v>164</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>150</v>
+        <v>165</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>151</v>
+        <v>166</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>154</v>
+        <v>15</v>
+      </c>
+      <c r="E38" s="3">
+        <v>10.15</v>
+      </c>
+      <c r="F38" s="3">
+        <v>10.95</v>
+      </c>
+      <c r="G38" s="3">
+        <v>11.75</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A39" s="1" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>154</v>
+        <v>15</v>
+      </c>
+      <c r="E39" s="3">
+        <v>13.41</v>
+      </c>
+      <c r="F39" s="3">
+        <v>14.47</v>
+      </c>
+      <c r="G39" s="3">
+        <v>15.52</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="I39" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A40" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E40" s="3">
+        <v>12.53</v>
+      </c>
+      <c r="F40" s="3">
+        <v>13.52</v>
+      </c>
+      <c r="G40" s="3">
+        <v>14.51</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="I40" s="3" t="s">
         <v>159</v>
       </c>
-      <c r="B40" s="1" t="s">
-[...15 lines deleted...]
-        <v>154</v>
+      <c r="J40" s="3" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A41" s="1" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>154</v>
+        <v>15</v>
+      </c>
+      <c r="E41" s="3">
+        <v>12.53</v>
+      </c>
+      <c r="F41" s="3">
+        <v>13.52</v>
+      </c>
+      <c r="G41" s="3">
+        <v>14.51</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A42" s="1" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>68</v>
+        <v>15</v>
+      </c>
+      <c r="E42" s="3">
+        <v>12.53</v>
+      </c>
+      <c r="F42" s="3">
+        <v>13.52</v>
+      </c>
+      <c r="G42" s="3">
+        <v>14.51</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A43" s="1" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>68</v>
+        <v>15</v>
+      </c>
+      <c r="E43" s="3">
+        <v>19.25</v>
+      </c>
+      <c r="F43" s="3">
+        <v>20.77</v>
+      </c>
+      <c r="G43" s="3">
+        <v>22.29</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A44" s="1" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>68</v>
+        <v>15</v>
+      </c>
+      <c r="E44" s="3">
+        <v>18.4</v>
+      </c>
+      <c r="F44" s="3">
+        <v>19.85</v>
+      </c>
+      <c r="G44" s="3">
+        <v>21.3</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A45" s="1" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>68</v>
+        <v>15</v>
+      </c>
+      <c r="E45" s="3">
+        <v>39.67</v>
+      </c>
+      <c r="F45" s="3">
+        <v>42.8</v>
+      </c>
+      <c r="G45" s="3">
+        <v>45.92</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A46" s="1" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>68</v>
+        <v>15</v>
+      </c>
+      <c r="E46" s="3">
+        <v>39.67</v>
+      </c>
+      <c r="F46" s="3">
+        <v>42.8</v>
+      </c>
+      <c r="G46" s="3">
+        <v>45.92</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A47" s="1" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>68</v>
+        <v>15</v>
+      </c>
+      <c r="E47" s="3">
+        <v>20.54</v>
+      </c>
+      <c r="F47" s="3">
+        <v>21.65</v>
+      </c>
+      <c r="G47" s="3">
+        <v>23.08</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>204</v>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A48" s="1" t="s">
-        <v>191</v>
+        <v>205</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>193</v>
+        <v>207</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>68</v>
+        <v>15</v>
+      </c>
+      <c r="E48" s="3">
+        <v>18.82</v>
+      </c>
+      <c r="F48" s="3">
+        <v>19.84</v>
+      </c>
+      <c r="G48" s="3">
+        <v>21.16</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>204</v>
       </c>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A49" s="1" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>68</v>
+        <v>15</v>
+      </c>
+      <c r="E49" s="3">
+        <v>6.98</v>
+      </c>
+      <c r="F49" s="3">
+        <v>7.41</v>
+      </c>
+      <c r="G49" s="3">
+        <v>7.93</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A50" s="1" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>15</v>
+      </c>
+      <c r="E50" s="3">
+        <v>6.98</v>
+      </c>
+      <c r="F50" s="3">
+        <v>7.41</v>
+      </c>
+      <c r="G50" s="3">
+        <v>7.93</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A51" s="1" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>204</v>
+        <v>216</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>205</v>
+        <v>217</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>68</v>
+        <v>15</v>
+      </c>
+      <c r="E51" s="3">
+        <v>6.98</v>
+      </c>
+      <c r="F51" s="3">
+        <v>7.41</v>
+      </c>
+      <c r="G51" s="3">
+        <v>7.93</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A52" s="1" t="s">
-        <v>208</v>
+        <v>219</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>209</v>
+        <v>220</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>205</v>
+        <v>221</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>68</v>
+        <v>15</v>
+      </c>
+      <c r="E52" s="3">
+        <v>28.57</v>
+      </c>
+      <c r="F52" s="3">
+        <v>30.76</v>
+      </c>
+      <c r="G52" s="3">
+        <v>34.06</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="J52" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A53" s="1" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>212</v>
+        <v>224</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>213</v>
+        <v>225</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>41</v>
+        <v>15</v>
+      </c>
+      <c r="E53" s="3">
+        <v>12.53</v>
+      </c>
+      <c r="F53" s="3">
+        <v>13.52</v>
+      </c>
+      <c r="G53" s="3">
+        <v>14.51</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="I53" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A54" s="1" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>216</v>
+        <v>228</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>217</v>
+        <v>229</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>15</v>
+      </c>
+      <c r="E54" s="3">
+        <v>26</v>
+      </c>
+      <c r="F54" s="3">
+        <v>28</v>
+      </c>
+      <c r="G54" s="3">
+        <v>31</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="J54" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A55" s="1" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>220</v>
+        <v>233</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>131</v>
+        <v>15</v>
+      </c>
+      <c r="E55" s="3">
+        <v>19.09</v>
+      </c>
+      <c r="F55" s="3">
+        <v>20.56</v>
+      </c>
+      <c r="G55" s="3">
+        <v>22.76</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="I55" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="J55" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A56" s="1" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>226</v>
+        <v>15</v>
+      </c>
+      <c r="E56" s="3">
+        <v>19.09</v>
+      </c>
+      <c r="F56" s="3">
+        <v>20.56</v>
+      </c>
+      <c r="G56" s="3">
+        <v>22.76</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="I56" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="J56" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A57" s="1" t="s">
-        <v>227</v>
+        <v>238</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>230</v>
+        <v>15</v>
+      </c>
+      <c r="E57" s="3">
+        <v>19.09</v>
+      </c>
+      <c r="F57" s="3">
+        <v>20.56</v>
+      </c>
+      <c r="G57" s="3">
+        <v>22.76</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="I57" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="J57" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A58" s="1" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>235</v>
+        <v>15</v>
+      </c>
+      <c r="E58" s="3">
+        <v>30.03</v>
+      </c>
+      <c r="F58" s="3">
+        <v>31.65</v>
+      </c>
+      <c r="G58" s="3">
+        <v>33.49</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="I58" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="J58" s="3" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A59" s="1" t="s">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>68</v>
+        <v>15</v>
+      </c>
+      <c r="E59" s="3">
+        <v>24.7</v>
+      </c>
+      <c r="F59" s="3">
+        <v>26.03</v>
+      </c>
+      <c r="G59" s="3">
+        <v>27.55</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="I59" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="J59" s="3" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A60" s="1" t="s">
-        <v>240</v>
+        <v>251</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>241</v>
+        <v>252</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>242</v>
+        <v>253</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>144</v>
+        <v>15</v>
+      </c>
+      <c r="E60" s="3">
+        <v>37.7</v>
+      </c>
+      <c r="F60" s="3">
+        <v>39.73</v>
+      </c>
+      <c r="G60" s="3">
+        <v>42.05</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="I60" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="J60" s="3" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A61" s="1" t="s">
-        <v>244</v>
+        <v>255</v>
       </c>
       <c r="B61" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E61" s="3">
+        <v>30.03</v>
+      </c>
+      <c r="F61" s="3">
+        <v>31.65</v>
+      </c>
+      <c r="G61" s="3">
+        <v>33.49</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="I61" s="3" t="s">
         <v>245</v>
       </c>
-      <c r="C61" s="1" t="s">
+      <c r="J61" s="3" t="s">
         <v>246</v>
-      </c>
-[...10 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A62" s="1" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>144</v>
+        <v>15</v>
+      </c>
+      <c r="E62" s="3">
+        <v>30.03</v>
+      </c>
+      <c r="F62" s="3">
+        <v>31.65</v>
+      </c>
+      <c r="G62" s="3">
+        <v>33.49</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="I62" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="J62" s="3" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A63" s="1" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>254</v>
+        <v>265</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>256</v>
+        <v>15</v>
+      </c>
+      <c r="E63" s="3">
+        <v>30.03</v>
+      </c>
+      <c r="F63" s="3">
+        <v>31.65</v>
+      </c>
+      <c r="G63" s="3">
+        <v>33.49</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="I63" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="J63" s="3" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A64" s="1" t="s">
-        <v>257</v>
+        <v>267</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>253</v>
+        <v>268</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>256</v>
+        <v>15</v>
+      </c>
+      <c r="E64" s="3">
+        <v>30.03</v>
+      </c>
+      <c r="F64" s="3">
+        <v>31.65</v>
+      </c>
+      <c r="G64" s="3">
+        <v>33.49</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="I64" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="J64" s="3" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A65" s="1" t="s">
-        <v>259</v>
+        <v>271</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>256</v>
+        <v>15</v>
+      </c>
+      <c r="E65" s="3">
+        <v>30.03</v>
+      </c>
+      <c r="F65" s="3">
+        <v>31.65</v>
+      </c>
+      <c r="G65" s="3">
+        <v>33.49</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="I65" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="J65" s="3" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A66" s="1" t="s">
-        <v>263</v>
+        <v>275</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>256</v>
+        <v>15</v>
+      </c>
+      <c r="E66" s="3">
+        <v>37.7</v>
+      </c>
+      <c r="F66" s="3">
+        <v>39.73</v>
+      </c>
+      <c r="G66" s="3">
+        <v>42.05</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="J66" s="3" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A67" s="1" t="s">
-        <v>267</v>
+        <v>279</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>268</v>
+        <v>280</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>144</v>
+        <v>15</v>
+      </c>
+      <c r="E67" s="3">
+        <v>37.7</v>
+      </c>
+      <c r="F67" s="3">
+        <v>39.73</v>
+      </c>
+      <c r="G67" s="3">
+        <v>42.05</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="I67" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="J67" s="3" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A68" s="1" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>273</v>
+        <v>285</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>144</v>
+        <v>15</v>
+      </c>
+      <c r="E68" s="3">
+        <v>15.59</v>
+      </c>
+      <c r="F68" s="3">
+        <v>16.79</v>
+      </c>
+      <c r="G68" s="3">
+        <v>18.59</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="I68" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="J68" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A69" s="1" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>276</v>
+        <v>289</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>226</v>
+        <v>15</v>
+      </c>
+      <c r="E69" s="3">
+        <v>12.29</v>
+      </c>
+      <c r="F69" s="3">
+        <v>13.26</v>
+      </c>
+      <c r="G69" s="3">
+        <v>14.23</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="I69" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="J69" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A70" s="1" t="s">
-        <v>280</v>
+        <v>292</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>226</v>
+        <v>15</v>
+      </c>
+      <c r="E70" s="3">
+        <v>20.83</v>
+      </c>
+      <c r="F70" s="3">
+        <v>22.47</v>
+      </c>
+      <c r="G70" s="3">
+        <v>24.11</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="I70" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="J70" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A71" s="1" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>286</v>
+        <v>298</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>226</v>
+        <v>15</v>
+      </c>
+      <c r="E71" s="3">
+        <v>15.47</v>
+      </c>
+      <c r="F71" s="3">
+        <v>16.69</v>
+      </c>
+      <c r="G71" s="3">
+        <v>17.9</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="I71" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="J71" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A72" s="1" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>226</v>
+        <v>15</v>
+      </c>
+      <c r="E72" s="3">
+        <v>20.83</v>
+      </c>
+      <c r="F72" s="3">
+        <v>22.47</v>
+      </c>
+      <c r="G72" s="3">
+        <v>24.11</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="I72" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="J72" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A73" s="1" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>226</v>
+        <v>15</v>
+      </c>
+      <c r="E73" s="3">
+        <v>20.29</v>
+      </c>
+      <c r="F73" s="3">
+        <v>21.89</v>
+      </c>
+      <c r="G73" s="3">
+        <v>23.49</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="I73" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="J73" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A74" s="1" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>298</v>
+        <v>310</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>226</v>
+        <v>15</v>
+      </c>
+      <c r="E74" s="3">
+        <v>15.59</v>
+      </c>
+      <c r="F74" s="3">
+        <v>16.79</v>
+      </c>
+      <c r="G74" s="3">
+        <v>18.59</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="I74" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="J74" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A75" s="1" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>301</v>
+        <v>313</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>226</v>
+        <v>15</v>
+      </c>
+      <c r="E75" s="3">
+        <v>15.59</v>
+      </c>
+      <c r="F75" s="3">
+        <v>16.79</v>
+      </c>
+      <c r="G75" s="3">
+        <v>18.59</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="I75" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="J75" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A76" s="1" t="s">
-        <v>304</v>
+        <v>316</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>226</v>
+        <v>15</v>
+      </c>
+      <c r="E76" s="3">
+        <v>15.59</v>
+      </c>
+      <c r="F76" s="3">
+        <v>16.79</v>
+      </c>
+      <c r="G76" s="3">
+        <v>18.59</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="I76" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="J76" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A77" s="1" t="s">
-        <v>308</v>
+        <v>320</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>309</v>
+        <v>321</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>226</v>
+        <v>15</v>
+      </c>
+      <c r="E77" s="3">
+        <v>8.08</v>
+      </c>
+      <c r="F77" s="3">
+        <v>8.51</v>
+      </c>
+      <c r="G77" s="3">
+        <v>9.08</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="I77" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J77" s="3" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A78" s="1" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>316</v>
+        <v>15</v>
+      </c>
+      <c r="E78" s="3">
+        <v>12</v>
+      </c>
+      <c r="F78" s="3">
+        <v>12.65</v>
+      </c>
+      <c r="G78" s="3">
+        <v>13.48</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="I78" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J78" s="3" t="s">
+        <v>328</v>
       </c>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A79" s="1" t="s">
-        <v>317</v>
+        <v>329</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>318</v>
+        <v>330</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>316</v>
+        <v>15</v>
+      </c>
+      <c r="E79" s="3">
+        <v>13.61</v>
+      </c>
+      <c r="F79" s="3">
+        <v>14.69</v>
+      </c>
+      <c r="G79" s="3">
+        <v>15.76</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="I79" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="J79" s="3" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A80" s="1" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>322</v>
+        <v>335</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>15</v>
+      </c>
+      <c r="E80" s="3">
+        <v>22.47</v>
+      </c>
+      <c r="F80" s="3">
+        <v>24.24</v>
+      </c>
+      <c r="G80" s="3">
+        <v>26</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="I80" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="J80" s="3" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A81" s="1" t="s">
-        <v>324</v>
+        <v>337</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>325</v>
+        <v>338</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>325</v>
+        <v>339</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>15</v>
+      </c>
+      <c r="E81" s="3">
+        <v>452.34</v>
+      </c>
+      <c r="F81" s="3">
+        <v>470.15</v>
+      </c>
+      <c r="G81" s="3">
+        <v>502.2</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="I81" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="J81" s="3" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A82" s="1" t="s">
-        <v>327</v>
+        <v>342</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>328</v>
+        <v>343</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>329</v>
+        <v>344</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>15</v>
+      </c>
+      <c r="E82" s="3">
+        <v>29.51</v>
+      </c>
+      <c r="F82" s="3">
+        <v>31.78</v>
+      </c>
+      <c r="G82" s="3">
+        <v>35.19</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="I82" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="J82" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A83" s="1" t="s">
-        <v>331</v>
+        <v>346</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>332</v>
+        <v>347</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>333</v>
+        <v>347</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>256</v>
+        <v>15</v>
+      </c>
+      <c r="E83" s="3">
+        <v>15.59</v>
+      </c>
+      <c r="F83" s="3">
+        <v>16.79</v>
+      </c>
+      <c r="G83" s="3">
+        <v>18.59</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="I83" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="J83" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A84" s="1" t="s">
-        <v>335</v>
+        <v>349</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>336</v>
+        <v>350</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>337</v>
+        <v>350</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>226</v>
+        <v>15</v>
+      </c>
+      <c r="E84" s="3">
+        <v>15.59</v>
+      </c>
+      <c r="F84" s="3">
+        <v>16.79</v>
+      </c>
+      <c r="G84" s="3">
+        <v>18.59</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="I84" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="J84" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A85" s="1" t="s">
-        <v>339</v>
+        <v>352</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>340</v>
+        <v>353</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>226</v>
+        <v>15</v>
+      </c>
+      <c r="E85" s="3">
+        <v>22.36</v>
+      </c>
+      <c r="F85" s="3">
+        <v>24.08</v>
+      </c>
+      <c r="G85" s="3">
+        <v>26.66</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="I85" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="J85" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A86" s="1" t="s">
-        <v>343</v>
+        <v>355</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>345</v>
+        <v>356</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>144</v>
+        <v>15</v>
+      </c>
+      <c r="E86" s="3">
+        <v>22.36</v>
+      </c>
+      <c r="F86" s="3">
+        <v>24.08</v>
+      </c>
+      <c r="G86" s="3">
+        <v>26.66</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="I86" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="J86" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A87" s="1" t="s">
-        <v>347</v>
+        <v>358</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>348</v>
+        <v>359</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>349</v>
+        <v>359</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>144</v>
+        <v>15</v>
+      </c>
+      <c r="E87" s="3">
+        <v>18.75</v>
+      </c>
+      <c r="F87" s="3">
+        <v>20.19</v>
+      </c>
+      <c r="G87" s="3">
+        <v>22.36</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="I87" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="J87" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A88" s="1" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>352</v>
+        <v>362</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>353</v>
+        <v>363</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>144</v>
+        <v>15</v>
+      </c>
+      <c r="E88" s="3">
+        <v>19.25</v>
+      </c>
+      <c r="F88" s="3">
+        <v>20.77</v>
+      </c>
+      <c r="G88" s="3">
+        <v>22.29</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="I88" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="J88" s="3" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A89" s="1" t="s">
-        <v>355</v>
+        <v>365</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>356</v>
+        <v>366</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>353</v>
+        <v>367</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>144</v>
+        <v>15</v>
+      </c>
+      <c r="E89" s="3">
+        <v>15.28</v>
+      </c>
+      <c r="F89" s="3">
+        <v>16.48</v>
+      </c>
+      <c r="G89" s="3">
+        <v>17.68</v>
+      </c>
+      <c r="H89" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="I89" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="J89" s="3" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A90" s="1" t="s">
-        <v>358</v>
+        <v>369</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>359</v>
+        <v>370</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>353</v>
+        <v>371</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>144</v>
+        <v>15</v>
+      </c>
+      <c r="E90" s="3">
+        <v>41.63</v>
+      </c>
+      <c r="F90" s="3">
+        <v>44.91</v>
+      </c>
+      <c r="G90" s="3">
+        <v>48.19</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="I90" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="J90" s="3" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A91" s="1" t="s">
-        <v>361</v>
+        <v>373</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>362</v>
+        <v>374</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>353</v>
+        <v>375</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>144</v>
+        <v>15</v>
+      </c>
+      <c r="E91" s="3">
+        <v>17.13</v>
+      </c>
+      <c r="F91" s="3">
+        <v>18.06</v>
+      </c>
+      <c r="G91" s="3">
+        <v>19.26</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="I91" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J91" s="3" t="s">
+        <v>328</v>
       </c>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A92" s="1" t="s">
-        <v>364</v>
+        <v>377</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>365</v>
+        <v>378</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>366</v>
+        <v>379</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>144</v>
+        <v>15</v>
+      </c>
+      <c r="E92" s="3">
+        <v>267.28</v>
+      </c>
+      <c r="F92" s="3">
+        <v>277.81</v>
+      </c>
+      <c r="G92" s="3">
+        <v>296.75</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="I92" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="J92" s="3" t="s">
+        <v>381</v>
       </c>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A93" s="1" t="s">
-        <v>368</v>
+        <v>382</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>369</v>
+        <v>383</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>370</v>
+        <v>384</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>373</v>
+        <v>15</v>
+      </c>
+      <c r="E93" s="3">
+        <v>26</v>
+      </c>
+      <c r="F93" s="3">
+        <v>28</v>
+      </c>
+      <c r="G93" s="3">
+        <v>31</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="I93" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="J93" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A94" s="1" t="s">
-        <v>374</v>
+        <v>386</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>376</v>
+        <v>388</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>373</v>
+        <v>15</v>
+      </c>
+      <c r="E94" s="3">
+        <v>34.42</v>
+      </c>
+      <c r="F94" s="3">
+        <v>37.06</v>
+      </c>
+      <c r="G94" s="3">
+        <v>41.03</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="I94" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="J94" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A95" s="1" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>379</v>
+        <v>391</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>380</v>
+        <v>392</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>373</v>
+        <v>15</v>
+      </c>
+      <c r="E95" s="3">
+        <v>26</v>
+      </c>
+      <c r="F95" s="3">
+        <v>28</v>
+      </c>
+      <c r="G95" s="3">
+        <v>31</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="I95" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="J95" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A96" s="1" t="s">
-        <v>382</v>
+        <v>394</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>383</v>
+        <v>395</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>384</v>
+        <v>396</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>373</v>
+        <v>15</v>
+      </c>
+      <c r="E96" s="3">
+        <v>26</v>
+      </c>
+      <c r="F96" s="3">
+        <v>28</v>
+      </c>
+      <c r="G96" s="3">
+        <v>31</v>
+      </c>
+      <c r="H96" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="I96" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="J96" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A97" s="1" t="s">
-        <v>386</v>
+        <v>398</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>387</v>
+        <v>399</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>388</v>
+        <v>400</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>373</v>
+        <v>15</v>
+      </c>
+      <c r="E97" s="3">
+        <v>22.47</v>
+      </c>
+      <c r="F97" s="3">
+        <v>24.24</v>
+      </c>
+      <c r="G97" s="3">
+        <v>26</v>
+      </c>
+      <c r="H97" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="I97" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="J97" s="3" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A98" s="1" t="s">
-        <v>390</v>
+        <v>402</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>391</v>
+        <v>403</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>392</v>
+        <v>403</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>373</v>
+        <v>15</v>
+      </c>
+      <c r="E98" s="3">
+        <v>27.69</v>
+      </c>
+      <c r="F98" s="3">
+        <v>29.82</v>
+      </c>
+      <c r="G98" s="3">
+        <v>31.95</v>
+      </c>
+      <c r="H98" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="I98" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="J98" s="3" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A99" s="1" t="s">
-        <v>394</v>
+        <v>406</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>395</v>
+        <v>407</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>396</v>
+        <v>408</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>373</v>
+        <v>15</v>
+      </c>
+      <c r="E99" s="3">
+        <v>13.07</v>
+      </c>
+      <c r="F99" s="3">
+        <v>13.78</v>
+      </c>
+      <c r="G99" s="3">
+        <v>14.69</v>
+      </c>
+      <c r="H99" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="I99" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J99" s="3" t="s">
+        <v>328</v>
       </c>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A100" s="1" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>399</v>
+        <v>411</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>400</v>
+        <v>412</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>373</v>
+        <v>15</v>
+      </c>
+      <c r="E100" s="3">
+        <v>13.07</v>
+      </c>
+      <c r="F100" s="3">
+        <v>13.78</v>
+      </c>
+      <c r="G100" s="3">
+        <v>14.69</v>
+      </c>
+      <c r="H100" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="I100" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J100" s="3" t="s">
+        <v>328</v>
       </c>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A101" s="1" t="s">
-        <v>402</v>
+        <v>414</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>403</v>
+        <v>415</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>404</v>
+        <v>416</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>373</v>
+        <v>15</v>
+      </c>
+      <c r="E101" s="3">
+        <v>15.71</v>
+      </c>
+      <c r="F101" s="3">
+        <v>16.56</v>
+      </c>
+      <c r="G101" s="3">
+        <v>17.66</v>
+      </c>
+      <c r="H101" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="I101" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J101" s="3" t="s">
+        <v>418</v>
       </c>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A102" s="1" t="s">
-        <v>406</v>
+        <v>419</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>407</v>
+        <v>420</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>408</v>
+        <v>421</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>373</v>
+        <v>15</v>
+      </c>
+      <c r="E102" s="3">
+        <v>13.05</v>
+      </c>
+      <c r="F102" s="3">
+        <v>13.76</v>
+      </c>
+      <c r="G102" s="3">
+        <v>14.67</v>
+      </c>
+      <c r="H102" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="I102" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J102" s="3" t="s">
+        <v>204</v>
       </c>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A103" s="1" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>411</v>
+        <v>423</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>412</v>
+        <v>421</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>373</v>
+        <v>15</v>
+      </c>
+      <c r="E103" s="3">
+        <v>13.05</v>
+      </c>
+      <c r="F103" s="3">
+        <v>13.76</v>
+      </c>
+      <c r="G103" s="3">
+        <v>14.67</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="I103" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J103" s="3" t="s">
+        <v>204</v>
       </c>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A104" s="1" t="s">
-        <v>414</v>
+        <v>425</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>415</v>
+        <v>426</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>416</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="F104" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E104" s="3">
+        <v>15.71</v>
+      </c>
+      <c r="F104" s="3">
+        <v>16.56</v>
+      </c>
+      <c r="G104" s="3">
+        <v>17.66</v>
+      </c>
+      <c r="H104" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="I104" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J104" s="3" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A105" s="1" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>144</v>
+        <v>15</v>
+      </c>
+      <c r="E105" s="3">
+        <v>15.71</v>
+      </c>
+      <c r="F105" s="3">
+        <v>16.56</v>
+      </c>
+      <c r="G105" s="3">
+        <v>17.66</v>
+      </c>
+      <c r="H105" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="I105" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J105" s="3" t="s">
+        <v>418</v>
       </c>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A106" s="1" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>425</v>
+        <v>432</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>426</v>
+        <v>416</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>144</v>
+        <v>15</v>
+      </c>
+      <c r="E106" s="3">
+        <v>15.71</v>
+      </c>
+      <c r="F106" s="3">
+        <v>16.56</v>
+      </c>
+      <c r="G106" s="3">
+        <v>17.66</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="I106" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J106" s="3" t="s">
+        <v>418</v>
       </c>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A107" s="1" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>430</v>
+        <v>421</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>226</v>
+        <v>15</v>
+      </c>
+      <c r="E107" s="3">
+        <v>13.05</v>
+      </c>
+      <c r="F107" s="3">
+        <v>13.76</v>
+      </c>
+      <c r="G107" s="3">
+        <v>14.67</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="I107" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J107" s="3" t="s">
+        <v>204</v>
       </c>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A108" s="1" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>434</v>
+        <v>421</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>373</v>
+        <v>15</v>
+      </c>
+      <c r="E108" s="3">
+        <v>13.05</v>
+      </c>
+      <c r="F108" s="3">
+        <v>13.76</v>
+      </c>
+      <c r="G108" s="3">
+        <v>14.67</v>
+      </c>
+      <c r="H108" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="I108" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J108" s="3" t="s">
+        <v>204</v>
       </c>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A109" s="1" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>144</v>
+        <v>15</v>
+      </c>
+      <c r="E109" s="3">
+        <v>15.71</v>
+      </c>
+      <c r="F109" s="3">
+        <v>16.56</v>
+      </c>
+      <c r="G109" s="3">
+        <v>17.66</v>
+      </c>
+      <c r="H109" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="I109" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J109" s="3" t="s">
+        <v>418</v>
       </c>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A110" s="1" t="s">
-        <v>440</v>
+        <v>425</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>144</v>
+        <v>15</v>
+      </c>
+      <c r="E110" s="3">
+        <v>10.04</v>
+      </c>
+      <c r="F110" s="3">
+        <v>10.58</v>
+      </c>
+      <c r="G110" s="3">
+        <v>11.28</v>
+      </c>
+      <c r="H110" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="I110" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J110" s="3" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A111" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="C111" s="1" t="s">
         <v>444</v>
       </c>
-      <c r="B111" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D111" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E111" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E111" s="3">
+        <v>10.04</v>
+      </c>
+      <c r="F111" s="3">
+        <v>10.58</v>
+      </c>
+      <c r="G111" s="3">
+        <v>11.28</v>
+      </c>
+      <c r="H111" s="3" t="s">
         <v>447</v>
       </c>
-      <c r="F111" s="3" t="s">
-[...3 lines deleted...]
-        <v>419</v>
+      <c r="I111" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J111" s="3" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A112" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="B112" s="1" t="s">
         <v>448</v>
       </c>
-      <c r="B112" s="1" t="s">
+      <c r="C112" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E112" s="3">
+        <v>10.04</v>
+      </c>
+      <c r="F112" s="3">
+        <v>10.58</v>
+      </c>
+      <c r="G112" s="3">
+        <v>11.28</v>
+      </c>
+      <c r="H112" s="3" t="s">
         <v>449</v>
       </c>
-      <c r="C112" s="1" t="s">
-[...12 lines deleted...]
-        <v>419</v>
+      <c r="I112" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J112" s="3" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A113" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="C113" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="B113" s="1" t="s">
+      <c r="D113" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E113" s="3">
+        <v>40.33</v>
+      </c>
+      <c r="F113" s="3">
+        <v>42.51</v>
+      </c>
+      <c r="G113" s="3">
+        <v>45.33</v>
+      </c>
+      <c r="H113" s="3" t="s">
         <v>453</v>
       </c>
-      <c r="C113" s="1" t="s">
-[...12 lines deleted...]
-        <v>419</v>
+      <c r="I113" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J113" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A114" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="C114" s="1" t="s">
         <v>456</v>
       </c>
-      <c r="B114" s="1" t="s">
+      <c r="D114" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E114" s="3">
+        <v>40.33</v>
+      </c>
+      <c r="F114" s="3">
+        <v>42.51</v>
+      </c>
+      <c r="G114" s="3">
+        <v>45.33</v>
+      </c>
+      <c r="H114" s="3" t="s">
         <v>457</v>
       </c>
-      <c r="C114" s="1" t="s">
-[...12 lines deleted...]
-        <v>419</v>
+      <c r="I114" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J114" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A115" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="B115" s="1" t="s">
         <v>459</v>
       </c>
-      <c r="B115" s="1" t="s">
+      <c r="C115" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E115" s="3">
+        <v>40.33</v>
+      </c>
+      <c r="F115" s="3">
+        <v>42.51</v>
+      </c>
+      <c r="G115" s="3">
+        <v>45.33</v>
+      </c>
+      <c r="H115" s="3" t="s">
         <v>460</v>
       </c>
-      <c r="C115" s="1" t="s">
-[...12 lines deleted...]
-        <v>419</v>
+      <c r="I115" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J115" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A116" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="B116" s="1" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>463</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E116" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E116" s="3">
+        <v>42.89</v>
+      </c>
+      <c r="F116" s="3">
+        <v>45.22</v>
+      </c>
+      <c r="G116" s="3">
+        <v>48.21</v>
+      </c>
+      <c r="H116" s="3" t="s">
         <v>464</v>
       </c>
-      <c r="F116" s="3" t="s">
-[...3 lines deleted...]
-        <v>419</v>
+      <c r="I116" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J116" s="3" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A117" s="1" t="s">
         <v>465</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>466</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>467</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E117" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E117" s="3">
+        <v>42.89</v>
+      </c>
+      <c r="F117" s="3">
+        <v>45.22</v>
+      </c>
+      <c r="G117" s="3">
+        <v>48.21</v>
+      </c>
+      <c r="H117" s="3" t="s">
         <v>468</v>
       </c>
-      <c r="F117" s="3" t="s">
-[...3 lines deleted...]
-        <v>373</v>
+      <c r="I117" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J117" s="3" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A118" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="B118" s="1" t="s">
         <v>470</v>
       </c>
-      <c r="B118" s="1" t="s">
+      <c r="C118" s="1" t="s">
         <v>471</v>
       </c>
-      <c r="C118" s="1" t="s">
+      <c r="D118" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E118" s="3">
+        <v>42.89</v>
+      </c>
+      <c r="F118" s="3">
+        <v>45.22</v>
+      </c>
+      <c r="G118" s="3">
+        <v>48.21</v>
+      </c>
+      <c r="H118" s="3" t="s">
         <v>472</v>
       </c>
-      <c r="D118" s="1" t="s">
-[...9 lines deleted...]
-        <v>154</v>
+      <c r="I118" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J118" s="3" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A119" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="B119" s="1" t="s">
         <v>474</v>
       </c>
-      <c r="B119" s="1" t="s">
+      <c r="C119" s="1" t="s">
         <v>475</v>
       </c>
-      <c r="C119" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D119" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E119" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E119" s="3">
+        <v>10.04</v>
+      </c>
+      <c r="F119" s="3">
+        <v>10.58</v>
+      </c>
+      <c r="G119" s="3">
+        <v>11.28</v>
+      </c>
+      <c r="H119" s="3" t="s">
         <v>476</v>
       </c>
-      <c r="F119" s="3" t="s">
-[...3 lines deleted...]
-        <v>154</v>
+      <c r="I119" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J119" s="3" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A120" s="1" t="s">
         <v>477</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>478</v>
       </c>
       <c r="C120" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E120" s="3">
+        <v>10.04</v>
+      </c>
+      <c r="F120" s="3">
+        <v>10.58</v>
+      </c>
+      <c r="G120" s="3">
+        <v>11.28</v>
+      </c>
+      <c r="H120" s="3" t="s">
         <v>479</v>
       </c>
-      <c r="D120" s="1" t="s">
-[...9 lines deleted...]
-        <v>86</v>
+      <c r="I120" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="J120" s="3" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A121" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="B121" s="1" t="s">
         <v>481</v>
       </c>
-      <c r="B121" s="1" t="s">
+      <c r="C121" s="1" t="s">
         <v>482</v>
       </c>
-      <c r="C121" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D121" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E121" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E121" s="3">
+        <v>72.07</v>
+      </c>
+      <c r="F121" s="3">
+        <v>75.95</v>
+      </c>
+      <c r="G121" s="3">
+        <v>80.39</v>
+      </c>
+      <c r="H121" s="3" t="s">
         <v>483</v>
       </c>
-      <c r="F121" s="3" t="s">
-[...3 lines deleted...]
-        <v>86</v>
+      <c r="I121" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="J121" s="3" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A122" s="1" t="s">
         <v>484</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>485</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>486</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E122" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E122" s="3">
+        <v>72.07</v>
+      </c>
+      <c r="F122" s="3">
+        <v>75.95</v>
+      </c>
+      <c r="G122" s="3">
+        <v>80.39</v>
+      </c>
+      <c r="H122" s="3" t="s">
         <v>487</v>
       </c>
-      <c r="F122" s="3" t="s">
-[...3 lines deleted...]
-        <v>86</v>
+      <c r="I122" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="J122" s="3" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A123" s="1" t="s">
         <v>488</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>489</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>490</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E123" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E123" s="3">
+        <v>72.07</v>
+      </c>
+      <c r="F123" s="3">
+        <v>75.95</v>
+      </c>
+      <c r="G123" s="3">
+        <v>80.39</v>
+      </c>
+      <c r="H123" s="3" t="s">
         <v>491</v>
       </c>
-      <c r="F123" s="3" t="s">
-[...3 lines deleted...]
-        <v>226</v>
+      <c r="I123" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="J123" s="3" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A124" s="1" t="s">
         <v>492</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>493</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>494</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E124" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E124" s="3">
+        <v>72.07</v>
+      </c>
+      <c r="F124" s="3">
+        <v>75.95</v>
+      </c>
+      <c r="G124" s="3">
+        <v>80.39</v>
+      </c>
+      <c r="H124" s="3" t="s">
         <v>495</v>
       </c>
-      <c r="F124" s="3" t="s">
-[...3 lines deleted...]
-        <v>226</v>
+      <c r="I124" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="J124" s="3" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A125" s="1" t="s">
         <v>496</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>497</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>498</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E125" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E125" s="3">
+        <v>22.47</v>
+      </c>
+      <c r="F125" s="3">
+        <v>24.24</v>
+      </c>
+      <c r="G125" s="3">
+        <v>26</v>
+      </c>
+      <c r="H125" s="3" t="s">
         <v>499</v>
       </c>
-      <c r="F125" s="3" t="s">
-[...3 lines deleted...]
-        <v>226</v>
+      <c r="I125" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="J125" s="3" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A126" s="1" t="s">
         <v>500</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>501</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>502</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E126" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E126" s="3">
+        <v>22.73</v>
+      </c>
+      <c r="F126" s="3">
+        <v>24.48</v>
+      </c>
+      <c r="G126" s="3">
+        <v>27.1</v>
+      </c>
+      <c r="H126" s="3" t="s">
         <v>503</v>
       </c>
-      <c r="F126" s="3" t="s">
-[...3 lines deleted...]
-        <v>226</v>
+      <c r="I126" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="J126" s="3" t="s">
+        <v>504</v>
       </c>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A127" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E127" s="3">
+        <v>22.36</v>
+      </c>
+      <c r="F127" s="3">
+        <v>24.08</v>
+      </c>
+      <c r="G127" s="3">
+        <v>26.66</v>
+      </c>
+      <c r="H127" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="I127" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="J127" s="3" t="s">
         <v>504</v>
-      </c>
-[...16 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A128" s="1" t="s">
         <v>509</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>510</v>
       </c>
       <c r="C128" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E128" s="3">
+        <v>18.53</v>
+      </c>
+      <c r="F128" s="3">
+        <v>19.95</v>
+      </c>
+      <c r="G128" s="3">
+        <v>22.09</v>
+      </c>
+      <c r="H128" s="3" t="s">
         <v>511</v>
       </c>
-      <c r="D128" s="1" t="s">
-[...9 lines deleted...]
-        <v>17</v>
+      <c r="I128" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="J128" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="129" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A129" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="B129" s="1" t="s">
         <v>513</v>
       </c>
-      <c r="B129" s="1" t="s">
+      <c r="C129" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E129" s="3">
+        <v>18.75</v>
+      </c>
+      <c r="F129" s="3">
+        <v>20.19</v>
+      </c>
+      <c r="G129" s="3">
+        <v>22.36</v>
+      </c>
+      <c r="H129" s="3" t="s">
         <v>514</v>
       </c>
-      <c r="C129" s="1" t="s">
-[...12 lines deleted...]
-        <v>17</v>
+      <c r="I129" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="J129" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="130" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A130" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E130" s="3">
+        <v>18.53</v>
+      </c>
+      <c r="F130" s="3">
+        <v>19.95</v>
+      </c>
+      <c r="G130" s="3">
+        <v>22.09</v>
+      </c>
+      <c r="H130" s="3" t="s">
         <v>517</v>
       </c>
-      <c r="B130" s="1" t="s">
-[...15 lines deleted...]
-        <v>17</v>
+      <c r="I130" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="J130" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="131" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A131" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E131" s="3">
+        <v>26</v>
+      </c>
+      <c r="F131" s="3">
+        <v>28</v>
+      </c>
+      <c r="G131" s="3">
+        <v>31</v>
+      </c>
+      <c r="H131" s="3" t="s">
         <v>521</v>
       </c>
-      <c r="B131" s="1" t="s">
-[...15 lines deleted...]
-        <v>17</v>
+      <c r="I131" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="J131" s="3" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="132" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A132" s="1" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>14</v>
-[...1917 lines deleted...]
-        <v>226</v>
+        <v>15</v>
+      </c>
+      <c r="E132" s="3">
+        <v>14.3</v>
+      </c>
+      <c r="F132" s="3">
+        <v>15.4</v>
+      </c>
+      <c r="G132" s="3">
+        <v>17.05</v>
+      </c>
+      <c r="H132" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="I132" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="J132" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">