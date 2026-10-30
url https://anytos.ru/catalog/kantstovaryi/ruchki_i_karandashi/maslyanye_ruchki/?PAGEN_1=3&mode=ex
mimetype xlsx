--- v1 (2026-02-11)
+++ v2 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="869">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="680">
   <si>
     <t>Наименование продукта</t>
   </si>
   <si>
     <t>Описание товара</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>от 50 000 ₽</t>
   </si>
   <si>
     <t>Премиум красная</t>
   </si>
   <si>
     <t>Премиум желтая</t>
   </si>
   <si>
     <t>Премиум зеленая</t>
   </si>
   <si>
     <t>от 10 000 ₽</t>
   </si>
   <si>
@@ -65,230 +65,167 @@
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Торговая марка</t>
   </si>
   <si>
     <t>Минимальный опт</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/3d2/ujq3t3fejnn3xjr8qb84rfj3b1vhw1cl.jpg</t>
   </si>
   <si>
     <t>Ручка маслянная BERKLY OIL PEN 0,5 мм синий   РШ 165-01</t>
   </si>
   <si>
     <t>Масляная ручка с ярким оранжевым корпусом изготовлена из полистирола. Высококачественные чернила на масляной основе Oil based Thixofluid обеспечивают ровное и мягкое письмо, быстро сохнут и не размазываются. Рифленый корпус в области захвата создает дополнительное удобство при письме. Цвет деталей корпуса соответствуют цвету чернил. Пишущий узел - 0,5 мм. Длина стержня - 145 мм.Сменный стержень: 037866</t>
   </si>
   <si>
     <t>Ручки масляные</t>
   </si>
   <si>
     <t>104954</t>
   </si>
   <si>
-    <t>&lt;a href="/brands/berkli/"&gt;Беркли&lt;/a&gt;</t>
+    <t>&lt;a href="/brands/sojuz/"&gt;Союз&lt;/a&gt;</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/4ec/py63g6mzlds1hm5bcrlh7wfodj1o19is.jpg</t>
   </si>
   <si>
     <t>Ручка маслян. BERKLY STINGER 0,7 мм синий</t>
   </si>
   <si>
     <t>104955</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/165/pd85isdc50k201ig6hsg0j5l7knqlroy.jpg</t>
   </si>
   <si>
     <t>Ручка маслян. BERKLY ДЕЛЬТА 0,5 мм синий: РШ 740-01 штр.: 4607121538649</t>
   </si>
   <si>
     <t>Масляная ручка с прозрачным корпусом изготовлена из полистирола, а крышка и заглушка из полипропелена. Высококачественные чернила на масляной основе Oil based Thixofluid обеспечивают ровное и мягкое письмо, быстро сохнут и не размазываются. Цвет деталей корпуса соответствуют цвету чернил. Пишущий узел - 0,5 мм. Длина стержня - 139 мм.Сменный стержень: 032532</t>
   </si>
   <si>
     <t>104958</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/055/3lyhq77n87xinp2vfxn3pu8m8rd6mspe.jpg</t>
   </si>
   <si>
     <t>Ручка маслян. inФОРМАТ 0,5 мм синий: OPR04-01-B штр.: 4602723004578</t>
   </si>
   <si>
     <t>104960</t>
   </si>
   <si>
-    <t>&lt;a href="/brands/informat/"&gt;inФОРМАТ&lt;/a&gt;</t>
+    <t>&lt;a href="/brands/informat/"&gt;INFORMAT&lt;/a&gt;</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/9ad/ac315cj70jq7dfxza3vazbuuqov5q0qm.jpg</t>
-[...16 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/662/jntbvr20irb3q37s2toxhxnyhhc2qil6.jpg</t>
   </si>
   <si>
     <t>Ручка шарик. BEIFA A-PLUS 0,7 мм синий резин.грип: TA317800 штр.: 6953070988928</t>
   </si>
   <si>
     <t>Шариковая ручка с чернилами на масляной основе обеспечивает легкое и мягкое письмо. Резиновый гри обеспечивает комфортный захват. Пишущий узел - 0,7 мм. Длина стержня - 128 мм.</t>
   </si>
   <si>
     <t>272186</t>
   </si>
   <si>
     <t>&lt;a href="/brands/beifa/"&gt;Beifa&lt;/a&gt;</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/cdc/45f8kykk7tonj9uv65u6pam1ewsto4sv.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/eae/cmq4eeond4pkn8twyi5gb6tn5cm5rb5k.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная BRAUBERG  quot;Black Tone quot;, СИНЯЯ, корпус тонированный, узел 0,7 мм, линия письма 0,35 мм, OBP223</t>
   </si>
   <si>
     <t>Шариковая масляная ручка BRAUBERG &amp;quot;Black Tone&amp;quot; - стильная деталь для работы и учебы! Шариковая масляная ручка в тонированном корпусе с резиновым держателем в зоне захвата. Чернила пониженной вязкости и надежный пишущий узел обеспечивают мягкое и комфортное письмо. Сменный стержень длиной 140 мм. Диаметр пишущего узла 0,7 мм создает тонкую линию письма 0,35 мм. Цвет чернил - синий. Лаконичный дизайн соответствует офисному стилю.</t>
   </si>
   <si>
     <t>390124</t>
   </si>
   <si>
     <t>&lt;a href="/brands/brauberg/"&gt;BRAUBERG&lt;/a&gt;</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/a92/5x722umfmgl50no5has4320l26mztabl.jpg</t>
-[...8 lines deleted...]
-    <t>390127</t>
+    <t>http://anytos.ru//upload/iblock/42b/jqv4pasdhgi8aylzrotdl0efhumll24f.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая масляная BRAUBERG  quot;Extra Glide GT quot;, ЧЕРНАЯ, трехгранная, узел 0,7 мм, линия письма 0,35 мм, OBP137</t>
+  </si>
+  <si>
+    <t>Шариковая масляная ручка с грипом BRAUBERG &amp;quot;Extra Glide GT&amp;quot; - самая необходимая ручка для Вашего офиса! Трехгранная одноразовая шариковая масляная ручка в прозрачном корпусе с резиновым держателем в области захвата. Чернила ультрапониженной вязкости и надежный пишущий узел обеспечивают мягкое и комфортное письмо. Диаметр пишущего узла 0,7 мм создает тонкую линию письма&amp;nbsp;&amp;nbsp;0,35 мм. Цвет чернил - черный. Лаконичный дизайн соответствует офисному стилю.</t>
+  </si>
+  <si>
+    <t>390129</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/74d/vw5lpv2ju37798o1h6h3ea1zewja22sv.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая масляная BRAUBERG  quot;Extra Glide Orange quot;, СИНЯЯ, трехгранная, узел 0,7 мм, линия письма 0,35 мм, OBP149</t>
+  </si>
+  <si>
+    <t>Ручка шариковая масляная BRAUBERG &amp;quot;Extra Glide Orange&amp;quot; идеально подойдет для работы и учебы. Одноразовая ручка в корпусе оранжевого цвета. Трехгранный корпус с удобным резиновым держателем. Специальные масляные чернила ультрапониженной вязкости и надежный пишущий узел обеспечивают непревзойденно мягкое и комфортное письмо. Ручка скользит по бумаге без каких-либо усилий. Диаметр пишущего узла 0,7 мм создает тонкую линию письма 0,35 мм. Цвет чернил - синий. Лаконичный дизайн соответствует офисному стилю.</t>
+  </si>
+  <si>
+    <t>390130</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/c64/6cwoknv97mkrxr97da7351qeq4pi1k03.jpg</t>
-[...34 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/f0c/k3n7hfjlbf071po0qhrk89ax4s3qn7o0.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная BRAUBERG  quot;Extra Glide Soft Blue quot;, СИНЯЯ, узел 0,7 мм, линия письма 0,35 мм, OBP150</t>
   </si>
   <si>
     <t>Ручка шариковая масляная BRAUBERG &amp;quot;Extra Glide Soft Blue&amp;quot; идеально подойдет для работы и учебы. Одноразовая ручка в прорезиненном корпусе синего цвета. Трехгранный корпус с удобным резиновым держателем. Специальные масляные чернила ультрапониженной вязкости и надежный пишущий узел обеспечивают непревзойденно мягкое и комфортное письмо. Ручка скользит по бумаге без каких-либо усилий. Диаметр пишущего узла 0,7 мм создает тонкую линию письма 0,35 мм. Цвет чернил - синий. Лаконичный дизайн соответсвует офисному стилю.</t>
   </si>
   <si>
     <t>390131</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/098/ncbz47a95v6ohuaxenj26e4chzuggziu.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/99c/sftt403av3i4ysrofyopmug0whnbr6tl.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная BRAUBERG  quot;Extra Glide Soft Grey quot;, СИНЯЯ, узел 0,7 мм, линия письма 0,35 мм, OBP157</t>
   </si>
   <si>
     <t>Ручка шариковая масляная BRAUBERG &amp;quot;Extra Glide Soft Grey&amp;quot; - самая необходимая ручка для Вашего офиса! Трехгранная одноразовая ручка в прорезиненном корпусе серого цвета с деталями в цвет чернил. Чернила ультрапониженной вязкости и надежный пишущий узел обеспечивают мягкое и комфортное письмо. Диаметр пишущего узла 0,7 мм создает тонкую линию письма 0,35 мм. Цвет чернил - синий. Лаконичный дизайн соответствует офисному стилю.</t>
   </si>
   <si>
     <t>390133</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/2a7/85b7rtsarlgo3mymruqdsjfcllxkyq05.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная BRAUBERG  quot;Extra Glide Soft White quot;, СИНЯЯ, узел 0,7 мм, линия письма 0,35 мм, OBP155</t>
   </si>
   <si>
     <t>Ручка шариковая масляная BRAUBERG &amp;quot;Extra Glide Soft White&amp;quot; идеально подойдет для работы и учебы. Одноразовая ручка в корпусе белого цвета с деталями в цвет чернил. Трехгранный корпус с удобным резиновым держателем. Специальные масляные чернила ультрапониженной вязкости и надежный пишущий узел обеспечивают непревзойденно мягкое и комфортное письмо. Ручка скользит по бумаге без каких-либо усилий. Диаметр пишущего узла 0,7 мм создает тонкую линию письма 0,35 мм. Цвет чернил - синий. Лаконичный дизайн соответствует офисному стилю.</t>
   </si>
   <si>
     <t>390134</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/c42/77ufj9ftsjzd487tdfcm998vl9vwl0zh.jpg</t>
@@ -353,317 +290,203 @@
   <si>
     <t>Ручка шариковая масляная автомат BRAUBERG  quot;Sky White quot;, СИНЯЯ, клип ассорти, 0,7 мм, линия письма 0,35 мм, OBPR222</t>
   </si>
   <si>
     <t>Автоматическая шариковая масляная ручка BRAUBERG &amp;quot;Sky White&amp;quot; идеально подойдет для работы и учебы. Ручка с белым корпусом и деталями в нескольких вариантов цвета. Специальные масляные чернила ультрапониженной вязкости и надежный пишущий узел обеспечивают непревзойденно мягкое и комфортное письмо. Ручка скользит по бумаге без каких-либо усилий. Снабжена сменным стерженем 115 мм, что позволяет увеличить срок службы. Диаметр пишущего узла 0,7 мм создает тонкую линию письма, равную 0,35 мм. Цвет чернил - синий. Лаконичный дизайн соответствует офисному стилю.</t>
   </si>
   <si>
     <t>390143</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/424/hh2704dbafvkrtrb9bf0gv9snfivdvx8.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная автоматическая BRAUBERG  quot;Extra Glide R quot;, СИНЯЯ, тр хгранный корпус, узел 0,7 мм, линия письма 0,35 мм, OBPR165</t>
   </si>
   <si>
     <t>Автоматическая шариковая масляная ручка BRAUBERG &amp;quot;Extra Glide R&amp;quot; - это предмет ежедневного обихода каждого офиса. Ручка с трехгранным корпусом и рифлением в зоне захвата для удобства письма. Снабжена сменным стерженем 118 мм, что позволяет увеличить срок службы. Диаметр пишущего узла 0,7 мм создает линию письма, равную 0,35 мм. Специальные масляные чернила ультрапониженной вязкости FEEL INK и надежный пишущий узел обеспечивают непревзойденно мягкое и комфортное письмо. Цвет чернил - синий.</t>
   </si>
   <si>
     <t>390145</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/e40/1a0s204i1nyu4noxhymqt2bj2x985mc5.jpg</t>
-[...20 lines deleted...]
-    <t>390150</t>
+    <t>http://anytos.ru//upload/iblock/843/yagyj6fazj1r2inzsbk0mi29x42kax3k.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая масляная автоматическая BRAUBERG  quot;Phantom color quot;, СИНЯЯ, узел 0,7 мм, линия письма 0,35 мм, OBPR204</t>
+  </si>
+  <si>
+    <t>Шариковая масляная автоматическая ручка BRAUBERG &amp;quot;Phantom color&amp;quot; - яркая и функциональная ручка для работы и учебы! Имеет круглый корпус синего цвета с прорезиненными вставками и резиновым грипом в зоне захвата для удобства письма. Сменный стержень длиной 107 мм с евронаконечником позволит использовать ручку максимально долго. Диаметр пишущего узла, равный 0,7 мм, создает тонкую линию письма, равную 0,35 мм. Специальные масляные чернила синего цвета ультрапониженной вязкости и надежный пишущий узел обеспечивают непревзойденно мягкое и комфортное письмо.</t>
+  </si>
+  <si>
+    <t>390149</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/59f/pxn4x6wb7p70i3v9jylfcn4fsqjf7mw1.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная автоматическая BRAUBERG  quot;Trios quot;, СИНЯЯ, корпус синий, узел 0,7 мм, линия письма 0,35 мм, OBPR205</t>
   </si>
   <si>
     <t>Автоматическая шариковая масляная ручка BRAUBERG &amp;quot;Trios&amp;quot; выполнена из высококачественных материалов, что обеспечивает надежность и долговечность в использовании. Модель со сменным стержнем длиной 107 мм, заправлен немецкими чернилами на масляной основе DOKUMENTAL синего цвета. Удобная рифленная зона захвата. Специальная технология &amp;quot;FEEL INK&amp;quot; гарантирует легкое и четкое письмо без каких-либо усилий. Диаметр пишущего узла 0,7 мм создает тонкую линию письма, равную 0,35 мм. Цвет чернил - черный. Стильный корпус с печатью.</t>
   </si>
   <si>
     <t>390151</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/27f/tty1kqkhbs21tgkq2o2llral635cijor.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная автоматическая с грипом BRAUBERG  quot;Click quot;, СИНЯЯ, узел 1 мм, линия письма 0,5 мм, OBPR123</t>
   </si>
   <si>
     <t>Шариковая масляная автоматическая ручка с грипом BRAUBERG &amp;quot;Click&amp;quot; - идеально подойдет для работы и учебы. Имеет круглый прозрачный корпус и резиновый грип в зоне захвата для удобства письма. Специальные масляные чернила ультрапониженной вязкости FEEL INK и надежный пишущий узел обеспечивают непревзойденно мягкое и комфортное письмо. Сменный стержень длиной 118 мм с евронаконечником. Диаметр пишущего узла 1 мм создает тонкую линию письма 0,5 мм. Детали выполнены в цвет чернил, синего цвета. Лаконичный дизайн соответствует офисному стилю.</t>
   </si>
   <si>
     <t>390152</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/d6d/xe7pffbvmi1zittjup4341qedh5qog1q.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная автоматическая с грипом BRAUBERG  quot;Fruity RD quot;, СИНЯЯ, корпус ассорти, узел 0,7 мм, линия письма 0,35 мм, OBPR121</t>
   </si>
   <si>
     <t>Шариковая масляная автоматическая с грипом BRAUBERG &amp;quot;Fruity RD&amp;quot; - яркая и функциональная ручка для работы и учебы! Имеет круглый корпус из ассорти цветов с печатью и резиновым грипом в зоне захвата для удобства письма. Сменный стержень длиной 111 мм с игольчатым наконечником позволит использовать ручку максимально долго. Диаметр пишущего узла, равный 0,7 мм, создает тонкую линию письма, равную 0,35 мм. Специальные масляные чернила синего цвета ультрапониженной вязкости и надежный пишущий узел обеспечивают непревзойденно мягкое и комфортное письмо.</t>
   </si>
   <si>
     <t>390153</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/161/0qv5vufo6cg6vzvrbkyuuewq09rbswjk.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/f0e/lnv0vh634y8pjd31gk2n3l6i3giff1u1.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная с грипом BRAUBERG  quot;Glassy quot;, СИНЯЯ, корпус прозрачный, узел 0,7 мм, линия письма 0,35 мм, OBP119</t>
   </si>
   <si>
     <t>Шариковая ручка BRAUBERG &amp;quot;Glassy&amp;quot; - это предмет ежедневного обихода каждого офиса. Шариковая ручка с прозрачным корпусом и резиновым грипом для удобства письма, исключающим скольжение пальцев. Ручка снабжена сменным стержнем 138 мм, что позволяет увеличить срок службы. Специальная технология &amp;quot;FEEL INK&amp;quot; гарантирует лёгкое и четкое письмо без каких-либо усилий. Диаметр пишущего узла 0,7 мм создает тонкую линию письма, равную 0,35 мм. Детали синего цвета, выполненные в цвет чернил, соответствуют офисному стилю.</t>
   </si>
   <si>
     <t>390156</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/095/yu4ljkyf24z2l8b94vqp36dvnh3pbq06.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная с грипом BRAUBERG  quot;Spark quot;, СИНЯЯ, печать, узел 0,7 мм, линия письма 0,35 мм, OBP118</t>
   </si>
   <si>
     <t>Шариковая ручка BRAUBERG &amp;quot;Trait&amp;quot; - надежный и долговечный предмет для ежедневного использования. Шариковая ручка с прозрачным корпусом и резиновым грипом для удобства письма, исключающим скольжение пальцев.&amp;nbsp;&amp;nbsp;Ручка снабжена сменным стерженем&amp;nbsp;&amp;nbsp;138 мм, что позволяет увеличить срок службы. Специальная технология &amp;quot;FEEL INK&amp;quot; гарантирует лёгкое и четкое письмо без каких-либо усилий.&amp;nbsp;&amp;nbsp;Диаметр пишущего узла 0,7 мм создает тонкую линию письма, равную 0,35 мм. Стильный дизайн корпуса с печатью.</t>
   </si>
   <si>
     <t>390157</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/de1/my221flbo9o0gdlugoecr2t3kd1mmro6.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная ЮНЛАНДИЯ  quot;НЕОН quot;, СИНЯЯ, безопасный корпус ассорти, узел 1 мм, линия письма 0,5 мм, OBP122</t>
   </si>
   <si>
     <t>Ручки шариковые ЮНЛАНДИЯ &amp;quot;НЕОН&amp;quot; - это яркая серия качественных ручек с легко сгибающимся корпусом. Шариковая ручка с корпусом ярких цветов ассорти. Уникальные чернила ультрапониженной вязкости и надежный пишущий узел 1 мм обеспечивают непревзойденно мягкое и комфортное письмо, а также ровную линию 0,5 мм. Еще одним преимуществом данной модели является наличие сменного стержня, что делает её экономически привлекательной. Длина стержня составляет 138 мм. Цвет чернил - синий. Яркие цвета и безопасно гнущийся корпус привлекут внимание как детей, так и взрослых.</t>
   </si>
   <si>
     <t>390158</t>
   </si>
   <si>
     <t>&lt;a href="/brands/junlandija/"&gt;ЮНЛАНДИЯ&lt;/a&gt;</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/3b8/3b8ba63bc97a35487ceb207402a933d2/5384105c9bb3ab427d2596a6a15ab55e.jpg</t>
+    <t>http://anytos.ru//upload/iblock/252/sl0s4hiedisqhyxp3fp0wjift9ch4k7t.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая Attache Goldy, 0,3мм, синий, маслян.,неавт., б манж.</t>
   </si>
   <si>
     <t>Ручка шариковая Attache Goldy, 0,3мм, синий, маслян.,неавт., б/манж.</t>
   </si>
   <si>
     <t>415531</t>
   </si>
   <si>
     <t>&lt;a href="/brands/attache/"&gt;Attache&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/d4f/d4f90b315e199c8172fc8b7fe1f7e8cd/4d193574917234fc2cb1f9bfcbee259b.jpg</t>
-[...11 lines deleted...]
-    <t>Ручка масляная LOREX ILLEGALLY CUTE.CAT-MERMAID серия Slim Soft 0,50 мм, синий. LXOPSS-IC4</t>
+    <t>http://anytos.ru//upload/iblock/3fc/qw82lo3f93yekynf2b5m9mo2pmc6jb69.jpg</t>
+  </si>
+  <si>
+    <t>Ручка масляная LOREX GRADIENT.SWEET серия Slim Soft 0,50 мм, синий. LXOPSS-GR2</t>
   </si>
   <si>
     <t>Тонкий элегантный корпус изготовленный по технологии &amp;quot;Ultra-soft touch&amp;quot;. Чернила на масляной основе. Корпус с яркими принтами. Характеристики: • Прорезиненный корпус с яркими принтами. • Металлизированный наконечник. • Чернила на масляной основе. • Цвет чернил – синие. • Диаметр пишущего узла 0,5 мм. • Игловидная форма ПУ. • Длина стержня -140 мм. • Индивидуальный штрих код на корпусе каждой ручки. • Упаковка - 24 ручки в прозрачном пластиковом тубусе &amp;#40;1/24/288/1728&amp;#41;</t>
   </si>
   <si>
-    <t>417348</t>
+    <t>417355</t>
   </si>
   <si>
     <t>&lt;a href="/brands/lorex/"&gt;LOREX&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/53b/c1wkn69e8texvvq1l0v5rb9nk8mphjux.jpg</t>
-[...43 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/cbd/tt4zmo57zg1kgczendthjqv9f6bhfemy.jpg</t>
   </si>
   <si>
     <t>Ручка масляная LOREX FOOD ADDICTION.AVOCADO серия Slim Soft 0,50 мм, синий. LXOPSS-FA2</t>
   </si>
   <si>
     <t>417359</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/a89/e9tfm608cu88c5g1x33lcg76sf5fzr2b.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная автоматическая BRAUBERG  quot;FRUITY RS quot;, СИНЯЯ, узел 0,7 мм, линия письма 0,35 мм, 142652</t>
   </si>
   <si>
     <t>Автоматическая шариковая ручка BRAUBERG &amp;quot;FRUITY RS&amp;quot; - яркая и функциональная ручка для работы и учебы! Имеет круглый корпус из ассорти цветов с печатью на корпусе. Сменный стержень длиной 107 мм с игольчатым наконечником позволит использовать ручку максимально долго. Диаметр пишущего узла, равный 0,7 мм, создает тонкую линию письма, равную 0,35 мм. Специальные масляные чернила синего цвета ультрапониженной вязкости и надежный пишущий узел обеспечивают непревзойденно мягкое и комфортное письмо.</t>
   </si>
   <si>
     <t>424821</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/eb8/6guklhc8dzap4f4nrsv91w5nunptsksi.jpg</t>
-[...22 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/5df/dynroerd9y7rhj6n9yk7j5huxeg6rq90.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная автоматическая BRAUBERG  quot;FRUITY RX quot;, СИНЯЯ, soft-touch, узел 0,7 мм, линия письма 0,35 мм, 142656</t>
   </si>
   <si>
     <t>Автоматическая шариковая ручка BRAUBERG &amp;quot;FRUITY RX&amp;quot; - яркая и функциональная ручка для работы и учебы! Имеет круглый прорезиненный корпус &amp;quot;soft touch&amp;quot; в нескольких вариантах цвета. Сменный стержень длиной 107 мм с игольчатым наконечником позволит использовать ручку максимально долго. Диаметр пишущего узла, равный 0,7 мм, создает тонкую линию письма, равную 0,35 мм. Специальные масляные чернила синего цвета ультрапониженной вязкости и надежный пишущий узел обеспечивают непревзойденно мягкое и комфортное письмо.</t>
   </si>
   <si>
     <t>424825</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/385/k1f91bf65fajifahoyvty3cy45g193sc.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/326/y2rn3o9lol7l96voit4q17ms2awp5wy5.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная с грипом BRAUBERG  quot;Extra Glide GT quot;, СИНЯЯ, трехгранная, узел 0,7 мм, линия письма 0,35 мм, 142681</t>
   </si>
   <si>
     <t>Шариковая ручка BRAUBERG &amp;quot;Extra Glide&amp;quot; - незаменимая и повсеместно используемая канцелярская принадлежность. Шариковая ручка с прозрачным трехгранным&amp;nbsp;&amp;nbsp;корпусом и удобным резиновым держателем, препятствующим скольжению пальцев при письме. Специальные масляные чернила ультрапониженной вязкости синего цвета и надежный пишущий узел обеспечивают непревзойденно мягкое и комфортное письмо. Диаметр пишущего узла 0,7 мм создает тонкую линию письма, равную 0,35 мм.</t>
   </si>
   <si>
     <t>424832</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/672/exbm35zc6zou12b0qadk4o46uzizfkk3.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная с грипом BRAUBERG  quot;Active quot;, СИНЯЯ, узел 0,7 мм, линия письма 0,35 мм, 142683</t>
   </si>
   <si>
     <t>Шариковая ручка BRAUBERG &amp;quot;Time2rite&amp;quot; - надежный и долговечный предмет для ежедневного использования. Шариковая ручка с прозрачным корпусом и резиновым грипом для удобства письма, исключающим скольжение пальцев.&amp;nbsp;&amp;nbsp;Ручка снабжена сменным стержнем 131 мм, что позволяет увеличить срок службы. Чернила ультрапониженной вязкости синего цвета обеспечивают мягкое и комфортное письмо. Надежный пишущий узел диаметром 0,7 мм создает тонкую линию, равную 0,35 мм. Стильный корпус соответствует офисному стилю.</t>
   </si>
   <si>
     <t>424834</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/b7b/lbyb05wt2b7c5plkpr9sv1owjk0rw9l3.jpg</t>
@@ -671,353 +494,212 @@
   <si>
     <t>Ручка шариковая масляная ПИФАГОР, СИНЯЯ, безопасный корпус ассорти, узел 0,6 мм, линия письма 0,3 мм, 142685</t>
   </si>
   <si>
     <t>Шариковая ручка ПИФАГОР - яркий аксессуар для ежедневного использования. Яркие и броские цвета корпуса ручки привлекут внимание как школьников, так и людей постарше. Шариковая ручка обладает безопасным, гибким корпусом в ярких цветах. Корпус на 90&amp;#37; меньше подвержен излому, образующему острые края по сравнению с обычными ручками. Уникальные чернила синего цвета ультрапониженной вязкости и надежный пишущий узел обеспечивают непревзойденно мягкое и комфортное письмо. Диаметр пишущего узла 0,6 мм создает тонкую линию письма, равную 0,3 мм.</t>
   </si>
   <si>
     <t>424836</t>
   </si>
   <si>
     <t>&lt;a href="/brands/pifagor/"&gt;ПИФАГОР&lt;/a&gt;</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/031/ybdjc32j1wfqpavhpcx6zz4fic9b4ssd.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная BRAUBERG  quot;Ice quot;, СИНЯЯ, корпус прозрачный, узел 0,6 мм, линия письма 0,3 мм, 142686</t>
   </si>
   <si>
     <t>Ручка шариковая масляная BRAUBERG &amp;quot;Ice&amp;quot;- это предмет ежедневного обихода каждого офиса. Шариковая ручка снабжена чернилами на масляной основе, обеспечивает мягкое и комфортное письмо. Надежный пишущий узел диаметром 0,6 мм&amp;nbsp;&amp;nbsp;создает линию письма, равную 0,3 мм. Ручка обладает увеличенной длиной письма более 1000 м, что обеспечивает более длительный срок службы по сравнению с другими ручками. Прозрачный корпус с синими деталями соответствует офисному стилю.</t>
   </si>
   <si>
     <t>424837</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/d8c/n11bgmpmpan0ru1yko4tp0jden3vvb57.jpg</t>
-[...8 lines deleted...]
-    <t>424844</t>
+    <t>http://anytos.ru//upload/iblock/2e1/w482deyuxjrej22fxal1i1miki68r538.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая масляная с грипом BRAUBERG  quot;Signature quot;, СИНЯЯ, печать, узел 0,7 мм, линия письма 0,35 мм, 142688</t>
+  </si>
+  <si>
+    <t>Шариковая ручка BRAUBERG &amp;quot;Signature&amp;quot; - надежная и долговечная ручка. Модель изготовлена из высококачественных материалов, корпус ручки отличается стильным дизайном, а резиновый грип для удобства письма&amp;nbsp;&amp;nbsp;исключает скольжение пальцев.&amp;nbsp;&amp;nbsp;Сменный стержень длиной 131 мм заправлен чернилами ультрапониженной вязкости. Диаметр пишущего узла, равный 0,7 мм, создает тонкую линию письма, равную 0,35 мм. Цвет чернил - синий. Оригинальный дизайн ручки и эргономичный корпус с комфортной зоной захвата сделает письмо легким и точным.</t>
+  </si>
+  <si>
+    <t>424839</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/656/p3cartb4blzi4r1psv4cyrlotyh1z9nx.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая масляная с грипом BRAUBERG  quot;Sigma Plus quot;, СИНЯЯ, печать, узел 0,7 мм, линия письма 0,35 мм, 142689</t>
+  </si>
+  <si>
+    <t>Шариковая ручка BRAUBERG &amp;quot;Delta Plus&amp;quot; - надежный и долговечный предмет для ежедневного использования. Модель изготовлена из высококачественных материалов, имеет сменный стержень длиной 132 мм. Ручка обладает увеличенной длиной письма 2000 м, что обеспечивает более длительный срок службы по сравнению с другими ручками. Диаметр пишущего узла 0,7 мм создает тонкую линию письма, равную 0,35 мм. Цвет чернил - синий. Стильный корпус с резиновым грипом для удобства письма, исключающим скольжение пальцев.</t>
+  </si>
+  <si>
+    <t>424840</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/557/gknts6xi9hit8gu5egv0wy2lgokum95c.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая масляная автоматическая с грипом BRAUBERG  quot;Metropolis-X quot;, СИНЯЯ, узел 0,7 мм, линия письма 0,35 мм, 142692</t>
+  </si>
+  <si>
+    <t>Шариковая масляная автоматическая ручка с грипом BRAUBERG &amp;quot;Jet-X&amp;quot; выполнена из высококачественных материалов, что обеспечивает надежность и долговечность в использовании. Имеет круглый корпус синего цвета с печатью и резиновым грипом в зоне захвата для удобства письма. Сменный стержень длиной 107 мм с игольчатым наконечником позволит использовать ручку максимально долго. Диаметр пишущего узла, равный 0,7 мм, создает тонкую линию письма, равную 0,35 мм. Специальные масляные чернила синего цвета ультрапониженной вязкости и надежный пишущий узел обеспечивают непревзойденно мягкое и комфортное письмо.</t>
+  </si>
+  <si>
+    <t>424841</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e25/wa622i4695s08lx5czvivtefl35aui1v.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая масляная PENSAN  quot;Triball quot;, СИНЯЯ, трехгранная, узел 1 мм, линия письма 0,5 мм, 1003 12</t>
+  </si>
+  <si>
+    <t>Ручка PENSAN &amp;quot;Triball&amp;quot; в стильном удобном трехгранном пластиковом корпусе серебристого цвета с деталями в цвет чернил. Швейцарский никелево-серебряный игольчатый наконечник PREMEC &amp;#40;Швейцария&amp;#41; в 1 мм обеспечит более качественное и долговечное письмо, а в совокупности с масляными чернилами пониженной вязкости гарантирует письмо без пропусков. Ширина линии письма - 0,5 мм. Цвет чернил - синий.</t>
+  </si>
+  <si>
+    <t>424843</t>
   </si>
   <si>
     <t>&lt;a href="/brands/pensan/"&gt;PENSAN&lt;/a&gt;</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/58c/jz6op520nidukhvhzyq0yrspg3xw5jaf.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная PENSAN  quot;Global-21 quot;, ЗЕЛЕНАЯ, корпус прозрачный, узел 0,5 мм, линия письма 0,3 мм, 2221, 2221 12</t>
   </si>
   <si>
     <t>Шариковая ручка PENSAN &amp;quot;Global-21&amp;quot; с масляными чернилами в классическом круглом корпусе из прозрачного пластика. Швейцарский никелево-серебряный стандартный наконечник PREMEC &amp;#40;Швейцария&amp;#41; с пишущим узлом 0,7 мм и качественные масляные чернила пониженной вязкости обеспечивают тонкую и аккуратную линию письма 0,3 мм.Стержень возможно заменить. Цвет чернил - зеленый.Ручка PENSAN &amp;quot;Global-21&amp;quot; - это ручка, знакомая каждому.</t>
   </si>
   <si>
     <t>424845</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/f83/njxh083j2ktop2f0szkqapmrait13xje.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/80c/dns2vhl1cxuolgpxapodmah8zwfugnsn.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная BRAUBERG  quot;Olive Pen Tone quot;, СИНЯЯ, корпус тонированный, узел 0,7 мм, линия письма 0,35 мм, 142710</t>
   </si>
   <si>
     <t>Шариковая ручка BRAUBERG &amp;quot;Olive Pen Tone&amp;quot; - необходимый аксессуар, который поможет в обучении или работе. Шариковая ручка в пластиковом матово-прозрачном корпусе. Чернила на масляной основе повышенного качества и надёжный пишущий узел обеспечивают мягкое письмо на различных типах бумаги. Сменный стержень длиной 139 мм. Диаметр пишущего узла 0,7 мм создает тонкую линию письма&amp;nbsp;&amp;nbsp;0,35 мм. Цвет чернил - синий. Стильный дизайн соответсвует офисному стилю.</t>
   </si>
   <si>
     <t>424848</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/458/scf91h2k5q0arfuzz6gi07pvjvcpynee.jpg</t>
-[...22 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/415/k16vkyb3enq5cbcpt312z58z33tk256v.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная с грипом PENSAN  quot;Sign-Up quot;, ЧЕРНАЯ, 1 мм, линия письма 0,8 мм, 2410 12</t>
   </si>
   <si>
     <t>Шариковая ручка PENSAN &amp;quot;Sign-Up&amp;quot; с масляными чернилами поставляется в круглом тонированном корпусе из пластика с деталями в цвет чернил. Зона захвата снабжена резиновым грипом в цвет чернил, обеспечивающим комфортное письмо и позволяющим кисти не напрягаться.Швейцарский никелево-серебряный стандартный наконечник PREMEC &amp;#40;Швейцария&amp;#41; с пишущим узлом 1 мм и качественные масляные чернила пониженной вязкости обеспечивают аккуратную линию письма 0,8 мм. Стержень заменяем. Цвет чернил - черный.</t>
   </si>
   <si>
     <t>424861</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/ed8/hdpcklgcj1a5x428k07etpc2pu2q2950.jpg</t>
-[...62 lines deleted...]
-    <t>Ручка шариковая масляная PENSAN  quot;My-Tech quot;, ЧЕРНАЯ, игольчатый узел 0,7 мм, линия письма 0,35 мм, 2240 25</t>
+    <t>http://anytos.ru//upload/iblock/7cd/keuv59asjo7hifsr3cia439hqquucoxm.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая масляная PENSAN  quot;My-Tech quot;, КРАСНАЯ, игольчатый узел 0,7 мм, линия письма 0,35 мм, 2240 25</t>
   </si>
   <si>
     <t>Ручка PENSAN &amp;quot;My-Tech&amp;quot; с масляными чернилами в круглом пластиковом тонированном корпусе с деталями в цвет чернил. Удобная зона захвата снабжена рифлением, которое препятствует скольжению пальцев и обеспечивает комфортное письмо. Швейцарский никелево-серебряный игольчатый наконечник обеспечит более качественное и долговечное письмо, а в совокупности с масляными чернилами пониженной вязкости гарантирует письмо без пропусков. Пишущий узел толщиной 0,7 мм проводит линию 0,35 мм. Стержень заменяем.</t>
   </si>
   <si>
-    <t>434388</t>
-[...43 lines deleted...]
-  <si>
     <t>565337</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/ed6/il4krbl3dff6kmgqdglw5bqumnz3lieu.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная автоматическая BRAUBERG  quot;Delta Mix quot;, СИНЯЯ, корпус soft-touch ассорти, узел 0,7 мм, линия письма 0,35 мм, 143340, OBPR366</t>
   </si>
   <si>
     <t>Автоматическая трехгранная ручка с технологией письма FEEL INK. Чернила ультрапониженной вязкости, покрытие корпуса SOFT-TOUCH и рифление в зоне захвата обеспечивают мягкое и комфортное письмо. Стильный и яркий корпус ассорти. Диаметр пишущего узла 0,7 мм создает тонкую линию письма, равную 0,35 мм.Сменный стержень 107 мм заправлен высококачественными чернилами синего цвета.Поставляется в нескольких вариантах цвета корпуса &amp;#40;без возможности выбора&amp;#41;.</t>
   </si>
   <si>
     <t>565352</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/b62/sp1ipm0s97gezray3174upor8q5gfrrx.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/1d0/4dw02f3smb1dumx9wkx6jl5ztj40on4o.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная автоматическая PILOT, СИНЯЯ, корпус синий, узел 0,7мм, линия письма 0,32мм, BPRK-10M</t>
   </si>
   <si>
     <t>Стильная шариковая автоматическая ручка PILOT с масляными чернилами имеет круглый прорезиненный корпус с металлическим наконечником. Область захвата снабжена рифлением, обеспечивающим комфорт при письме. Стержень длиной 98 мм снабжен пишущим узлом толщиной 0,7 мм. Стандартный наконечник и высококачественные масляные чернила обеспечивают тонкую и аккуратную линию письма 0,32 мм. Цвет чернил - синий.</t>
   </si>
   <si>
     <t>565354</t>
   </si>
   <si>
     <t>&lt;a href="/brands/pilot/"&gt;Pilot&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/da4/nvly1bf15ugvu45xu30114ed5rsg1894.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/208/bv1jzuwphaujf7q813ftyduh82f903p0.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная с грипом BRAUBERG  quot;i-Rite GT GLD quot;, СИНЯЯ, корпус тонированный синий, узел 0,7 мм, 143302</t>
   </si>
   <si>
     <t>ЭКСКЛЮЗИВНАЯ СЕРИЯ шариковых масляных ручек BRAUBERG &amp;quot;&amp;quot;i-Rite GT&amp;quot;! Смелые дизайнерские решения в классическом исполнении и непревзойдённое качество письма делают ручки из данной серии поистине уникальными! Модель изготовлена из высококачественных материалов. Сменный стержень длиной 140 мм. Удобная прорезиненная зона захвата. Специальная технология &amp;quot;FEEL INK&amp;quot; гарантирует лёгкое и четкое письмо без каких-либо усилий. Диаметр пишущего узла 0,7 мм создает ровную линию письма, равную 0,35 мм. Синий тонированный цвет корпуса с золотистыми деталями.</t>
   </si>
   <si>
     <t>565357</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/a30/7w7k5w3imi2d1ftll2yq0uwnhdl2xrsv.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая масляная с грипом BRAUBERG  quot;i-Rite GT PRO quot;, СИНЯЯ, корпус тонирированный черный, узел 0,4 мм, 143303</t>
+  </si>
+  <si>
+    <t>ЭКСКЛЮЗИВНАЯ СЕРИЯ шариковых масляных ручек BRAUBERG &amp;quot;&amp;quot;i-Rite GT&amp;quot;! Смелые дизайнерские решения в классическом исполнении и непревзойдённое качество письма делают ручки из данной серии поистине уникальными! Модель изготовлена из высококачественных материалов. Cменный стержень длиной 140 мм. Удобная прорезиненная зона захвата. Специальная технология &amp;quot;FEEL INK&amp;quot; гарантирует лёгкое и четкое письмо без каких-либо усилий. Диаметр пишущего узла 0,4 мм создает тонкую линию письма, равную 0,2 мм. Черный тонированный цвет корпуса с синими деталями.</t>
+  </si>
+  <si>
+    <t>565358</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/f20/0xfl82hsc0om5qrp937g4a0ni681uhle.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная с грипом BRAUBERG  quot;i-Rite GT SKY quot;, СИНЯЯ, голубые детали, узел 0,4 мм, 143299</t>
   </si>
   <si>
     <t>ЭКСКЛЮЗИВНАЯ СЕРИЯ шариковых масляных ручек BRAUBERG &amp;quot;&amp;quot;i-Rite GT&amp;quot;! Смелые дизайнерские решения в классическом исполнении и непревзойденное качество письма делают ручки из данной серии поистине уникальными! Модель изготовлена из высококачественных материалов. Cменный стержень длиной 140 мм. Удобная прорезиненная зона захвата. Специальная технология &amp;quot;FEEL INK&amp;quot; гарантирует лёгкое и четкое письмо без каких-либо усилий. Диаметр пишущего узла 0,4 мм создает тонкую линию письма, равную 0,2 мм. Прозрачный цвет корпуса с голубыми деталями.</t>
   </si>
   <si>
     <t>565359</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/2a7/jgu5ju6ln2hs0kwqpb77r6p0drbl3cps.jpg</t>
-[...22 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/cf8/kzclhmcupxay8e50l4yrl4ohk0m3lm3d.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная с грипом BRAUBERG  quot;i-Rite GT quot;, СИНЯЯ, корпус прозрачный, узел 0,7 мм, 143300</t>
   </si>
   <si>
     <t>ЭКСКЛЮЗИВНАЯ СЕРИЯ шариковых масляных ручек BRAUBERG &amp;quot;&amp;quot;i-Rite GT&amp;quot;! Смелые дизайнерские решения в классическом исполнении и непревзойдённое качество письма делают ручки из данной серии поистине уникальными! Модель изготовлена из высококачественных материалов. Сменный стержень длиной 140 мм. Удобная прорезиненная зона захвата. Специальная технология &amp;quot;FEEL INK&amp;quot; гарантирует лёгкое и четкое письмо без каких-либо усилий. Диаметр пишущего узла 0,7 мм создает ровную линию письма, равную 0,35 мм. Прозрачный цвет корпуса с синими деталями.</t>
   </si>
   <si>
     <t>565362</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/fbb/46ypuoo3x1ztjqabdtqpsfx3o23j4biz.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная с грипом BRAUBERG  quot;i-Rite GT quot;, ЧЕРНАЯ, корпус прозрачный, узел 0,7 мм,143301</t>
   </si>
   <si>
     <t>565363</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/372/hzm0qu7nxodz8w4pfitnihmu2k3bhcjt.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная с грипом BRAUBERG  quot;Max-Oil Tone quot;, СИНЯЯ, узел 0,7 мм, линия письма 0,35 мм, 142693</t>
@@ -1043,414 +725,297 @@
   <si>
     <t>http://anytos.ru//upload/iblock/c8e/jqsdukxn5tmbh3v8uvy7rxw9v274xce4.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная с грипом BRAUBERG  quot;Max-Oil quot;, КРАСНАЯ, игольчатый узел 0,7 мм, линия письма 0,35 мм, 142143</t>
   </si>
   <si>
     <t>Шариковая ручка BRAUBERG &amp;quot;Max-Oil Tone&amp;quot; - надежный и долговечный предмет для ежедневного использования. Шариковая ручка в тонированном корпусе и резиновым грипом для удобства письма, исключающим скольжение пальцев. Заправлена чернилами ультрапониженной вязкости. Преимуществом данной модели является наличие сменного стержня, что делает её экономически привлекательной. Длина стержня составляет 134 мм. Диаметр пишущего узла 0,7 мм создает тонкую линию письма 0,35 мм. Цвет чернил - красный. Лаконичный дизайн соответствует офисному стилю.</t>
   </si>
   <si>
     <t>565366</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/da7/o71qyhg525lqyrf18z6gnasjd1bufleq.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная с грипом BRAUBERG  quot;Max-Oil quot;, СИНЯЯ, игольчатый узел 0,7 мм, линия письма 0,35 мм, 141701</t>
   </si>
   <si>
     <t>Шариковая ручка BRAUBERG &amp;quot;Max-Oil&amp;quot; - это предмет ежедневного обихода каждого офиса. Ручка обладает увеличенной длиной письма, что обеспечивает более длительный срок службы по сравнению с другими ручками. Еще одним преимуществом данной модели является наличие сменного стержня, что делает её экономически привлекательной. Длина стержня составляет 134 мм. Диаметр пишущего узла, равный 0,7 мм, создает среднюю по толщине линию письма, равную 0,35 мм. Цвет чернил - синий. Прозрачный корпус с синими деталями соответствует офисному стилю.</t>
   </si>
   <si>
     <t>565367</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/115/uwwpxd1uz8av6d2m439koscvqpuvrace.jpg</t>
-[...22 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/974/dc1ucy9mwh0he11k4rylaicibh8nb99j.jpg</t>
   </si>
   <si>
     <t>Ручки шариковые масляные PENSAN  quot;Triball Colored quot;, НАБОР 8 шт., АССОРТИ, узел 1 мм, линия письма 0,5 мм, 1003 PVC8</t>
   </si>
   <si>
     <t>Набор из 8 шариковых ручек PENSAN &amp;quot;Triball Colored&amp;quot; с масляными чернилами. Ручки поставляются в стильном удобном трехгранном пластиковом корпусе серебристого цвета с деталями в цвет чернил.Швейцарский никелево-серебряный игольчатый наконечник PREMEC &amp;#40;Швейцария&amp;#41; в 1 мм обеспечит более качественное и долговечное письмо, а в совокупности с масляными чернилами пониженной вязкости гарантирует письмо без пропусков. Ширина линии письма - 0,5 мм. В наборе представлено 8 цветов чернил ассорти: коричневый, салатовый, бирюзовый, фиолетовый, голубой, розовый, оранжевый, желтый.</t>
   </si>
   <si>
     <t>565390</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/b47/s306q04eofat3xogdr0yuk5wmxa60i6g.jpg</t>
+  </si>
+  <si>
+    <t>Ручка масляная LOREX ILLEGALLY CUTE.SHERLOCK CAT серия Double Soft 0,70 мм синий, резин.грип, кругл. прорезин. корп., игловид.наконеч.</t>
+  </si>
+  <si>
+    <t>Элегантный корпус, среднего диаметра, изготовленный по технологии &amp;quot;Ultra-soft touch&amp;quot; с яркими принтами, а также мягкий грип в зоне захвата. Характеристики: • Прорезиненный корпус с яркими принтами. • Резиновый грип. • Металлизированный наконечник. • Чернила на масляной основе. • Цвет чернил – синие. • Диаметр пишущего узла 0,7 мм. • Игловидная форма ПУ. • Длина стержня -133 мм. • Индивидуальный штрих код на корпусе каждой ручки. • Упаковка - 24 ручки в прозрачном пластиковом тубусе &amp;#40;1/24/288/1728&amp;#41;.</t>
+  </si>
+  <si>
+    <t>590480</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/753/k5mm5gf2jwizl60lqlvd6lht32ptjshr.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная BRAUBERG  quot;BOMB GT Color quot;, СИНЯЯ, прорезиненный корпус ассорти, узел 0,7 мм, линия письма 0,35 мм, 143346</t>
   </si>
   <si>
     <t>Серия шариковых масляных ручек BRAUBERG &amp;quot;BOMB&amp;quot; - это эксклюзивный дизайн и непревзойденно мягкое и удобное письмо. Модель изготовлена из высококачественных материалов, сменный стержень заправлен немецкими чернилами на масляной основе DOKUMENTAL синего цвета. Удобный прорезиненный корпус - double injection technology. Диаметр пишущего узла 0,7 мм создает ровную линию письма 0,35 мм. Корпус выполнен в ярких цветах ассорти. Удобный стакан для размещения ручек в розничном магазине.</t>
   </si>
   <si>
     <t>601436</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/f37/f7d5ifc4fqezwxsw2v6dsy4s2bjuqz8g.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/636/x38whncky3bjvbkv29zu7ql7iluh17ld.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная BRAUBERG  quot;BOMB GT quot;, СИНЯЯ, прорезиненный сине-черный корпус, узел 0,7 мм, линия письма 0,35 мм, 143345</t>
   </si>
   <si>
     <t>Серия шариковых масляных ручек BRAUBERG &amp;quot;BOMB&amp;quot; - это эксклюзивный дизайн и непревзойденно мягкое и удобное письмо. Модель изготовлена из высококачественных материалов, сменный стержень заправлен немецкими чернилами на масляной основе DOKUMENTAL синего цвета. Удобный прорезиненный корпус - double injection technology. Диаметр пишущего узла 0,7 мм создает ровную линию письма 0,35 мм. Корпус выполнен в сочетании синего и черного цветов.</t>
   </si>
   <si>
     <t>601439</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/0f0/kdsv4bimoqrm68hpl2logefw1fb8gj4d.jpg</t>
-[...17 lines deleted...]
-    <t>601446</t>
+    <t>http://anytos.ru//upload/iblock/cc0/m6h5cshsya5qzmrrt7hef1a35xfpb8z0.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая масляная автоматическая с грипом UNI  Япония   quot;JetStream quot;, СИНЯЯ, узел 0,7 мм, линия письма 0,35 мм, SXN-101-07 BLUE</t>
+  </si>
+  <si>
+    <t>Стильная шариковая автоматическая ручка UNI &amp;quot;JetStream&amp;quot; с масляными чернилами поставляется в круглом корпусе, тонированном в цвет чернил. Новые гибридные чернила обладают повышенной вязкостью, что обеспечивает быстрое скольжение во время письма.Автоматическая шариковая ручка - это ручка из серии &amp;quot;JetStream&amp;quot; - новое поколение ручек с быстро сохнущими чернилами и обновленным механизмом пишущего узла. Чернила Jetsream синего цвета легко проникают в бумагу и мгновенно высыхают.Заменяемый стержень длиной 121 мм снабжен пишущим узлом 0,7 мм и стандартным типом наконечника. Проводимая линяя письма - 0,35 мм.</t>
+  </si>
+  <si>
+    <t>601450</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/uni/"&gt;Uni&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/63b/u0n2dnop450e5vu69h3o3lkbadannxpz.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая настольная BRAUBERG  quot;SMILE quot;, СИНЯЯ, корпус желтый, узел 0,7 мм, линия письма 0,35 мм, 143376</t>
+  </si>
+  <si>
+    <t>Настольная шариковая ручка BRAUBERG &amp;quot;Smile&amp;quot; с ярким дизайном отлично подойдет для школьных учреждений, а также всегда поднимет настроение и не потеряется в детской комнате. Корпус ручки и подставки выполнен из пластика желтого цвета. Ручка крепится к подставке с помощью надежной пружинки и фиксируется на любой ровной поверхности с помощью клейкого основания. Длина стержня составляет 142 мм. Создает линию письма толщиной 0,35 мм.</t>
+  </si>
+  <si>
+    <t>601453</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/316/xvs6tmgrf0h6qhxr8uymit0smcjjfyg2.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая Unimax Top Tek RT 0,7мм, син,масл, автом.</t>
+  </si>
+  <si>
+    <t>612954</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/unimax/"&gt;Unimax&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a6f/4htqj2hy5c64bx3nssw8btph8y78eer8.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая масляная BRAUBERG  quot;Orient quot;, СИНЯЯ, корпус синий, узел 0,7 мм, линия письма 0,35 мм, 142999</t>
+  </si>
+  <si>
+    <t>Ручка шариковая масляная BRAUBERG &amp;quot;Orient&amp;quot; - это новый стильный дизайн хитовой офисной ручки! Шариковая ручка масляная имеет необычный перфорированный корпус синего цвета. Снабжена чернилами на масляной основе, обеспечивающими непревзойденно легкое и мягкое письмо. Еще одним преимуществом данной модели является наличие сменного стержня, что делает её экономически привлекательной. Длина стержня составляет 130 мм с игольчатым наконечником, обеспечивающим равномерный расход чернил. Диаметр пишущего узла 0,7 мм создает тонкую линию письма, равную 0,35 мм. Цвет чернил - синий.</t>
+  </si>
+  <si>
+    <t>617322</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/255/g38p07wbl06vjtr9gy5bs8fvf6qhrmp0.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая масляная BRAUBERG  quot;Orient quot;, ЧЕРНАЯ, корпус черный, игольчатый узел 0,7 мм, линия письма 0,35 мм, 143000</t>
+  </si>
+  <si>
+    <t>Ручка шариковая масляная BRAUBERG &amp;quot;Orient&amp;quot; - это новый стильный дизайн хитовой офисной ручки! Шариковая ручка масляная имеет необычный перфорированный корпус черного цвета. Снабжена чернилами на масляной основе, обеспечивающими непревзойденно легкое и мягкое письмо. Еще одним преимуществом данной модели является наличие сменного стержня, что делает её экономически привлекательной. Длина стержня составляет 130 мм с игольчатым наконечником, обеспечивающим равномерный расход чернил. Диаметр пишущего узла 0,7 мм создает тонкую линию письма, равную 0,35 мм. Цвет чернил - черный.</t>
+  </si>
+  <si>
+    <t>617323</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d56/erwsk6c08hm06bqnj94h8s36mfjxs04w.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая масляная BRAUBERG  quot;Oxet Color quot;, СИНЯЯ, корпус ассорти, игольчатый узел 0,7 мм, линия письма 0,35 мм, 143003</t>
+  </si>
+  <si>
+    <t>Ручка шариковая масляная BRAUBERG &amp;quot;Oxet Color&amp;quot; – надежный и долговечный предмет для ежедневного использования! Шариковая масляная ручка с ярким корпусом из ассорти цветов и с рифлением в зоне захвата для удобства письма. Ручка обладает металлическим клипом для надежной фиксации на блокноте и ежедневнике. Одним из преимуществ данной модели является наличие сменного стержня, что делает её экономически привлекательной, а игольчатый наконечник обеспечивает равномерный расход чернил. Длина стержня составляет 130 мм. Диаметр пишущего узла 0,7 мм создает тонкую по толщине линию письма 0,35 мм. Цвет чернил – синий.</t>
+  </si>
+  <si>
+    <t>617324</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8c7/f0f091xvzz1dbwlvrnwy24awxssrhs4h.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая масляная автоматическая STAFF  quot;EVERYDAY Color quot;, СИНЯЯ, корпус ассорти, узел 0,7 мм, линия письма 0,35 мм, 142970</t>
+  </si>
+  <si>
+    <t>Ручка шариковая масляная автоматическая STAFF &amp;quot;OBP-253&amp;quot; – яркий аксессуар для ежедневного использования! Шариковая масляная автоматическая ручка имеет шестигранный корпус из ассорти цветов. Сменный стержень длиной 107 мм с игольчатым наконечником. Диаметр пишущего узла 0,7 мм создает тонкую линию письма 0,35 мм. Цвет чернил – синий.</t>
+  </si>
+  <si>
+    <t>617329</t>
   </si>
   <si>
     <t>&lt;a href="/brands/staff/"&gt;STAFF&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/cc0/m6h5cshsya5qzmrrt7hef1a35xfpb8z0.jpg</t>
-[...121 lines deleted...]
-  <si>
     <t>75</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/f0a/63823b0lk37rnnml73p8rta9uod7cts0.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная ПИФАГОР  quot;Softy quot;, СИНЯЯ, корпус ассорти, узел 0,7 мм, линия письма 0,35 мм, 143020</t>
   </si>
   <si>
     <t>Шариковая масляная ручка ПИФАГОР &amp;quot;Softy&amp;quot; - яркий аксессуар для ежедневного использования. Шариковая ручка обладает безопасным, гибким корпусом в ярких цветах. Корпус на 90&amp;#37; меньше подвержен излому, образующему острые края по сравнению с обычными ручками. Корпус в ярких цветах, а также рифлением в зоне захвата для удобства в письме. Уникальные чернила синего цвета ультрапониженной вязкости и надежный пишущий узел 0,7 мм обеспечивают непревзойденно мягкое и комфортное письмо. Линия письма составляет 0,35 мм. Яркие цвета корпуса ручки привлекут внимание как школьников, так и сотрудников офиса и студентов.</t>
   </si>
   <si>
     <t>617331</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/e05/rkq2h5rdcmz5gwf12ibsm7ynt1l747pn.jpg</t>
-[...20 lines deleted...]
-    <t>617340</t>
+    <t>http://anytos.ru//upload/iblock/1f8/yd7sejtt3xd06x22rwqs3sx8qj15h9cx.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая масляная с грипом BRAUBERG  quot;Roll-X quot;, СИНЯЯ, корпус белый с печатью, узел 0,7 мм, линия письма 0,35 мм, 143008</t>
+  </si>
+  <si>
+    <t>Шариковая ручка масляная BRAUBERG &amp;quot;Roll-X&amp;quot; - надежный и долговечный предмет для ежедневного использования. Шариковая масляная ручка имеет круглый белый корпус с печатью и резиновый грип для удобства письма, исключающим скольжение пальцев. Чернила на масляной основе и надежный пишущий узел 0,7 мм обеспечивает мягкое и комфортное письмо, тонкую линию письма, равную 0,35 мм. Цвет чернил - синий. Стильный корпус соответствует офисному стилю.</t>
+  </si>
+  <si>
+    <t>617334</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/19f/2hqdruawb36szmbmh27e5va4j7eq5kf7.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная ЮНЛАНДИЯ  quot;CANDY quot;, СИНЯЯ, корпус ассорти, узел 0,6 мм, линия письма 0,3 мм, 143019</t>
   </si>
   <si>
     <t>Ручка шариковая масляная ЮНЛАНДИЯ &amp;quot;CANDY&amp;quot; - яркая серия качественных ручек с безопасно гнущимся корпусом. Шариковая масляная ручка с корпусом из ассорти ярких цветов. Специальные масляные чернила ультрапониженной вязкости и надежный пишущий узел 0,6 мм обеспечивают непревзойденно мягкое и комфортное письмо, а также ровную тонкую линию 0,3 мм. Цвет чернил - синий. Яркие цвета и безопасно гнущийся корпус привлекут внимание как детей, так и взрослых!</t>
   </si>
   <si>
     <t>617343</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/184/wj9w1o607o4t5s9q4ke8cd9hkbiblpl7.jpg</t>
-[...13 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/aec/jf2x7yt5rp2kl0ouh6s3x9plenwelfup.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная автоматическая с грипом ЮНЛАНДИЯ COLOR MIX, СИНЯЯ, 0,7 мм, линия письма 0,35 мм, 143239</t>
   </si>
   <si>
     <t>ЮНЛАНДИЯ COLOR MIX - это яркая серия качественных ручек. Трёхгранная автоматическая ручка с корпусом ярких цветов ассорти. Специальные масляные чернила ультрапониженной вязкости и надежный пишущий узел 0,7 мм обеспечивают непревзойденно мягкое и комфортное письмо, а также ровную линию письма 0,35 мм. Резиновый держатель в зоне захвата делает письмо максимально&amp;nbsp;&amp;nbsp;комфортным. Ручка скользит по бумаге без каких-либо усилий. Цвет чернил - синий.</t>
   </si>
   <si>
     <t>626998</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/da7/6qh0wlroq31y0x590z5yhvio8ywmrx28.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная ЮНЛАНДИЯ TRIANGLE, СИНЯЯ, корпус ассорти, 0,7 мм, линия письма 0,35 мм, 143238</t>
   </si>
   <si>
     <t>Трехгранные ручки ЮНЛАНДИЯ - это яркая серия качественных ручек, которые обеспечивают мягкое и комфортное письмо Шариковая ручка с корпусом ярких цветов ассорти. Специальные масляные чернила ультрапониженной вязкости и надежный пишущий узел 0,7 мм обеспечивают непревзойденно мягкое и комфортное письмо, а также ровную линию письма 0,35 мм. Эргономичный трехгранный прорезиненный корпус соответствует естественному захвату и способствует уменьшению напряжения на кисть руки. Ручка скользит по бумаге без каких-либо усилий. Цвет чернил - синий.</t>
   </si>
   <si>
     <t>626999</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/0a3/kj54uk4twlcpaqfj23g15m0k87l7528o.jpg</t>
-[...14 lines deleted...]
-    <t>Ручка масляная PENSAN GLOBAL-21 красн. 0,5 мм.</t>
+    <t>http://anytos.ru//upload/iblock/5a4/otg5s2bs4j2d3ta0lxv74j0z49esb0sm.jpg</t>
+  </si>
+  <si>
+    <t>Ручка масляная PENSAN GLOBAL-21 синий 0,5 мм.</t>
   </si>
   <si>
     <t>Шариковая ручка со сменным стержнем изготовлена из высокопрочного прозрачного полистирола. Увеличенный диаметр корпуса для удобства письма. Чернила на маслянной основе&amp;#40;LOW VISCOSITY INK&amp;#41; в сочетании высокоточным хромированным пишущим узлом 0,5мм гарантируют легкость и мягкость письма, длинной 3000м. Каждая ручка снабжена штриховым кодом.</t>
   </si>
   <si>
-    <t>696093</t>
-[...7 lines deleted...]
-  <si>
     <t>696094</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/058/6entb139m4leemv86q0gt88pzhsyzkj0.jpg</t>
   </si>
   <si>
     <t>Ручка масляная PENSAN MY-PEN синий 1 мм.</t>
   </si>
   <si>
     <t>Шариковая ручка со сменным стержнем изготовлена из высокопрочного прозрачного полистирола. Цвет корпуса и колпачка тонированны в цвет чернил.Рельефный держатель для удобства письма. Чернила на маслянной основе&amp;#40;LOW VISCOSITY INK&amp;#41; в сочетании высокоточным хромированным пишущим узлом 1,0мм гарантируют легкость и мягкость письма, длинной 2000м. Каждая ручка снабжена штриховым кодом.</t>
   </si>
   <si>
     <t>696096</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/c51/iu4fmhl6sb26ramk13blajfh41yeaqng.jpg</t>
+  </si>
+  <si>
+    <t>Ручка масляная PENSAN MY-TECH синий 0,7 мм.</t>
+  </si>
+  <si>
+    <t>Шариковая ручка со сменным стержнем изготовлена из высокопрочного прозрачного полистирола. Рельефный держатель для удобства письма. Чернила на маслянной основе&amp;#40;LOW VISCOSITY INK&amp;#41; в сочетании высокоточным хромированным пишущим узлом 0,7мм гарантируют легкость и мягкость письма, длинной 2000м.Каждая ручка снабжена штриховым кодом.</t>
+  </si>
+  <si>
+    <t>696099</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/87a/qtj7emh3nn20k2av7maep902jv6yvcn9.jpg</t>
   </si>
   <si>
     <t>Ручка масляная PENSAN MY-TECH черный 0,7 мм.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шариковая ручка со сменным стержнем изготовлена из высокопрочного прозрачного полистирола. Рельефный держатель для удобства письма. Чернила на маслянной основе&amp;#40;LOW VISCOSITY INK&amp;#41; в сочетании высокоточным хромированным пишущим узлом 0,7мм гарантируют легкость и мягкость письма, длинной 2000м.Каждая ручка снабжена штриховым кодом.</t>
   </si>
   <si>
     <t>696100</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/646/172lsnel4t5iej4jd3qwip4jd59q8nml.jpg</t>
   </si>
   <si>
     <t>Ручка масляная PENSAN STAR TECH синий 1 мм.</t>
   </si>
   <si>
     <t>Шариковая ручка со сменным стержнем изготовлена из высокопрочного тонированного полистирола. Рельефный держатель для удобства письма. Чернила на маслянной основе&amp;#40;LOW VISCOSITY INK&amp;#41; в сочетании высокоточным хромированным пишущим узлом 1,0 мм гарантируют легкость и мягкость письма, длинной 1750м. Каждая ручка снабжена штриховым кодом.</t>
   </si>
   <si>
     <t>696102</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/e82/epy3nipnvvm9w5uaupekii141vk19wbk.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая синяя на масляной основе  quot;Darvish quot; корпус цветной</t>
   </si>
   <si>
     <t>Корпус пластиковый, цвет ассорти: зеленый, желтый, синий, фиолетовый, оранжевый.&lt;br /&gt;
  Размер упаковки &amp;#40;цветная картонная коробка&amp;#41;: 10,2*15*5,5 см</t>
@@ -1458,255 +1023,386 @@
   <si>
     <t>707268</t>
   </si>
   <si>
     <t>&lt;a href="/brands/darvish/"&gt;Darvish&lt;/a&gt;</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/22c/0kgqzkzfhzgvhcxou98z1j28ymx1re83.jpg</t>
   </si>
   <si>
     <t>Размер упаковки &amp;#40;цветная картонная коробка с европодвесом&amp;#41;: 6,3*17,7*4,6 см</t>
   </si>
   <si>
     <t>707270</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/d21/6m0brex1jwk4fm344zbd7g5a90drz48d.jpg</t>
   </si>
   <si>
     <t>Размер упаковки &amp;#40;цветная картонная коробка&amp;#41;: 9,8*15,3*5 см</t>
   </si>
   <si>
     <t>707271</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/35a/l2eyihjmne3l8efzouhnstpjchswn7cf.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая синяя на масляной основе Рыбка</t>
+  </si>
+  <si>
+    <t>Ручка в форме хвоста русалки. Длина ручки: 16,5 см&lt;br /&gt;
+ Размер упаковки &amp;#40;шоубокс&amp;#41;: 17,2*16,5*11,8 см</t>
+  </si>
+  <si>
+    <t>707272</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/fcc/8xqnc3s13bnoljaw01gcsckfvkjku3e5.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая синяя на масляной основе  quot;Darvish quot;</t>
   </si>
   <si>
     <t>Ручка шар. синяя на масляной основе &amp;quot;Darvish&amp;quot;</t>
   </si>
   <si>
     <t>707275</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/b0e/8jjjwu27brnvllg7dccilzaf3s52u1px.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая синяя на масляной основе  quot;Darvish quot; в пластиковой банке</t>
+  </si>
+  <si>
+    <t>Ручка шар. синяя на масляной основе &amp;quot;Darvish&amp;quot;&amp;nbsp;&amp;nbsp;в пластиковой банке</t>
+  </si>
+  <si>
+    <t>707277</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/95a/gakypr7clhmvgsbffhz54czcivkdv7ld.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая синяя на масляной основе  quot;Darvish quot;  quot;зайка quot;</t>
+  </si>
+  <si>
+    <t>Ручка шар. синяя на масляной основе &amp;quot;Darvish&amp;quot; &amp;quot;зайка&amp;quot;</t>
+  </si>
+  <si>
+    <t>707278</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8f1/271u9cxg94v7986fuhd3rpjnorcdj59i.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая синяя на масляной основе  quot;Darvish quot;  quot;зайка quot; цвет ассорти</t>
+  </si>
+  <si>
+    <t>Ручка шар. синяя на масляной основе &amp;quot;Darvish&amp;quot; &amp;quot;зайка&amp;quot; цвет ассорти. Упаковка картонный шоубокс - 25,5х17х14 см, отгрузка по 35 шт.</t>
+  </si>
+  <si>
+    <t>707279</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/348/fg4o9vif0tjssz4fch563s4kcgc7dz2p.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая синяя на масляной основе  quot;Darvish quot;  quot;котик quot;</t>
   </si>
   <si>
     <t>Ручка шар. синяя на масляной основе &amp;quot;Darvish&amp;quot; &amp;quot;котик&amp;quot;</t>
   </si>
   <si>
     <t>707280</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/54e/mvzutt03d6xcuil5rvp2asbp00q2zsj7.jpg</t>
   </si>
   <si>
     <t>Ручка шар. синяя на масляной основе &amp;quot;Darvish&amp;quot; . Отгружается в шоубоксе по 150шт &amp;#40;5* 30шт&amp;#41;. Размер шоубокса 29,5*15*6см.В ассортименте цвет корпуса ручки &amp;#40;фиолетовый,фуксия,салатовый,желтый-неон.синий&amp;#41;</t>
   </si>
   <si>
     <t>707281</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/843/wegz6g6sd2j8knldxyh4xbi48ej5rk0a.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая синяя на масляной основе  quot;Darvish quot; корпус прозрачный</t>
   </si>
   <si>
     <t>Ручка шар. синяя на масляной основе &amp;quot;Darvish&amp;quot; корпус прозрачный</t>
   </si>
   <si>
     <t>707282</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/a7f/7o1rhun7xyrmd1pzwwx1clklvva9j83l.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая синяя на масляной основе  quot;Darvish quot; корпус прозрачный с резиновым держателем</t>
+  </si>
+  <si>
+    <t>Ручка шар. синяя на масляной основе &amp;quot;Darvish&amp;quot; корпус прозрачный с резиновым держателем</t>
+  </si>
+  <si>
+    <t>707285</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/702/rvyk036tv8on4ae97awe3k887h65doqp.jpg</t>
   </si>
   <si>
-    <t>Ручка шариковая синяя на масляной основе  quot;Darvish quot; корпус прозрачный с резиновым держателем</t>
-[...4 lines deleted...]
-  <si>
     <t>707287</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/36a/v4fvquf4i3gwyp20lhk23ttxh6hb0mmh.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая синяя на масляной основе  quot;Darvish quot; корпус прозрачный синий</t>
   </si>
   <si>
     <t>Ручка шар. синяя на масляной основе &amp;quot;Darvish&amp;quot; корпус прозрачный синий</t>
   </si>
   <si>
     <t>707288</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/7fb/6hpcyxko2em2rt3zufi2afagbwua9qb8.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая синяя на масляной основе  quot;Darvish quot; корпус синий с полупрозрачным колпачком</t>
+  </si>
+  <si>
+    <t>Ручка шар. синяя на масляной основе &amp;quot;Darvish&amp;quot; корпус синий с полупрозрачным колпачком&lt;br /&gt;
+ Размер упаковки &amp;#40;цветная картонная коробка&amp;#41;: 8*14,5*8 см.</t>
+  </si>
+  <si>
+    <t>707290</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/f1b/2rdsxquocy0gpipiu94xy8r53ml4ndpt.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая синяя на масляной основе  quot;Darvish quot; корпус тр хгранный серый</t>
   </si>
   <si>
     <t>Ручка шар. синяя на масляной основе &amp;quot;Darvish&amp;quot; корпус трёхгранный серый</t>
   </si>
   <si>
     <t>707291</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/319/mcb5ad9h3023v7imjlpprhcjxsaa0p7z.jpg</t>
   </si>
   <si>
     <t>Ручка шар. синяя на масляной основе &amp;quot;Darvish&amp;quot; корпус цветной</t>
   </si>
   <si>
     <t>707293</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/3b2/1da5408306y5jaasj36y79pcgobu0xje.jpg</t>
+  </si>
+  <si>
+    <t>707294</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/829/7mcgqvvu5l2tfuk6awb27v04k7y20one.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая синяя на масляной основе  quot;Darvish quot; корпус цветной с игольчатым стержнем</t>
+  </si>
+  <si>
+    <t>Ручка шар. синяя на масляной основе &amp;quot;Darvish&amp;quot; корпус цветной с игольчатым стержнем</t>
+  </si>
+  <si>
+    <t>707295</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/baf/q52d9p1bksefibs22bj2lg685rkdte2o.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая синяя на масляной основе  quot;Darvish quot; с брелоком</t>
+  </si>
+  <si>
+    <t>Ручка шар. синяя на масляной основе &amp;quot;Darvish&amp;quot; с брелоком</t>
+  </si>
+  <si>
+    <t>707297</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/a04/vsje64ejbhy6r47bus692wa2sg9zqk9w.jpg</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ручка шар. синяя на масляной основе &amp;quot;Darvish&amp;quot; с брелоком</t>
   </si>
   <si>
     <t>707298</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/22f/909cl2faf88t0hr45j82upf1hgk9z0q4.jpg</t>
   </si>
   <si>
     <t>Ручка шар. синяя на масляной основе &amp;quot;Darvish&amp;quot;.&lt;br /&gt;
  Размер упаковки &amp;#40;цветная картонная коробка&amp;#41;: 10*15,7*5,5 см</t>
   </si>
   <si>
     <t>707300</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/72e/3stltaj6wgiir0174lfku81yeibonlxq.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая синяя на масляной основе  quot;Piano quot; корпус прозрачный</t>
+  </si>
+  <si>
+    <t>Ручка шар. синяя на масляной основе &amp;quot;Piano&amp;quot; корпус прозрачный</t>
+  </si>
+  <si>
+    <t>707306</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/piano/"&gt;Piano&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b17/l3l5duyysc0n5spievz6vdls4y7xq1l6.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая синяя на масляной основе  quot;Piano quot; корпус прозрачный матовый</t>
+  </si>
+  <si>
+    <t>Ручка шар. синяя на масляной основе &amp;quot;Piano&amp;quot; корпус прозрачный&amp;nbsp;&amp;nbsp;матовый</t>
+  </si>
+  <si>
+    <t>707307</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/004/ggdu6dv1w1t0zfyfuxdo9e1v3i3y4fqk.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая синяя на масляной основе  quot;Piano quot; корпус прозрачный синий с резиновым держателем</t>
   </si>
   <si>
     <t>Ручка шар. синяя на масляной основе &amp;quot;Piano&amp;quot; корпус прозрачный синий с резиновым держателем</t>
   </si>
   <si>
     <t>707312</t>
   </si>
   <si>
-    <t>&lt;a href="/brands/piano/"&gt;Piano&lt;/a&gt;</t>
-[...1 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/a7b/4brax60kpcb1sinqrweckmf7nifs20x6.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая синяя на масляной основе  quot;Piano quot; корпус прозрачный с рисунком</t>
   </si>
   <si>
     <t>Ручка шар. синяя на масляной основе &amp;quot;Piano&amp;quot; корпус с рисунком</t>
   </si>
   <si>
     <t>707315</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/372/v8n0lrx06xxak29021tzkjtcc33v79ly.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая синяя на масляной основе Фрукты</t>
+  </si>
+  <si>
+    <t>Ручка шариковая на масляной основе в виде долек фруктов.Пишущий узел- 0,7мм.Стержень - синего цвета.Шоу-бокс 24шт ассорти</t>
+  </si>
+  <si>
+    <t>707323</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/fe6/2i1uppqi6man6mrctzu1r65cryyw3kjz.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая синяя на масляной основе  quot;Darvish quot; корпус полупрозрачный цветной</t>
   </si>
   <si>
     <t>Ручка шариковая на масляной основе. Корпус цветной полупрозрачный. Длина стержня 142 мм.</t>
   </si>
   <si>
     <t>707324</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/c61/9itz1cjn4r56thhcrbfvgtbsq35f95xu.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая синяя на масляной основе  quot;Darvish quot; корпус тр хгранный оранжевый</t>
+  </si>
+  <si>
+    <t>Трехгранная шариковая ручка с колпачком. Размер упаковки &amp;#40;картонная коробка&amp;#41;: 7,7*7,7*15 см. Длина стержня - 140 мм.</t>
+  </si>
+  <si>
+    <t>707325</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/67d/dy37ybj7q6zeegtwn71eu57pxtwp0kkd.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная STAFF  quot;College OBP-13 quot;, СИНЯЯ, узел 0,5 мм, линия письма 0,35 мм, 143746</t>
   </si>
   <si>
     <t>Шариковая масляная ручка STAFF &amp;quot;College OBP-13&amp;quot; - это предмет ежедневного обихода каждого офиса. Шариковая ручка с тонированным восьмигранным корпусом и деталями в цвет чернил. В зоне захвата расположено рифление, благодаря которому использовать ручку будет комфортно на протяжении долгого времени. Длина сменного стержня составляет 138 мм, что позволит использовать ручку дольше. Диаметр пишущего узла, равный 0,5 мм, создает тонкую четкую линию письма, равную 0,35 мм. Цвет чернил - синий. </t>
   </si>
   <si>
     <t>778859</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/ff0/290w31j52sa4u0301hx6wslnt39h8wsd.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая масляная с грипом STAFF  quot;Basic OBP-11 quot;, СИНЯЯ, узел 1 мм, линия письма 0,5 мм, 143744</t>
+  </si>
+  <si>
+    <t>Шариковая масляная ручка STAFF &amp;quot;Basic OBP-11&amp;quot; - это предмет ежедневного обихода каждого офиса. Шариковая ручка с прозрачным круглым корпусом и деталями в цвет чернил. В зоне захвата расположен мягкий резиновый держатель, благодаря которому использовать ручку будет комфортно на протяжении долгого времени. Длина сменного стержня составляет 140 мм, что позволит использовать ручку дольше. Диаметр пишущего узла, равный 1,0 мм, создает тонкую четкую линию письма, равную 0,5 мм. Цвет чернил - синий. </t>
+  </si>
+  <si>
+    <t>778860</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/739/fl8363fvjbj4g97qqaujt7sfitn2rf03.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная с грипом STAFF  quot;Manager OBP-10 quot;, СИНЯЯ, узел 0,7 мм, линия письма 0,35 мм, 143743</t>
   </si>
   <si>
     <t>Шариковая ручка STAFF &amp;quot;Manager OBP-10&amp;quot; - это предмет ежедневного обихода каждого офиса. Шариковая ручка с необычным квадратным корпусом тонированного синего цвета. В зоне захвата расположен мягкий резиновый держатель, благодаря которому использовать ручку будет комфортно на протяжении долгого времени. Длина сменного стержня составляет 138 мм, что позволит использовать ручку дольше. Диаметр пишущего узла, равный 0,7 мм, создает тонкую четкую линию письма, равную 0,35 мм. Цвет чернил - синий. </t>
   </si>
   <si>
     <t>778861</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/94e/ql2xx13q3h2g2sj2lq0ciismokjrro10.jpg</t>
-[...22 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/9f5/dnoae5ee2ccfzkrkwl5uvfnhqrdudb6w.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">РУЧКА  quot;SoftWrite.ORIGINAL quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ 0.5 ММ, СИНЯЯ  3 цвета корпуса </t>
   </si>
   <si>
     <t>РУЧКА &amp;quot;SoftWrite.ORIGINAL&amp;quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ 0.5 ММ, СИНЯЯ &amp;#40;3 цвета корпуса&amp;#41;</t>
   </si>
   <si>
     <t>817877</t>
   </si>
   <si>
     <t>&lt;a href="/brands/bruno-visconti/"&gt;Bruno Visconti&lt;/a&gt;</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/164/9eyk4kij1ycv9a70oeh8esa42rgloh8b.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">РУЧКА  quot;SoftWrite.SPECIAL quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ 0.5 ММ, СИНЯЯ  4 цвета корпуса </t>
   </si>
   <si>
     <t>РУЧКА &amp;quot;SoftWrite.SPECIAL&amp;quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ 0.5 ММ, СИНЯЯ &amp;#40;4 цвета корпуса&amp;#41;</t>
   </si>
   <si>
     <t>817878</t>
@@ -1786,194 +1482,134 @@
   <si>
     <t>http://anytos.ru//upload/iblock/93e/s5ncqtizgoi7bhrasvtzhcjxs9o8rj0d.jpeg</t>
   </si>
   <si>
     <t>РУЧКА  quot;PrimeWrite. Эпоха открытий. Америка quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ, 0.7 ММ, СИНЯЯ</t>
   </si>
   <si>
     <t>РУЧКА &amp;quot;PrimeWrite. Эпоха открытий. Америка&amp;quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ, 0.7 ММ, СИНЯЯ</t>
   </si>
   <si>
     <t>817887</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/38c/jud2l9o9e5az5sdtg5jzfvn3re72bz3c.jpeg</t>
   </si>
   <si>
     <t>РУЧКА  quot;PrimeWrite. Эпоха открытий. Африка quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ, 0.7 ММ, СИНЯЯ</t>
   </si>
   <si>
     <t>РУЧКА &amp;quot;PrimeWrite. Эпоха открытий. Африка&amp;quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ, 0.7 ММ, СИНЯЯ</t>
   </si>
   <si>
     <t>817888</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/218/qyazekis8lky20cbr5pqj6hf24pnsrp4.jpeg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/01c/g8v1ndfkv737mp79vwtcy23f8kjbnn6u.jpeg</t>
   </si>
   <si>
     <t>РУЧКА  quot;PrimeWrite. Газета-1 quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ, 0.7 ММ, СИНЯЯ</t>
   </si>
   <si>
     <t>РУЧКА &amp;quot;PrimeWrite. Газета-1&amp;quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ, 0.7 ММ, СИНЯЯ</t>
   </si>
   <si>
     <t>817894</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/552/xo313ca9iib64vdrzezxvkcvrchhalg0.jpeg</t>
   </si>
   <si>
     <t>РУЧКА  quot;PrimeWrite. Газета-2 quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ, 0.7 ММ, СИНЯЯ</t>
   </si>
   <si>
     <t>РУЧКА &amp;quot;PrimeWrite. Газета-2&amp;quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ, 0.7 ММ, СИНЯЯ</t>
   </si>
   <si>
     <t>817895</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/a17/ks4aovvzfxkznj69am6aqbazp3mokc4i.jpeg</t>
   </si>
   <si>
     <t>РУЧКА  quot;PrimeWrite. Газета-3 quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ, 0.7 ММ, СИНЯЯ</t>
   </si>
   <si>
     <t>РУЧКА &amp;quot;PrimeWrite. Газета-3&amp;quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ, 0.7 ММ, СИНЯЯ</t>
   </si>
   <si>
     <t>817896</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/db9/sjds8zp3zljdv3w68yoe7hg2nf1a20th.jpeg</t>
   </si>
   <si>
     <t>РУЧКА  quot;PrimeWrite. Газета-4 quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ, 0.7 ММ, СИНЯЯ</t>
   </si>
   <si>
     <t>РУЧКА &amp;quot;PrimeWrite. Газета-4&amp;quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ, 0.7 ММ, СИНЯЯ</t>
   </si>
   <si>
     <t>817897</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/6f3/61n7qigkqxewe4j8kivahg0mfitz146c.jpeg</t>
-[...22 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/715/l935r69osappggbtn7jzz148q81mrgf2.jpeg</t>
   </si>
   <si>
     <t>НАБОР ИЗ 4-Х РУЧЕК  quot;PrimeWrite quot; ВИД 3. C ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ 0,7 ММ.СИНЯЯ</t>
   </si>
   <si>
     <t>НАБОР ИЗ 4-Х РУЧЕК &amp;quot;PrimeWrite&amp;quot; ВИД 3. C ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ 0,7 ММ.СИНЯЯ</t>
   </si>
   <si>
     <t>817906</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/0c1/act9bayn9bl5ubkj8v157ggnnra1cx42.jpeg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/e0e/0s5n8483j4gn51lzzu4lz9coji0efr0k.jpeg</t>
   </si>
   <si>
     <t>НАБОР ИЗ 2-Х РУЧЕК  quot;PrimeWrite. Эпоха открытий. Америка quot; С ЧЕРНИЛАМИ НА МАСЛ. ОСНОВЕ, 0.7 ММ,СИНЯЯ</t>
   </si>
   <si>
     <t>НАБОР ИЗ 2-Х РУЧЕК &amp;quot;PrimeWrite. Эпоха открытий. Америка&amp;quot; С ЧЕРНИЛАМИ НА МАСЛ. ОСНОВЕ, 0.7 ММ,СИНЯЯ</t>
   </si>
   <si>
     <t>817910</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/bbf/jfy12u0zvhjp51rxobzs7m24xjer7dv7.jpeg</t>
   </si>
   <si>
     <t>НАБОР ИЗ 2-Х РУЧЕК  quot;PrimeWrite. Эпоха открытий. Африка quot; С ЧЕРНИЛАМИ НА МАСЛ. ОСНОВЕ, 0.7 ММ,СИНЯЯ</t>
   </si>
   <si>
     <t>НАБОР ИЗ 2-Х РУЧЕК &amp;quot;PrimeWrite. Эпоха открытий. Африка&amp;quot; С ЧЕРНИЛАМИ НА МАСЛ. ОСНОВЕ, 0.7 ММ,СИНЯЯ</t>
   </si>
   <si>
     <t>817911</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/2ac/4wnte60r2hy2y1fvous7ybc2t5xh1ou8.jpeg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/f3c/8jm0mtijzuepo21owm0a13ixmlfdah0o.jpeg</t>
   </si>
   <si>
     <t>НАБОР ИЗ 2-Х РУЧЕК  quot;PrimeWrite. Газета-1 quot; С ЧЕРНИЛАМИ НА МАСЛ. ОСНОВЕ, 0.7 ММ,СИНЯЯ</t>
   </si>
   <si>
     <t>НАБОР ИЗ 2-Х РУЧЕК &amp;quot;PrimeWrite. Газета-1&amp;quot; С ЧЕРНИЛАМИ НА МАСЛ. ОСНОВЕ, 0.7 ММ,СИНЯЯ</t>
   </si>
   <si>
     <t>817917</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/034/e0yvik5uu66ihwh2wvlc2b50iwb2ae4m.jpeg</t>
   </si>
   <si>
     <t>НАБОР ИЗ 2-Х РУЧЕК  quot;PrimeWrite. Газета-2 quot; С ЧЕРНИЛАМИ НА МАСЛ. ОСНОВЕ, 0.7 ММ,СИНЯЯ</t>
   </si>
   <si>
     <t>НАБОР ИЗ 2-Х РУЧЕК &amp;quot;PrimeWrite. Газета-2&amp;quot; С ЧЕРНИЛАМИ НА МАСЛ. ОСНОВЕ, 0.7 ММ,СИНЯЯ</t>
   </si>
   <si>
     <t>817918</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/624/8wj1u5q2h8fakj8fk0q9gfsyj1ulgq8t.jpeg</t>
@@ -2014,323 +1650,155 @@
   <si>
     <t>http://anytos.ru//upload/iblock/e5d/qj0qtyb8wclpafm7j0njoflg9my9u51o.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная STAFF Basic  quot;OBP-312 quot;, СИНЯЯ, корпус ассорти, узел 0,7 мм, линия письма 0,35 мм, 143012</t>
   </si>
   <si>
     <t>Ручка шариковая масляная STAFF Basic &amp;quot;OBP-312&amp;quot; - это экономный расход чернил и мягкое письмо. Самая необходимая ручка для повседневного использования как в школе, так и в офисе! Шариковая масляная ручка имеет трехгранный корпус ассорти цветов: голубой, оранжевый, зеленый, желтый. Снабжена стержнем с чернилами на масляной основе, обеспечивающим мягкое письмо, и игольчатым наконечником, обеспечивающим равномерный расход чернил. Диаметр пишущего узла 0,7 мм создает ровную линию письма, равную 0,35 мм. Цвет чернил - синий.</t>
   </si>
   <si>
     <t>842314</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/a2b/z16ckd86dtq3hy7rtg69bbvg81t4fq34.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная STAFF Basic  quot;OBP-320 quot;, СИНЯЯ, корпус голубой, игольчатый узел 0,7 мм, линия письма 0,35 мм, 143023</t>
   </si>
   <si>
     <t>Ручка шариковая масляная STAFF Basic &amp;quot;OBP-320&amp;quot; - это экономный расход чернил и мягкое письмо. Самая необходимая ручка для повседневного использования в офисе! Шариковая масляная ручка имеет трехгранный корпус голубого цвета. Снабжена стержнем с чернилами на масляной основе, обеспечивающим мягкое письмо, и игольчатым наконечником, обеспечивающим равномерный расход чернил. Диаметр пишущего узла 0,7 мм создает ровную линию письма, равную 0,35 мм. Цвет чернил - синий.</t>
   </si>
   <si>
     <t>842315</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/8ee/jkc8tsw8k2grgvpla3tduidrk5izs0tg.jpg</t>
-[...49 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/889/k7x4272tr30uto9cikdijpf9keoi9ohx.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная с грипом UNI  quot;JetStream quot;, СИНЯЯ, корпус бирюзовый, линия 0,35 мм, ш к 03743</t>
   </si>
   <si>
     <t>Шариковая ручка Uni SX-101 – это ручка из серии Jetstream. Относится к новому поколению ручек с быстро сохнущими чернилами и обновленным механизмом пишущего узла. Снабжена резиновым держателем, защитным колпачком и клипсой. Новые гибридные чернила обладают повышенной вязкостью, что обеспечивает супербыстрое скольжение во время письма. Чернила Jetsream легко проникают в бумагу и мгновенно высыхают. Шариковой ручкой Uni JetstreamSX-101 будет удобно пользоваться как правше, так и левше.Пишущий узел диаметром 0,7 мм проводит аккуратную линию толщиной 0,35 мм. Длина сменного стержня – 140 мм.</t>
   </si>
   <si>
     <t>945924</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/4ad/ygjrd4xvh131e323n4jkvk9ga6ta0ahs.jpg</t>
-[...14 lines deleted...]
-    <t>955320</t>
+    <t>http://anytos.ru//upload/iblock/486/kuocu39ojek531jithwtvchy3576fx75.jpg</t>
+  </si>
+  <si>
+    <t>Ручка масляная LOREX BLESSED Double Soft синий 0,7 мм дизайн кругл. корп. ultra-soft touch грип игольчатый наконечник</t>
+  </si>
+  <si>
+    <t>955317</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/055/tbwchhvitphoken243lrr30wwe336kyh.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная с грипом BRAUBERG GLASSY MIX, СИНЯЯ, корпус ассорти, линия письма 0,35 мм, 144106</t>
   </si>
   <si>
     <t>Шариковая ручка BRAUBERG &amp;quot;GLASSY MIX&amp;quot; - это предмет постоянного использования в каждом офисе. Шариковая имеет резиновый грип для удобства письма, исключающий скольжение пальцев. Корпус выполнен в ярких неоновых оттенках. Ручка снабжена сменным стержнем 138 мм, что позволяет увеличить срок службы. Специальная технология &amp;quot;FEEL INK&amp;quot; гарантирует лёгкое и четкое письмо. Диаметр пишущего узла 0,7 мм создает тонкую линию письма, равную 0,35 мм.</t>
   </si>
   <si>
     <t>960387</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/560/ni3sf38ljyih4oj00hejnfhc1ocxvf88.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная с грипом BRAUBERG GLASSY PASTEL MIX, СИНЯЯ, корпус ассорти, линия 0,35 мм,144105</t>
   </si>
   <si>
     <t>Шариковая ручка BRAUBERG &amp;quot;GLASSY PASTEL MIX&amp;quot; - это предмет постоянного использования в каждом офисе. Шариковая имеет резиновый грип для удобства письма, исключающим скольжение пальцев. Корпус выполнен в нежных пастельных оттенках. Ручка снабжена сменным стержнем 138 мм, что позволяет увеличить срок службы. Специальная технология &amp;quot;FEEL INK&amp;quot; гарантирует лёгкое и четкое письмо. Диаметр пишущего узла 0,7 мм создает тонкую линию письма, равную 0,35 мм.</t>
   </si>
   <si>
     <t>960388</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/e9f/d0p43fzrmh4mhcv8vz0l1lcqdq6pzi43.jpg</t>
-[...22 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/ea0/cfs33su5fam2and3ficewnlnw7f6ooco.jpg</t>
   </si>
   <si>
     <t>Ручка масляная INFORMAT Office Gold Blue синий 0,5 мм прозрачно-синий кругл. корп. грип игольчатый наконечник</t>
   </si>
   <si>
     <t>979035</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/bfc/ihkw7pdbsltluhyyls3wz3x3pwpgl6no.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/06c/nhf91b2i3cxzlujq5gwjml3rp4kgticc.jpeg</t>
   </si>
   <si>
     <t>РУЧКА  quot;UrbanWrite.Moon quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ 0.7 ММ, СИНЯЯ</t>
   </si>
   <si>
     <t>Легкая, прозрачная ручка «UrbanWrite» с диаметром пишущего узла 0,7 мм и тонким корпусом 9 мм – абсолютно новая концепция в широкой линейке ручек Bruno Visconti. И как всегда-никаких компромиссов: · маслянные чернила Dokumental &amp;#40;Германия&amp;#41; синего цвета, гарантирующие мягкое скольжение ручки по поверхности бумаги; · износостойкий пишущий узел Premec &amp;#40;Швейцария&amp;#41; обеспечивающий равномерную подачу чернил и четкую линию письма; · длина письма - 1000 м; · прорезиненный рифленый грип, снижающий напряжение кисти, создающий дополнительный комфорт во время работы; · изящный дизайн - визитная карточка ТМ. Но главное – то, что характерно отличает ручку &amp;quot;BasicWrite&amp;quot; - защитное покрытие CounterSlip, подчеркивающее с одной стороны узнаваемый дизайн Bruno Visconti, а с другой стороны - предохраняющее ручку от царапин и увеличивающее ударопрочность корпуса, добавляющее блеск его поверхности.</t>
   </si>
   <si>
     <t>980649</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/81c/v7bwkuhl2hgz8hvihtvntnc5or0pq9ae.jpeg</t>
   </si>
   <si>
     <t>РУЧКА  quot;UrbanWrite.Summer quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ 0.7 ММ, СИНЯЯ</t>
   </si>
   <si>
     <t>980650</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/cf1/vqrwp9mieq8ymp2568k84q4cmqvafkjk.jpeg</t>
   </si>
   <si>
     <t>РУЧКА  quot;UrbanWrite quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ 0.7 ММ, КРАСНАЯ</t>
   </si>
   <si>
     <t>Легкая, прозрачная ручка UrbanWrite с диаметром пишущего узла 0,7 мм и тонким корпусом 9 мм – абсолютно новая концепция в широкой линейке ручек Bruno Visconti. И как всегда - никаких компромиссов: · масляные чернила красного цвета, гарантирующие мягкое скольжение ручки по поверхности бумаги; · износостойкий пишущий узел обеспечивающий равномерную подачу чернил и четкую линию письма; · прорезиненный рифленый грип, снижающий напряжение кисти, создающий дополнительный комфорт во время работы; · изящный дизайн - визитная карточка ТМ. Но главное – то, что характерно отличает ручку Urban Write - защитное покрытие CounterSlip, подчеркивающее, с одной стороны, узнаваемый дизайн Bruno Visconti, а с другой - предохраняющее ручку от царапин и увеличивающее ударопрочность корпуса, добавляющее блеск его поверхности.</t>
   </si>
   <si>
     <t>980651</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/16c/db4hvfbdjfwf3rmutc7mqov3mjai1h6x.jpg</t>
-[...31 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/51e/ochrqlpskpt35kvicxk71tqni6vjdj74.jpg</t>
   </si>
   <si>
     <t>Ручка масляная LOREX KIDS CAPYBARA CHILL Slim Soft синий 0,5 мм ассорти кругл. корп. ultra-soft touch игольчатый наконечник</t>
   </si>
   <si>
     <t>994061</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/925/d402dlvxp5h9yapmtycjrz9x7ahxsvu5.jpg</t>
-[...28 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/c9b/c956nhcqvxqk369xm7fcqtpshs1jjd2v.jpg</t>
   </si>
   <si>
     <t>Ручка масляная LOREX KIDS SURF DUCK Slim Soft синий 0,5 мм ассорти кругл. корп. ultra-soft touch игольчатый наконечник</t>
   </si>
   <si>
     <t>994066</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/7cb/pvx3sqdgcq4xacv9g8yphqlk529p8w2i.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/47a/8u2meor6pc0vf4shx0bs42uff21hnegz.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная BRAUBERG  quot;DISTANT 3000 quot;, увеличенная длина письма, СИНЯЯ, корпус ассорти, линия письма 0,5 мм, 144152</t>
   </si>
   <si>
     <t>Шариковая ручка BRAUBERG &amp;quot;DISTANT 3000&amp;quot; – яркий аксессуар для ежедневного комфортного письма. Ручка имеет круглый корпус с прорезиненными вставками и яркий дизайн ассорти. Благодаря повышенной вместимости чернил длина письма составляет 3000 м, что позволит использовать ручку максимально долго. Специальная технология FEEL INK гарантирует легкое и четкое письмо без каких-либо усилий. Игольчатый наконечник диаметром 0,7 мм создает линию письма, равную 0,5 мм. Цвет чернил – синий.</t>
   </si>
   <si>
     <t>994271</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/f16/90luznioat4x355q5r7p8dnst60n5sb1.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная BRAUBERG  quot;DISTANT 3000 quot;, увеличенная длина письма, СИНЯЯ, линия письма 0,5 мм, 144151</t>
   </si>
   <si>
     <t>Шариковая ручка BRAUBERG &amp;quot;DISTANT 3000&amp;quot; – функциональный аксессуар для ежедневного комфортного письма. Ручка имеет круглый корпус с прорезиненными вставками и лаконичный дизайн. Благодаря повышенной вместимости чернил длина письма составляет 3000 м, что позволит использовать ручку максимально долго. Специальная технология FEEL INK гарантирует легкое и четкое письмо без каких-либо усилий. Игольчатый наконечник диаметром 0,7 мм создает линию письма, равную 0,5 мм. Цвет чернил – синий.</t>
   </si>
   <si>
     <t>994272</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/eb9/s84p9k0ziisfnpv8edpnzh9vbqpahsn1.jpg</t>
@@ -2347,125 +1815,80 @@
   <si>
     <t>&lt;a href="/brands/ofismag/"&gt;ОФИСМАГ&lt;/a&gt;</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/c9f/ic1tyzj147jyummj9awt5fc3qp6t4g2u.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная ОФИСМАГ, СИНЯЯ, корпус прозрачный, узел 0,7 мм, линия письма 0,35 мм, 142151</t>
   </si>
   <si>
     <t>Шариковая ручка ОФИСМАГ - это необходимый предмет для ежедневного использования. Шариковая ручка с прозрачным корпусом и удобной рифленной зоной захвата. Специальные масляные синие чернила ультрапониженной вязкости гарантируют лёгкое и четкое письмо без каких-либо усилий, а надежный пишущий узел обеспечивает непревзойденно мягкое и комфортное письмо. Сменный стержень длиной 140 мм. Диаметр пишущего узла 0,7 мм создает тонкую линию письма, равную 0,35 мм.</t>
   </si>
   <si>
     <t>1005483</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/4df/0i4hqscpxj8hywuymvers83pl3n5804p.jpg</t>
   </si>
   <si>
     <t>Ручка масляная INFORMAT Office Gold синий 0,5 мм прозр. кругл. корп. грип игольчатый наконечник</t>
   </si>
   <si>
     <t>1007370</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/00d/fg4pp7ogsazuac2zvaxka2rck91lgdfy.jpg</t>
-[...50 lines deleted...]
-    <t>1007380</t>
+    <t>http://anytos.ru//upload/iblock/36c/vbhup772bgjbdy8kr4y1hadbbb9rthlw.jpg</t>
+  </si>
+  <si>
+    <t>Ручка масляная LOREX B W.MARBLE Double Soft синий 0,7 мм черно-бел. кругл. корп. ultra-soft touch грип игольчатый наконечник</t>
+  </si>
+  <si>
+    <t>Ручка масляная LOREX B&amp;W.MARBLE Double Soft синий 0,7 мм черно-бел. кругл. корп. ultra-soft touch грип игольчатый наконечник</t>
+  </si>
+  <si>
+    <t>1007372</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/57a/stqvtf6zz0j19z0d94k2ozwff0cu8bwv.jpg</t>
+  </si>
+  <si>
+    <t>Ручка масляная LOREX LOREX GORGEOUS HILL SLIM SOFT GRIP синий 0,5 мм ассорти кругл. корп. ultra-soft touch грип игольчатый наконечник</t>
+  </si>
+  <si>
+    <t>1007375</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/02a/ieqq9ldbsyyu63el98drxaqe5h2eie92.jpg</t>
   </si>
   <si>
     <t>Ручка масляная LOREX SKY OF STARS.NIGHT Slim Soft синий 0,5 мм синий кругл. корп. ultra-soft touch игольчатый наконечник</t>
   </si>
   <si>
     <t>1007382</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/900/hd2o81ibt96rr2palflkwcorplm4miv9.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/30a/wm6jpv05mytozbr4xbp0fw02afaokjwa.jpg</t>
   </si>
   <si>
     <t>Ручка с топпером с бл стками шариковая масляная FUNSTER  ФАНСТЕР   quot;SHINY MIX quot;, СИНЯЯ, корпус ассорти, узел 0,7 мм, линия 0,35 мм, 144371</t>
   </si>
   <si>
     <t>Ручка с топпером шариковая FUNSTER &amp;quot;SHINY MIX&amp;quot; – это не только надежный пишущий инструмент, но и стильный аксессуар. Масляные чернила обеспечат комфортный процесс письма, а яркий топпер в форме единорога сделает его по-настоящему увлекательным. Ручка шариковая FUNSTER &amp;quot;SHINY MIX&amp;quot; представлена в круглом тонированном корпусе. Конструкцию ручки дополняет блестящий топпер в форме единорога. Блестки на нем мерцают и переливаются, делая процесс письма по-настоящему ярким и волшебным. Благодаря чернилам на масляной основе ручка мягко и плавно скользит по бумаге, минимизируя нагрузку на руку. Стандартный наконечник диаметром 0,7 мм создает линию письма толщиной 0,35 мм. Синий цвет чернил универсален для любых целей, в том числе для ведения записей в школе и университете.</t>
   </si>
   <si>
     <t>1015320</t>
   </si>
   <si>
     <t>&lt;a href="/brands/funster/"&gt;FUNSTER&lt;/a&gt;</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/3b3/m7nxiczkbomtxalywqziqkgaee7lg1a3.jpg</t>
   </si>
   <si>
     <t>Ручка с топпером шариковая масляная FUNSTER  ФАНСТЕР   quot;CAT PAWS quot;, СИНЯЯ, корпус ассорти, пишущий узел 0,7 мм, линия письма 0,35 мм, 144369</t>
   </si>
   <si>
     <t>Ручка с топпером шариковая FUNSTER &amp;quot;CAT PAWS&amp;quot; – это не только надежный пишущий инструмент, но и стильный аксессуар. Масляные чернила обеспечат комфортный процесс письма, а очаровательный топпер в форме лапки сделает его по-настоящему увлекательным. Ручка шариковая FUNSTER &amp;quot;CAT PAWS&amp;quot; представлена в круглом корпусе. Конструкцию ручки дополняет милый топпер в форме лапки. Благодаря чернилам на масляной основе ручка мягко и плавно скользит по бумаге, минимизируя нагрузку на руку. Стандартный наконечник диаметром 0,7 мм создает линию письма толщиной 0,35 мм. Синий цвет чернил универсален для любых целей, в том числе для ведения записей в школе и университете.</t>
   </si>
   <si>
     <t>1015321</t>
@@ -2540,50 +1963,62 @@
     <t>Ручка шариковая масляная MAPED  Франция   quot;Green Ice quot;, СИНЯЯ, трехгранная, узел 1 мм, линия письма 0,6 мм, 224430</t>
   </si>
   <si>
     <t>Ручка MAPED &amp;quot;Green Ice&amp;quot; – трехгранная одноразовая шариковая ручка с масляными чернилами. Имеет стандартный тип пишущего узла и наконечник, проводящий линию письма 0,6 мм. Трехгранный корпус из экологичного пластика с 3D-покрытием корпуса под карбон имеет удобную профилированную грип-зону и вентилируемый колпачок. Цвет колпачка и заглушки соответствует цвету чернил. Пишущий узел с диаметром шарика 1 мм в сочетании с низкотекущими чернилами обеспечивает мягкое и комфортное письмо.</t>
   </si>
   <si>
     <t>1015327</t>
   </si>
   <si>
     <t>&lt;a href="/brands/maped/"&gt;Maped&lt;/a&gt;</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/b99/iyvi7f181odfr34zyrwn3s8xvzi1vwle.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная MUNHWA  quot;Option quot;, СИНЯЯ, узел 0,5 мм, линия 0,3 мм, OP-02</t>
   </si>
   <si>
     <t>MUNHWA &amp;quot;Option&amp;quot;– функциональная шариковая ручка с узнаваемым дизайном корпуса отлично подходит для ежедневного использования. Уникальные чернила синего цвета на масляной основе обеспечивают мягкое, ровное письмо и уверенное скольжение по бумаге. Рифленая зона захвата не даёт руке уставать от длительного письма. Диаметр пишущего узла составляет 0,5 мм. Толщина линии письма – 0,3 мм, а длина линии письма – 1200 м.</t>
   </si>
   <si>
     <t>1015328</t>
   </si>
   <si>
     <t>&lt;a href="/brands/munhwa/"&gt;MunHwa&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7e8/bjuuj7n8iqq2b0av3gtxjqxarqxc7qdw.jpg</t>
+  </si>
+  <si>
+    <t>Ручка шариковая масляная с грипом BRAUBERG  quot;Delta Plus Gold quot;, СИНЯЯ, пишущий узел 0,7 мм, линия письма 0,35 мм, 144256</t>
+  </si>
+  <si>
+    <t>Шариковая масляная ручка с грипом BRAUBERG &amp;quot;Delta Plus Gold&amp;quot; – истинное воплощение стиля и функциональности! Шариковая масляная ручка с грипом BRAUBERG &amp;quot;Delta Plus Gold&amp;quot; представлена в насыщенном золотистом дизайне и динамичном, лаконичном корпусе, привлекая внимание и создавая ощущение премиальности в каждом штрихе.Обеспечьте себе максимальный комфорт благодаря эргономичному резиновому грипу, который гарантирует надежный захват и позволяет писать длительное время без усталости. Специальная технология &amp;quot;FEEL INK&amp;quot; обеспечивает плавное, легкое и четкое письмо без лишних усилий. Забудьте о пропусках или неравномерных линиях – каждое ваше слово будет идеально точным и аккуратным.Игольчатый наконечник диаметром 0,7 мм обеспечивает тонкую линию письма всего 0,35 мм – идеально для деловых записей, подписи документов и детальной прорисовки. Насыщенный синий цвет чернил придаст вашему письму яркость и профессиональный вид.</t>
+  </si>
+  <si>
+    <t>1015329</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/6f1/hz3anm7caq4brf5o3nmmwpopnzwfz7zl.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная с грипом BRAUBERG  quot;Extra Glide GT Color quot;, СИНЯЯ, трехгранная, игольчатый наконечник 0,7 мм, линия 0,5 мм, 144264</t>
   </si>
   <si>
     <t>Шариковая ручка BRAUBERG &amp;quot;Extra Glide GT Color&amp;quot; – универсальный помощник для решения повседневных задач и ведения записей на ежедневной основе. Корпус ручки имеет трехгранную форму и выполнен в ярких оттенках, которые в сочетании с деталями фиолетового цвета создают стильную композицию оттенков. Резиновый держатель в зоне захвата обеспечивает комфортный процесс письма, снижая нагрузку на руку. Технология мягкого письма &amp;quot;FEEL INK&amp;quot;. Специальные чернила ультрапониженной вязкости на масляной основе мягко и плавно ложатся на бумагу, а ручка скользит по бумаге без каких-либо усилий. Игольчатый наконечник диаметром 0,7 мм создает тонкую линию письма толщиной 0,5 мм. Цвет чернил – синий.</t>
   </si>
   <si>
     <t>1015330</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/7f5/5hwho2crzw4x1ydufaq6oxhqk64k4fz9.jpg</t>
   </si>
   <si>
     <t>Ручка шариковая масляная с грипом MUNHWA  quot;MC Gold LE quot;, СИНЯЯ, корпус ассорти, узел 0,5 мм, MCL-02</t>
   </si>
   <si>
     <t>Классический корпус с мягкой резиновой грип-зоной. Стабильная яркая непрерывная линия письма. В ассортименте 4 цвета корпуса: голубой, зеленый, оранжевый и фиолетовый</t>
   </si>
   <si>
     <t>1015331</t>
   </si>
@@ -2991,57 +2426,57 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M219"/>
+  <dimension ref="A1:M167"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="G219" sqref="G219"/>
+      <selection pane="bottomRight" activeCell="J167" sqref="J167"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="24" customWidth="true" style="0"/>
     <col min="4" max="4" width="24" customWidth="true" style="0"/>
     <col min="5" max="5" width="24" customWidth="true" style="0"/>
     <col min="6" max="6" width="24" customWidth="true" style="0"/>
     <col min="7" max="7" width="24" customWidth="true" style="0"/>
     <col min="8" max="8" width="24" customWidth="true" style="0"/>
     <col min="9" max="9" width="24" customWidth="true" style="0"/>
     <col min="10" max="10" width="24" customWidth="true" style="0"/>
     <col min="11" max="11" width="24" customWidth="true" style="0"/>
     <col min="12" max="12" width="24" customWidth="true" style="0"/>
     <col min="13" max="13" width="24" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:13" customHeight="1" ht="18" s="2" customFormat="1">
       <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>1</v>
       </c>
@@ -3067,4995 +2502,5267 @@
         <v>8</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="E4" s="3">
+        <v>29.98</v>
+      </c>
+      <c r="F4" s="3">
+        <v>32.28</v>
+      </c>
+      <c r="G4" s="3">
+        <v>34.59</v>
+      </c>
+      <c r="H4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="I4" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="J4" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E5" s="3" t="s">
+      <c r="E5" s="3">
+        <v>17.25</v>
+      </c>
+      <c r="F5" s="3">
+        <v>18.58</v>
+      </c>
+      <c r="G5" s="3">
+        <v>19.91</v>
+      </c>
+      <c r="H5" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="I5" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G5" s="3" t="s">
+      <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="3" t="s">
+      <c r="E6" s="3">
+        <v>17.39</v>
+      </c>
+      <c r="F6" s="3">
+        <v>18.73</v>
+      </c>
+      <c r="G6" s="3">
+        <v>20.07</v>
+      </c>
+      <c r="H6" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F6" s="3" t="s">
+      <c r="I6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G6" s="3" t="s">
+      <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E7" s="3" t="s">
+      <c r="E7" s="3">
+        <v>32.89</v>
+      </c>
+      <c r="F7" s="3">
+        <v>35.42</v>
+      </c>
+      <c r="G7" s="3">
+        <v>37.95</v>
+      </c>
+      <c r="H7" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F7" s="3" t="s">
+      <c r="I7" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="G7" s="3" t="s">
+      <c r="J7" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C8" s="1"/>
+      <c r="C8" s="1" t="s">
+        <v>33</v>
+      </c>
       <c r="D8" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E8" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E8" s="3">
+        <v>36.74</v>
+      </c>
+      <c r="F8" s="3">
+        <v>39.56</v>
+      </c>
+      <c r="G8" s="3">
+        <v>42.39</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A9" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="C9" s="1"/>
+        <v>38</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>39</v>
+      </c>
       <c r="D9" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E9" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E9" s="3">
+        <v>24.42</v>
+      </c>
+      <c r="F9" s="3">
+        <v>25.74</v>
+      </c>
+      <c r="G9" s="3">
+        <v>27.45</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="I9" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J9" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A10" s="1" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E10" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="3" t="s">
+      <c r="E10" s="3">
+        <v>19.96</v>
+      </c>
+      <c r="F10" s="3">
+        <v>21.04</v>
+      </c>
+      <c r="G10" s="3">
+        <v>22.43</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="I10" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="G10" s="3" t="s">
+      <c r="J10" s="3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A11" s="1" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E11" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E11" s="3">
+        <v>18.64</v>
+      </c>
+      <c r="F11" s="3">
+        <v>19.65</v>
+      </c>
+      <c r="G11" s="3">
+        <v>20.95</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="I11" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J11" s="3" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A12" s="1" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E12" s="3">
+        <v>27.92</v>
+      </c>
+      <c r="F12" s="3">
+        <v>29.43</v>
+      </c>
+      <c r="G12" s="3">
+        <v>31.38</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J12" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A13" s="1" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E13" s="3" t="s">
-[...6 lines deleted...]
-        <v>56</v>
+      <c r="E13" s="3">
+        <v>27.92</v>
+      </c>
+      <c r="F13" s="3">
+        <v>29.43</v>
+      </c>
+      <c r="G13" s="3">
+        <v>31.38</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J13" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A14" s="1" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E14" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E14" s="3">
+        <v>27.92</v>
+      </c>
+      <c r="F14" s="3">
+        <v>29.43</v>
+      </c>
+      <c r="G14" s="3">
+        <v>31.38</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A15" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E15" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E15" s="3">
+        <v>18.64</v>
+      </c>
+      <c r="F15" s="3">
+        <v>19.65</v>
+      </c>
+      <c r="G15" s="3">
+        <v>20.95</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A16" s="1" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E16" s="3" t="s">
-[...6 lines deleted...]
-        <v>56</v>
+      <c r="E16" s="3">
+        <v>15.82</v>
+      </c>
+      <c r="F16" s="3">
+        <v>16.67</v>
+      </c>
+      <c r="G16" s="3">
+        <v>17.78</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A17" s="1" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E17" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G17" s="3" t="s">
+      <c r="E17" s="3">
+        <v>18.27</v>
+      </c>
+      <c r="F17" s="3">
+        <v>19.26</v>
+      </c>
+      <c r="G17" s="3">
+        <v>20.53</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J17" s="3" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A18" s="1" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E18" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E18" s="3">
+        <v>26.86</v>
+      </c>
+      <c r="F18" s="3">
+        <v>28.32</v>
+      </c>
+      <c r="G18" s="3">
+        <v>30.19</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A19" s="1" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E19" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E19" s="3">
+        <v>36.02</v>
+      </c>
+      <c r="F19" s="3">
+        <v>37.97</v>
+      </c>
+      <c r="G19" s="3">
+        <v>40.48</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A20" s="1" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E20" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G20" s="3" t="s">
+      <c r="E20" s="3">
+        <v>20.11</v>
+      </c>
+      <c r="F20" s="3">
+        <v>21.2</v>
+      </c>
+      <c r="G20" s="3">
+        <v>22.61</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J20" s="3" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A21" s="1" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E21" s="3">
+        <v>38.21</v>
+      </c>
+      <c r="F21" s="3">
+        <v>40.28</v>
+      </c>
+      <c r="G21" s="3">
+        <v>42.95</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J21" s="3" t="s">
         <v>87</v>
-      </c>
-[...10 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A22" s="1" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E22" s="3" t="s">
-[...6 lines deleted...]
-        <v>94</v>
+      <c r="E22" s="3">
+        <v>32.24</v>
+      </c>
+      <c r="F22" s="3">
+        <v>33.99</v>
+      </c>
+      <c r="G22" s="3">
+        <v>36.24</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A23" s="1" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E23" s="3" t="s">
-[...6 lines deleted...]
-        <v>56</v>
+      <c r="E23" s="3">
+        <v>18.31</v>
+      </c>
+      <c r="F23" s="3">
+        <v>19.3</v>
+      </c>
+      <c r="G23" s="3">
+        <v>20.58</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J23" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A24" s="1" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E24" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E24" s="3">
+        <v>30.06</v>
+      </c>
+      <c r="F24" s="3">
+        <v>31.69</v>
+      </c>
+      <c r="G24" s="3">
+        <v>33.78</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A25" s="1" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E25" s="3" t="s">
-[...6 lines deleted...]
-        <v>108</v>
+      <c r="E25" s="3">
+        <v>20.63</v>
+      </c>
+      <c r="F25" s="3">
+        <v>21.75</v>
+      </c>
+      <c r="G25" s="3">
+        <v>23.19</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A26" s="1" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E26" s="3" t="s">
-[...6 lines deleted...]
-        <v>56</v>
+      <c r="E26" s="3">
+        <v>22.06</v>
+      </c>
+      <c r="F26" s="3">
+        <v>23.26</v>
+      </c>
+      <c r="G26" s="3">
+        <v>24.8</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A27" s="1" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E27" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E27" s="3">
+        <v>10.04</v>
+      </c>
+      <c r="F27" s="3">
+        <v>10.58</v>
+      </c>
+      <c r="G27" s="3">
+        <v>11.28</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A28" s="1" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E28" s="3" t="s">
-[...6 lines deleted...]
-        <v>108</v>
+      <c r="E28" s="3">
+        <v>25.49</v>
+      </c>
+      <c r="F28" s="3">
+        <v>26.5</v>
+      </c>
+      <c r="G28" s="3">
+        <v>28.3</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A29" s="1" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E29" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E29" s="3">
+        <v>65.36</v>
+      </c>
+      <c r="F29" s="3">
+        <v>70.39</v>
+      </c>
+      <c r="G29" s="3">
+        <v>75.42</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A30" s="1" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E30" s="3" t="s">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="E30" s="3">
+        <v>65.36</v>
+      </c>
+      <c r="F30" s="3">
+        <v>70.39</v>
+      </c>
+      <c r="G30" s="3">
+        <v>75.42</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A31" s="1" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E31" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E31" s="3">
+        <v>27.26</v>
+      </c>
+      <c r="F31" s="3">
+        <v>28.74</v>
+      </c>
+      <c r="G31" s="3">
+        <v>30.64</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A32" s="1" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E32" s="3" t="s">
-[...6 lines deleted...]
-        <v>108</v>
+      <c r="E32" s="3">
+        <v>40.29</v>
+      </c>
+      <c r="F32" s="3">
+        <v>42.47</v>
+      </c>
+      <c r="G32" s="3">
+        <v>45.28</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A33" s="1" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E33" s="3" t="s">
-[...6 lines deleted...]
-        <v>89</v>
+      <c r="E33" s="3">
+        <v>19.96</v>
+      </c>
+      <c r="F33" s="3">
+        <v>21.04</v>
+      </c>
+      <c r="G33" s="3">
+        <v>22.43</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A34" s="1" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E34" s="3" t="s">
-[...6 lines deleted...]
-        <v>56</v>
+      <c r="E34" s="3">
+        <v>34.65</v>
+      </c>
+      <c r="F34" s="3">
+        <v>36.53</v>
+      </c>
+      <c r="G34" s="3">
+        <v>38.95</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A35" s="1" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E35" s="3" t="s">
-[...6 lines deleted...]
-        <v>150</v>
+      <c r="E35" s="3">
+        <v>14.07</v>
+      </c>
+      <c r="F35" s="3">
+        <v>14.84</v>
+      </c>
+      <c r="G35" s="3">
+        <v>15.82</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A36" s="1" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E36" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E36" s="3">
+        <v>15.52</v>
+      </c>
+      <c r="F36" s="3">
+        <v>16.36</v>
+      </c>
+      <c r="G36" s="3">
+        <v>17.44</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A37" s="1" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E37" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E37" s="3">
+        <v>37.73</v>
+      </c>
+      <c r="F37" s="3">
+        <v>39.78</v>
+      </c>
+      <c r="G37" s="3">
+        <v>42.41</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="I37" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A38" s="1" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E38" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E38" s="3">
+        <v>36.43</v>
+      </c>
+      <c r="F38" s="3">
+        <v>38.41</v>
+      </c>
+      <c r="G38" s="3">
+        <v>40.95</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A39" s="1" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E39" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E39" s="3">
+        <v>48.57</v>
+      </c>
+      <c r="F39" s="3">
+        <v>51.2</v>
+      </c>
+      <c r="G39" s="3">
+        <v>54.59</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="I39" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A40" s="1" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E40" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G40" s="3" t="s">
+      <c r="E40" s="3">
+        <v>20.54</v>
+      </c>
+      <c r="F40" s="3">
+        <v>21.65</v>
+      </c>
+      <c r="G40" s="3">
+        <v>23.08</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="J40" s="3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A41" s="1" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>161</v>
+        <v>179</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E41" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G41" s="3" t="s">
+      <c r="E41" s="3">
+        <v>21.66</v>
+      </c>
+      <c r="F41" s="3">
+        <v>22.83</v>
+      </c>
+      <c r="G41" s="3">
+        <v>24.35</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="J41" s="3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A42" s="1" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>161</v>
+        <v>183</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E42" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E42" s="3">
+        <v>13.65</v>
+      </c>
+      <c r="F42" s="3">
+        <v>14.39</v>
+      </c>
+      <c r="G42" s="3">
+        <v>15.34</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A43" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E43" s="3">
+        <v>32.62</v>
+      </c>
+      <c r="F43" s="3">
+        <v>34.39</v>
+      </c>
+      <c r="G43" s="3">
+        <v>36.67</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="I43" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="B43" s="1" t="s">
-[...15 lines deleted...]
-        <v>42</v>
+      <c r="J43" s="3" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A44" s="1" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>161</v>
+        <v>191</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E44" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E44" s="3">
+        <v>19.52</v>
+      </c>
+      <c r="F44" s="3">
+        <v>20.58</v>
+      </c>
+      <c r="G44" s="3">
+        <v>21.94</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A45" s="1" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>184</v>
+        <v>195</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E45" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E45" s="3">
+        <v>49.05</v>
+      </c>
+      <c r="F45" s="3">
+        <v>51.71</v>
+      </c>
+      <c r="G45" s="3">
+        <v>55.13</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A46" s="1" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E46" s="3" t="s">
-[...6 lines deleted...]
-        <v>56</v>
+      <c r="E46" s="3">
+        <v>124.18</v>
+      </c>
+      <c r="F46" s="3">
+        <v>130.91</v>
+      </c>
+      <c r="G46" s="3">
+        <v>139.58</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A47" s="1" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>191</v>
+        <v>203</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>192</v>
+        <v>204</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E47" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E47" s="3">
+        <v>35.63</v>
+      </c>
+      <c r="F47" s="3">
+        <v>37.56</v>
+      </c>
+      <c r="G47" s="3">
+        <v>40.05</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A48" s="1" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E48" s="3" t="s">
-[...6 lines deleted...]
-        <v>108</v>
+      <c r="E48" s="3">
+        <v>34.71</v>
+      </c>
+      <c r="F48" s="3">
+        <v>36.6</v>
+      </c>
+      <c r="G48" s="3">
+        <v>39.02</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A49" s="1" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E49" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E49" s="3">
+        <v>34.71</v>
+      </c>
+      <c r="F49" s="3">
+        <v>36.6</v>
+      </c>
+      <c r="G49" s="3">
+        <v>39.02</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J49" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A50" s="1" t="s">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>204</v>
+        <v>216</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E50" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E50" s="3">
+        <v>34.71</v>
+      </c>
+      <c r="F50" s="3">
+        <v>36.6</v>
+      </c>
+      <c r="G50" s="3">
+        <v>39.02</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A51" s="1" t="s">
-        <v>206</v>
+        <v>218</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E51" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E51" s="3">
+        <v>34.71</v>
+      </c>
+      <c r="F51" s="3">
+        <v>36.6</v>
+      </c>
+      <c r="G51" s="3">
+        <v>39.02</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A52" s="1" t="s">
-        <v>210</v>
+        <v>221</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>211</v>
+        <v>222</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>212</v>
+        <v>223</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E52" s="3" t="s">
-[...6 lines deleted...]
-        <v>150</v>
+      <c r="E52" s="3">
+        <v>24.25</v>
+      </c>
+      <c r="F52" s="3">
+        <v>25.57</v>
+      </c>
+      <c r="G52" s="3">
+        <v>27.26</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J52" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A53" s="1" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E53" s="3" t="s">
-[...6 lines deleted...]
-        <v>94</v>
+      <c r="E53" s="3">
+        <v>24.25</v>
+      </c>
+      <c r="F53" s="3">
+        <v>25.57</v>
+      </c>
+      <c r="G53" s="3">
+        <v>27.26</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="I53" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A54" s="1" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E54" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E54" s="3">
+        <v>24.25</v>
+      </c>
+      <c r="F54" s="3">
+        <v>25.57</v>
+      </c>
+      <c r="G54" s="3">
+        <v>27.26</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J54" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A55" s="1" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E55" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G55" s="3" t="s">
+      <c r="E55" s="3">
+        <v>24.25</v>
+      </c>
+      <c r="F55" s="3">
+        <v>25.57</v>
+      </c>
+      <c r="G55" s="3">
+        <v>27.26</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="I55" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J55" s="3" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A56" s="1" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E56" s="3" t="s">
-[...6 lines deleted...]
-        <v>89</v>
+      <c r="E56" s="3">
+        <v>248.56</v>
+      </c>
+      <c r="F56" s="3">
+        <v>262.04</v>
+      </c>
+      <c r="G56" s="3">
+        <v>279.39</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="I56" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="J56" s="3" t="s">
+        <v>241</v>
       </c>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A57" s="1" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>234</v>
+        <v>244</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E57" s="3" t="s">
-[...6 lines deleted...]
-        <v>89</v>
+      <c r="E57" s="3">
+        <v>70.84</v>
+      </c>
+      <c r="F57" s="3">
+        <v>76.29</v>
+      </c>
+      <c r="G57" s="3">
+        <v>81.73</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="I57" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="J57" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A58" s="1" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>238</v>
+        <v>248</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E58" s="3" t="s">
-[...6 lines deleted...]
-        <v>89</v>
+      <c r="E58" s="3">
+        <v>38.66</v>
+      </c>
+      <c r="F58" s="3">
+        <v>40.76</v>
+      </c>
+      <c r="G58" s="3">
+        <v>43.46</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="I58" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J58" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A59" s="1" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E59" s="3" t="s">
-[...6 lines deleted...]
-        <v>108</v>
+      <c r="E59" s="3">
+        <v>37.64</v>
+      </c>
+      <c r="F59" s="3">
+        <v>39.68</v>
+      </c>
+      <c r="G59" s="3">
+        <v>42.31</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="I59" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J59" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A60" s="1" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>245</v>
+        <v>255</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E60" s="3" t="s">
-[...6 lines deleted...]
-        <v>108</v>
+      <c r="E60" s="3">
+        <v>104.34</v>
+      </c>
+      <c r="F60" s="3">
+        <v>110</v>
+      </c>
+      <c r="G60" s="3">
+        <v>117.28</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="I60" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="J60" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A61" s="1" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E61" s="3" t="s">
-[...6 lines deleted...]
-        <v>56</v>
+      <c r="E61" s="3">
+        <v>58.28</v>
+      </c>
+      <c r="F61" s="3">
+        <v>61.44</v>
+      </c>
+      <c r="G61" s="3">
+        <v>65.51</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="I61" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J61" s="3" t="s">
+        <v>263</v>
       </c>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A62" s="1" t="s">
-        <v>252</v>
+        <v>264</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>253</v>
+        <v>265</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>254</v>
+        <v>265</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E62" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E62" s="3">
+        <v>57.63</v>
+      </c>
+      <c r="F62" s="3">
+        <v>59.89</v>
+      </c>
+      <c r="G62" s="3">
+        <v>63.98</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="I62" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="J62" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A63" s="1" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>257</v>
+        <v>269</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E63" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E63" s="3">
+        <v>17.36</v>
+      </c>
+      <c r="F63" s="3">
+        <v>18.31</v>
+      </c>
+      <c r="G63" s="3">
+        <v>19.52</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="I63" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J63" s="3" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A64" s="1" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E64" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G64" s="3" t="s">
+      <c r="E64" s="3">
+        <v>18.59</v>
+      </c>
+      <c r="F64" s="3">
+        <v>19.6</v>
+      </c>
+      <c r="G64" s="3">
+        <v>20.89</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="I64" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J64" s="3" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A65" s="1" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>266</v>
+        <v>278</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E65" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E65" s="3">
+        <v>32.43</v>
+      </c>
+      <c r="F65" s="3">
+        <v>34.19</v>
+      </c>
+      <c r="G65" s="3">
+        <v>36.45</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="I65" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J65" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A66" s="1" t="s">
-        <v>268</v>
+        <v>280</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E66" s="3" t="s">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="E66" s="3">
+        <v>17.87</v>
+      </c>
+      <c r="F66" s="3">
+        <v>18.84</v>
+      </c>
+      <c r="G66" s="3">
+        <v>20.08</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="J66" s="3" t="s">
+        <v>285</v>
       </c>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A67" s="1" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E67" s="3" t="s">
-[...6 lines deleted...]
-        <v>89</v>
+      <c r="E67" s="3">
+        <v>11.83</v>
+      </c>
+      <c r="F67" s="3">
+        <v>12.47</v>
+      </c>
+      <c r="G67" s="3">
+        <v>13.3</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="I67" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="J67" s="3" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A68" s="1" t="s">
-        <v>276</v>
+        <v>290</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>278</v>
+        <v>292</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E68" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E68" s="3">
+        <v>30.96</v>
+      </c>
+      <c r="F68" s="3">
+        <v>32.64</v>
+      </c>
+      <c r="G68" s="3">
+        <v>34.8</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="I68" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J68" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A69" s="1" t="s">
-        <v>280</v>
+        <v>294</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E69" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E69" s="3">
+        <v>10.51</v>
+      </c>
+      <c r="F69" s="3">
+        <v>11.08</v>
+      </c>
+      <c r="G69" s="3">
+        <v>11.82</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="I69" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="J69" s="3" t="s">
+        <v>285</v>
       </c>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A70" s="1" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>270</v>
+        <v>300</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E70" s="3" t="s">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="E70" s="3">
+        <v>24.17</v>
+      </c>
+      <c r="F70" s="3">
+        <v>25.49</v>
+      </c>
+      <c r="G70" s="3">
+        <v>27.17</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="I70" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="J70" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A71" s="1" t="s">
-        <v>287</v>
+        <v>302</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>288</v>
+        <v>303</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>289</v>
+        <v>304</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E71" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E71" s="3">
+        <v>28.28</v>
+      </c>
+      <c r="F71" s="3">
+        <v>29.81</v>
+      </c>
+      <c r="G71" s="3">
+        <v>31.78</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I71" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="J71" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A72" s="1" t="s">
-        <v>291</v>
+        <v>306</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>292</v>
+        <v>307</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>293</v>
+        <v>308</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E72" s="3" t="s">
-[...6 lines deleted...]
-        <v>108</v>
+      <c r="E72" s="3">
+        <v>26.17</v>
+      </c>
+      <c r="F72" s="3">
+        <v>28.18</v>
+      </c>
+      <c r="G72" s="3">
+        <v>30.2</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="I72" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="J72" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A73" s="1" t="s">
-        <v>295</v>
+        <v>310</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>296</v>
+        <v>311</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E73" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E73" s="3">
+        <v>30.26</v>
+      </c>
+      <c r="F73" s="3">
+        <v>32.59</v>
+      </c>
+      <c r="G73" s="3">
+        <v>34.92</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="I73" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="J73" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A74" s="1" t="s">
-        <v>300</v>
+        <v>314</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>301</v>
+        <v>315</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>302</v>
+        <v>316</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E74" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E74" s="3">
+        <v>23.57</v>
+      </c>
+      <c r="F74" s="3">
+        <v>25.38</v>
+      </c>
+      <c r="G74" s="3">
+        <v>27.2</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="I74" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="J74" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A75" s="1" t="s">
-        <v>304</v>
+        <v>318</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>305</v>
+        <v>319</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>306</v>
+        <v>316</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E75" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E75" s="3">
+        <v>23.57</v>
+      </c>
+      <c r="F75" s="3">
+        <v>25.38</v>
+      </c>
+      <c r="G75" s="3">
+        <v>27.2</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="I75" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="J75" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A76" s="1" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E76" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E76" s="3">
+        <v>25.32</v>
+      </c>
+      <c r="F76" s="3">
+        <v>27.27</v>
+      </c>
+      <c r="G76" s="3">
+        <v>29.22</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="I76" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="J76" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A77" s="1" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>314</v>
+        <v>327</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E77" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E77" s="3">
+        <v>7</v>
+      </c>
+      <c r="F77" s="3">
+        <v>7.42</v>
+      </c>
+      <c r="G77" s="3">
+        <v>7.95</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="I77" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="J77" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A78" s="1" t="s">
-        <v>316</v>
+        <v>330</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>318</v>
+        <v>331</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E78" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E78" s="3">
+        <v>11.18</v>
+      </c>
+      <c r="F78" s="3">
+        <v>11.86</v>
+      </c>
+      <c r="G78" s="3">
+        <v>12.71</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="I78" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="J78" s="3" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A79" s="1" t="s">
-        <v>320</v>
+        <v>333</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E79" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E79" s="3">
+        <v>5.58</v>
+      </c>
+      <c r="F79" s="3">
+        <v>5.92</v>
+      </c>
+      <c r="G79" s="3">
+        <v>6.34</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="I79" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="J79" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A80" s="1" t="s">
-        <v>324</v>
+        <v>336</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>322</v>
+        <v>338</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E80" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E80" s="3">
+        <v>30.73</v>
+      </c>
+      <c r="F80" s="3">
+        <v>32.59</v>
+      </c>
+      <c r="G80" s="3">
+        <v>34.92</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="I80" s="3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A81" s="1" t="s">
-        <v>327</v>
+        <v>340</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>328</v>
+        <v>341</v>
       </c>
       <c r="C81" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E81" s="3">
+        <v>41.09</v>
+      </c>
+      <c r="F81" s="3">
+        <v>43.58</v>
+      </c>
+      <c r="G81" s="3">
+        <v>46.7</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="I81" s="3" t="s">
         <v>329</v>
       </c>
-      <c r="D81" s="1" t="s">
-[...9 lines deleted...]
-        <v>51</v>
+      <c r="J81" s="3" t="s">
+        <v>344</v>
       </c>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A82" s="1" t="s">
-        <v>331</v>
+        <v>345</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>332</v>
+        <v>346</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>333</v>
+        <v>347</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E82" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E82" s="3">
+        <v>8.65</v>
+      </c>
+      <c r="F82" s="3">
+        <v>9.17</v>
+      </c>
+      <c r="G82" s="3">
+        <v>9.82</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="I82" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="J82" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A83" s="1" t="s">
-        <v>335</v>
+        <v>349</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>336</v>
+        <v>350</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E83" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E83" s="3">
+        <v>48.89</v>
+      </c>
+      <c r="F83" s="3">
+        <v>51.86</v>
+      </c>
+      <c r="G83" s="3">
+        <v>55.56</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="I83" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="J83" s="3" t="s">
+        <v>344</v>
       </c>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A84" s="1" t="s">
-        <v>339</v>
+        <v>353</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>340</v>
+        <v>354</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>341</v>
+        <v>355</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E84" s="3" t="s">
-[...6 lines deleted...]
-        <v>56</v>
+      <c r="E84" s="3">
+        <v>50.08</v>
+      </c>
+      <c r="F84" s="3">
+        <v>53.12</v>
+      </c>
+      <c r="G84" s="3">
+        <v>56.91</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="I84" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="J84" s="3" t="s">
+        <v>344</v>
       </c>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A85" s="1" t="s">
-        <v>343</v>
+        <v>357</v>
       </c>
       <c r="B85" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E85" s="3">
+        <v>50.29</v>
+      </c>
+      <c r="F85" s="3">
+        <v>53.34</v>
+      </c>
+      <c r="G85" s="3">
+        <v>57.15</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="I85" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="J85" s="3" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A86" s="1" t="s">
-        <v>347</v>
+        <v>361</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>348</v>
+        <v>326</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>349</v>
+        <v>362</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E86" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E86" s="3">
+        <v>8.38</v>
+      </c>
+      <c r="F86" s="3">
+        <v>8.89</v>
+      </c>
+      <c r="G86" s="3">
+        <v>9.53</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="I86" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="J86" s="3" t="s">
+        <v>364</v>
       </c>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A87" s="1" t="s">
-        <v>351</v>
+        <v>365</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>352</v>
+        <v>366</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>353</v>
+        <v>367</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E87" s="3" t="s">
-[...6 lines deleted...]
-        <v>355</v>
+      <c r="E87" s="3">
+        <v>9.29</v>
+      </c>
+      <c r="F87" s="3">
+        <v>9.86</v>
+      </c>
+      <c r="G87" s="3">
+        <v>10.56</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="I87" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="J87" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A88" s="1" t="s">
-        <v>356</v>
+        <v>369</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>357</v>
+        <v>370</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>358</v>
+        <v>371</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E88" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E88" s="3">
+        <v>17.6</v>
+      </c>
+      <c r="F88" s="3">
+        <v>18.66</v>
+      </c>
+      <c r="G88" s="3">
+        <v>20</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="I88" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="J88" s="3" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A89" s="1" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E89" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E89" s="3">
+        <v>18.59</v>
+      </c>
+      <c r="F89" s="3">
+        <v>19.71</v>
+      </c>
+      <c r="G89" s="3">
+        <v>21.12</v>
+      </c>
+      <c r="H89" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="I89" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="J89" s="3" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A90" s="1" t="s">
-        <v>364</v>
+        <v>375</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>365</v>
+        <v>376</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>366</v>
+        <v>377</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E90" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E90" s="3">
+        <v>8.38</v>
+      </c>
+      <c r="F90" s="3">
+        <v>8.89</v>
+      </c>
+      <c r="G90" s="3">
+        <v>9.53</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="I90" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="J90" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A91" s="1" t="s">
-        <v>368</v>
+        <v>379</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>270</v>
+        <v>381</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E91" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G91" s="3" t="s">
+      <c r="E91" s="3">
+        <v>8.38</v>
+      </c>
+      <c r="F91" s="3">
+        <v>8.89</v>
+      </c>
+      <c r="G91" s="3">
+        <v>9.53</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="I91" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="J91" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A92" s="1" t="s">
-        <v>371</v>
+        <v>383</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>373</v>
+        <v>385</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E92" s="3" t="s">
-[...6 lines deleted...]
-        <v>94</v>
+      <c r="E92" s="3">
+        <v>11.18</v>
+      </c>
+      <c r="F92" s="3">
+        <v>11.86</v>
+      </c>
+      <c r="G92" s="3">
+        <v>12.71</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="I92" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="J92" s="3" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A93" s="1" t="s">
-        <v>376</v>
+        <v>387</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>377</v>
+        <v>326</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>378</v>
+        <v>388</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E93" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E93" s="3">
+        <v>7</v>
+      </c>
+      <c r="F93" s="3">
+        <v>7.42</v>
+      </c>
+      <c r="G93" s="3">
+        <v>7.95</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="I93" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="J93" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A94" s="1" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>382</v>
+        <v>326</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E94" s="3" t="s">
-[...6 lines deleted...]
-        <v>385</v>
+      <c r="E94" s="3">
+        <v>10.36</v>
+      </c>
+      <c r="F94" s="3">
+        <v>10.99</v>
+      </c>
+      <c r="G94" s="3">
+        <v>11.78</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="I94" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="J94" s="3" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A95" s="1" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E95" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E95" s="3">
+        <v>8.38</v>
+      </c>
+      <c r="F95" s="3">
+        <v>8.89</v>
+      </c>
+      <c r="G95" s="3">
+        <v>9.53</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="I95" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="J95" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A96" s="1" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E96" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E96" s="3">
+        <v>46.37</v>
+      </c>
+      <c r="F96" s="3">
+        <v>49.18</v>
+      </c>
+      <c r="G96" s="3">
+        <v>52.7</v>
+      </c>
+      <c r="H96" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="I96" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="J96" s="3" t="s">
+        <v>344</v>
       </c>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A97" s="1" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E97" s="3" t="s">
-[...6 lines deleted...]
-        <v>89</v>
+      <c r="E97" s="3">
+        <v>35.61</v>
+      </c>
+      <c r="F97" s="3">
+        <v>37.77</v>
+      </c>
+      <c r="G97" s="3">
+        <v>40.47</v>
+      </c>
+      <c r="H97" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="I97" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="J97" s="3" t="s">
+        <v>344</v>
       </c>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A98" s="1" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>398</v>
+        <v>341</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E98" s="3" t="s">
-[...6 lines deleted...]
-        <v>56</v>
+      <c r="E98" s="3">
+        <v>8.38</v>
+      </c>
+      <c r="F98" s="3">
+        <v>8.89</v>
+      </c>
+      <c r="G98" s="3">
+        <v>9.53</v>
+      </c>
+      <c r="H98" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="I98" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="J98" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A99" s="1" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E99" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G99" s="3" t="s">
+      <c r="E99" s="3">
+        <v>26.32</v>
+      </c>
+      <c r="F99" s="3">
+        <v>27.92</v>
+      </c>
+      <c r="G99" s="3">
+        <v>29.91</v>
+      </c>
+      <c r="H99" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="I99" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="J99" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A100" s="1" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E100" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E100" s="3">
+        <v>15.99</v>
+      </c>
+      <c r="F100" s="3">
+        <v>16.95</v>
+      </c>
+      <c r="G100" s="3">
+        <v>18.16</v>
+      </c>
+      <c r="H100" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="I100" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="J100" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A101" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E101" s="3">
+        <v>7.75</v>
+      </c>
+      <c r="F101" s="3">
+        <v>8.22</v>
+      </c>
+      <c r="G101" s="3">
+        <v>8.8</v>
+      </c>
+      <c r="H101" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="I101" s="3" t="s">
         <v>409</v>
       </c>
-      <c r="B101" s="1" t="s">
-[...15 lines deleted...]
-        <v>94</v>
+      <c r="J101" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A102" s="1" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E102" s="3" t="s">
-[...6 lines deleted...]
-        <v>417</v>
+      <c r="E102" s="3">
+        <v>15.48</v>
+      </c>
+      <c r="F102" s="3">
+        <v>16.42</v>
+      </c>
+      <c r="G102" s="3">
+        <v>17.59</v>
+      </c>
+      <c r="H102" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="I102" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="J102" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A103" s="1" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E103" s="3" t="s">
-[...6 lines deleted...]
-        <v>94</v>
+      <c r="E103" s="3">
+        <v>58.83</v>
+      </c>
+      <c r="F103" s="3">
+        <v>62.4</v>
+      </c>
+      <c r="G103" s="3">
+        <v>66.86</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="I103" s="3" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A104" s="1" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E104" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E104" s="3">
+        <v>9.78</v>
+      </c>
+      <c r="F104" s="3">
+        <v>10.37</v>
+      </c>
+      <c r="G104" s="3">
+        <v>11.12</v>
+      </c>
+      <c r="H104" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="I104" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="J104" s="3" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A105" s="1" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E105" s="3" t="s">
-[...6 lines deleted...]
-        <v>56</v>
+      <c r="E105" s="3">
+        <v>9.78</v>
+      </c>
+      <c r="F105" s="3">
+        <v>10.37</v>
+      </c>
+      <c r="G105" s="3">
+        <v>11.12</v>
+      </c>
+      <c r="H105" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="I105" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="J105" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A106" s="1" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E106" s="3" t="s">
-[...6 lines deleted...]
-        <v>417</v>
+      <c r="E106" s="3">
+        <v>9.09</v>
+      </c>
+      <c r="F106" s="3">
+        <v>9.59</v>
+      </c>
+      <c r="G106" s="3">
+        <v>10.22</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="I106" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="J106" s="3" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A107" s="1" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E107" s="3" t="s">
-[...6 lines deleted...]
-        <v>438</v>
+      <c r="E107" s="3">
+        <v>11.75</v>
+      </c>
+      <c r="F107" s="3">
+        <v>12.39</v>
+      </c>
+      <c r="G107" s="3">
+        <v>13.21</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="I107" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="J107" s="3" t="s">
+        <v>442</v>
       </c>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A108" s="1" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E108" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E108" s="3">
+        <v>13.74</v>
+      </c>
+      <c r="F108" s="3">
+        <v>14.48</v>
+      </c>
+      <c r="G108" s="3">
+        <v>15.44</v>
+      </c>
+      <c r="H108" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="I108" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="J108" s="3" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A109" s="1" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E109" s="3" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E109" s="3">
+        <v>56.52</v>
+      </c>
+      <c r="F109" s="3">
+        <v>59.57</v>
+      </c>
+      <c r="G109" s="3">
+        <v>63.05</v>
+      </c>
+      <c r="H109" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="I109" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="J109" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A110" s="1" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E110" s="3" t="s">
-[...6 lines deleted...]
-        <v>150</v>
+      <c r="E110" s="3">
+        <v>19.37</v>
+      </c>
+      <c r="F110" s="3">
+        <v>20.41</v>
+      </c>
+      <c r="G110" s="3">
+        <v>21.61</v>
+      </c>
+      <c r="H110" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="I110" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="J110" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A111" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E111" s="3">
+        <v>56.52</v>
+      </c>
+      <c r="F111" s="3">
+        <v>59.57</v>
+      </c>
+      <c r="G111" s="3">
+        <v>63.05</v>
+      </c>
+      <c r="H111" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="I111" s="3" t="s">
         <v>451</v>
       </c>
-      <c r="B111" s="1" t="s">
-[...15 lines deleted...]
-        <v>42</v>
+      <c r="J111" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A112" s="1" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>453</v>
+        <v>462</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E112" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E112" s="3">
+        <v>162.99</v>
+      </c>
+      <c r="F112" s="3">
+        <v>171.77</v>
+      </c>
+      <c r="G112" s="3">
+        <v>181.8</v>
+      </c>
+      <c r="H112" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="I112" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="J112" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A113" s="1" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E113" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E113" s="3">
+        <v>162.99</v>
+      </c>
+      <c r="F113" s="3">
+        <v>171.77</v>
+      </c>
+      <c r="G113" s="3">
+        <v>181.8</v>
+      </c>
+      <c r="H113" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="I113" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="J113" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A114" s="1" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E114" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E114" s="3">
+        <v>162.99</v>
+      </c>
+      <c r="F114" s="3">
+        <v>171.77</v>
+      </c>
+      <c r="G114" s="3">
+        <v>181.8</v>
+      </c>
+      <c r="H114" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="I114" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="J114" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A115" s="1" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E115" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E115" s="3">
+        <v>402.13</v>
+      </c>
+      <c r="F115" s="3">
+        <v>423.78</v>
+      </c>
+      <c r="G115" s="3">
+        <v>448.53</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="I115" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="J115" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A116" s="1" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E116" s="3" t="s">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="E116" s="3">
+        <v>402.13</v>
+      </c>
+      <c r="F116" s="3">
+        <v>423.78</v>
+      </c>
+      <c r="G116" s="3">
+        <v>448.53</v>
+      </c>
+      <c r="H116" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="I116" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="J116" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A117" s="1" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>471</v>
+        <v>481</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E117" s="3" t="s">
-[...6 lines deleted...]
-        <v>108</v>
+      <c r="E117" s="3">
+        <v>12.87</v>
+      </c>
+      <c r="F117" s="3">
+        <v>13.56</v>
+      </c>
+      <c r="G117" s="3">
+        <v>14.36</v>
+      </c>
+      <c r="H117" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="I117" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="J117" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A118" s="1" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>471</v>
+        <v>485</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E118" s="3" t="s">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="E118" s="3">
+        <v>12.87</v>
+      </c>
+      <c r="F118" s="3">
+        <v>13.56</v>
+      </c>
+      <c r="G118" s="3">
+        <v>14.36</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="I118" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="J118" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A119" s="1" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E119" s="3" t="s">
-[...6 lines deleted...]
-        <v>485</v>
+      <c r="E119" s="3">
+        <v>12.87</v>
+      </c>
+      <c r="F119" s="3">
+        <v>13.56</v>
+      </c>
+      <c r="G119" s="3">
+        <v>14.36</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="I119" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="J119" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A120" s="1" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E120" s="3" t="s">
-[...6 lines deleted...]
-        <v>485</v>
+      <c r="E120" s="3">
+        <v>12.87</v>
+      </c>
+      <c r="F120" s="3">
+        <v>13.56</v>
+      </c>
+      <c r="G120" s="3">
+        <v>14.36</v>
+      </c>
+      <c r="H120" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="I120" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="J120" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A121" s="1" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>471</v>
+        <v>497</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E121" s="3" t="s">
-[...6 lines deleted...]
-        <v>493</v>
+      <c r="E121" s="3">
+        <v>12.87</v>
+      </c>
+      <c r="F121" s="3">
+        <v>13.56</v>
+      </c>
+      <c r="G121" s="3">
+        <v>14.36</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="I121" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="J121" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A122" s="1" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E122" s="3" t="s">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="E122" s="3">
+        <v>12.87</v>
+      </c>
+      <c r="F122" s="3">
+        <v>13.56</v>
+      </c>
+      <c r="G122" s="3">
+        <v>14.36</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="I122" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="J122" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A123" s="1" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E123" s="3" t="s">
-[...6 lines deleted...]
-        <v>89</v>
+      <c r="E123" s="3">
+        <v>358.53</v>
+      </c>
+      <c r="F123" s="3">
+        <v>377.83</v>
+      </c>
+      <c r="G123" s="3">
+        <v>399.9</v>
+      </c>
+      <c r="H123" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="I123" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="J123" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A124" s="1" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E124" s="3" t="s">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="E124" s="3">
+        <v>169.46</v>
+      </c>
+      <c r="F124" s="3">
+        <v>178.58</v>
+      </c>
+      <c r="G124" s="3">
+        <v>189.01</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="I124" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="J124" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A125" s="1" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E125" s="3" t="s">
-[...6 lines deleted...]
-        <v>89</v>
+      <c r="E125" s="3">
+        <v>169.46</v>
+      </c>
+      <c r="F125" s="3">
+        <v>178.58</v>
+      </c>
+      <c r="G125" s="3">
+        <v>189.01</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="I125" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="J125" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A126" s="1" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>471</v>
+        <v>517</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E126" s="3" t="s">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="E126" s="3">
+        <v>169.46</v>
+      </c>
+      <c r="F126" s="3">
+        <v>178.58</v>
+      </c>
+      <c r="G126" s="3">
+        <v>189.01</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="I126" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="J126" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A127" s="1" t="s">
-        <v>513</v>
+        <v>520</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>514</v>
+        <v>521</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>515</v>
+        <v>522</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E127" s="3" t="s">
-[...6 lines deleted...]
-        <v>485</v>
+      <c r="E127" s="3">
+        <v>169.46</v>
+      </c>
+      <c r="F127" s="3">
+        <v>178.58</v>
+      </c>
+      <c r="G127" s="3">
+        <v>189.01</v>
+      </c>
+      <c r="H127" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="I127" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="J127" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A128" s="1" t="s">
-        <v>517</v>
+        <v>524</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>482</v>
+        <v>525</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E128" s="3" t="s">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="E128" s="3">
+        <v>169.46</v>
+      </c>
+      <c r="F128" s="3">
+        <v>178.58</v>
+      </c>
+      <c r="G128" s="3">
+        <v>189.01</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="I128" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="J128" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="129" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A129" s="1" t="s">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>521</v>
+        <v>529</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E129" s="3" t="s">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="E129" s="3">
+        <v>169.46</v>
+      </c>
+      <c r="F129" s="3">
+        <v>178.58</v>
+      </c>
+      <c r="G129" s="3">
+        <v>189.01</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="I129" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="J129" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="130" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A130" s="1" t="s">
-        <v>525</v>
+        <v>532</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>526</v>
+        <v>533</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E130" s="3" t="s">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="E130" s="3">
+        <v>16.6</v>
+      </c>
+      <c r="F130" s="3">
+        <v>17.5</v>
+      </c>
+      <c r="G130" s="3">
+        <v>18.66</v>
+      </c>
+      <c r="H130" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="I130" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J130" s="3" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="131" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A131" s="1" t="s">
-        <v>529</v>
+        <v>536</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>531</v>
+        <v>538</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E131" s="3" t="s">
-[...6 lines deleted...]
-        <v>108</v>
+      <c r="E131" s="3">
+        <v>10.55</v>
+      </c>
+      <c r="F131" s="3">
+        <v>11.12</v>
+      </c>
+      <c r="G131" s="3">
+        <v>11.86</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="I131" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="J131" s="3" t="s">
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A132" s="1" t="s">
-        <v>533</v>
+        <v>540</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>535</v>
+        <v>542</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E132" s="3" t="s">
-[...6 lines deleted...]
-        <v>94</v>
+      <c r="E132" s="3">
+        <v>10.04</v>
+      </c>
+      <c r="F132" s="3">
+        <v>10.58</v>
+      </c>
+      <c r="G132" s="3">
+        <v>11.28</v>
+      </c>
+      <c r="H132" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="I132" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="J132" s="3" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="133" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A133" s="1" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E133" s="3" t="s">
-[...6 lines deleted...]
-        <v>89</v>
+      <c r="E133" s="3">
+        <v>113.95</v>
+      </c>
+      <c r="F133" s="3">
+        <v>120.13</v>
+      </c>
+      <c r="G133" s="3">
+        <v>128.08</v>
+      </c>
+      <c r="H133" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="I133" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="J133" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="134" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A134" s="1" t="s">
-        <v>541</v>
+        <v>548</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E134" s="3" t="s">
-[...6 lines deleted...]
-        <v>94</v>
+      <c r="E134" s="3">
+        <v>70.3</v>
+      </c>
+      <c r="F134" s="3">
+        <v>75.71</v>
+      </c>
+      <c r="G134" s="3">
+        <v>81.12</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="I134" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="J134" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="135" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A135" s="1" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E135" s="3" t="s">
-[...6 lines deleted...]
-        <v>94</v>
+      <c r="E135" s="3">
+        <v>20.63</v>
+      </c>
+      <c r="F135" s="3">
+        <v>21.75</v>
+      </c>
+      <c r="G135" s="3">
+        <v>23.19</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="I135" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J135" s="3" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="136" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A136" s="1" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E136" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E136" s="3">
+        <v>20.63</v>
+      </c>
+      <c r="F136" s="3">
+        <v>21.75</v>
+      </c>
+      <c r="G136" s="3">
+        <v>23.19</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="I136" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J136" s="3" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="137" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A137" s="1" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E137" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E137" s="3">
+        <v>47.23</v>
+      </c>
+      <c r="F137" s="3">
+        <v>50.86</v>
+      </c>
+      <c r="G137" s="3">
+        <v>54.49</v>
+      </c>
+      <c r="H137" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="I137" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J137" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="138" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A138" s="1" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E138" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E138" s="3">
+        <v>25.31</v>
+      </c>
+      <c r="F138" s="3">
+        <v>26.67</v>
+      </c>
+      <c r="G138" s="3">
+        <v>28.23</v>
+      </c>
+      <c r="H138" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="I138" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="J138" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="139" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A139" s="1" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>564</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E139" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E139" s="3">
+        <v>25.31</v>
+      </c>
+      <c r="F139" s="3">
+        <v>26.67</v>
+      </c>
+      <c r="G139" s="3">
+        <v>28.23</v>
+      </c>
+      <c r="H139" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="I139" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="J139" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="140" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A140" s="1" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E140" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E140" s="3">
+        <v>25.31</v>
+      </c>
+      <c r="F140" s="3">
+        <v>26.67</v>
+      </c>
+      <c r="G140" s="3">
+        <v>28.23</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="I140" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="J140" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="141" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A141" s="1" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E141" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E141" s="3">
+        <v>34.5</v>
+      </c>
+      <c r="F141" s="3">
+        <v>37.16</v>
+      </c>
+      <c r="G141" s="3">
+        <v>39.81</v>
+      </c>
+      <c r="H141" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="I141" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="142" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A142" s="1" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E142" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E142" s="3">
+        <v>64.92</v>
+      </c>
+      <c r="F142" s="3">
+        <v>69.92</v>
+      </c>
+      <c r="G142" s="3">
+        <v>74.91</v>
+      </c>
+      <c r="H142" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="I142" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="143" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A143" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E143" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E143" s="3">
+        <v>47.33</v>
+      </c>
+      <c r="F143" s="3">
+        <v>49.9</v>
+      </c>
+      <c r="G143" s="3">
+        <v>53.2</v>
+      </c>
+      <c r="H143" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="I143" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J143" s="3" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="144" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A144" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E144" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E144" s="3">
+        <v>53.61</v>
+      </c>
+      <c r="F144" s="3">
+        <v>56.52</v>
+      </c>
+      <c r="G144" s="3">
+        <v>60.26</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="I144" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J144" s="3" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="145" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A145" s="1" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E145" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E145" s="3">
+        <v>14.71</v>
+      </c>
+      <c r="F145" s="3">
+        <v>15.5</v>
+      </c>
+      <c r="G145" s="3">
+        <v>16.53</v>
+      </c>
+      <c r="H145" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="I145" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="J145" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="146" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A146" s="1" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="B146" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E146" s="3">
+        <v>14.71</v>
+      </c>
+      <c r="F146" s="3">
+        <v>15.5</v>
+      </c>
+      <c r="G146" s="3">
+        <v>16.53</v>
+      </c>
+      <c r="H146" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="I146" s="3" t="s">
         <v>591</v>
       </c>
-      <c r="C146" s="1" t="s">
-[...12 lines deleted...]
-        <v>42</v>
+      <c r="J146" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="147" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A147" s="1" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E147" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E147" s="3">
+        <v>48.06</v>
+      </c>
+      <c r="F147" s="3">
+        <v>51.76</v>
+      </c>
+      <c r="G147" s="3">
+        <v>55.45</v>
+      </c>
+      <c r="H147" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="I147" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J147" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="148" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A148" s="1" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E148" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E148" s="3">
+        <v>70.84</v>
+      </c>
+      <c r="F148" s="3">
+        <v>76.29</v>
+      </c>
+      <c r="G148" s="3">
+        <v>81.73</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="I148" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="J148" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="149" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A149" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>604</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E149" s="3" t="s">
+      <c r="E149" s="3">
+        <v>58.37</v>
+      </c>
+      <c r="F149" s="3">
+        <v>62.86</v>
+      </c>
+      <c r="G149" s="3">
+        <v>67.35</v>
+      </c>
+      <c r="H149" s="3" t="s">
         <v>605</v>
       </c>
-      <c r="F149" s="3" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="I149" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="J149" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="150" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A150" s="1" t="s">
         <v>606</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>607</v>
       </c>
       <c r="C150" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E150" s="3">
+        <v>65.36</v>
+      </c>
+      <c r="F150" s="3">
+        <v>70.39</v>
+      </c>
+      <c r="G150" s="3">
+        <v>75.42</v>
+      </c>
+      <c r="H150" s="3" t="s">
         <v>608</v>
       </c>
-      <c r="D150" s="1" t="s">
-[...9 lines deleted...]
-        <v>42</v>
+      <c r="I150" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="J150" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="151" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A151" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="B151" s="1" t="s">
         <v>610</v>
       </c>
-      <c r="B151" s="1" t="s">
+      <c r="C151" s="1" t="s">
         <v>611</v>
       </c>
-      <c r="C151" s="1" t="s">
+      <c r="D151" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E151" s="3">
+        <v>59.73</v>
+      </c>
+      <c r="F151" s="3">
+        <v>62.97</v>
+      </c>
+      <c r="G151" s="3">
+        <v>67.14</v>
+      </c>
+      <c r="H151" s="3" t="s">
         <v>612</v>
       </c>
-      <c r="D151" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E151" s="3" t="s">
+      <c r="I151" s="3" t="s">
         <v>613</v>
       </c>
-      <c r="F151" s="3" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="J151" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="152" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A152" s="1" t="s">
         <v>614</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>615</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>616</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E152" s="3" t="s">
+      <c r="E152" s="3">
+        <v>36.33</v>
+      </c>
+      <c r="F152" s="3">
+        <v>38.3</v>
+      </c>
+      <c r="G152" s="3">
+        <v>40.83</v>
+      </c>
+      <c r="H152" s="3" t="s">
         <v>617</v>
       </c>
-      <c r="F152" s="3" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="I152" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="J152" s="3" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="153" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A153" s="1" t="s">
         <v>618</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>619</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>620</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E153" s="3" t="s">
+      <c r="E153" s="3">
+        <v>36.33</v>
+      </c>
+      <c r="F153" s="3">
+        <v>38.3</v>
+      </c>
+      <c r="G153" s="3">
+        <v>40.83</v>
+      </c>
+      <c r="H153" s="3" t="s">
         <v>621</v>
       </c>
-      <c r="F153" s="3" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="I153" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="J153" s="3" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="154" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A154" s="1" t="s">
         <v>622</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>623</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>624</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E154" s="3" t="s">
+      <c r="E154" s="3">
+        <v>22.14</v>
+      </c>
+      <c r="F154" s="3">
+        <v>23.34</v>
+      </c>
+      <c r="G154" s="3">
+        <v>24.88</v>
+      </c>
+      <c r="H154" s="3" t="s">
         <v>625</v>
       </c>
-      <c r="F154" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G154" s="3" t="s">
+      <c r="I154" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J154" s="3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="155" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A155" s="1" t="s">
         <v>626</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>627</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>628</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E155" s="3" t="s">
+      <c r="E155" s="3">
+        <v>26.06</v>
+      </c>
+      <c r="F155" s="3">
+        <v>27.47</v>
+      </c>
+      <c r="G155" s="3">
+        <v>29.29</v>
+      </c>
+      <c r="H155" s="3" t="s">
         <v>629</v>
       </c>
-      <c r="F155" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G155" s="3" t="s">
+      <c r="I155" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J155" s="3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="156" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A156" s="1" t="s">
         <v>630</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>631</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>632</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E156" s="3" t="s">
+      <c r="E156" s="3">
+        <v>13.11</v>
+      </c>
+      <c r="F156" s="3">
+        <v>13.82</v>
+      </c>
+      <c r="G156" s="3">
+        <v>14.73</v>
+      </c>
+      <c r="H156" s="3" t="s">
         <v>633</v>
       </c>
-      <c r="F156" s="3" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="I156" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="J156" s="3" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="157" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A157" s="1" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E157" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E157" s="3">
+        <v>13.11</v>
+      </c>
+      <c r="F157" s="3">
+        <v>13.82</v>
+      </c>
+      <c r="G157" s="3">
+        <v>14.73</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="I157" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J157" s="3" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="158" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A158" s="1" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E158" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E158" s="3">
+        <v>30.28</v>
+      </c>
+      <c r="F158" s="3">
+        <v>31.92</v>
+      </c>
+      <c r="G158" s="3">
+        <v>34.03</v>
+      </c>
+      <c r="H158" s="3" t="s">
+        <v>642</v>
+      </c>
+      <c r="I158" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="J158" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="159" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A159" s="1" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E159" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E159" s="3">
+        <v>51.91</v>
+      </c>
+      <c r="F159" s="3">
+        <v>54.73</v>
+      </c>
+      <c r="G159" s="3">
+        <v>58.35</v>
+      </c>
+      <c r="H159" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="I159" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="J159" s="3" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="160" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A160" s="1" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E160" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E160" s="3">
+        <v>39.89</v>
+      </c>
+      <c r="F160" s="3">
+        <v>42.05</v>
+      </c>
+      <c r="G160" s="3">
+        <v>44.83</v>
+      </c>
+      <c r="H160" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="I160" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J160" s="3" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="161" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A161" s="1" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E161" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E161" s="3">
+        <v>19.96</v>
+      </c>
+      <c r="F161" s="3">
+        <v>21.04</v>
+      </c>
+      <c r="G161" s="3">
+        <v>22.43</v>
+      </c>
+      <c r="H161" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="I161" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J161" s="3" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="162" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A162" s="1" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E162" s="3" t="s">
-[...6 lines deleted...]
-        <v>94</v>
+      <c r="E162" s="3">
+        <v>58.36</v>
+      </c>
+      <c r="F162" s="3">
+        <v>61.53</v>
+      </c>
+      <c r="G162" s="3">
+        <v>65.6</v>
+      </c>
+      <c r="H162" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="I162" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="J162" s="3" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="163" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A163" s="1" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E163" s="3" t="s">
-[...6 lines deleted...]
-        <v>493</v>
+      <c r="E163" s="3">
+        <v>58.36</v>
+      </c>
+      <c r="F163" s="3">
+        <v>61.53</v>
+      </c>
+      <c r="G163" s="3">
+        <v>65.6</v>
+      </c>
+      <c r="H163" s="3" t="s">
+        <v>664</v>
+      </c>
+      <c r="I163" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="J163" s="3" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="164" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A164" s="1" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E164" s="3" t="s">
-[...6 lines deleted...]
-        <v>94</v>
+      <c r="E164" s="3">
+        <v>58.36</v>
+      </c>
+      <c r="F164" s="3">
+        <v>61.53</v>
+      </c>
+      <c r="G164" s="3">
+        <v>65.6</v>
+      </c>
+      <c r="H164" s="3" t="s">
+        <v>668</v>
+      </c>
+      <c r="I164" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="J164" s="3" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="165" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A165" s="1" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E165" s="3" t="s">
-[...6 lines deleted...]
-        <v>89</v>
+      <c r="E165" s="3">
+        <v>58.36</v>
+      </c>
+      <c r="F165" s="3">
+        <v>61.53</v>
+      </c>
+      <c r="G165" s="3">
+        <v>65.6</v>
+      </c>
+      <c r="H165" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="I165" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="J165" s="3" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="166" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A166" s="1" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E166" s="3" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="E166" s="3">
+        <v>58.36</v>
+      </c>
+      <c r="F166" s="3">
+        <v>61.53</v>
+      </c>
+      <c r="G166" s="3">
+        <v>65.6</v>
+      </c>
+      <c r="H166" s="3" t="s">
+        <v>676</v>
+      </c>
+      <c r="I166" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="J166" s="3" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="167" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A167" s="1" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>674</v>
+        <v>663</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E167" s="3" t="s">
-[...25 lines deleted...]
-      <c r="F168" s="3" t="s">
+      <c r="E167" s="3">
+        <v>58.36</v>
+      </c>
+      <c r="F167" s="3">
+        <v>61.53</v>
+      </c>
+      <c r="G167" s="3">
+        <v>65.6</v>
+      </c>
+      <c r="H167" s="3" t="s">
         <v>679</v>
       </c>
-      <c r="G168" s="3" t="s">
-[...1173 lines deleted...]
-        <v>108</v>
+      <c r="I167" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="J167" s="3" t="s">
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">