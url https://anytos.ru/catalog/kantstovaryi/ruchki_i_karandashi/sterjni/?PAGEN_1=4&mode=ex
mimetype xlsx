--- v1 (2026-03-20)
+++ v2 (2026-10-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1346">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1300">
   <si>
     <t>Наименование продукта</t>
   </si>
   <si>
     <t>Описание товара</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>от 50 000 ₽</t>
   </si>
   <si>
     <t>Премиум красная</t>
   </si>
   <si>
     <t>Премиум желтая</t>
   </si>
   <si>
     <t>Премиум зеленая</t>
   </si>
   <si>
     <t>от 10 000 ₽</t>
   </si>
   <si>
@@ -71,77 +71,65 @@
   <si>
     <t>Минимальный опт</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/001/rvms0c2ou8su1j7c0dmumns9b2yegv3f.jpg</t>
   </si>
   <si>
     <t>Стержень шарик. BEIFA 106 мм синий: LAK1394-BL штр.: 6924246170980</t>
   </si>
   <si>
     <t>Зачем приобретать новую ручку, когда можно всего лишь заменить в ней стержень? Используя его, вы сэкономите средства и обеспечите высокое качество письма. Стержень Beifa 106 мм, синий полностью соответствует существующим стандартам и обеспечивает нанесение тонких плавных линий. Доступные цены на продукцию являются результатом прямых поставок от крупных производителей.</t>
   </si>
   <si>
     <t>Стержни</t>
   </si>
   <si>
     <t>105070</t>
   </si>
   <si>
     <t>&lt;a href="/brands/beifa/"&gt;Beifa&lt;/a&gt;</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/c52/00mejsf1j6ul35rx6jfq2oukoz801xmi.jpg</t>
-[...13 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/675/cfoala5a1b4y9brk4094y4812jd0iawn.jpg</t>
   </si>
   <si>
     <t>Стержень шарик. с упором 107 мм 1 мм синий: УП 107-01 штр.: 4607121538700</t>
   </si>
   <si>
     <t>&amp;lt;p&amp;gt;Зачем приобретать новую ручку, когда можно всего лишь заменить в ней стержень? Используя его, вы сэкономите средства и обеспечите высокое качество письма. Стержень 107 мм, с упором, синий полностью соответствует существующим стандартам и обеспечивает нанесение тонких плавных линий. Доступные цены на продукцию являются результатом прямых поставок от крупных производителей.&amp;lt;/p&amp;gt;</t>
   </si>
   <si>
     <t>105077</t>
   </si>
   <si>
+    <t>&lt;a href="/brands/sojuz/"&gt;Союз&lt;/a&gt;</t>
+  </si>
+  <si>
     <t>100</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/233/rygnnouc4g3mxd9y2tp8swr49t9t180h.jpg</t>
   </si>
   <si>
     <t>Стержень шарик. 135 мм 1 мм синий: УП 135-01 штр.: 4607121538762</t>
   </si>
   <si>
     <t>105087</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/ddc/s3jjno2gja609ey9m1d80hus80fiy9cy.jpg</t>
   </si>
   <si>
     <t>Стержень шарик. BEIFA 927 142 мм синий: BE-AA134 с штр.: 6924246199202</t>
   </si>
   <si>
     <t>Зачем приобретать новую ручку, когда можно всего лишь заменить в ней стержень? Используя его, вы сэкономите средства и обеспечите высокое качество письма. Стержень 142 мм для ручки 927, синий полностью соответствует существующим стандартам и обеспечивает нанесение тонких плавных линий. Доступные цены на продукцию являются результатом прямых поставок от крупных производителей.</t>
   </si>
   <si>
     <t>105089</t>
   </si>
   <si>
     <t>144</t>
@@ -269,77 +257,65 @@
   <si>
     <t>105112</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/4cf/4lmca9ahtjgcxoplgt3anp1zvvzya0u2.jpg</t>
   </si>
   <si>
     <t>Стержень шарик. ACE 132 мм 0,6 мм синий: Ace blue штр.: 8029179500014</t>
   </si>
   <si>
     <t>Зачем приобретать новую ручку, когда можно всего лишь заменить в ней стержень? Используя его, вы сэкономите средства и обеспечите высокое качество письма. Стержень шариковый ACE 132 мм, 0,6 мм синий полностью соответствует существующим стандартам и обеспечивает нанесение тонких плавных линий. Доступные цены на продукцию являются результатом прямых поставок от крупных производителей.</t>
   </si>
   <si>
     <t>105122</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/5be/6ifab3oxm1cnsq1os72vmgdlaflbsxzh.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый Elantra синий 0,70 мм Elantra blue</t>
   </si>
   <si>
     <t>105123</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/9df/w97jm37kd1rvpw0gvkquiq3jm1mwrgeu.jpg</t>
-[...13 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/67d/3nb7oyhi650cbtbu62yod3kzw0oat19y.jpg</t>
   </si>
   <si>
     <t>Стержень шарик. inФОРМАТ металл. тип Cross 116 мм 0,7 мм синий: BS05-B штр.: 4602723009597</t>
   </si>
   <si>
     <t>Зачем приобретать новую ручку, когда можно всего лишь заменить в ней стержень? Используя его, вы сэкономите средства и обеспечите высокое качество письма. Стержень 116 мм, &amp;#40;тип Cross&amp;#41;, синий полностью соответствует существующим стандартам и обеспечивает нанесение тонких плавных линий. Доступные цены на продукцию являются результатом прямых поставок от крупных производителей.</t>
   </si>
   <si>
     <t>105131</t>
   </si>
   <si>
+    <t>&lt;a href="/brands/informat/"&gt;INFORMAT&lt;/a&gt;</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/7b6/wwb7s8py58jmr8k65wt12vshu2750s15.jpg</t>
   </si>
   <si>
     <t>Стержень шарик. inФОРМАТ тип Parker 98 мм 0,7 мм синий метал. корпус: BS03-B штр.: 4602723009573</t>
   </si>
   <si>
     <t>Зачем приобретать новую ручку, когда можно всего лишь заменить в ней стержень? Используя его, вы сэкономите средства и обеспечите высокое качество письма. Стержень 98 мм &amp;#40;тип Parker&amp;#41;, синий полностью соответствует существующим стандартам и обеспечивает нанесение тонких плавных линий. Доступные цены на продукцию являются результатом прямых поставок от крупных производителей.</t>
   </si>
   <si>
     <t>105133</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/d4a/1epmm17p7zkdj0k9sr99c8vcpec2gte5.jpg</t>
   </si>
   <si>
     <t>Стержень шарик. inФОРМАТ тип Parker 98 мм 0,7 мм черный метал. корпус: BS03-K штр.: 4602723009580</t>
   </si>
   <si>
     <t>Зачем приобретать новую ручку, когда можно всего лишь заменить в ней стержень? Используя его, вы сэкономите средства и обеспечите высокое качество письма. Стержень 98 мм &amp;#40;тип Parker&amp;#41;, черный полностью соответствует существующим стандартам и обеспечивает нанесение тонких плавных линий. Доступные цены на продукцию являются результатом прямых поставок от крупных производителей.</t>
   </si>
   <si>
     <t>105134</t>
@@ -392,59 +368,50 @@
   <si>
     <t>Стержень Crown,чер.   HJR-200 ч</t>
   </si>
   <si>
     <t>Зачем приобретать новую ручку, когда можно всего лишь заменить в ней стержень? Используя его, вы сэкономите средства и обеспечите высокое качество письма. Стержень Crown 138 мм, черный полностью соответствует существующим стандартам и обеспечивает нанесение тонких плавных линий. Доступные цены на продукцию являются результатом прямых поставок от крупных производителей.</t>
   </si>
   <si>
     <t>105156</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/767/h6hzkzlj9ejdvehc3km5lh63qo9rxnky.jpg</t>
   </si>
   <si>
     <t>Стержень гел. PILOT FRIXION 111 мм 0,7 мм синий: BLS-FR-7-L штр.: 4902505337666</t>
   </si>
   <si>
     <t>Зачем приобретать новую ручку, когда можно всего лишь заменить в ней стержень? Используя его, вы сэкономите средства и обеспечите высокое качество письма. Стержень Frixion 0,7 мм,синий полностью соответствует существующим стандартам и обеспечивает нанесение тонких плавных линий. Доступные цены на продукцию являются результатом прямых поставок от крупных производителей.</t>
   </si>
   <si>
     <t>105157</t>
   </si>
   <si>
     <t>&lt;a href="/brands/pilot/"&gt;Pilot&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/be5/8ub5p3d90o9gdw4cg09ypzf80aqu1glb.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/38c/lt7o9k2hym0qo7k9nbm0i4jwoopo62gj.jpg</t>
   </si>
   <si>
     <t>Стержень масляный inФОРМАТ 145 мм 0,5 мм синий: OS01-B штр.: 4602723008033</t>
   </si>
   <si>
     <t>Зачем приобретать новую ручку, когда можно всего лишь заменить в ней стержень? Используя его, вы сэкономите средства и обеспечите высокое качество письма. Стержень масляный inФОРМАТ, синий полностью соответствует существующим стандартам и обеспечивает нанесение тонких плавных линий. Доступные цены на продукцию являются результатом прямых поставок от крупных производителей.</t>
   </si>
   <si>
     <t>105168</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/bcc/9ix6t3x4r0r2704tt5wgybgoh4tgz6gy.jpg</t>
   </si>
   <si>
     <t>Стержень масл. inФОРМАТ 145 мм 0,5 мм черный: OS01-K штр.: 4602723008040</t>
   </si>
   <si>
     <t>Зачем приобретать новую ручку, когда можно всего лишь заменить в ней стержень? Используя его, вы сэкономите средства и обеспечите высокое качество письма. Стержень масляный inФОРМАТ, черный полностью соответствует существующим стандартам и обеспечивает нанесение тонких плавных линий. Доступные цены на продукцию являются результатом прямых поставок от крупных производителей.</t>
   </si>
   <si>
     <t>105169</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/4fa/0ajcf0ijy2q7atkaha4hz94zyusoe10d.jpg</t>
@@ -455,1960 +422,1750 @@
   <si>
     <t>Зачем приобретать новую ручку, когда можно всего лишь заменить в ней стержень? Используя его, вы сэкономите средства и обеспечите высокое качество письма. Стержень масляный Дельта, синий полностью соответствует существующим стандартам и обеспечивает нанесение тонких плавных линий. Доступные цены на продукцию являются результатом прямых поставок от крупных производителей.</t>
   </si>
   <si>
     <t>105171</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/c3b/tde8ac0v72jabi3ukx1s9ht3wxwbgv12.jpg</t>
   </si>
   <si>
     <t>Стержень гелевый inФОРМАТ 0,60 мм синий 127 мм   GS01-B</t>
   </si>
   <si>
     <t>117531</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/037/ehultydj2bh1ii6o9l08h0xyzch4ts2q.jpg</t>
   </si>
   <si>
     <t>Стержень гелевый inФОРМАТ 0,60 мм черный 127 мм   GS01-K</t>
   </si>
   <si>
     <t>117532</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/1ef/1efc03b59b0cd2551582dff39f8ff085.jpg</t>
+    <t>http://anytos.ru//upload/iblock/a61/yvis6ei7mfbb0nz7tcc64c1pvb5bv7cn.jpg</t>
   </si>
   <si>
     <t>Стержень гелевый  quot;Perfect quot;,  quot;Silver quot;,  quot;Standart quot;,  quot;TC gel quot;,  quot;Ultra quot;, синий, 131мм, 0,5мм: CSg_51272 штр.:  4260107469605</t>
   </si>
   <si>
     <t>Стержень гелевый &amp;quot;Perfect&amp;quot;, &amp;quot;Silver&amp;quot;, &amp;quot;Standart&amp;quot;, &amp;quot;TC gel&amp;quot;, &amp;quot;Ultra&amp;quot;, синий, 131мм, 0,5мм: CSg_51272 Подходит для использования в гелевых ручках Perfect, Silver, Standard, TC gel, Ultra. Диаметр пишущего узла - 0,5 мм. Упаковка - каждый стержень в пакете, 36 стержней в картонной коробке.</t>
   </si>
   <si>
     <t>212387</t>
   </si>
   <si>
     <t>&lt;a href="/brands/berlingo/"&gt;Berlingo&lt;/a&gt;</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/940/940bbd69367060f519e25a9e4053cae0.jpg</t>
+    <t>http://anytos.ru//upload/iblock/b2b/73sp2r21ivxvj7sxa5u7oeuci2ib906l.jpg</t>
   </si>
   <si>
     <t>Стержень для гелевой ручки  quot;Frixion quot; синий, 111мм, 0,7мм: BLS-FR7-L штр.:  4902505337666</t>
   </si>
   <si>
     <t>Стержень для гелевой ручки &amp;quot;Frixion&amp;quot; синий, 111мм, 0,7мм: BLS-FR7-L Пишущий узел&amp;nbsp;&amp;nbsp;из нержавеющей стали&amp;nbsp;&amp;nbsp;с шариком из карбида вольфрама.&amp;lt;br/&amp;gt;Используется для ручки BL-FR-7 “Frixion”.</t>
   </si>
   <si>
     <t>215848</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/0a9/0a91e0fb8091b543b79ec9487a0ddda9.jpg</t>
+    <t>http://anytos.ru//upload/iblock/f60/yg1hyvqhcorroyjwj5qd2vkrg8stznx2.jpg</t>
   </si>
   <si>
     <t>Стержень гелевый игольчатый черный, 138мм, 0,7мм: HJR-200N штр.:  8803654014407</t>
   </si>
   <si>
     <t>Стержень гелевый игольчатый черный, 138мм, 0,7мм: HJR-200N</t>
   </si>
   <si>
     <t>219549</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/306/30685deb6641134585213b9a8156cc3a.jpg</t>
+    <t>http://anytos.ru//upload/iblock/d9c/cm1l0hmdexytp3dbb21r5er4snvgg3d5.jpg</t>
   </si>
   <si>
     <t>Стержень гелевый игольчатый синий, 138мм, 0,7мм: HJR-200N штр.:  8803654014414</t>
   </si>
   <si>
     <t>Стержень гелевый игольчатый синий, 138мм, 0,7мм: HJR-200N</t>
   </si>
   <si>
     <t>220325</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/043/043cba87f782224e195cd03d24a82258.jpg</t>
+    <t>http://anytos.ru//upload/iblock/a1b/161hnsmtzqaen5yidgtpxm2ow6s14ryh.jpg</t>
   </si>
   <si>
     <t>Стержень гелевый пастель белый, 138мм 0,8 мм: HJR-200P</t>
   </si>
   <si>
     <t>235257</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/f2b/f2b505333b1ba7811ea8b90ed42a29ed.jpg</t>
+    <t>http://anytos.ru//upload/iblock/ca2/p0rtundtikcqj4mjhjx6s8v0sf3o8xv2.jpg</t>
   </si>
   <si>
     <t>Стержень гелевый зеленый, 138мм, 0,5мм: HJR-200 штр.:  8803654002848</t>
   </si>
   <si>
     <t>Стержень гелевый зеленый, 138мм, 0,5мм: HJR-200</t>
   </si>
   <si>
     <t>235258</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/3bd/3bd8582e8631b327ba234fe0a10d7c49.jpg</t>
+    <t>http://anytos.ru//upload/iblock/e12/vl2yplor3hfoogqnckvd7yuv78gb45fj.jpg</t>
   </si>
   <si>
     <t>Стержень гелевый красный, 138мм, 0,5мм: HJR-200 штр.:  8803654006532</t>
   </si>
   <si>
     <t>Стержень гелевый красный, 138мм, 0,5мм: HJR-200</t>
   </si>
   <si>
     <t>235259</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/236/236b16f9c752529b235805d8f00b3515.jpg</t>
-[...11 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/a22/a22e2f4ad19c088ee93c046931cc0322.jpg</t>
+    <t>http://anytos.ru//upload/iblock/a1a/1etjcq99d0vth9edaborix5lgpv38640.jpg</t>
   </si>
   <si>
     <t>Стержень гелевый металлик серебро, 138мм, 0,7мм: HJR-200GSM</t>
   </si>
   <si>
     <t>235261</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/467/467f344cb6fe391041768b0cbac62623.jpg</t>
+    <t>http://anytos.ru//upload/iblock/7a2/9kxodxioay12x1rzeqn5atm0xa2es1mk.jpg</t>
   </si>
   <si>
     <t>Стержень гелевый синий, 138мм, 0,5мм: HJR-200 штр.:  8803654001063</t>
   </si>
   <si>
     <t>Стержень гелевый синий, 138мм, 0,5мм: HJR-200</t>
   </si>
   <si>
     <t>235262</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/6d7/6d785d43a9be5543a51fb26b149c52c1.jpg</t>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6d8/iv4irciw4vvas9ql8x0boih21hq6khu4.jpg</t>
   </si>
   <si>
     <t>Стержень гелевый фиолетовый, 138мм, 0,7мм: HJR-200H</t>
   </si>
   <si>
     <t>235263</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/62e/62e7aaab8c5b217da8f5eeaec906d04a.jpg</t>
+    <t>http://anytos.ru//upload/iblock/ec6/64qdla99n8kg6mue10n25006uemfnd55.jpg</t>
   </si>
   <si>
     <t>Стержень гелевый черный, 138мм, 0,5мм: HJR-200 штр.:  8803654002718</t>
   </si>
   <si>
     <t>Стержень гелевый черный, 138мм, 0,5мм: HJR-200</t>
   </si>
   <si>
     <t>235264</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/6aa/6aac20a92dee474b2ed4127ffeb193e3.jpg</t>
+    <t>http://anytos.ru//upload/iblock/cab/etg5yw1kvg4iftjsgw6piahj9fxpscta.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый  quot;Option quot;,  quot;MC Gоld quot; красный, 142мм, 0,5мм: RF-03 штр.:  8801006208313</t>
   </si>
   <si>
     <t>Стержень шариковый &amp;quot;Option&amp;quot;, &amp;quot;MC Gоld&amp;quot; красный, 142мм, 0,5мм: RF-03</t>
   </si>
   <si>
     <t>235269</t>
   </si>
   <si>
     <t>&lt;a href="/brands/munhwa/"&gt;MunHwa&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/3ae/3ae408fba661dbdbe7c2412cf305d1d6.jpg</t>
+    <t>http://anytos.ru//upload/iblock/4a2/a482nqctl5riv0p247sarla1y0anzpb8.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый  quot;Option quot;,  quot;MC Gоld quot; синий, 142мм, 0,5мм: RF-02 штр.:  8801006208320</t>
   </si>
   <si>
     <t>Стержень шариковый &amp;quot;Option&amp;quot;, &amp;quot;MC Gоld&amp;quot; синий, 142мм, 0,5мм: RF-02</t>
   </si>
   <si>
     <t>235270</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/37e/37efa7144d4ffdf813c158db2fc0ebf1.jpg</t>
+    <t>http://anytos.ru//upload/iblock/5c5/xkx8qlio50babwgwb81zceywa3p3zviq.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый  quot;Option quot;,  quot;MC Gоld quot; черный, 142мм, 0,5мм: RF-01 штр.:  8801006208337</t>
   </si>
   <si>
     <t>Стержень шариковый &amp;quot;Option&amp;quot;, &amp;quot;MC Gоld&amp;quot; черный, 142мм, 0,5мм: RF-01</t>
   </si>
   <si>
     <t>235271</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/fe1/fe1f387ce2a3c7cf3ece064ea05604ed.jpg</t>
-[...14 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/1a1/1a13bf1d237ca910c3bb5354a4eea914.jpg</t>
+    <t>http://anytos.ru//upload/iblock/793/opz3a4xjhltq3nmgllaomrma5n2cup3g.jpg</t>
   </si>
   <si>
     <t>Стержень гелевый для автоматической ручки синий, 110мм, 0,7мм: AJ-200 штр.:  8803654004873</t>
   </si>
   <si>
     <t>Стержень гелевый для автоматической ручки синий, 110мм, 0,7мм: AJ-200</t>
   </si>
   <si>
     <t>235330</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/abd/abdb91f4912d73806a3d375fb25af3a4.jpg</t>
+    <t>http://anytos.ru//upload/iblock/856/76mg4mh2ob7mhbub1108b0tvid0gbw9o.jpg</t>
   </si>
   <si>
     <t>Стержень гелевый для автоматической ручки черный, 110мм, 0,7мм: AJ-200 штр.:  8803654001841</t>
   </si>
   <si>
     <t>Стержень гелевый для автоматической ручки черный, 110мм, 0,7мм: AJ-200</t>
   </si>
   <si>
     <t>235331</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/fc4/fc4886a62fb7440f0b07340d932f76c2.jpg</t>
-[...50 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/f0a/f0a7085a1c0b0c3d5c269084f629fff4.jpg</t>
+    <t>http://anytos.ru//upload/iblock/8a5/w9de4uckxflvw2whtpr5mw22lfjejujf.jpg</t>
   </si>
   <si>
     <t>Стержень Pilot BRFN-10M, синий, диам  шар - 1.0мм, толщ лин 0.32 мм штр.  4902505283642, 4902505283673</t>
   </si>
   <si>
     <t>Стержень для роллера Pilot синего цвета, толщина линии письма - 0,32 мм, длина стержня - 135 мм. Обеспечивает четкие и яркие линии, не требует усилий при письме, чернила быстро высыхают.</t>
   </si>
   <si>
     <t>250710</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/e18/e189710838194a10eca3ae600c5320a0/e7bf518b0be31cf3006121171455f4bf.jpg</t>
+    <t>http://anytos.ru//upload/iblock/31e/0dfsda8fu5eoeqer2juerzid6o9rvflm.jpg</t>
   </si>
   <si>
     <t>Стержень гелев. 110мм PILOT BLS-G2-5 синий для автоматич. 0,3мм штр.  4902505163241, 4902505163272</t>
   </si>
   <si>
     <t>Стержень для гелевой ручки Pilot синего цвета, толщина линии письма - 0,3 мм, длина стержня - 110 мм. Обеспечивает легкое и мягкое письмо, яркие и насыщенные линии. Чернила высыхают быстро, предотвращая размазывание. Позволяет писать не только на бумаге, но и на других поверхностях, например, металле, стекле.&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;Внимание! На упаковке указан диаметр шарика, а не толщина линии.</t>
   </si>
   <si>
     <t>250714</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/752/752cef4b3c2abb20ac32bd9d711d14dd/4617777fd62c50017e3e0c305e4bc90d.jpg</t>
+    <t>http://anytos.ru//upload/iblock/469/38qf34piyrnci41iqp8ztjhm2btlrqez.jpg</t>
   </si>
   <si>
     <t>Стержень гелев. 110мм PILOT BLS-G2-5 черный для автоматич. 0,3мм штр.  4902505163227, 4902505163258</t>
   </si>
   <si>
     <t>Стержень для гелевой ручки Pilot черного цвета, толщина линии письма - 0,3 мм, длина стержня - 110 мм. Обеспечивает легкое и мягкое письмо, яркие и насыщенные линии. Чернила высыхают быстро, предотвращая размазывание. Позволяет писать не только на бумаге, но и на других поверхностях, например, металле, стекле.&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;Внимание! На упаковке указан диаметр шарика, а не толщина линии.</t>
   </si>
   <si>
     <t>250715</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/9e0/9e0c7a046e0988932fc0e7d5bdd511f0/d9dab12eec767af7c79fd61ab5d97d21.jpg</t>
+    <t>http://anytos.ru//upload/iblock/ad4/2b3446fa1exstqengffo4up9uosdvfk5.jpg</t>
   </si>
   <si>
     <t>Стержень гелев. 110мм wz-306 для 389765, 389766 синий 0,5 мм штр.  2000200084044</t>
   </si>
   <si>
     <t>Стержень для гелевой ручки с чернилами синего цвета, толщина линии письма - 0,5 мм, длина стержня - 110 мм.</t>
   </si>
   <si>
     <t>250716</t>
   </si>
   <si>
+    <t>&lt;a href="/brands/attache/"&gt;Attache&lt;/a&gt;</t>
+  </si>
+  <si>
     <t>20</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/871/871fef68f5185cd92e4e7cb477ab334d/9327f32ff73c3c18396ce2e36411e83c.jpg</t>
+    <t>http://anytos.ru//upload/iblock/d99/1vx1ara6c1debrpi4q7ufxn0g953dq0a.jpg</t>
   </si>
   <si>
     <t>Стержень гелев. 111мм PILOT BLS-FRP-5 для Frixion Point крас 0,25мм штр.  4902505399329</t>
   </si>
   <si>
     <t>Стержень для гелевой ручки Pilot красного цвета, толщина линии письма - 0,25 мм, длина стержня - 111 мм. Стираемые чернила. Обеспечивает легкое и мягкое письмо, яркие и насыщенные линии. Чернила высыхают быстро, предотвращая размазывание. Позволяет писать не только на бумаге, но и на других поверхностях, например, металле, стекле.&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;Внимание! На упаковке указан диаметр шарика, а не толщина линии.</t>
   </si>
   <si>
     <t>250719</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/a86/a866d5d524df4dc9c6f948abc05029da/f2b9259c1fd44674941e35b8a0fc25a7.jpg</t>
+    <t>http://anytos.ru//upload/iblock/370/2iarm8qs86g6lxy39ux6duzgkn9pyo78.jpg</t>
   </si>
   <si>
     <t>Стержень гелев. 111мм PILOT BLS-FRP-5 для Frixion Point синий 0,25мм штр.  4902505399336, 4902505399534</t>
   </si>
   <si>
     <t>Стержень для гелевой ручки Pilot синего цвета, толщина линии письма - 0,25 мм, длина стержня - 111 мм. Стираемые чернила. Обеспечивает легкое и мягкое письмо, яркие и насыщенные линии. Чернила высыхают быстро, предотвращая размазывание. Позволяет писать не только на бумаге, но и на других поверхностях, например, металле, стекле.&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;Внимание! На упаковке указан диаметр шарика, а не толщина линии.</t>
   </si>
   <si>
     <t>250720</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/5aa/5aa0aa4589337b8c6c39df87ff9e132a/841498920ca0e46b7fe816cfc3d98f84.jpg</t>
+    <t>http://anytos.ru//upload/iblock/388/kbbm5fk375rwctimzsl2wn3tiunfdeaz.jpg</t>
   </si>
   <si>
     <t>Стержень гелев. 111мм PILOT BLS-FRP-5 для Frixion Point черный 0,25мм штр.  4902505399312, 4902505399510</t>
   </si>
   <si>
     <t>Стержень для гелевой ручки Pilot черного цвета, толщина линии письма - 0,25 мм, длина стержня - 111 мм. Стираемые чернила. Обеспечивает легкое и мягкое письмо, яркие и насыщенные линии. Чернила высыхают быстро, предотвращая размазывание. Позволяет писать не только на бумаге, но и на других поверхностях, например, металле, стекле.&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;Внимание! На упаковке указан диаметр шарика, а не толщина линии.</t>
   </si>
   <si>
     <t>250721</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/feb/febdc874bcb5c9c8fd0a937662147bc3/0bf48444557f5aad6a4a705c6cc3ab15.jpg</t>
+    <t>http://anytos.ru//upload/iblock/2ed/d9ni23eyqfvxuot1hfggfa05sxs3zps9.jpg</t>
   </si>
   <si>
     <t>Стержень гелев. 129мм PILOT BLS-G1-5 красный 0,3мм Япония штр.  4902505125812, 4902505133596</t>
   </si>
   <si>
     <t>Стержень для гелевой ручки Pilot красного цвета, толщина линии письма - 0,3 мм, длина стержня - 129 мм. Обеспечивает легкое и мягкое письмо, яркие и насыщенные линии. Чернила высыхают быстро, предотвращая размазывание. Позволяет писать не только на бумаге, но и на других поверхностях, например, металле, стекле.&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;Внимание! На упаковке указан диаметр шарика, а не толщина линии.</t>
   </si>
   <si>
     <t>250723</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/d1c/d1cf1e9dec04430c9bb60fe8976c3f84/548ceab0d687961e6019de69fe3d5b9e.jpg</t>
+    <t>http://anytos.ru//upload/iblock/bdc/ybxdkx0ud806qsrnpx7d4b87f20b34m8.jpg</t>
   </si>
   <si>
     <t>Стержень гелев. 129мм PILOT BLS-G1-5 синий 0,3мм Япония штр.  4902505125805, 4902505133589</t>
   </si>
   <si>
     <t>Стержень для гелевой ручки Pilot синего цвета, толщина линии письма - 0,3 мм, длина стержня - 129 мм. Обеспечивает легкое и мягкое письмо, яркие и насыщенные линии. Чернила высыхают быстро, предотвращая размазывание. Позволяет писать не только на бумаге, но и на других поверхностях, например, металле, стекле.&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;Внимание! На упаковке указан диаметр шарика, а не толщина линии.</t>
   </si>
   <si>
     <t>250724</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/854/8541324948e3bad6c4c36ab665be477b.jpg</t>
+    <t>http://anytos.ru//upload/iblock/826/l8g1nxs3s4htlbmua1ztdo6p9n9yieo2.jpg</t>
   </si>
   <si>
     <t>Стержень гелев. 129мм PILOT BLS-G1-5 черный 0,3мм Япония штр.  4902505125799, 4902505133572</t>
   </si>
   <si>
     <t>Стержень для гелевой ручки Pilot черного цвета, толщина линии письма - 0,3 мм, длина стержня - 129 мм. Обеспечивает легкое и мягкое письмо, яркие и насыщенные линии. Чернила высыхают быстро, предотвращая размазывание. Позволяет писать не только на бумаге, но и на других поверхностях, например, металле, стекле.&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;Внимание! На упаковке указан диаметр шарика, а не толщина линии.</t>
   </si>
   <si>
     <t>250725</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/43f/43f7ac244dae50b932e545e7a00e6fda/967ee76d17820783b3c319e4283d29ac.jpg</t>
+    <t>http://anytos.ru//upload/iblock/190/30kbwjp5spshah4hilz5cu27842v2ar4.jpg</t>
   </si>
   <si>
     <t>Стержень гелев. 129мм PILOT BLS-G3-38 для G-3 синий 0,2мм Япония штр.  4902505210044, 4902505210082</t>
   </si>
   <si>
     <t>Стержень для гелевой ручки Pilot синего цвета, толщина линии письма - 0,2 мм, длина стержня - 129 мм. Обеспечивает легкое и мягкое письмо, яркие и насыщенные линии. Чернила высыхают быстро, предотвращая размазывание. Позволяет писать не только на бумаге, но и на других поверхностях, например, металле, стекле.&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;Внимание! На упаковке указан диаметр шарика, а не толщина линии.</t>
   </si>
   <si>
     <t>250726</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/bbf/bbf5c5c93adce5f1de25091e9a7e1f0a/1d8b130fb3ed7aafd2a8176121421154.jpg</t>
+    <t>http://anytos.ru//upload/iblock/d9d/n7opnle0tkqd9o0bmv6qoxrokhu5d2yt.jpg</t>
   </si>
   <si>
     <t>Стержень гелев. 129мм PILOT BLS-G3-38 для G-3 черный 0,2мм Япония штр.  4902505210020, 4902505210068</t>
   </si>
   <si>
     <t>Стержень для гелевой ручки Pilot черного цвета, толщина линии письма - 0,2 мм, длина стержня - 129 мм. Обеспечивает легкое и мягкое письмо, яркие и насыщенные линии. Чернила высыхают быстро, предотвращая размазывание. Позволяет писать не только на бумаге, но и на других поверхностях, например, металле, стекле.&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;Внимание! На упаковке указан диаметр шарика, а не толщина линии.</t>
   </si>
   <si>
     <t>250727</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/8ba/8ba382e64b1687b6526c1bbd4b66d885/b9d0481aa5c951b6ecc190c150ca709c.jpg</t>
+    <t>http://anytos.ru//upload/iblock/ded/paf4ly6umkfnp81ujnam5x4cc8qgozie.jpg</t>
   </si>
   <si>
     <t>Стержень гелев. 139мм Attache зеленый 0,5мм штр.  2000200043263, 4607121537208</t>
   </si>
   <si>
     <t>Стержень для гелевой ручки с чернилами зеленого цвета, толщина линии письма - 0,5 мм, длина стержня - 139 мм.</t>
   </si>
   <si>
     <t>250732</t>
   </si>
   <si>
-    <t>&lt;a href="/brands/attache/"&gt;Attache&lt;/a&gt;</t>
-[...2 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/4d9/4d9a4705b8598b86868d7df60c04041f/346ef8f5b4bdb5198ca00c0a8fd630d8.jpg</t>
+    <t>http://anytos.ru//upload/iblock/fcd/4bw43vudb4cfgvbylr3j8y6c93k04c7w.jpg</t>
   </si>
   <si>
     <t>Стержень гелев. 139мм Attache красный 0,5мм штр.  2000200043256, 4607121537192</t>
   </si>
   <si>
     <t>Стержень для гелевой ручки с чернилами красного цвета, толщина линии письма - 0,5 мм, длина стержня - 139 мм.</t>
   </si>
   <si>
     <t>250733</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/a68/a6847b5b6dedfec31c9c72743a300657/453b51e4f3e4489b37628a6848d5da50.jpg</t>
+    <t>http://anytos.ru//upload/iblock/2d6/wbeazafqreyppx3drp9fbvgkyytrvsv7.jpg</t>
   </si>
   <si>
     <t>Стержень гелев. 139мм Attache синий 0,5мм штр.  1469043200164, 2000200046790, 4607121537178</t>
   </si>
   <si>
     <t>Стержень для гелевой ручки с чернилами синего цвета, толщина линии письма - 0,5 мм, длина стержня - 139 мм.</t>
   </si>
   <si>
     <t>250734</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/6ac/6ac2d7d069670dfa28b465d0607f642e/e0e4396658c000f29f9255b022ffa718.jpg</t>
+    <t>http://anytos.ru//upload/iblock/792/m0zbbkahqhz6gc8o08h5kqiwk0s6h1tt.jpg</t>
   </si>
   <si>
     <t>Стержень гелев. 139мм Attache черный 0,5мм штр.  2000200043249, 4607121537185</t>
   </si>
   <si>
     <t>Стержень для гелевой ручки с чернилами черного цвета, толщина линии письма - 0,5 мм, длина стержня - 139 мм.</t>
   </si>
   <si>
     <t>250735</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/1c6/1c66454e77155ba3d686aa6e8d338f21/121b32efdc67cc4c504bf2e53b31a908.jpg</t>
+    <t>http://anytos.ru//upload/iblock/744/yx3fv1hg05tyk2xxkqbxx3soe8evqiov.jpg</t>
   </si>
   <si>
     <t>Стержень роллер. 110мм SCHNEIDER 850 синий Германия штр.  4004675085030, 4004675185037</t>
   </si>
   <si>
     <t>Стержень для роллера Schneider синего цвета, толщина линии письма - 0,5 мм, длина стержня - 110 мм. Обеспечивает четкие и яркие линии, не требует усилий при письме, чернила быстро высыхают.</t>
   </si>
   <si>
     <t>250748</t>
   </si>
   <si>
     <t>&lt;a href="/brands/schneider/"&gt;Schneider&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/b8d/b8d1fc72e070199198b810e84199efda.jpg</t>
+    <t>http://anytos.ru//upload/iblock/577/rbt6tvw9uor5144nu3dkdja5ry05s6x7.jpg</t>
   </si>
   <si>
     <t>Стержень роллер. 111мм PILOT BXS-V5RT синий 0,25 Япония штр.  4902505343049</t>
   </si>
   <si>
     <t>Стержень для роллера Pilot синего цвета, толщина линии письма - 0,25 мм, длина стержня - 111 мм. Обеспечивает четкие и яркие линии, не требует усилий при письме, чернила быстро высыхают.</t>
   </si>
   <si>
     <t>250750</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/899/8994bf8112c1ed1e0d708cdf6d70666e/d98e4eea198634e9b1802be6df017f43.jpg</t>
+    <t>http://anytos.ru//upload/iblock/e41/fw3s7guea781akba3nq234enmtp05u79.jpg</t>
   </si>
   <si>
     <t>Стержень роллер. 111мм PILOT BXS-V5RT черный 0,25 Япония штр.  4902505343025, 4902505343063</t>
   </si>
   <si>
     <t>Стержень для роллера Pilot черного цвета, толщина линии письма - 0,3 мм, длина стержня - 111 мм. Обеспечивает четкие и яркие линии, не требует усилий при письме, чернила быстро высыхают.</t>
   </si>
   <si>
     <t>250751</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/e3e/e3e2f8c504a325cf04e250b96891d650.jpg</t>
+    <t>http://anytos.ru//upload/iblock/2e1/7u5dv4ti59tj1282ootysmjfwmgycz57.jpg</t>
   </si>
   <si>
     <t>Стержень роллер. 111мм для PILOT BLS-VB5RT синий 0,25 Япония штр.  4902505362057, 4902505362101</t>
   </si>
   <si>
     <t>250752</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/166/166ef768c34ce4e23e31190779c43604/91dee06300184f242ad097d20e2ec3f7.jpg</t>
+    <t>http://anytos.ru//upload/iblock/be7/3bqzlxggd5vatbub2ra6gieaxsfen225.jpg</t>
   </si>
   <si>
     <t>Стержень шарик. 107мм X 10S Attache синий Россия штр.  2000200066101</t>
   </si>
   <si>
     <t>Стержень для шариковой ручки с чернилами синего цвета, толщина линии письма - 0,5 мм, длина стержня - 107 мм.</t>
   </si>
   <si>
     <t>250763</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/05e/05e2842fa24f983e4eb2c223db57a5e2/c0fe3eae5f06093d9b1ae6955df5e6ce.jpg</t>
+    <t>http://anytos.ru//upload/iblock/39c/h9471w5wn93yduon1nm6lcwdklgg4hb4.jpg</t>
   </si>
   <si>
     <t>Стержень шарик. 107мм X 10S Attache черный Россия штр.  2000200065920</t>
   </si>
   <si>
     <t>Стержень для шариковой ручки с чернилами черного цвета, толщина линии письма - 0,5 мм, длина стержня - 107 мм.</t>
   </si>
   <si>
     <t>250764</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/329/329d6306675b33fc1e961547f48a7d86/72bac38edd2322e14114fc639e1bb032.jpg</t>
+    <t>http://anytos.ru//upload/iblock/9c2/7kad60m80m6ekqv9qk2caorrls9vdb0n.jpg</t>
   </si>
   <si>
     <t>Стержень шарик. 107мм Х 20 синий Россия штр.  4607143320734</t>
   </si>
   <si>
     <t>250767</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/386/386fcd0a510fcfe56fd5065a1d6bd1b8/397caa8c0f2aac6163f49d1c8d63ff4f.jpg</t>
+    <t>http://anytos.ru//upload/iblock/b02/ps1undjbrd4ry0u0yidekpnhpkpatz10.jpg</t>
   </si>
   <si>
     <t>Стержень шарик. 111мм PILOT BLS-FR7 для Frixion BL-FR7 синий 0,4мм штр.  4902505337666, 4902505337727</t>
   </si>
   <si>
     <t>Стержень для шариковой ручки Pilot BLS-FR7 со стираемыми чернилами синего цвета, толщина линии письма - 0,4 мм, длина стержня - 111 мм. Обеспечивает мягкое письмо, чернила быстро высыхают, не размазываются.&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;Внимание! На упаковке указан диаметр шарика, а не толщина линии.</t>
   </si>
   <si>
     <t>250770</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/f50/f508d5e78da26bbc54ab28aa9a66cf33/0a1b2e5a9723df5b7bde04a69d826750.jpg</t>
+    <t>http://anytos.ru//upload/iblock/216/hqyyvfajw9e4hryjzcuub7kiiypoca4i.jpg</t>
   </si>
   <si>
     <t>Стержень шарик. 111мм PILOT BLS-FR7 для Frixion BL-FR7 черный 0,35мм штр.  4902505337642, 4902505337703</t>
   </si>
   <si>
     <t>Стержень для шариковой ручки Pilot BLS-FR7 со стираемыми чернилами черного цвета, толщина линии письма - 0,4 мм, длина стержня - 111 мм. Обеспечивает мягкое письмо, чернила быстро высыхают, не размазываются.&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;Внимание! На упаковке указан диаметр шарика, а не толщина линии.</t>
   </si>
   <si>
     <t>250771</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/05c/05cb4b02eb9711915e5ff12b09f4fdc1/228146fc25240fdb0974f6e68ade69bc.jpg</t>
+    <t>http://anytos.ru//upload/iblock/927/hbbjgg4jtgghsogjg65aqj2iwmqp91qh.jpg</t>
   </si>
   <si>
     <t>Стержень шарик. 132мм Attache синий Россия штр.  2000200065005</t>
   </si>
   <si>
     <t>Стержень для шариковой ручки с чернилами синего цвета, толщина линии письма - 0,5 мм, длина стержня - 132 мм.</t>
   </si>
   <si>
     <t>250774</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/061/061aef0d13e2789b891d80f2f2a17de8/f94eb6fddfafd3e173df0c462245dbcd.jpg</t>
+    <t>http://anytos.ru//upload/iblock/b4a/e0eb6ag1lx3xnxdgv40i1rrk9t9bau4n.jpg</t>
   </si>
   <si>
     <t>Стержень шарик. 133мм Attache  тип Pilot  синий 0,5мм маслян.Россия штр.  2000200047759, 4690432010645</t>
   </si>
   <si>
     <t>Стержень для шариковой ручки типа Pilot, с чернилами синего цвета на масляной основе, толщина линии письма - 0,5 мм, длина стержня - 133 мм.</t>
   </si>
   <si>
     <t>250776</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/8d1/8d121ff378c6439a619f2d25df992e4a/802bc6fc15a3857208b6ebc6c123149b.jpg</t>
+    <t>http://anytos.ru//upload/iblock/a9b/l0772nbgnjcw48bw479r3xjky0vg3h0e.jpg</t>
   </si>
   <si>
     <t>Стержень шарик. 135мм Х 10 синий Россия штр.  2000200112815</t>
   </si>
   <si>
     <t>Стержень для шариковой ручки с чернилами синего цвета, толщина линии письма - 1 мм, длина стержня 135 мм.</t>
   </si>
   <si>
     <t>250778</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/819/819d05790b23fffba3fcc805d3285754/78773e82115f03742695fd912aefeb6a.jpg</t>
+    <t>http://anytos.ru//upload/iblock/4d4/3jx9oyvdbdo7xbtyjm6ybxrah8k8e1pa.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шарик. 139мм Дельта  тип Pilot  синий Россия штр.  2000200128236</t>
+  </si>
+  <si>
+    <t>Стержень для шариковой ручки типа Pilot с чернилами синего цвета, толщина линии - 0,5 мм, длина стержня 135 мм.</t>
+  </si>
+  <si>
+    <t>250781</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b9f/1mi284jt3zaux209b9tx19f7qhrclno6.jpg</t>
   </si>
   <si>
     <t>Стержень шарик. 140мм X 10S Attache красный Россия. штр.  2000200065951</t>
   </si>
   <si>
     <t>Стержень для шариковой ручки с чернилами красного цвета, толщина линии письма - 0,5 мм, длина стержня - 140 мм.</t>
   </si>
   <si>
     <t>250784</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/acd/acd8f07dfc8d0daaea203ca6b66acb37/483e500ffae291e12b90d1e72de67506.jpg</t>
+    <t>http://anytos.ru//upload/iblock/d59/ythgb0rr9g7w488qy9knstlc63x11dux.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Стержень шариковый Attache синий 140 мм  толщина линии 0,5 мм </t>
   </si>
   <si>
     <t>Стержень для шариковой ручки с чернилами синего цвета, толщина линии письма - 0,5 мм, длина стержня 140 мм.</t>
   </si>
   <si>
     <t>250785</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/4f8/4f807a21719e500c8f8cbbe69890c89d/8d0c5ea8819276730ea4d714616e1920.jpg</t>
-[...1 lines deleted...]
-  <si>
     <t>Стержень шарик. 140мм X 10S Attache черный Россия. штр.  2000200063353</t>
   </si>
   <si>
     <t>Стержень для шариковой ручки с чернилами черного цвета, толщина линии письма - 0,5 мм, длина стержня - 140 мм.</t>
   </si>
   <si>
     <t>250786</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/9c4/9c4fe5f31a785b064f06ceda1ad04cf4/351013d088d3c8b13977fb71bcf1d223.jpg</t>
+    <t>http://anytos.ru//upload/iblock/31d/dnbjotb5glrwslp5ko3xputcemmugjqg.jpg</t>
   </si>
   <si>
     <t>Стержень шарик. 142мм синий АА134-BL штр.  2000200065487</t>
   </si>
   <si>
     <t>Стержень для шариковой ручки с чернилами синего цвета, толщина линии письма - 0,5 мм, длина стержня - 142 мм.</t>
   </si>
   <si>
     <t>250788</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/217/217aad9313f9865db56196b2887ba022/9fff788ebf0f378f2be532e8d80a8331.jpg</t>
+    <t>http://anytos.ru//upload/iblock/e07/faqzw9x78153mukk1134ssnzde5ntiyt.jpg</t>
   </si>
   <si>
     <t>Стержень шарик. 143мм Х 10S Attache синий Россия штр.  2000200065388</t>
   </si>
   <si>
     <t>Стержень для шариковой ручки с чернилами синего цвета, толщина линии письма - 0,5 мм, длина стержня - 143 мм.</t>
   </si>
   <si>
     <t>250794</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/c47/c47bf3a19c31288b23f8f75697dc2efa/9d705d7608e750c7e23931eb9aa679fd.jpg</t>
+    <t>http://anytos.ru//upload/iblock/e25/bfc2oxc2sq9ul83hhuanzo0vlksvup0s.jpg</t>
   </si>
   <si>
     <t>Стержень шарик. 144мм PILOT RFJ-GP-F для BPS-GP-F красный 0,32мм штр.  4902505138591, 4902505138652</t>
   </si>
   <si>
     <t>Стержень для шариковой ручки Pilot RFJ-GPF с чернилами красного цвета, толщина линии письма - 0,32 мм, длина стержня - 144 мм. Обеспечивает мягкое письмо, чернила быстро высыхают, не размазываются.&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;Внимание! На упаковке указан диаметр шарика, а не толщина линии.</t>
   </si>
   <si>
     <t>250799</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/c62/c6290330a5258bf57d90892211fb4133/3a83f91f7f5c19ac0f81daabf1b653fc.jpg</t>
+    <t>http://anytos.ru//upload/iblock/c16/79gkt2lu3g5n1qf91uzkenawg714ddzj.jpg</t>
   </si>
   <si>
     <t>Стержень шарик. 152мм Х 10S  тип Corvina  красный Россия штр.  2000200067740</t>
   </si>
   <si>
     <t>Стержень для шариковой ручки типа Corvina с чернилами красного цвета, толщина линии письма - 0,7 мм, длина стержня 152 мм.</t>
   </si>
   <si>
     <t>250803</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/258/25886720a9474c4f2936d2b416d1bc3f/7236c6cf4061c12a9d39fc31695f07d2.jpg</t>
+    <t>&lt;a href="/brands/attache-economy/"&gt;Attache Economy&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/84c/wplykt4ikspjzy0eeatbc0ydi5qo4sm5.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шарик. 152мм Х 10S  тип Corvina  синий Россия штр.  2000200045557, 4607143320772</t>
+  </si>
+  <si>
+    <t>Стержень для шариковой ручки типа Corvina с чернилами синего цвета, толщина линии письма - 0,7 мм, длина стержня 152 мм.</t>
+  </si>
+  <si>
+    <t>250804</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5e3/7cwsolthnxmwnkagv5coifgtp7a13gop.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шарик. 152мм Х 10S  тип Corvina  черный Россия штр.  2000200067702, 4607143320796</t>
+  </si>
+  <si>
+    <t>Стержень для шариковой ручки типа Corvina с чернилами черного цвета, толщина линии письма - 0,7 мм, длина стержня 152 мм.</t>
+  </si>
+  <si>
+    <t>250805</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a5f/7ndp6dsnfzvhnxubge3oxq6hfvruh5zr.jpg</t>
   </si>
   <si>
     <t>Стержень шарик. 98мм ICO Silver синий 0,5 мм  тип Parker  Венгрия штр.  5728072149810, 5990172149810, 5997072149810</t>
   </si>
   <si>
     <t>Стержень для шариковых ручек ICO Silver типа Parker с чернилами синего цвета. Толщина линии письма - 0,5 мм, длина стержня - 98 мм. Обеспечивает мягкое письмо, чернила быстро высыхают, не размазываются.</t>
   </si>
   <si>
     <t>250809</t>
   </si>
   <si>
     <t>&lt;a href="/brands/ico/"&gt;ICO&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/933/933c0c2988f673bf371f4fbdae27114e/44b68f436b2d591cc6f1370db96806c1.jpg</t>
+    <t>http://anytos.ru//upload/iblock/ad6/8dhi2osahgfsjfvr3ki9q5jol6lg3jao.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шарик. 98мм ICO Silver черный 0,5мм  тип PARKER  Венгрия штр.  5997072110858, 5997072110889</t>
+  </si>
+  <si>
+    <t>Стержень для шариковых ручек ICO Silver типа Parker с чернилами черного цвета. Толщина линии письма - 0,5 мм, длина стержня - 98 мм. Обеспечивает мягкое письмо, чернила быстро высыхают, не размазываются.</t>
+  </si>
+  <si>
+    <t>250810</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fb7/1x9bz08k8qrip5x0szjzdaq6dd180cc8.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шарик. LAK127626 маслян. осн, 135 мм, син, для 563882</t>
+  </si>
+  <si>
+    <t>250813</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a07/xy3c89c1otqedeqfp4efoq0fjwo61j0h.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шарик. LAK134801 маслян. осн, 107 мм, син, для автом. ручки</t>
+  </si>
+  <si>
+    <t>250814</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4c5/wb44pzxwf08sdr7sqv26ks1agzyfqd2g.jpg</t>
   </si>
   <si>
     <t>Стержень шарик.115мм Pilot BRFV-10F синий 0,28мм Япония штр.  4902505376108, 4902505376139</t>
   </si>
   <si>
     <t>Стержень для шариковой ручки Pilot BRFV-10F с чернилами синего цвета, толщина линии письма - 0,28 мм, длина стержня - 115 мм. Обеспечивает мягкое письмо, чернила быстро высыхают, не размазываются.&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;Внимание! На упаковке указан диаметр шарика, а не толщина линии.</t>
   </si>
   <si>
     <t>250826</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/b0d/b0d8a660d821e983c8d970a24014d61f/8514b3d892291cdb7bb178750e7132d9.jpg</t>
+    <t>http://anytos.ru//upload/iblock/ae4/mzys50tgafn2edgc6rpr4pc1yg1ap153.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шарик.125мм BEIFA LAK1065A синий 0.5мм Китай штр.  2000200064909</t>
+  </si>
+  <si>
+    <t>Стержень для шариковой ручки с чернилами синего цвета, толщина линии письма - 0,5 мм, длина стержня 125 мм.</t>
+  </si>
+  <si>
+    <t>250828</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a55/3xia15z7tp3ib32rujikohi0kjspf5lt.jpg</t>
   </si>
   <si>
     <t>Стержень шарик.144мм PILOT RFJ-GP-F для BPS-GP-F черный 0,32мм штр.  4902505138645</t>
   </si>
   <si>
     <t>Стержень для шариковой ручки Pilot RFJ-GP-F с чернилами черного цвета, толщина линии письма - 0,32 мм, длина стержня - 144 мм. Обеспечивает мягкое письмо, чернила быстро высыхают, не размазываются.&amp;lt;br&amp;gt;&amp;lt;br&amp;gt;Внимание! На упаковке указан диаметр шарика, а не толщина линии.</t>
   </si>
   <si>
     <t>250832</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/c24/owyzmm7kqmcfap3ejoy560am71fr2bxt.jpg</t>
   </si>
   <si>
     <t>Стержень гел. BERKLY 139 мм 0,5 мм красн.: УГ 139-03 штр.: 4607121539165</t>
   </si>
   <si>
     <t>Зачем приобретать новую ручку, когда можно всего лишь заменить в ней стержень? Используя его, вы сэкономите средства и обеспечите высокое качество письма. Стержень гелевый 0,5 мм красный 139 мм полностью соответствует существующим стандартам и обеспечивает нанесение тонких плавных линий. Доступные цены на продукцию являются результатом прямых поставок от крупных производителей</t>
   </si>
   <si>
     <t>331575</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/fcc/oesi9tniasnl6hfw5kpwpyut2fyamlpy.jpg</t>
   </si>
   <si>
     <t>Стержень гел. BERKLY 139 мм 0,5 мм синий: УГ 139-01 штр.: 4607121539141</t>
   </si>
   <si>
     <t>331576</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/10c/ocb72ysdjp3f83xeciipr14t4awbu1r2.jpg</t>
   </si>
   <si>
     <t>Стержень гел. BERKLY 139 мм 0,5 мм черный: УГ 139-02 штр.: 4607121539158</t>
   </si>
   <si>
     <t>Зачем приобретать новую ручку, когда можно всего лишь заменить в ней стержень? Используя его, вы сэкономите средства и обеспечите высокое качество письма. Стержень гелевый 0,5 мм черный 139 мм полностью соответствует существующим стандартам и обеспечивает нанесение тонких плавных линий. Доступные цены на продукцию являются результатом прямых поставок от крупных производителей</t>
   </si>
   <si>
     <t>331577</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/231/231b5ef36b2782777eca5f978bfcff7d.jpg</t>
+    <t>http://anytos.ru//upload/iblock/34f/4x83z3d2330mfnrqwo69b61s1zm34spn.jpg</t>
   </si>
   <si>
     <t>Стержень гелевый  quot;Perfect quot;,  quot;Silver quot;,  quot;Standart quot;,  quot;TC gel quot;,  quot;Ultra quot;, черный, 131мм, 0,5мм: CSg_51271 штр.: 4260107469612</t>
   </si>
   <si>
     <t>336636</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/2b4/2b43bbfa73c2c9efc2d4a8fb6618e334.jpg</t>
+    <t>http://anytos.ru//upload/iblock/63e/9e10wfmv6p9xyqt2jbanchrijkk74zfk.jpg</t>
   </si>
   <si>
     <t>Стержень для гелевой ручки  quot;Frixion Point quot; синий, 111мм, 0,5мм: BLS-FRP5-L штр.: 34902505399535</t>
   </si>
   <si>
     <t>Игольчатый пишущий узел из нержавеющей стали с шариком из карбида вольфрама.&lt;br /&gt;
 Используется для ручки BL-FRP5 “Frixion point”.</t>
   </si>
   <si>
     <t>336637</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/50a/50ae54de9199b73a5e2b319e1a42c8f9.jpg</t>
+    <t>http://anytos.ru//upload/iblock/a5d/cfqemug5knu13vuvau41poqcvxxq64cz.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый  quot;Option quot;,  quot;MC Gоld quot; синий, 142мм, 0,7мм: RF07-02 штр.: 8801006273083</t>
   </si>
   <si>
     <t>Предназначен для замены исписанного стержня шариковой ручки MunHwa - Option, МС Gold. Чернила на масляной основе обеспечивают мягкое ровное письмо и уверенное скольжение по бумаге</t>
   </si>
   <si>
     <t>336640</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/d51/d51e7b3c06df61470922b886479176f9.jpg</t>
+    <t>http://anytos.ru//upload/iblock/24c/r3tcoqi5wxptx3txpt18em37g3kfhx9r.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый  quot;Option quot;,  quot;MC Gоld quot; синий, 142мм, 1мм: RF10-02 штр.: 8801006273175</t>
   </si>
   <si>
     <t>336641</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/11b/11b6d92eabd9d27ba6109007023a1cb9.jpg</t>
+    <t>http://anytos.ru//upload/iblock/b7e/vfps4zxzc57jomnh33p8fp66kzn63xyg.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый для автомат. ручек Triangle, Classic Pro, Color Zone синий, 107мм, 0,7мм: CSb_71922 штр.: 4260107477969</t>
   </si>
   <si>
     <t>Подходит для использования в автоматических шариковых ручках Classic Pro, Color Zone, Triangle Velvet, Triangle. Диаметр пишущего узла - 0,7 мм. Чернила на масляной основе. Отпускается только упаковкой - каждый стержень в пакете c европодвесом, 36 стержней в картонной коробке.</t>
   </si>
   <si>
     <t>336644</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/0e1/0e1da0d559cad249ad40d605d7cddd32.jpg</t>
-[...8 lines deleted...]
-    <t>338207</t>
+    <t>http://anytos.ru//upload/iblock/a6e/fe5p74vofjtjmkc4kx2lm9fm6kbxu5f3.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый OfficeSpace синий, 129мм, 0,7мм 245921</t>
+  </si>
+  <si>
+    <t>Предназначен для замены исписанного стержня гелевых ручек OfficeSpace &amp;#40;GLL10_1329 GPA100/BU_1714&amp;#41;. Стержень компактнее и экономичнее новой ручки, занимает меньше места.</t>
+  </si>
+  <si>
+    <t>350279</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/officespace/"&gt;OfficeSpace&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/601/vmw804dzfcr36h40o5x7fjezvlc7tkdr.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый OfficeSpace черный, 129мм, 0,7мм 245920</t>
+  </si>
+  <si>
+    <t>Предназначен для замены исписанного стержня гелевых ручек OfficeSpace &amp;#40;GLL10_1331, GPA100/BK_1717&amp;#41;. Стержень компактнее и экономичнее новой ручки, занимает меньше места.</t>
+  </si>
+  <si>
+    <t>350280</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bc9/qogbgmn0fcyoxwvz6cg23j92kusjfkev.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый объемный Schneider  quot;Express 735 quot; синий, 98мм, 1,0мм 7363</t>
+  </si>
+  <si>
+    <t>Универсальный металлический стержень большой емкости формата ISO 12757-2 G2 &amp;#40;для документов&amp;#41;. Чернила водостойкие. Четкий штрих длиной примерно&amp;nbsp;&amp;nbsp;10 000 метров. Износостойкий пишущий узел из нержавеющей стали M &amp;#40;средний&amp;#41; дает толщину линии письма 0,5 мм. Универсальная форма, обеспечивающая возможность использования в различных моделях &amp;#40;система Plug&amp;#43;Play&amp;#41;.</t>
+  </si>
+  <si>
+    <t>350284</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d50/ont0t75c7pz1l1io0x9mbyju24dl5332.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый OfficeSpace красный, 129мм, 0,7мм 245922</t>
+  </si>
+  <si>
+    <t>Предназначен для замены исписанного стержня гелевых ручек OfficeSpace &amp;#40;GPA100/RD_1720&amp;#41;. Стержень компактнее и экономичнее новой ручки, занимает меньше места.</t>
+  </si>
+  <si>
+    <t>353621</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/dce/a3lb3uqzjfgoidb2etma9ukmzqkf04lu.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый объемный Schneider  quot;Express 735 quot; синий, 98мм, 0,8мм. 7353</t>
+  </si>
+  <si>
+    <t>Универсальный металлический стержень большой емкости формата ISO 12757-2 G2 &amp;#40;для документов&amp;#41;. Чернила водостойкие. Четкий штрих длиной примерно&amp;nbsp;&amp;nbsp;10 000 метров. Толщина линии: средняя &amp;#40;F = 0,4 мм&amp;#41;. Износостойкий наконечник из нержавеющей стали. Универсальная форма, обеспечивающая возможность использования в различных моделях &amp;#40;система Plug&amp;#43;Play&amp;#41;.</t>
+  </si>
+  <si>
+    <t>355223</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/adf/ex09p4q1vwitbfokyatp2vo6y950a5jb.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый OfficeSpace красный, игольчатый наконечник, 129мм, 0,5мм. 265292</t>
+  </si>
+  <si>
+    <t>Предназначен для замены исписанного стержня гелевых ручек. Стержень компактнее и экономичнее новой ручки, занимает меньше места.</t>
+  </si>
+  <si>
+    <t>355965</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/991/1gwzn1h4m7t2hs0tcj0q63086u3y5gml.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый OfficeSpace синий, игольчатый наконечник, 129мм, 0,5мм. 265293</t>
+  </si>
+  <si>
+    <t>Предназначен для замены исписанного стержня гелевых ручек OfficeSpace &amp;#40;GP777BU_3185, GP905BU_6600&amp;#41;. Стержень компактнее и экономичнее новой ручки, занимает меньше места.</t>
+  </si>
+  <si>
+    <t>355966</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6dd/n1palb13zjcyz17btfwf30oypv50j1t6.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый OfficeSpace черный, игольчатый наконечник, 129мм, 0,5мм. 265294</t>
+  </si>
+  <si>
+    <t>Предназначен для замены исписанного стержня гелевых ручек OfficeSpace &amp;#40;GP777BK_3188, GP905BK_6597&amp;#41;. Стержень компактнее и экономичнее новой ручки, занимает меньше места.</t>
+  </si>
+  <si>
+    <t>355967</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/719/8njw3w5p3alo2i8kjyams98so3gay5mg.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый Pilot черный, 144мм, 0,5мм. RFN-GG-EF-B</t>
+  </si>
+  <si>
+    <t>Удобный сменный стержень для шариковой ручки, с новыми ультрамягкими чернилами. Наконечник изготовлен из нержавеющей стали, шарик - из карбида вольфрама. Диаметр шарика – 0,5 мм, толщина линии – 0,18 мм. Длина - 144 мм.</t>
+  </si>
+  <si>
+    <t>367350</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3ce/q2lgf95kavsg8bnj93qyjftzffne6n8p.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый Pilot черный, 144мм, 0,7мм. RFN-GG-F-B</t>
+  </si>
+  <si>
+    <t>Удобный сменный стержень для шариковой ручки, с новыми ультрамягкими чернилами. Наконечник изготовлен из нержавеющей стали, шарик - из карбида вольфрама. Диаметр шарика – 0,7 мм, толщина линии – 0,22 мм. Длина - 144 мм.</t>
+  </si>
+  <si>
+    <t>367621</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/199/ifecaohrrkr0zc7sz8bgfs58wwl2neyn.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый Berlingo  quot;Tribase quot;,  quot;H-30 quot;,  quot;W-219 quot; синий, 140мм, 0,7мм. CSb_70302</t>
+  </si>
+  <si>
+    <t>Шариковый стержень 0,7 мм. Длина - 140 мм. Предназначен для замены исписанных стержней в шариковых ручках Berlingo &amp;quot;Tribase&amp;quot;, &amp;quot;W-219&amp;quot;, &amp;quot;H-30&amp;quot;.&amp;nbsp;&amp;nbsp;Цвет чернил - синий. Упаковка в картонную коробку по 150 шт., каждый стержень в индивидуальном пакетике.</t>
+  </si>
+  <si>
+    <t>368666</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/659/ef30go6qprin2eot0oiwx2mbcn20dbvb.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелев. 111мм PILOT BL-FR7-G для Frixion зеленый 0,35мм</t>
+  </si>
+  <si>
+    <t>376627</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0e1/2igiqo1s910kp0cr7vzkmn1tq55qlpil.jpg</t>
+  </si>
+  <si>
+    <t>Стержень 99мм Pierre Cardin PC-310P-06A для 517463, 434063, синий</t>
+  </si>
+  <si>
+    <t>376641</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/pierre-cardin/"&gt;Pierre Cardin&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/73a/qzc4ywcgjldz2q4y9g7lg8irwwxz8peh.jpg</t>
+  </si>
+  <si>
+    <t>Стержень маслян. осн, 0,5 мм, 135 мм, син, для 563880</t>
+  </si>
+  <si>
+    <t>376643</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fac/p3uwy7fermlr1aptfvhjjwulfnhp0za2.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шарик. 107мм SCHNEIDER 765М для K15 0,5 мм, синий, 176513</t>
+  </si>
+  <si>
+    <t>376644</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/387/lygspgesvxjyzw4iearjgfm4jo304kzj.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шарик. 136мм для ручки Elementary 0,5мм, синий, 10шт. уп.</t>
+  </si>
+  <si>
+    <t>Стержень шарик. 136мм для ручки Elementary 0,5мм, синий, 10шт./уп.</t>
+  </si>
+  <si>
+    <t>376650</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/88c/9y6e8kjomtl26n1d7iwb4sioiyj7vk3g.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шарик.112мм WATERMAN Standard Maxima  тонк лин. син</t>
+  </si>
+  <si>
+    <t>Стержень шарик.112мм WATERMAN Standard Maxima&amp;nbsp;&amp;nbsp;тонк лин. син</t>
+  </si>
+  <si>
+    <t>376658</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/waterman/"&gt;Waterman&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7c8/ixz8sq0ovavcyjauxlsjp95k5qj5xq3e.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый BRAUBERG 110 мм, ЧЕРНЫЙ, узел 0,5 мм, линия письма 0,35 мм, GP108R</t>
+  </si>
+  <si>
+    <t>Стержень BRAUBERG с гелевыми чернилами обеспечивает ровное, комфортное письмо. Подходит к большинству автоматических гелевых ручек. Длина стержня составляет 110 мм. Диаметр пишущего узла 0,5 мм создает тонкую линию письма, равную 0,35 мм. Имеет евро-наконечник. Цвет чернил – черный.</t>
+  </si>
+  <si>
+    <t>386409</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/brauberg/"&gt;BRAUBERG&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/576/gerfn5w5pxji697tdej87f9kdaf3j7by.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый BRAUBERG 130 мм, КРАСНЫЙ, игольчатый узел 0,5 мм, линия письма 0,35 мм, GP106R</t>
+  </si>
+  <si>
+    <t>Стержень BRAUBERG с гелевыми чернилами обеспечивает ровное, комфортное письмо. Подходит к большинству неавтоматических гелевых ручек. Длина стержня составляет 130 мм. Диаметр пишущего узла 0,5 мм создает тонкую линию письма, равную 0,35 мм. Имеет игольчатый наконечник. Цвет чернил - красный.</t>
+  </si>
+  <si>
+    <t>386410</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/aa1/rkemj7ueekmo0t2cq0j5zsdtrs3lqbew.jpg</t>
-[...71 lines deleted...]
-    <t>349441</t>
+    <t>http://anytos.ru//upload/iblock/bb3/47gut9qtny99oeb2dyr2291rkmib539o.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый BRAUBERG 130 мм, КРАСНЫЙ, узел 0,5 мм, линия письма 0,35 мм, GP103R</t>
+  </si>
+  <si>
+    <t>Стержень BRAUBERG с гелевыми чернилами обеспечивает ровное, комфортное письмо. Подходит к большинству неавтоматических гелевых ручек. Длина стержня составляет 130 мм. Диаметр пишущего узла 0,5 мм создает тонкую линию письма, равную 0,35 мм. Имеет евронаконечник. Цвет чернил - красный.</t>
+  </si>
+  <si>
+    <t>386411</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/639/t6b52pdvqm02udo5dx0dvyfj73ga7q4s.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый BRAUBERG 130 мм, СИНИЙ, узел 0,5 мм, линия письма 0,35 мм, GP101R</t>
+  </si>
+  <si>
+    <t>Стержень BRAUBERG с гелевыми чернилами обеспечивает ровное, комфортное письмо. Подходит к большинству неавтоматических гелевых ручек. Длина стержня составляет 130 мм. Диаметр пишущего узла 0,5 мм создает тонкую линию письма, равную 0,35 мм. Имеет стандартный наконечник. Цвет чернил - синий.</t>
+  </si>
+  <si>
+    <t>386413</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2a9/b8yyqvnfrp12comxojy1gbt2knxiwq0a.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый BRAUBERG 130 мм, ЧЕРНЫЙ, игольчатый узел 0,5 мм, линия письма 0,35 мм, GP105R</t>
+  </si>
+  <si>
+    <t>Стержень BRAUBERG с гелевыми чернилами обеспечивает ровное, комфортное письмо. Подходит к большинству неавтоматических гелевых ручек. Длина стержня составляет 130 мм. Диаметр пишущего узла 0,5 мм создает тонкую линию письма, равную 0,35 мм. Имеет игольчатый наконечник. Цвет чернил - чёрный.</t>
+  </si>
+  <si>
+    <t>386414</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/200/hucjkgmicrmlgl37hjeql01le3xi8px1.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый BRAUBERG 130 мм, ЧЕРНЫЙ, узел 0,5 мм, линия письма 0,35 мм, GP102R</t>
+  </si>
+  <si>
+    <t>Стержень BRAUBERG с гелевыми чернилами обеспечивает ровное, комфортное письмо. Подходит к большинству неавтоматических гелевых ручек. Длина стержня составляет 130 мм. Диаметр пишущего узла 0,5 мм создает тонкую линию письма, равную 0,35 мм. Имеет стандартный наконечник. Цвет чернил - чёрный.</t>
+  </si>
+  <si>
+    <t>386415</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/79e/kouojlsj5gb55xbxowr3844jym9twanu.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый PILOT, 110 мм, СИНИЙ, узел 0,5 мм, линия письма 0,3 мм, BLS-G2-5</t>
+  </si>
+  <si>
+    <t>Стержень для автоматических гелевых ручек PILOT.</t>
+  </si>
+  <si>
+    <t>386426</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b5e/2i1z1j4m39yr2ugzmyb459thure9xeub.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый PILOT, 110 мм, ЧЕРНЫЙ, узел 0,5 мм, линия письма 0,3 мм, BLS-G2-5</t>
+  </si>
+  <si>
+    <t>Стержень для автоматических гелевых ручек.</t>
+  </si>
+  <si>
+    <t>386427</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/80f/lxwqlhoo6s1kea2gv6axre8alau79oeg.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый PILOT, 128 мм, СИНИЙ, узел 0,5 мм, линия письма 0,3 мм, BLS-G1-5</t>
+  </si>
+  <si>
+    <t>Гелевые стержни PILOT обеспечивают мягкое и тонкое письмо.</t>
+  </si>
+  <si>
+    <t>386429</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/206/g4fui9sg7li7bpo1paalr8n4310k11wz.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый PILOT, 128 мм, ЧЕРНЫЙ, узел 0,5 мм, линия письма 0,3 мм, BLS-G1-5</t>
+  </si>
+  <si>
+    <t>386430</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/74b/8ig4cbtfbixwopgrrkv50ltgyfjcrqxx.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый STAFF, 135 мм, КРАСНЫЙ, игольчатый узел 0,5 мм, линия письма 0,35 мм, 170230</t>
+  </si>
+  <si>
+    <t>Стержень STAFF &amp;quot;Basic&amp;quot; с гелевыми чернилами обеспечивает ровное, комфортное письмо. Подходит к большинству неавтоматических гелевых ручек. Длина стержня составляет 135 мм. Диаметр пишущего узла 0,5 мм создает тонкую линию письма, равную 0,35 мм. Имеет игольчатый наконечник. Цвет чернил - красный.</t>
+  </si>
+  <si>
+    <t>386431</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/staff/"&gt;STAFF&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/afb/sxiluvbilhty4b0125nks61ylk1th3vf.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый STAFF, 135 мм, КРАСНЫЙ, узел 0,5 мм, линия письма 0,35 мм, 170233</t>
+  </si>
+  <si>
+    <t>Стержень STAFF &amp;quot;Basic&amp;quot; с гелевыми чернилами обеспечивает ровное, комфортное письмо. Подходит к большинству неавтоматических гелевых ручек. Длина стержня составляет 135 мм. Диаметр пишущего узла 0,5 мм создает тонкую линию письма, равную 0,35 мм. Имеет евронаконечник. Цвет чернил - красный.</t>
+  </si>
+  <si>
+    <t>386432</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5d4/1cmp8ek29oexe526kmbwevb5y1ra6zqb.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый STAFF, 135 мм, СИНИЙ, игольчатый узел 0,5 мм, линия письма 0,35 мм, 170228</t>
+  </si>
+  <si>
+    <t>Стержень STAFF &amp;quot;Basic&amp;quot; с гелевыми чернилами обеспечивает ровное, комфортное письмо. Подходит к большинству неавтоматических гелевых ручек. Длина стержня составляет 135 мм. Диаметр пишущего узла 0,5 мм создает тонкую линию письма, равную 0,35 мм. Имеет игольчатый наконечник. Цвет чернил - синий.</t>
+  </si>
+  <si>
+    <t>386433</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/51c/g2xu26v8km5swwswl83r6ev72caaf2jj.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый STAFF, 135 мм, СИНИЙ, узел 0,5 мм, линия письма 0,35 мм, 170231</t>
+  </si>
+  <si>
+    <t>Стержень STAFF &amp;quot;Basic&amp;quot; с гелевыми чернилами обеспечивает ровное, комфортное письмо. Подходит к большинству неавтоматических гелевых ручек. Длина стержня составляет 135 мм. Диаметр пишущего узла 0,5 мм создает тонкую линию письма, равную 0,35 мм. Имеет евронаконечник. Цвет чернил - синий.</t>
+  </si>
+  <si>
+    <t>386434</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/27c/2hlqfeml9qgrtabeer8z4f0urlqj3smq.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый STAFF, 135 мм, ЧЕРНЫЙ, игольчатый узел 0,5 мм, линия письма 0,35 мм, 170229</t>
+  </si>
+  <si>
+    <t>Стержень STAFF &amp;quot;Basic&amp;quot; с гелевыми чернилами обеспечивает ровное, комфортное письмо. Подходит к большинству неавтоматических гелевых ручек. Длина стержня составляет 135 мм. Диаметр пишущего узла 0,5 мм создает тонкую линию письма, равную 0,35 мм. Имеет игольчатый наконечник. Цвет чернил – черный.</t>
+  </si>
+  <si>
+    <t>386435</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/24a/w5jio494dyatqg8d600nadvmshpd5fvx.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый STAFF, 135 мм, ЧЕРНЫЙ, узел 0,5 мм, линия письма 0,35 мм, 170232</t>
+  </si>
+  <si>
+    <t>Стержень STAFF &amp;quot;Basic&amp;quot; с гелевыми чернилами обеспечивает ровное, комфортное письмо. Подходит к большинству неавтоматических гелевых ручек. Длина стержня составляет 135 мм. Диаметр пишущего узла 0,5 мм создает тонкую линию письма, равную 0,35 мм. Имеет стандартный наконечник. Цвет чернил - чёрный.</t>
+  </si>
+  <si>
+    <t>386436</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/db4/opt2q92z8k9qbud6r70ws9xp0h8sy14m.jpg</t>
+  </si>
+  <si>
+    <t>Стержень стираемый гелевый PILOT, 111 мм, СИНИЙ, игольчатый узел 0,5 мм, линия письма 0,25 мм, BLS-FRP-5</t>
+  </si>
+  <si>
+    <t>Для ручек с чернилами, обесцвечивающимися под воздействием трения или увеличения температуры до &amp;#43;60 градусов. Стержень не вызывает при письме неудобств, чертит и рисует четкие линии в любых направлениях. Чернила поступают на бумагу равномерно.</t>
+  </si>
+  <si>
+    <t>386442</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/dbe/kt9yr7jc9xbyk9n1dhdmu9szo19e51x2.jpg</t>
+  </si>
+  <si>
+    <t>Стержень стираемый гелевый PILOT, 111 мм, СИНИЙ, узел 0,7 мм, линия письма 0,35 мм, BLS-FR-7</t>
+  </si>
+  <si>
+    <t>Сменный стержень на масляной основе для ручек с чернилами, обесцвечивающимися под воздействием трения или увеличения температуры до &amp;#43;60 градусов.</t>
+  </si>
+  <si>
+    <t>386443</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d46/4jtgxclymnlu1pdan8xqr5s4dh1w584g.jpg</t>
+  </si>
+  <si>
+    <t>Стержень стираемый гелевый PILOT, 111 мм, ЧЕРНЫЙ, игольчатый узел 0,5 мм, линия письма 0,25 мм, BLS-FRP-5</t>
+  </si>
+  <si>
+    <t>386444</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3e0/fgrjzfafcdf89jts1nnvhgdvdj74ss1m.jpg</t>
+  </si>
+  <si>
+    <t>Стержень стираемый гелевый PILOT, 111 мм, ЧЕРНЫЙ, узел 0,7 мм, линия письма 0,35 мм, BLS-FR-7</t>
+  </si>
+  <si>
+    <t>386445</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4e7/2xvx8f2goy2rearl67dq4rn156sahdm8.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый BEIFA  Бэйфа , 142 мм, СИНИЙ, узел 0,7 мм, линия письма 0,5 мм, AA134-BL</t>
+  </si>
+  <si>
+    <t>Качественный стержень с евронаконечником предназначен для шариковых ручек.</t>
+  </si>
+  <si>
+    <t>386449</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3d8/dymci013p2qk4auu71l2b00jsnu7e81t.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый BRAUBERG 152 мм, ЧЕРНЫЙ, узел 1 мм, линия письма 0,5 мм, BP103R</t>
+  </si>
+  <si>
+    <t>Сменный стержень для шариковых ручек BRAUBERG обеспечивает тонкое и ровное письмо. Длина стержня составляет 152 мм. Диаметр пишущего узла 1 мм создает тонкую линию письма, равную 0,5 мм. Имеет евронаконечник. Цвет чернил - чёрный. Чернила от немецкой компании DOKUMENTAL.</t>
+  </si>
+  <si>
+    <t>386457</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/882/w8bbdjg52wa1x53z0gy413eqmv6m8nlk.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый BRAUBERG, тип PARKER, металлический, 98 мм, линия письма 0,5 мм, подвес, синий, 170199</t>
+  </si>
+  <si>
+    <t>Сменный стержень металлический BRAUBERG для автоматических ручек с поворотным или нажимным механизмом типа PARKER. Длина металлического стержня составляет 98 мм. Диаметр пишущего узла 1 мм создает тонкую линию письма, равную 0,5 мм. Имеет стандартный наконечник. Цвет чернил - синий. Поставляется в пакете с подвесом.</t>
+  </si>
+  <si>
+    <t>386459</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c40/jpo2027tsw28t1reci2b9le191xggovq.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый масляный BRAUBERG металлический, 116 мм, тип CROSS, узел 1 мм, с подвесом, синий, 170350</t>
+  </si>
+  <si>
+    <t>Сменный стержень металлический BRAUBERG для автоматических ручек с поворотным механизном типа CROSS с чернилами на масляной основе. Технология мягкого письма &amp;quot;FEEL INK&amp;quot; гарантирует лёгкое, чёткое и ровное письмо без усилий. Длина металлического стержня составляет 116 мм. Диаметр пишущего узла 1 мм создает ровную линию письма, равную 0,5 мм. Имеет евронаконечник. Цвет чернил - синий. Поставляется в пакете с подвесом.</t>
+  </si>
+  <si>
+    <t>386476</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/56c/go4uydh5psb137wv08dng2zg0zl1grju.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый масляный BRAUBERG, 107 мм, СИНИЙ, с ушками, игольчатый узел 0,7 мм, линия письма 0,35 мм, OBPR107R</t>
+  </si>
+  <si>
+    <t>Сменный стержень шариковый масляный BRAUBERG обеспечивает мягкое и комфортное письмо благодаря чернилам пониженной вязкости &amp;#40;на масляной основе&amp;#41;. Длина стержня составляет 107 мм. Диаметр пишущего узла 0,7 мм создает ровную линию письма, равную 0,35 мм. Имеет игольчатый наконечник. Цвет чернил - синий. Поставляется в пакете с подвесом.</t>
+  </si>
+  <si>
+    <t>386478</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f34/5ba0kh9fh4tlae32js9n1quu0afpd2fd.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый масляный BRAUBERG, 107 мм, ЧЕРНЫЙ, с ушками, игольчатый узел 0,7 мм, линия письма 0,35 мм, OBPR108R</t>
+  </si>
+  <si>
+    <t>Сменный стержень шариковый масляный BRAUBERG обеспечивает мягкое и комфортное письмо благодаря чернилам пониженной вязкости &amp;#40;на масляной основе&amp;#41;. Длина стержня составляет 107 мм. Диаметр пишущего узла 0,7 мм создает ровную линию письма, равную 0,35 мм. Имеет игольчатый наконечник. Цвет чернил - чёрный. Поставляется в пакете с подвесом.</t>
+  </si>
+  <si>
+    <t>386479</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/044/h1tact6nye4cis7y1ys3nzs6o2m6qnhk.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый масляный BRAUBERG, 140 мм, КРАСНЫЙ, игольчатый узел 0,7 мм, линия письма 0,35 мм, OBPR105R</t>
+  </si>
+  <si>
+    <t>Сменный стержень шариковый BRAUBERG на масляной основе обеспечивает мягкое и комфортное письмо на различных типах бумаги благодаря чернилам пониженной вязкости. Длина стержня составляет 140 мм. Диаметр пишущего узла 0,7 мм создает ровную линию письма, равную 0,35 мм. Имеет игольчатый наконечник. Цвет чернил - красный. Поставляется в пакете с подвесом.</t>
+  </si>
+  <si>
+    <t>386482</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2c9/ktz00kdbgxy500j81klss5mnn280jh19.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый масляный BRAUBERG, 140 мм, СИНИЙ, игольчатый узел 0,7 мм, линия письма 0,35 мм, OBPR101R</t>
+  </si>
+  <si>
+    <t>Сменный стержень шариковый BRAUBERG на масляной основе обеспечивает мягкое и комфортное письмо на различных типах бумаги благодаря чернилам пониженной вязкости. Длина стержня составляет 140 мм. Диаметр пишущего узла 0,7 мм создает ровную линию письма, равную 0,35 мм. Имеет игольчатый наконечник. Цвет чернил - синий. Поставляется в пакете с подвесом.</t>
+  </si>
+  <si>
+    <t>386483</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f98/n4pupawc3suxrhie7j9f7lb1mw4enpmg.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый масляный BRAUBERG, 140 мм, ЧЕРНЫЙ, игольчатый узел 0,7 мм, линия письма 0,35 мм, OBPR104R</t>
+  </si>
+  <si>
+    <t>Сменный стержень шариковый BRAUBERG на масляной основе обеспечивает мягкое и комфортное письмо на различных типах бумаги благодаря чернилам пониженной вязкости. Длина стержня составляет 140 мм. Диаметр пишущего узла 0,7 мм создает ровную линию письма, равную 0,35 мм. Имеет игольчатый наконечник. Цвет чернил - чёрный. Поставляется в пакете с подвесом.</t>
+  </si>
+  <si>
+    <t>386484</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/082/ut6r5og7o2sjcotl2dufywkz2bu8fj44.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый масляный BRAUBERG, 145 мм, СИНИЙ, игольчатый узел 0,7 мм, линия письма 0,3 мм, 170213</t>
+  </si>
+  <si>
+    <t>Сменный стержень шариковый BRAUBERG на масляной основе обеспечивает мягкое и комфортное письмо на различных типах бумаги благодаря чернилам пониженной вязкости. Игольчатый пишущий узел позволяет без лишних усилий выводить четкие линии. Длина стержня составляет 145 мм. Диаметр пишущего узла 0,7 мм создает ровную линию письма, равную 0,35 мм. Имеет игольчатый наконечник. Цвет чернил - синий. Поставляется в пакете с подвесом.</t>
+  </si>
+  <si>
+    <t>386485</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/80e/quogzohg6l3nhkh6ui0gr2zl1r5bmz8y.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый масляный BRAUBERG, 152 мм, СИНИЙ, узел 0,7 мм, линия письма 0,35 мм, OBPR103R</t>
+  </si>
+  <si>
+    <t>Сменный стержень шариковый BRAUBERG на масляной основе обеспечивает мягкое и комфортное письмо на различных типах бумаги благодаря чернилам пониженной вязкости. Длина стержня составляет 152 мм. Диаметр пишущего узла 0,7 мм создает ровную линию письма, равную 0,35 мм. Имеет евронаконечник. Цвет чернил - синий. Поставляется в пакете с подвесом.</t>
+  </si>
+  <si>
+    <t>386487</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/aeb/d0njijn6bgdyirjx7bq04c0eone56kqg.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый масляный UNI  quot;JetStream quot;, 112 мм, СИНИЙ, узел 0,7 мм, линия письма 0,35 мм, SXR-71-07 BLUE</t>
+  </si>
+  <si>
+    <t>Качественный стержень для шариковых масляных ручек с наконечником из нержавеющей стали. Шарик из карбида вольфрама.</t>
+  </si>
+  <si>
+    <t>386502</t>
   </si>
   <si>
     <t>&lt;a href="/brands/uni/"&gt;Uni&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/6f9/6f903c25b437e1c3ed472b9dd2fb5e32.jpg</t>
-[...713 lines deleted...]
-    <t>386494</t>
+    <t>http://anytos.ru//upload/iblock/7f3/sr06q0ucvr0ap1dyk991ajxfaorjd9ll.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый масляный UNI  quot;JetStream quot;, 143 мм, СИНИЙ, узел 0,7 мм, линия письма 0,35 мм, SXR-72-07 BLUE</t>
+  </si>
+  <si>
+    <t>Качественный стержень для масляных ручек с наконечником из нержавеющей стали. Шарик стержня из карбида вольфрама.</t>
+  </si>
+  <si>
+    <t>386504</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/16a/r9qc4637g6as543567q7ro2od67s3wzr.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый OfficeSpace синий, игольчатый наконечник, 131мм, 0,5мм, стираемые чернила. 282063</t>
+  </si>
+  <si>
+    <t>Стержень для стираемых гелевых ручек. Термочувствительные чернила становятся невидимыми при нагревании. Упакован в индивидуальный пакет с европодвесом.</t>
+  </si>
+  <si>
+    <t>394050</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b17/3q06fgkan1vp8tj2wno0jzl82owxl4d2.jpg</t>
+  </si>
+  <si>
+    <t>Стержень микрографический 0,7 Attache Economy HB 12 грифелей</t>
+  </si>
+  <si>
+    <t>416335</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2d4/cfusiyi18crhizckwlreyd4mzv2nznvc.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый 129мм Attache черный 0,5мм, 10шт уп</t>
+  </si>
+  <si>
+    <t>Стержень гелевый 129мм Attache черный 0,5мм, 10шт/уп</t>
+  </si>
+  <si>
+    <t>416340</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/11c/a4dqusf8dff31q82ybchsv473uhu7qel.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый Attache Economy тип Corvina синий 152 мм, 10шт уп</t>
+  </si>
+  <si>
+    <t>Стержень шариковый Attache Economy тип Corvina синий 152 мм, 10шт/уп</t>
+  </si>
+  <si>
+    <t>416342</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/824/hjbnibqyhrx6z1yuyrepqrgabuk03lo8.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый масляный PENSAN  quot;My-Tech quot; 140 мм, СИНИЙ, узел 0,7 мм, линия 0,35 мм, 2240 R</t>
+  </si>
+  <si>
+    <t>Сменный шариковый стержень PENSAN &amp;quot;My-Tech&amp;quot; с чернилами на масляной основе. Швейцарский никелево-серебряный игольчатый наконечник обеспечит более качественное и долговечное письмо, а в совокупности с масляными чернилами пониженной вязкости гарантирует письмо без пропусков. Пишущий узел толщиной 0,7 мм проводит линию 0,35 мм.</t>
+  </si>
+  <si>
+    <t>434669</t>
   </si>
   <si>
     <t>&lt;a href="/brands/pensan/"&gt;PENSAN&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/aeb/d0njijn6bgdyirjx7bq04c0eone56kqg.jpg</t>
-[...74 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/0f7/0f7d0df5c000f13e0f95adc5efd94384/47b04f79b7a47f65cbcd67a7228f7d63.jpg</t>
+    <t>http://anytos.ru//upload/iblock/ec5/dx4nanv06olp2mpmqr54oqip2semnj9d.jpg</t>
   </si>
   <si>
     <t>Стержень гелевый 129мм Attache синий 0,5мм, 10шт уп</t>
   </si>
   <si>
     <t>Стержень гелевый 129мм Attache синий 0,5мм, 10шт/уп</t>
   </si>
   <si>
     <t>439120</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/249/249893e37793fd94a834c2fe5e51720c/237e87c615f7b0b3d31fbaf20e263e14.jpg</t>
+    <t>http://anytos.ru//upload/iblock/5d9/elmbotg0539bbrue1qqj9hqygrdmhmlq.jpg</t>
   </si>
   <si>
     <t>Стержень для гел.ручки,110мм черн., 0,7 мм, 10шт уп</t>
   </si>
   <si>
     <t>Стержень для гел.ручки,110мм черн., 0,7 мм, 10шт/уп</t>
   </si>
   <si>
     <t>439121</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/930/9304499596ad48535add70f4dbb7828b/50328e611e3ec72b9c7830d4efc55c30.jpg</t>
+    <t>http://anytos.ru//upload/iblock/a37/bxm76000qo83pzeq81h0wsyveg8lmcpd.jpg</t>
   </si>
   <si>
     <t>Стержень для гел.ручки,110мм синий, 0,7 мм, 10шт уп</t>
   </si>
   <si>
     <t>Стержень для гел.ручки,110мм синий, 0,7 мм, 10шт/уп</t>
   </si>
   <si>
     <t>439123</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/089/534j49awlfsafnfeyjkbepm2kncf8rxn.jpeg</t>
+  </si>
+  <si>
+    <t>Стержень шарик.LAT1285A маслян. осн, 129 мм, син, для 563883, 10 шт уп</t>
+  </si>
+  <si>
+    <t>Стержень шарик.LAT1285A маслян. осн, 129 мм, син, для 563883, 10 шт/уп</t>
+  </si>
+  <si>
+    <t>439124</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/1d3/hxjlqhxhhzjzs7murn47s7ckox12d6ft.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый BRAUBERG 142 мм, СИНИЙ, чернила DOCUMENTAL  Германия , евронаконечик, 0,35 мм,170373, BP109R</t>
   </si>
   <si>
     <t>Сменный стержень BRAUBERG для шариковых ручек. Походит для ручек серии 927 и х-333. Длина стержня составляет 142 мм. Диаметр пишущего узла 0,7 мм создает тонкую линию письма, равную 0,35 мм. Немецкие чернила DOKUMENTAL в сочетании с качественным наконечником обеспечивают мягкое и комфортное письмо. Цвет чернил - синий.</t>
   </si>
   <si>
     <t>459539</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/364/3641292cabe646a76e5b1959fdd5248e/79e4898e4fbbef3fd969dcb45e15b8ae.jpg</t>
+    <t>http://anytos.ru//upload/iblock/bed/la0f3jtt0kdquekcjf1w32kfd9faij71.jpg</t>
   </si>
   <si>
     <t>Стержень для роллера Schneider  quot;Topball 850 quot; синий, 110мм, 0,7мм</t>
   </si>
   <si>
     <t>Письменные принадлежности Schneider разрабатываются и производятся только в Германии, их отличают функциональный дизайн, безупречное качество, надежность и экологичность.&amp;nbsp;&amp;nbsp;Сменный стержень для ручек-роллеров Schneider серии Topball 811 и роллеров со сменным стержнем других производителей. Длина письма до 1 000 метров. Сделано в Германии!</t>
   </si>
   <si>
     <t>560757</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/cf3/cf3e12b57bf021ae668ac4013118c9e9/2d39eb2ff294d894d8227b600d3ad9c7.jpg</t>
+    <t>http://anytos.ru//upload/iblock/ef6/j3t1f9k0e5m55hv6ube6m394gmalhrvh.jpg</t>
   </si>
   <si>
     <t>Стержень для роллера Schneider  quot;Topball 850 quot; черный, 110мм, 0,7мм</t>
   </si>
   <si>
     <t>560758</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/c8e/c8e20745577849c83cd34e5224368dbe/21adf4a199c633c7149c7093d9cd33d7.jpg</t>
-[...11 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/bcf/bcf40b2920d6788dfa095f2824c51538/7b7d85211354d09ccbea9dc658d13331.jpg</t>
+    <t>http://anytos.ru//upload/iblock/40f/8xim9jw1x63n7do2yyl4ryt447u2p4yj.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый Berlingo  quot;I-10 quot;, синий, 141мм, 0,4мм</t>
+  </si>
+  <si>
+    <t>Стержень для шариковых ручек Berlingo&amp;nbsp;&amp;nbsp;&amp;quot;I-10&amp;quot;. Чернила на масляной основе . Цвет чернил - синий. Толщина пишущего узла - 0,4 мм.</t>
+  </si>
+  <si>
+    <t>560759</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/47f/7lbwsygu05zf53cnbtm7b8op0nr9ai90.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый Schneider  quot;Office 765 quot; синий, 107мм, 1,0мм</t>
   </si>
   <si>
     <t>Письменные принадлежности Schneider разрабатываются и производятся только в Германии, их отличают функциональный дизайн, безупречное качество, надежность и экологичность.&amp;nbsp;&amp;nbsp;Износостойкий металлический стержень формата X20 для автоматических шариковых ручек Schneider серий K15, Fave, Suprimo, K20 Icy Colours, Haptify, Slider Rave и автоматических шариковых ручек других производителей. Быстросохнущие, свето- и водоустойчивые чернила соответствуют международному стандарту качества ISO 12757-2 и отлично подходят для заполнения и подписи документов. Длина письма до 3 000 метров. Сделано в Германии!</t>
   </si>
   <si>
     <t>560766</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/522/255rmptg91q7oir5k5jewum05p9lmqm4.jpg</t>
-[...11 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/fee/feefe59062038b7d51869347b1d926f1/2578b85af24cb7b9694e3455a97648ed.jpg</t>
+    <t>http://anytos.ru//upload/iblock/dc6/8qmbte0udtfztoxi8488l47k54h7bsr5.jpg</t>
+  </si>
+  <si>
+    <t>Стержень стираемый гелевый BRAUBERG 111 мм, СИНИЙ, евронаконечник, узел 0,7 мм, линия письма 0,5 мм, 170370</t>
+  </si>
+  <si>
+    <t>Стержень пишет специальными гелевыми чернилами, которые становятся невидимыми при нагревании до 60 °С и выше. Нагрев достигается любым ластиком. Написанное можно восстановить при температуре ниже –18 °С. Возможно многократное стирание. Длина стержня 111 мм отлично подходит для стираемых гелевых ручек BRAUBERG &amp;quot;SOFT&amp;SILK&amp;quot; и PILOT &amp;quot;Frixion&amp;quot;. При письме и стирании стержень не повреждает бумагу, делая исправления незаметными. Диаметр пишущего узла 0,7 мм создает тонкую линию письма, равную 0,5 мм.</t>
+  </si>
+  <si>
+    <t>565529</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/370/tkblzl8nqjk4bp34hy7r6bz9yigzrk7n.jpg</t>
   </si>
   <si>
     <t>Стержень маслян. осн, 0,5мм, 142мм, синий, для 709851</t>
   </si>
   <si>
     <t>586010</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/d60/d601942c169848c2d6eb7ef11feba103/fd2140e78b4bd2a223c692eeccbc6d58.jpg</t>
-[...8 lines deleted...]
-    <t>593799</t>
+    <t>http://anytos.ru//upload/iblock/626/m614pqg6571ybhx8kodt5mqzbl3r0u14.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шарик. Beifa LAT3402-BL 140мм, синий, для арт.131248</t>
+  </si>
+  <si>
+    <t>586011</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/35b/u6v57kfh0j1il1b4yt0ml0plq8tgge90.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гел. PILOT FRIXION 111 мм 0,5 мм синий</t>
+  </si>
+  <si>
+    <t>Зачем приобретать новую ручку, когда можно всего лишь заменить в ней стержень? Используя его, вы сэкономите средства и обеспечите высокое качество письма. Стержень гелевый PILOT 0,5 мм синий полностью соответствует существующим стандартам и обеспечивает нанесение тонких плавных линий. Доступные цены на продукцию являются результатом прямых поставок от крупных производителей.</t>
+  </si>
+  <si>
+    <t>590669</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/6c9/3c6lklgdirzv7e0kw6imujf63jdd32b3.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый масляный BRAUBERG 135 мм, СИНИЙ, чернила DOCUMENTAL  Германия , узел 1,0 мм, линия письма 0,5 мм, 170371, OBP119R</t>
   </si>
   <si>
     <t>Надежный сменный стержень BRAUBERG для шариковых ручек. Длина стержня составляет 135 мм. Диаметр пишущего узла 1,0 мм создает ровную линию письма, равную 0,5 мм. Специальные масляные чернила ультрапониженной вязкости DOKUMENTAL &amp;#40;Германия&amp;#41; в сочетании с качественным наконечником обеспечивают мягкое и комфортное письмо. Цвет чернил - синий.</t>
   </si>
   <si>
     <t>624048</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/6ea/nwzhp43c676qj55d0waq17fnce3h6u8s.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый масляный BRAUBERG  quot;i-Rite GT quot; 140 мм, СИНИЙ, игольчатый узел 0,4 мм, линия письма 0,21 мм, 170377</t>
   </si>
   <si>
     <t>Надежный сменный стержень BRAUBERG &amp;quot;i-Rite GT&amp;quot; для шариковых ручек. Длина стержня составляет 140 мм, подходит для ручек серии &amp;quot;i-Rite GT&amp;quot; и других ручек со стержнем аналогичной длины. Диаметр пишущего узла 0,4 мм создает тонкую линию письма, равную 0,21 мм. Специальные масляные чернила ультрапониженной вязкости в сочетании с качественным игольчатым наконечником обеспечивают мягкое и комфортное письмо. Цвет чернил - синий.</t>
   </si>
   <si>
     <t>626915</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/87b/ncatp7znuq1n5rr1xw8u9h8pgrbtz9f8.jpg</t>
-[...8 lines deleted...]
-    <t>626917</t>
+    <t>http://anytos.ru//upload/iblock/cbd/sove9uc3ih0imtimp9ykhdgl7ql2nhmb.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый масляный BRAUBERG  quot;i-Rite GT quot; 140 мм, СИНИЙ, узел 0,7 мм, линия письма 0,35 мм, 170376</t>
+  </si>
+  <si>
+    <t>Надежный сменный стержень BRAUBERG &amp;quot;i-Rite GT&amp;quot; для шариковых ручек. Длина стержня составляет 140 мм, подходит для ручек серии &amp;quot;i-Rite GT&amp;quot; и других ручек со стержнем аналогичной длины. Диаметр пишущего узла 0,7 мм создает ровную линию письма, равную 0,35 мм. Специальные масляные чернила ультрапониженной вязкости в сочетании с качественным наконечником обеспечивают мягкое и комфортное письмо. Цвет чернил - синий.</t>
+  </si>
+  <si>
+    <t>626916</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/365/mtr84cw95c7eq6tntcrd2smg9vcwgnzj.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый масляный BRAUBERG, ЧЕРНЫЙ, тип PARKER, 98 мм, металлический корпус, линия письма 0,5 мм, 170347</t>
   </si>
   <si>
     <t>Сменный стержень металлический BRAUBERG для автоматических ручек с поворотным или нажимным механизмом типа PARKER. Технология мягкого письма &amp;quot;FEEL INK&amp;quot; гарантирует лёгкое, чёткое и ровное письмо без усилий. Длина металлического стержня составляет 98 мм. Диаметр пишущего узла 1 мм создает ровную линию письма, равную 0,5 мм. Имеет евронаконечник. Цвет чернил - чёрный. Поставляется в пакете с подвесом.</t>
   </si>
   <si>
     <t>629792</t>
-  </si>
-[...25 lines deleted...]
-    <t>1000</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/288/q0q6cqejj9xbd0f9u4aotp8j974tnwr4.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Стержень шариковый 128мм синий на масляной основе  quot;Darvish quot; 0,7мм  для руч. DV-12234.12236.12239 </t>
   </si>
   <si>
     <t>-длина стержня-128мм&lt;br /&gt;
  -пиш.узел-0,7мм&lt;br /&gt;
  -чернила синего цвета на масляной основе &amp;#40;можно использовать в ручки DV-12234.DV-12236.DV-12239&amp;#41;</t>
   </si>
   <si>
     <t>707683</t>
   </si>
   <si>
     <t>&lt;a href="/brands/darvish/"&gt;Darvish&lt;/a&gt;</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/be3/38cyxeieucgnpr92s4sabqzz3tkuc53h.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Стержень шариковый 138мм синий на масляной основе  quot;Darvish quot; 0,7мм  для руч.DV-12237.12238.12241 </t>
   </si>
   <si>
@@ -2457,61 +2214,70 @@
   <si>
     <t>707690</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/ab4/lpdgm0a5y24stkp7u4wanimahwc81rxa.jpg</t>
   </si>
   <si>
     <t>Стержень гелевый синий игольчатый наконечник  quot;Darvish quot;</t>
   </si>
   <si>
     <t>707691</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/307/pizet4tyr2ww00eooyxh751rj7d3shz1.jpg</t>
   </si>
   <si>
     <t>Стержень гелевый черный игольчатый наконечник  quot;Darvish quot;</t>
   </si>
   <si>
     <t>Стержень с гелевыми чернилами обеспечивает ровное, комфортное письмо. Диаметр пишущего узла 0,5 мм. Длина стержня 132 мм. Упаковка 12шт-карт. коробка.15,5*4*1,5</t>
   </si>
   <si>
     <t>707692</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/e5c/ma5vws1ebdlhy9adryjjr3wsrt5sbnxw.jpg</t>
-[...2 lines deleted...]
-    <t>Стержень гелевый красный  quot;Darvish quot;</t>
+    <t>http://anytos.ru//upload/iblock/2a6/xvzigws3dgpy4ol98k9gzrvy5h5en218.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый зеленый  quot;Darvish quot;</t>
   </si>
   <si>
     <t>Стержень с гелевыми чернилами обеспечивает ровное, комфортное письмо.&lt;br /&gt;
  Диаметр пишущего узла 0,7 мм.&lt;br /&gt;
  Длина стержня 132 мм.</t>
   </si>
   <si>
+    <t>707693</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e5c/ma5vws1ebdlhy9adryjjr3wsrt5sbnxw.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый красный  quot;Darvish quot;</t>
+  </si>
+  <si>
     <t>707694</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/129/an4hg2v5ftqgcfpdd7fzcw7dkvo2ssq0.jpg</t>
   </si>
   <si>
     <t>Стержень гелевый синий  quot;Darvish quot;</t>
   </si>
   <si>
     <t>Стержень с гелевыми чернилами обеспечивает ровное, комфортное письмо. Диаметр пишущего узла 0,7 мм. Длина стержня 132 мм. Состав: пластик, металл, чернила на гелевой основе. Упаковка: коробка 15,5х4х1,5 см.</t>
   </si>
   <si>
     <t>707695</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/60a/wndxplv8xqj2sydxzo22xce3ijdpxg65.jpg</t>
   </si>
   <si>
     <t>Стержень гелевый черный  quot;Darvish quot;</t>
   </si>
   <si>
     <t>Стержень с гелевыми чернилами обеспечивает ровное, комфортное письмо. Диаметр пишущего узла 0,7 мм. Длина стержня 132 мм. Упаковка: коробка 15,5х4х1,5 см.</t>
   </si>
   <si>
     <t>707696</t>
@@ -2549,50 +2315,74 @@
   <si>
     <t>Стержень шар. 107мм синий&amp;nbsp;&amp;nbsp;&amp;quot;Darvish&amp;quot; для автоматической ручки</t>
   </si>
   <si>
     <t>707699</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/5a8/2ixmedoojgfe52ptp6gvd9nc8h22v0uh.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый 107мм синий на масляной основе  quot;Darvish quot;</t>
   </si>
   <si>
     <t>Стержень шар. 107мм синий на мясляной основе &amp;quot;Darvish&amp;quot;</t>
   </si>
   <si>
     <t>707700</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/85e/zautzuy4bybpoo094wz0n919wpsotno4.jpg</t>
   </si>
   <si>
     <t>707701</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/e4f/j5k8hyzaifqll1cqkm2d74qiybqmpfo5.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый 140мм синий на масляной основе  quot;Piano quot;</t>
+  </si>
+  <si>
+    <t>Стержень шар. 140мм синий&amp;nbsp;&amp;nbsp;&amp;quot;Piano&amp;quot;</t>
+  </si>
+  <si>
+    <t>707703</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/piano/"&gt;Piano&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/71e/y9c5wsjl007u9jnwnbzc7ob4lrld4eyd.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шар. 140мм синий на масляной основе &amp;quot;Piano&amp;quot;</t>
+  </si>
+  <si>
+    <t>707705</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/4ef/djudl0dnzorhptswkiyvabicppbrjlu1.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый 142мм синий на масляной основе  quot;Darvish quot;</t>
   </si>
   <si>
     <t>Стержень шар. 142мм синий&amp;nbsp;&amp;nbsp;на масляной основе &amp;quot;Darvish&amp;quot;</t>
   </si>
   <si>
     <t>707706</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/c19/q4zuvfmasfm4y2epf0ds666yzrv03nr2.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый 150мм синий  quot;Darvish quot;</t>
   </si>
   <si>
     <t>Стержень шар. 150мм синий&amp;nbsp;&amp;nbsp;&amp;quot;Darvish&amp;quot;</t>
   </si>
   <si>
     <t>707707</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/f24/dh7hu4bz32cmyyxck45ey0ndi4tc2ehv.jpg</t>
@@ -2615,62 +2405,50 @@
   <si>
     <t>http://anytos.ru//upload/iblock/a32/z5b8p9j7crvqjehcpj1qofne2i6s52y1.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый 98мм синий объем. пласт.  quot;Darvish quot;</t>
   </si>
   <si>
     <t>Стержень шариковый&amp;nbsp;&amp;nbsp;98мм синий объемный&amp;nbsp;&amp;nbsp;пластиковый &amp;quot;Darvish&amp;quot;</t>
   </si>
   <si>
     <t>707710</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/ecf/el9ufd0gszvr3ly3s2f41oc1txt6ex7m.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Стержень шариковый 132мм синий на масляной основе  quot;Darvish quot; 0,7мм  для руч. DV-12240 </t>
   </si>
   <si>
     <t>Упаковка: 14,4х4х4 см.</t>
   </si>
   <si>
     <t>707711</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/b0a/rpq52wsp5ycuvwdcp2ggr401ip0r8qxg.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/bb2/3feqelpjz8ecfollat47v3fevrr5v90u.jpg</t>
   </si>
   <si>
     <t>Стержень гелевый PILOT BLS-SNP5 для BLRT-SNP5 Synergy Point синий</t>
   </si>
   <si>
     <t>788614</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/345/t50enaxhd1qby5u117oqcj7m3btkb3lp.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;Egoiste quot; ГЕЛЕВЫЙ, 129 ММ, 0.5 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;Egoiste&amp;quot; ГЕЛЕВЫЙ, 129 ММ, 0.5 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>818714</t>
   </si>
   <si>
     <t>&lt;a href="/brands/bruno-visconti/"&gt;Bruno Visconti&lt;/a&gt;</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/f24/6jgqv63thw7r7v2ysd3i8mllucni4bbd.jpeg</t>
@@ -2699,122 +2477,110 @@
   <si>
     <t>http://anytos.ru//upload/iblock/5a5/96qw7hxq2xetjcn3fvb6jgnnpnu1phh7.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;EasyWrite quot; ШАРИКОВЫЙ 138 ММ, 0,5 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;EasyWrite&amp;quot; ШАРИКОВЫЙ 138 ММ, 0,5 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>818718</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/0b5/ibj9bcyad4v16gop4gkyv21v0hddxt25.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;EasyWrite quot; ШАРИКОВЫЙ 138 ММ, 0,5 ММ, ЧЕРНЫЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;EasyWrite&amp;quot; ШАРИКОВЫЙ 138 ММ, 0,5 ММ, ЧЕРНЫЙ</t>
   </si>
   <si>
     <t>818719</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/ba4/1hlkbhd9kn3i26sintcqmzd7dk0d56py.jpeg</t>
-[...8 lines deleted...]
-    <t>818720</t>
+    <t>http://anytos.ru//upload/iblock/1a7/7rkj21326xec9hhwu1c6fniq24qxux6b.jpeg</t>
+  </si>
+  <si>
+    <t>СТЕРЖЕНЬ  quot;FirstWrite MagicWrite quot; ШАРИКОВЫЙ 140 ММ, 0,5 ММ, СИНИЙ</t>
+  </si>
+  <si>
+    <t>СТЕРЖЕНЬ &amp;quot;FirstWrite/MagicWrite&amp;quot; ШАРИКОВЫЙ 140 ММ, 0,5 ММ, СИНИЙ</t>
+  </si>
+  <si>
+    <t>818721</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/040/059x4vlt3gs90663wersfey87lb90btr.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;Palermo quot;,  quot;Dolce Vita quot;. ШАРИКОВЫЙ 117 ММ, 0,7 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;Palermo&amp;quot;, &amp;quot;Dolce Vita&amp;quot;. ШАРИКОВЫЙ 117 ММ, 0,7 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>818722</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/7fb/9ljvvrausm9r6hib9nv4tdi54ipocnof.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;EasyWrite quot; ШАРИКОВЫЙ 138 ММ, 0,5 ММ, ЗЕЛЕНЫЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;EasyWrite&amp;quot; ШАРИКОВЫЙ 138 ММ, 0,5 ММ, ЗЕЛЕНЫЙ</t>
   </si>
   <si>
     <t>818723</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/f09/evwu7usxzmjo1oidxo33628jq58jyctb.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;EasyWrite quot; ШАРИКОВЫЙ 138 ММ, 0,5 ММ, КРАСНЫЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;EasyWrite&amp;quot; ШАРИКОВЫЙ 138 ММ, 0,5 ММ, КРАСНЫЙ</t>
   </si>
   <si>
     <t>818724</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/282/ajzuqoi8fpba01puqx59s6cuxnl6fx7z.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;PrimeWrite quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ 136 ММ, 0,7 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;PrimeWrite&amp;quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ 136 ММ, 0,7 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>818728</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/0a0/68ietcoqmxbd9vxupvjsor08o6d95oay.jpeg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/09a/8g5kmewwaa51r00tn9olsyq9meg1psfs.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;San Remo quot;. ШАРИКОВЫЙ 99 ММ, 1,0 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;San Remo&amp;quot;. ШАРИКОВЫЙ 99 ММ, 1,0 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>840966</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;ArtClick quot; ШАРИКОВЫЙ 108 ММ, 0.5 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;ArtClick&amp;quot; ШАРИКОВЫЙ 108 ММ, 0.5 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>840967</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/afc/1fvwgo56ob3muzv32yb4nrbolgo30r4y.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;DeleteWrite quot; СО СТИРАЕМЫМИ ЧЕРНИЛАМИ 129 ММ, 0,5 ММ, CИНИЙ</t>
@@ -2840,341 +2606,350 @@
   <si>
     <t>http://anytos.ru//upload/iblock/5c1/2jzhykb4edmapsal3eiq5zbo3xg58zp1.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;FreshWrite quot; ШАРИКОВЫЙ 135 ММ, 0.7 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;FreshWrite&amp;quot; ШАРИКОВЫЙ 135 ММ, 0.7 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>840970</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/e35/j10qywb8daps5epo9z1d23c2ajfkg3qb.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;Milano, Verona, Sienna,Bergamo, Portofino, San remo quot; ШАРИКОВЫЙ. 99 ММ, 1.0 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;Milano, Verona, Sienna,Bergamo, Portofino, San remo&amp;quot; ШАРИКОВЫЙ. 99 ММ, 1.0 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>840971</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/c3b/5aq6c9ir6ylp7778ceu6ntfzflgwh23t.jpeg</t>
+  </si>
+  <si>
+    <t>СТЕРЖЕНЬ  quot;PointWrite quot; ШАРИКОВЫЙ 143 ММ, 0,38 ММ, СИНИЙ</t>
+  </si>
+  <si>
+    <t>СТЕРЖЕНЬ &amp;quot;PointWrite&amp;quot; ШАРИКОВЫЙ 143 ММ, 0,38 ММ, СИНИЙ</t>
+  </si>
+  <si>
+    <t>840972</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/1e7/fw98ci972be3vy2fyaj3tcjb41ygesfg.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;SimpleWrite quot; ГЕЛЕВЫЙ 129 ММ, 0,5 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;SimpleWrite&amp;quot; ГЕЛЕВЫЙ 129 ММ, 0,5 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>840973</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/bdf/4s3qzhuon0jhqg7w5r96cerdbax9gnct.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;SimpleWrite quot; ГЕЛЕВЫЙ 129 ММ, 0,5 ММ, ЧЕРНЫЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;SimpleWrite&amp;quot; ГЕЛЕВЫЙ 129 ММ, 0,5 ММ, ЧЕРНЫЙ</t>
   </si>
   <si>
     <t>840974</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/1a7/7rkj21326xec9hhwu1c6fniq24qxux6b.jpeg</t>
-[...1 lines deleted...]
-  <si>
     <t>СТЕРЖЕНЬ  quot;SoftWrite quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ 139 ММ, 0,5 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;SoftWrite&amp;quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ 139 ММ, 0,5 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>840975</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/941/avixp3215kpln5xp2h826sdz8fjngpzs.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;Sorrento quot;. РОЛЛЕР 110 ММ, 0.7 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;Sorrento&amp;quot;. РОЛЛЕР 110 ММ, 0.7 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>840976</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/da2/6astuuq7dr3e4j75xg6h7zm5d37xs0vi.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый масляный BRAUBERG  quot;Oxet quot; 130 мм, СИНИЙ, игольчатый узел 0,7 мм, линия письма 0,35 мм, 170366</t>
   </si>
   <si>
     <t>Стержень BRAUBERG с масляными чернилами обеспечивает ровное, комфортное письмо. Подходит для большинства ручек с откручивающимся носиком. Длина стержня составляет 130 мм. Диаметр пишущего узла 0,7 мм создает ровную линию письма, равную 0,35 мм. Имеет игольчатый наконечник. Цвет чернил - синий.</t>
   </si>
   <si>
     <t>842153</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/afc/rc97xwd4n4mxi23jdq1n8c03nu35kqnq.jpg</t>
   </si>
   <si>
     <t>Стержень шарик. LITE 142 мм., синий</t>
   </si>
   <si>
     <t>847645</t>
   </si>
   <si>
     <t>&lt;a href="/brands/lite/"&gt;LITE&lt;/a&gt;</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/7b0/zttr1tpq0lmms313f19foz1a9o1n5x0t.jpg</t>
+    <t>http://anytos.ru//upload/iblock/d7e/37q875wqyva1gjh7s7mwdh3cbwf1coqc.jpg</t>
   </si>
   <si>
     <t>Стержень для гелевой стираемой ручки Berlingo  quot;Haze quot; синий, 130 мм, 0,5 мм.</t>
   </si>
   <si>
     <t>Стираемый гелевый стержень для ручек серии Haze производится с термочувствительными гелевыми чернилами, которые обесцвечиваются при нагревании до 60 C трением встроенным в ручку ластиком и могут заново проявляться при охлаждении до -15 - 18 С. Длина письма стержня: 200 м. Цвет чернил: синий. Упакованы в индивидуальные пакетики с европодвесом и коробочку по 10 штук.</t>
   </si>
   <si>
     <t>851138</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/873/o0hg9o5vohmfbu9zjtc0arrnm5a8jja9.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/dcd/kih55jeiz2qamslckr8ri2wy5on0kbnp.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый PENSAN My-Tech 140мм масл,уз.0,7мм,лин.0,5мм син 2240 R</t>
   </si>
   <si>
     <t>Стержень шариковый PENSAN My-Tech 140мм масл,уз.0,7мм,лин.0,5мм син 2240/R</t>
   </si>
   <si>
     <t>881864</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/4e6/l3rrn2w08b9rhjqdw3ywsm7sydksq71y.jpg</t>
-[...5 lines deleted...]
-    <t>905337</t>
+    <t>http://anytos.ru//upload/iblock/ecb/vhgo99xutwrtu05xzyakt0tr9qhoebjh.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый ручки Quink Flow, 1мм, синий, 3 штуки. 2119152</t>
+  </si>
+  <si>
+    <t>905339</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/parker/"&gt;Parker&lt;/a&gt;</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/c20/24a2e5q82da3m7an10pho29tqmba2kqu.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;DeleteWrite quot; СО СТИРАЕМЫМИ ЧЕРНИЛАМИ 129 ММ, 0,5 ММ, CИНИЙ, 4 ШТ.</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;DeleteWrite&amp;quot; СО СТИРАЕМЫМИ ЧЕРНИЛАМИ 129 ММ, 0,5 ММ, CИНИЙ, 4 ШТ.</t>
   </si>
   <si>
     <t>909841</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/562/x4pk69c3g2pgaix3ur5hzktkxpzco36i.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;Monaco Monte Carlo quot; ШАРИКОВЫЙ 128 ММ, 0,5 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;Monaco/Monte Carlo&amp;quot; ШАРИКОВЫЙ 128 ММ, 0,5 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>909842</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/a93/ckhgkp2vtnz27xbxeryq6kj3u6i6vuvc.jpg</t>
-[...11 lines deleted...]
-    <t>http://anytos.ru//upload/iblock/ce5/w4bk9jwb191gl1he2qgx6urnbk779ia0.jpg</t>
+    <t>http://anytos.ru//upload/iblock/04d/j6xnf9q9lqo0btvwiskilhdb6bk6gwly.jpeg</t>
+  </si>
+  <si>
+    <t>СТЕРЖЕНЬ  quot;SlimClick quot;    quot;HappyClick quot; ШАРИКОВЫЙ 109 ММ, 0,5 ММ, СИНИЙ</t>
+  </si>
+  <si>
+    <t>СТЕРЖЕНЬ &amp;quot;SlimClick&amp;quot; / &amp;quot;HappyClick&amp;quot; ШАРИКОВЫЙ 109 ММ, 0,5 ММ, СИНИЙ</t>
+  </si>
+  <si>
+    <t>909843</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e03/1578jeqzvc574chuqwd416zxnvqo6qxn.jpeg</t>
+  </si>
+  <si>
+    <t>СТЕРЖЕНЬ  quot;SoftClick quot; ШАРИКОВЫЙ 116 ММ, 0,7 ММ, СИНИЙ</t>
+  </si>
+  <si>
+    <t>СТЕРЖЕНЬ &amp;quot;SoftClick&amp;quot; ШАРИКОВЫЙ 116 ММ, 0,7 ММ, СИНИЙ</t>
+  </si>
+  <si>
+    <t>909844</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3b0/85duo20ok5k3sju108ihft4aonrgdaib.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый СТАММ черный, 152мм, 1,0мм</t>
   </si>
   <si>
     <t>Стержень шариковый СТАММ предназначен для замены исписанного стержня шариковой ручки. Длина стержня - 152 мм, диаметр пишущего узла - 1,0 мм. Износостойкий наконечник и чернила на масляной основе обеспечивают мягкое, ровное и комфортное письмо. Толщина линии - 0,7 мм, длина письма - до 1500 м. Цвет чернил - черный.</t>
   </si>
   <si>
     <t>926658</t>
   </si>
   <si>
+    <t>&lt;a href="/brands/stamm/"&gt;Стамм&lt;/a&gt;</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/1e6/ur4vb0kvplfsldfxj9kknc1d7q55ae7n.jpg</t>
   </si>
   <si>
     <t>Набор стержней шарик. PILOT RFN-GG-F-L 0,7 мм синий, 2 штуки</t>
   </si>
   <si>
     <t>938998</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/774/oah072z78cpzz1ne1uas7kn6c02ua4od.jpg</t>
   </si>
   <si>
     <t>Набор стержней шарик. PILOT RFNS-GG-F-L 0,7 мм синий, 2 штуки</t>
   </si>
   <si>
     <t>938999</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/7aa/8tpx65d1icwiqazeszzkzcrr6ldnfckl.jpg</t>
+    <t>http://anytos.ru//upload/iblock/938/h257h750wzs5ju55s6t843yn301hk1to.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гел. Schoolformat 0,7 мм синий пиши-стирай 5 шт</t>
+  </si>
+  <si>
+    <t>939000</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/schoolformat/"&gt;Schoolformat&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/97e/njcl7acsqq26b4wkc1m2md0q45gbpsoc.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый Berlingo  quot;Initial quot; светло-синий, 122мм, 0,7мм</t>
   </si>
   <si>
     <t>Стержень для шариковых ручек Berlingo &amp;quot;Initial&amp;quot; Производится со светло-синими быстросохнущими чернилами, обеспечивающими чистое, аккуратное письмо. Благодаря особому составу чернила почти не мажут, а масляная основа позволяет писать быстро без усталости кисти. • Цвет чернил: светло-синий; • Толщина линии письма: 0,5 мм; • Длина линии письма: 2500 м; • Количество штук в упаковке: 1; • Тип упаковки: пакет</t>
   </si>
   <si>
     <t>940604</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/9ea/3vy1ym2uo3h3nuhqmo80ajzm3hdrn7pg.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый СТАММ красный, 152мм, 1,0мм</t>
   </si>
   <si>
     <t>Стержень шариковый СТАММ предназначен для замены исписанного стержня шариковой ручки. Длина стержня - 152 мм, диаметр пишущего узла - 1,0 мм. Износостойкий наконечник и чернила на масляной основе обеспечивают мягкое, ровное и комфортное письмо. Толщина линии - 0,7 мм, длина письма - до 1500 м. Цвет чернил - красный.</t>
   </si>
   <si>
     <t>940605</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/937/ixbv7rx7hnwb1r4tmuybmekyr6w0h0ds.jpg</t>
-[...26 lines deleted...]
-    <t>945391</t>
+    <t>http://anytos.ru//upload/iblock/9e2/s08gwk10oax7exhx3oat44vki7cqaol7.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый 98мм PARKER 1950346 синий 0,7мм Франция БЛИСТЕР</t>
+  </si>
+  <si>
+    <t>952143</t>
+  </si>
+  <si>
+    <t>1000</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/b68/bqjic0d96ew72te8jjrxvxxwww46zpqd.jpg</t>
   </si>
   <si>
     <t>Стержень гелевый стираемый Attache, 127.5 мм, 0,38 мм, синий</t>
   </si>
   <si>
     <t>952144</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/69e/jpxyor3pcev0v3atp420woatowmf0x5g.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/365/jb5qgd1vhvjqn5mqkw0quo23au9bbpyd.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый PILOT RFN-GG- EF д.ш.0,5мм т.л.0,18мм синий 144мм 2шт уп</t>
   </si>
   <si>
     <t>Стержень шариковый PILOT RFN-GG- EF д.ш.0,5мм т.л.0,18мм синий 144мм 2шт/уп</t>
   </si>
   <si>
     <t>952150</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/417/holms55sjh56mh9a3g5cdtfdp7aada40.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый Pilot RFN-GG- F д.ш.0,7мм т.л.0,22мм синий 144мм 2шт уп</t>
   </si>
   <si>
     <t>Стержень шариковый Pilot RFN-GG- F д.ш.0,7мм т.л.0,22мм синий 144мм 2шт/уп</t>
   </si>
   <si>
     <t>952151</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/609/fw7rsc1kixmd81umq0hn6xelwf47jt10.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый Pilot RFNS-GG- F д.ш.0,7мм т.л.0,22мм синий 99мм 2шт уп</t>
   </si>
   <si>
     <t>Стержень шариковый Pilot RFNS-GG- F д.ш.0,7мм т.л.0,22мм синий 99мм 2шт/уп</t>
   </si>
   <si>
     <t>952152</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/657/cz74qj638hem36bulh2glh8w5fwdbjvm.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый Quink Flow,лин письм 1мм,синий,2 шт бл 1950373</t>
+  </si>
+  <si>
+    <t>952153</t>
+  </si>
+  <si>
     <t>Набор стержней шариковых PILOT RFN-GG-EF-L 0,5 мм синий, 2 штуки</t>
   </si>
   <si>
     <t>953261</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/672/cl2tggk6kqmh8t837vezzic40zrb0rkd.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый PILOT 144 мм, линия 0,18 мм, КОМПЛЕКТ 2 ШТУКИ, СИНИЙ, узел 0,5 мм, RFN-GG-EF</t>
   </si>
   <si>
     <t>Сменные стержни PILOT на масляной основе для шариковых ручек.</t>
   </si>
   <si>
     <t>954003</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/c72/nsewyhu38649yjs53fl74gfsw3x0l7bn.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый PILOT 144 мм, линия 0,22 мм, КОМПЛЕКТ 2 ШТУКИ, СИНИЙ, узел 0,7 мм, RFN-GG-F</t>
   </si>
   <si>
     <t>954004</t>
@@ -3221,62 +2996,50 @@
   <si>
     <t>http://anytos.ru//upload/iblock/e0b/nhjmvptzj20ixm3cd2z2mqfdmurnq7pe.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый тип PARKER, СИНИЕ, КОМПЛЕКТ 2 ШТ, пишущий узел 0,7 мм, блистер, GALANT, 170387</t>
   </si>
   <si>
     <t>Комплект сменных металлических стержней GALANT для автоматических ручек с поворотным или нажимным механизмом типа PARKER. В набор входят два сменных стержня и две запасные пружины для ручки. Универсальные пружины подойдут к ручкам различных марок в случае утраты или поломки оригинальной пружины в конструкции ручки.Длина металлического стержня составляет 98 мм. Диаметр пишущего узла 0,7 мм создает тонкую линию письма, равную 0,35 мм. Имеет стандартный наконечник. Цвет чернил - синий. Поставляется в блистере.</t>
   </si>
   <si>
     <t>954008</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/9fd/76yvr0jbk4yjg36rpnxsggx99xi7iwu9.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый тип PARKER, СИНИЕ, КОМПЛЕКТ 5 ШТ, пишущий узел 0,7 мм, блистер, GALANT, 170388</t>
   </si>
   <si>
     <t>Комплект сменных металлических стержней GALANT для автоматических ручек с поворотным или нажимным механизмом типа PARKER. В набор входят пять сменных стержней. Длина металлического стержня составляет 98 мм. Диаметр пишущего узла 0,7 мм создает тонкую линию письма, равную 0,35 мм. Имеет стандартный наконечник. Цвет чернил - синий. Поставляется в блистере.</t>
   </si>
   <si>
     <t>954009</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/695/zm81f7b3nhtx9bkmn5ux0xsbgx9tsybi.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/21d/quir5b66ske8j9qs5tyy7zzoiqg5wq1b.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый тип PARKER, СИНИЙ, пишущий узел 1 мм, металл, 98 мм, блистер, GALANT, 170383</t>
   </si>
   <si>
     <t>Сменный металлический стержень GALANT для автоматических ручек с поворотным или нажимным механизмом типа PARKER. Длина металлического стержня составляет 98 мм. Диаметр пишущего узла 1 мм создает тонкую линию письма, равную 0,5 мм. Имеет стандартный наконечник. Цвет чернил - синий. Поставляется в блистере.</t>
   </si>
   <si>
     <t>954011</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/d82/3vwq9ve6gtnsiebwbeff908i989iqy2t.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый тип PARKER, ЧЕРНЫЙ, пишущий узел 0,7 мм, металл, 98 мм, блистер, GALANT, 170386</t>
   </si>
   <si>
     <t>Сменный металлический стержень GALANT для автоматических ручек с поворотным или нажимным механизмом типа PARKER. Длина металлического стержня составляет 98 мм. Диаметр пишущего узла 0,7 мм создает тонкую линию письма, равную 0,35 мм. Имеет стандартный наконечник. Цвет чернил - чёрный. Поставляется в блистере.</t>
   </si>
   <si>
     <t>954012</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/989/68jd7luk4z2p3r1mxnsurwpcjn4e881o.jpeg</t>
@@ -3326,98 +3089,119 @@
   <si>
     <t>СТЕРЖЕНЬ  quot;UrbanWrite quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ 139 ММ, 0,7 ММ, ЧЕРНЫЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;UrbanWrite&amp;quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ 139 ММ, 0,7 ММ, ЧЕРНЫЙ</t>
   </si>
   <si>
     <t>956429</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/835/q3muc3028knorwxb62mtlfwkx1qvp6ln.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый 143мм PILOT RFN-GG- M для ручки BPS-GP-M син 0,27мм, 2шт уп</t>
   </si>
   <si>
     <t>Стержень шариковый 143мм PILOT RFN-GG- M для ручки BPS-GP-M син 0,27мм, 2шт/уп</t>
   </si>
   <si>
     <t>964958</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/a68/4nponaxipx4t69xo6kmmx2t4991prpmy.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый Pilot, синий, 2шт., 144мм, 0,5мм, европодвес</t>
+  </si>
+  <si>
+    <t>969437</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/649/qlr40xf6br1l21i13eyutv3u82vy7j7s.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый Pilot, синий, 2шт., 144мм, 0,7мм, европодвес</t>
   </si>
   <si>
     <t>969438</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/6d2/o8jl8v7pyo6fcrpdn8mik3zptp04gyw5.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый Pilot, синий, 2шт., 144мм, 1,0мм, европодвес</t>
   </si>
   <si>
     <t>969439</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/5f7/jr8kxm8noohog35bqzh7euv23ypns2uh.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый для автомат. ручек Pilot, синий, 2шт., 98мм, 0,7мм, европодвес</t>
+  </si>
+  <si>
+    <t>969440</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ec5/ftfqy82m0qa8bzkskk8i8tklnppjfphz.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый СТАММ синий, 140мм, 0,7мм</t>
+  </si>
+  <si>
+    <t>969441</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1b0/f4h8dk8po86eurfrc6b1vj9qk6talgb6.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый СТАММ синий, 142мм, 0,7мм</t>
+  </si>
+  <si>
+    <t>969442</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/a2d/o4zioephnyr1xv96glok2ik531pqru1b.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый BRAUBERG 140 мм, КОМПЛЕКТ 100 штук, СИНИЙ, узел 1 мм, 880202</t>
   </si>
   <si>
     <t>Сменный стержень для шариковых ручек BRAUBERG обеспечивает тонкое и ровное письмо. Длина стержня составляет 140 мм. Диаметр пишущего узла, равный 1 мм, создает тонкую линию письма, равную 0,5 мм. Имеет евронаконечник. Цвет чернил - синий.</t>
   </si>
   <si>
     <t>971793</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/2d3/y50l7vv9ap2njs8ogsdl4nudtxhc9jz9.jpg</t>
-[...13 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/679/o9lf8ewigpo4ff9lb8e2vnu2rwoh1xjx.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;DeleteSlimClick quot; СО СТИРАЕМЫМИ ЧЕРНИЛАМИ 104 ММ, 0.5 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;DeleteSlimClick&amp;quot; СО СТИРАЕМЫМИ ЧЕРНИЛАМИ 104 ММ, 0.5 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>980674</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/131/0povvwk7mwkw2scylmqstrc2355x3c7y.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;PointClick quot; ШАРИКОВЫЙ 108 ММ, 0.38 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;PointClick&amp;quot; ШАРИКОВЫЙ 108 ММ, 0.38 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>980675</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/790/hfn4baiahbs6sz3imu42toh0tnchtot3.jpg</t>
@@ -3593,98 +3377,86 @@
   <si>
     <t>Стержень шариковый BRAUBERG  quot;X-ONE quot; 142 мм, СИНИЙ, узел 0,5 мм, линия письма 0,35 мм, 143991</t>
   </si>
   <si>
     <t>Сменный стержень BRAUBERG &amp;quot;X-ONE&amp;quot; для шариковых ручек. Походит для ручек серии &amp;quot;X-ONE&amp;quot; и других брендов с соответствующими параметрами. Сменный стержень длиной 142 мм снабжен швейцарским стандартным наконечником фирмы PREMEC и заправлен немецкими чернилами на масляной основе DOKUMENTAL. Специальная технология FEEL INK гарантирует легкое и ультра мягкое письмо без каких-либо усилий. Диаметр пишущего узла 0,5 мм создает тонкую линию письма, равную 0,35 мм. Цвет чернил – синий.</t>
   </si>
   <si>
     <t>997167</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/1dd/l1eoio1welb0ysbqte2xctjg7tsaclqk.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;Monaco quot; ШАРИКОВЫЙ 128 ММ, 0,5 ММ, СИНИЙ , З ШТУКИ В БЛИСТЕРЕ</t>
   </si>
   <si>
     <t>Набор из трех стержней &amp;quot;Monaco&amp;quot; ТМ Bruno Visconti в блистере. Производитель чернил - Dokumental &amp;#40; Германия&amp;#41;, цвет чернил - синий. Пишущий узел - Premec &amp;#40;Швейцария&amp;#41;. Диаметр пишущего узла - 0,5 мм, длина стержня - 128 мм.</t>
   </si>
   <si>
     <t>998258</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/278/1gmkyrkrppogsyctxeycoo6lja82amt1.jpg</t>
-[...8 lines deleted...]
-    <t>998463</t>
+    <t>http://anytos.ru//upload/iblock/395/mvsbcp7wxtpfalsyxm0fcqjh3u9jxep4.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый BRAUBERG 142 мм, НАБОР 10 штук, СИНИЙ, стандартный узел 1,0 мм, линия письма 0,5 мм, 170404</t>
+  </si>
+  <si>
+    <t>Набор из 10 надежных сменных стержней BRAUBERG для шариковых ручек. Длина стержня составляет 142 мм. Диаметр пишущего узла – 1,0 мм, что создает ровную линию письма толщиной 0,5 мм. Корпус стержня прозрачный, изготовлен из пластика. Стержень оснащен стандартным наконечником. Цвет чернил – синий. Единица продажи – набор из 10 стержней.</t>
+  </si>
+  <si>
+    <t>1005912</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/578/ojr1x4ywift77jf2shlb55apkzbjo24n.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый BRAUBERG 142 мм, СИНИЙ, стандартный узел 1,0 мм, линия письма 0,5 мм, 170403</t>
+  </si>
+  <si>
+    <t>Надежный сменный стержень BRAUBERG для шариковых ручек. Длина стержня составляет 142 мм. Диаметр пишущего узла – 1,0 мм, что создает ровную линию письма толщиной 0,5 мм. Корпус стержня прозрачный, изготовлен из пластика. Стержень оснащен стандартным наконечником. Цвет чернил – синий.</t>
+  </si>
+  <si>
+    <t>1005913</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/2af/c653lesbmhmd0d5jnc98wcq3ug6y2vuw.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый масляный BRAUBERG 135 мм, СИНИЙ, игольчатый узел 0,7 мм, линия письма 0,5 мм, 170401</t>
   </si>
   <si>
     <t>Надежный сменный стержень BRAUBERG на масляной основе для шариковых ручек. Длина стержня составляет 135 мм. Диаметр пишущего узла – 0,7 мм, что создает ровную линию письма толщиной 0,5 мм. Масляные чернила в сочетании с качественным наконечником обеспечивают мягкое и комфортное письмо. Цвет чернил – синий. Поставляется в индивидуальной упаковке &amp;#40;пакет&amp;#41;.</t>
   </si>
   <si>
     <t>1005914</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/854/fl2qmlx4j8an34v5rmpd63ib6rzc17fs.jpg</t>
-[...22 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/a35/s3l446txsj1g2andhdau8mu7s39ms4pe.jpg</t>
   </si>
   <si>
     <t>Стержни гелевые STAFF, 135 мм, НАБОР 10 шт.   2 шт. в ПОДАРОК, СИНИЕ, игольчатый узел 0,5 мм, линия письма 0,35 мм, 170412</t>
   </si>
   <si>
     <t>Стержни гелевые STAFF с гелевыми чернилами обеспечивают ровное, комфортное письмо. Подходят к большинству неавтоматических гелевых ручек. Длина стержня составляет 135 мм. Диаметр пишущего узла 0,5 мм создает тонкую линию письма, равную 0,35 мм. Имеет игольчатый наконечник. Цвет чернил – синий. В наборе 12 стержней</t>
   </si>
   <si>
     <t>1005917</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/630/h8ls0yny25ifkoizvlwx4gwcli2pqrb8.jpg</t>
   </si>
   <si>
     <t>Стержни гелевые STAFF, 135 мм, НАБОР 10 шт.   2 шт. в ПОДАРОК, СИНИЕ, стандартный узел 0,5 мм, линия письма 0,35 мм, 170410</t>
   </si>
   <si>
     <t>Стержни гелевые STAFF с гелевыми чернилами обеспечивает ровное, комфортное письмо. Подходят к большинству неавтоматических гелевых ручек. Длина стержня составляет 135 мм. Диаметр пишущего узла 0,5 мм создает тонкую линию письма, равную 0,35 мм. Имеет стандартный наконечник. Цвет чернил – синий. В наборе 12 стержней.</t>
   </si>
   <si>
     <t>1005918</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/bbf/pvywd8j0fn8qacri4pncs1bkm2pgd4t8.jpg</t>
@@ -3698,80 +3470,86 @@
   <si>
     <t>1005919</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/dfc/rszald4nyvp3khj4r2m7z4a4yiqaayj6.jpg</t>
   </si>
   <si>
     <t>Стержни гелевые STAFF, 135 мм, НАБОР 10 шт.   2 шт. в ПОДАРОК, ЧЕРНЫЕ, стандартный наконечник, узел 0,5 мм, линия письма 0,35 мм, 170411</t>
   </si>
   <si>
     <t>Стержни гелевые STAFF с гелевыми чернилами обеспечивают ровное, комфортное письмо. Подходят к большинству неавтоматических гелевых ручек. Длина стержня составляет 135 мм. Диаметр пишущего узла 0,5 мм создает тонкую линию письма, равную 0,35 мм. Имеет стандартный наконечник. Цвет чернил – черный. В наборе 12 стержней.</t>
   </si>
   <si>
     <t>1005920</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/d6e/tskyju7ig36qhlrbu66aaofm07nbtmce.jpg</t>
   </si>
   <si>
     <t>Стержень шарик. INFORMAT тип Parker синий 98 мм 0,7 мм корпус пластик</t>
   </si>
   <si>
     <t>1007456</t>
   </si>
   <si>
-    <t>&lt;a href="/brands/informat/"&gt;INFORMAT&lt;/a&gt;</t>
-[...1 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/c51/9hq3okih8nods2w7dkxgpog502m2u4uf.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;Felicita quot;. ШАРИКОВЫЙ 116 ММ, 0,7 ММ, В БЛИСТЕРЕ, 2 ШТ, СИНИЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;Felicita&amp;quot;. ШАРИКОВЫЙ 116 ММ, 0,7 ММ, В БЛИСТЕРЕ, 2 ШТ, СИНИЙ</t>
   </si>
   <si>
     <t>1008503</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/999/c6ofn0pnjpawmqwydbd5dibcl8x5bp34.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;BasicWrite.Zefir quot; ШАРИКОВЫЙ 138 ММ, 0,5 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;BasicWrite.Zefir&amp;quot; ШАРИКОВЫЙ 138 ММ, 0,5 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>1008504</t>
   </si>
   <si>
+    <t>СТЕРЖЕНЬ  quot;Carrara quot; ШАРИКОВЫЙ, 138 ММ, 0,38 ММ, СИНИЙ</t>
+  </si>
+  <si>
+    <t>СТЕРЖЕНЬ &amp;quot;Carrara&amp;quot; ШАРИКОВЫЙ, 138 ММ, 0,38 ММ, СИНИЙ</t>
+  </si>
+  <si>
+    <t>1008505</t>
+  </si>
+  <si>
     <t>http://anytos.ru//upload/iblock/7df/fny3dyxu98esrb00jix22sca6drerrwh.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;CrystalClick quot; ШАРИКОВЫЙ, 108 ММ, 0,38 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;CrystalClick&amp;quot; ШАРИКОВЫЙ, 108 ММ, 0,38 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>1008506</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/591/vemrv9odpdgwkjqrvs5q6orrs4a5tig1.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;CrystalWrite quot; ШАРИКОВЫЙ 140 ММ, 0.38 ММ, ЧЕРНЫЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;CrystalWrite&amp;quot; ШАРИКОВЫЙ 140 ММ, 0.38 ММ, ЧЕРНЫЙ</t>
   </si>
   <si>
     <t>1008507</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/666/sa2uwb4f3pds555kkm2t0soc1yewab2r.jpeg</t>
@@ -3788,62 +3566,50 @@
   <si>
     <t>http://anytos.ru//upload/iblock/32a/75784n7p065tchb78cfenqrh6bkcmbcd.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;CrystalWrite.Gold quot; ШАРИКОВЫЙ 140 ММ, 0.38 ММ, ЧЕРНЫЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;CrystalWrite.Gold&amp;quot; ШАРИКОВЫЙ 140 ММ, 0.38 ММ, ЧЕРНЫЙ</t>
   </si>
   <si>
     <t>1008509</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/b6c/x2234ey4lpeenw7z4ma44gdyj4mr651l.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;CrystalWrite.Zefir quot; ШАРИКОВЫЙ, 140 ММ, 0,38 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;CrystalWrite.Zefir&amp;quot; ШАРИКОВЫЙ, 140 ММ, 0,38 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>1008510</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/c1a/tose6bzhxw15dc7zmtz5t5663e2no95y.jpeg</t>
-[...10 lines deleted...]
-  <si>
     <t>СТЕРЖЕНЬ  quot;DreamWrite Carrara quot; ШАРИКОВЫЙ 132 ММ, 0.7 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;DreamWrite/Carrara&amp;quot; ШАРИКОВЫЙ 132 ММ, 0.7 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>1008512</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/476/hg3h28gkhq2mqo35c6qnbw218z5wir26.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;FineClick quot; ГЕЛЕВЫЙ 109 ММ, 0,4 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;FineClick&amp;quot; ГЕЛЕВЫЙ 109 ММ, 0,4 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>1008513</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/8d4/jo2872yue4li5exyo780ip2h77106o2d.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;FineClick quot; ГЕЛЕВЫЙ 109 ММ, 0,4 ММ, ЧЕРНЫЙ</t>
@@ -4022,87 +3788,183 @@
   <si>
     <t>1008529</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/8a6/n7rb4dyjnkg8d03vujaa007sli8tahtv.jpeg</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;xPro quot; quot;Primavera quot; ШАРИКОВЫЙ 132 ММ, 1,0 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;xPro&amp;quot;/&amp;quot;Primavera&amp;quot; ШАРИКОВЫЙ 132 ММ, 1,0 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>1008530</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;xPro quot; quot;Primavera quot; ШАРИКОВЫЙ, 136 ММ, 0,5 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ &amp;quot;xPro&amp;quot;/&amp;quot;Primavera&amp;quot; ШАРИКОВЫЙ, 136 ММ, 0,5 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>1008531</t>
   </si>
   <si>
+    <t>http://anytos.ru//upload/iblock/483/p1eraub1k9hh8ozl1d4xqualzblw1wh3.jpg</t>
+  </si>
+  <si>
+    <t>Стержень гелевый 129мм Egoiste, 0,5мм, черный 23-0002</t>
+  </si>
+  <si>
+    <t>Стержень для гелевой ручки Egoiste. Длина 129 мм, диаметр 0.5 мм. Цвет чернил - черный. Внимание! Для самостоятельного подбора расходных материалов необходимо учитывать не только длину корпуса стержня, но и другие параметры: внутренний диаметр ручки, диаметр отверстия ручки и наконечника стержня, расстояние между пишущим узлом и &amp;#39;ушками&amp;#39; &amp;#40;при наличии&amp;#41;, поэтому рекомендуется проверять совместимость ручки и стержня вручную.</t>
+  </si>
+  <si>
+    <t>1009455</t>
+  </si>
+  <si>
     <t>СТЕРЖЕНЬ  quot;UrbanClick quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ , 107 ММ, 0,7 ММ, СИНИЙ</t>
   </si>
   <si>
     <t>Стержень с чернилами на масляной основе разработан для использования в ручках серии UrbanClick ТМ Bruno Visconti. Благодаря уникальному составу чернил, основанному на масле, он плавно скользит по поверхности бумаги, обеспечивая легкое и приятное письмо. Пишущий узел диаметром 0,7 мм формирует изящную линию шириной 0,5 мм. Длина стержня составляет 107 мм, что обеспечивает его оптимальную совместимость с корпусами ручек серии UrbanClick.</t>
   </si>
   <si>
     <t>1009900</t>
   </si>
   <si>
     <t>СТЕРЖЕНЬ  quot;UrbanClick quot; С ЧЕРНИЛАМИ НА МАСЛЯНОЙ ОСНОВЕ , 107 ММ, 0,7 ММ, ЧЕРНЫЙ</t>
   </si>
   <si>
     <t>1009901</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/8d9/tpmmsvbqmlnfaakclivy912iu30oo270.jpg</t>
-[...8 lines deleted...]
-    <t>1010645</t>
+    <t>http://anytos.ru//upload/iblock/044/gksg6jaazrumcsow2pltsyfhjty3p8ge.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый BRAUBERG, КОМПЛЕКТ 20 штук, СИНИЙ, тип PARKER, 98 мм, металлический корпус, линия письма 0,5 мм, 170406</t>
+  </si>
+  <si>
+    <t>Комплект из 20 сменных пластиковых стержней BRAUBERG для автоматических ручек с поворотным или нажимным механизмом типа PARKER. Длина стержня составляет 98 мм. Диаметр пишущего узла – 1,0 мм, что создает ровную линию письма толщиной 0,5 мм. Корпус изготовлен из металла. Стержень оснащен стандартным наконечником. Цвет чернил – синий. Единица продажи – комплект из 20 стержней.</t>
+  </si>
+  <si>
+    <t>1010646</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e28/eb4wwql73xapkdqw27tq2g8p37jqtf4l.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый масляный BRAUBERG, КОМПЛЕКТ 30 штук, СИНИЙ, тип PARKER, 98 мм, пластиковый корпус, линия письма 0,5 мм, 170405</t>
+  </si>
+  <si>
+    <t>Комплект из 30 сменных, пластиковых стержней BRAUBERG для автоматических ручек с поворотным или нажимным механизмом типа PARKER. Технология мягкого письма &amp;quot;FEEL INK&amp;quot; гарантирует лёгкое, чёткое и ровное письмо без усилий. Длина стержня составляет 98 мм. Диаметр пишущего узла 1,0 мм создает ровную линию письма 0,5 мм. Корпус изготовлен из пластика. Имеет стандартный наконечник. Цвет чернил - синий. Единица продажи - комплект из 30 стержней.</t>
+  </si>
+  <si>
+    <t>1010647</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/446/cfy3iulm1nh1v9kab111rvizgf7x5cx9.jpg</t>
+  </si>
+  <si>
+    <t>Стержни шариковые масляные BRAUBERG  quot;WRITING 3.0 quot;, мягкое письмо, 140 мм, КОМПЛЕКТ 10 ШТ., СИНИЕ, игольчатый узел 0,5 мм, 170414</t>
+  </si>
+  <si>
+    <t>Надежный сменный стержень BRAUBERG для шариковых ручек. Набор из 10 классических стержней для шариковых масляных ручек. Преимущество стержня на масляной основе в технологии &amp;quot;WRITING 3.0&amp;quot;, которая обеспечивает плавное и гладкое письмо. Длина стержня – 140 мм. Игольчатый наконечник 0,5 мм создает тонкую линию письма равную 0,25 мм. Стержень идеально подходит к серии ручек BRAUBERG 927 PRO.</t>
+  </si>
+  <si>
+    <t>1012517</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/b58/4nzap7v6yevu9db7wqe39inzi33tlzul.jpg</t>
   </si>
   <si>
     <t>Стержень шариковый масляный MUNHWA  quot;MC Gold quot;, 142 мм, СИНИЙ, узел 0,5 мм, линия письма 0,3 мм, RF-02</t>
   </si>
   <si>
     <t>Стержень шариковый масляный MUNHWA &amp;quot;MC Gold&amp;quot; подходит для ручек других производителей с соответствующими параметрами.</t>
   </si>
   <si>
     <t>1015491</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e97/jvd0banhb5hx31mus13mrfluff1m55qu.jpeg</t>
+  </si>
+  <si>
+    <t>СТЕРЖЕНЬ  quot;Сан-Ремо, Флоренция, Верона, Сиена, Венеция, Неаполь, Милан quot; ШАP. 99 ММ, 0,7 ММ, КРАСНЫЙ</t>
+  </si>
+  <si>
+    <t>СТЕРЖЕНЬ &amp;quot;Сан-Ремо, Флоренция, Верона, Сиена, Венеция, Неаполь, Милан&amp;quot; ШАP. 99 ММ, 0,7 ММ, КРАСНЫЙ</t>
+  </si>
+  <si>
+    <t>1021536</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2c1/8jfig2hi1niwc5w0ahyzolxlbg4m4kh6.jpeg</t>
+  </si>
+  <si>
+    <t>СТЕРЖЕНЬ  quot;BasicClick quot; ШАРИКОВЫЙ 117 ММ, 0.5 ММ, СИНИЙ</t>
+  </si>
+  <si>
+    <t>СТЕРЖЕНЬ &amp;quot;BasicClick&amp;quot; ШАРИКОВЫЙ 117 ММ, 0.5 ММ, СИНИЙ</t>
+  </si>
+  <si>
+    <t>1021537</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f4a/os0y367v229og3n5pjllk60cwqyn5hog.jpeg</t>
+  </si>
+  <si>
+    <t>СТЕРЖЕНЬ  quot;BasicClick quot; ШАРИКОВЫЙ 117 ММ, 0.5 ММ, ЧЕРНЫЙ</t>
+  </si>
+  <si>
+    <t>СТЕРЖЕНЬ &amp;quot;BasicClick&amp;quot; ШАРИКОВЫЙ 117 ММ, 0.5 ММ, ЧЕРНЫЙ</t>
+  </si>
+  <si>
+    <t>1021538</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7b9/yv70zi13wq05mjdxqg4b0gi1t1lc4e3j.jpeg</t>
+  </si>
+  <si>
+    <t>СТЕРЖЕНЬ  quot;ImageClick quot; ШАРИКОВЫЙ 107 ММ, 1.0 ММ, СИНИЙ</t>
+  </si>
+  <si>
+    <t>СТЕРЖЕНЬ &amp;quot;ImageClick&amp;quot; ШАРИКОВЫЙ 107 ММ, 1.0 ММ, СИНИЙ</t>
+  </si>
+  <si>
+    <t>1021539</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/041/gvsyhjvwzine8g8uondqir62sy4pa05v.jpg</t>
+  </si>
+  <si>
+    <t>Стержень шариковый Berlingo  quot;Starlight quot;,  quot;Funline quot;, синий, 140 мм., 0,7мм. CSb_70250</t>
+  </si>
+  <si>
+    <t>Стержень шариковый Berlingo, 0,7&amp;nbsp;&amp;nbsp;мм, с игольчатым наконечником. Цвет чернил - синий. Длина стержня&amp;nbsp;&amp;nbsp;- 140 мм. Подходит для ручек &amp;quot;Starlight&amp;quot;, &amp;quot;Funline&amp;quot;. Упаковка в картонную коробку по 50 шт., каждый стержень с индивидуальном пакетике с европодвесом.</t>
+  </si>
+  <si>
+    <t>370655</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -4429,57 +4291,57 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M339"/>
+  <dimension ref="A1:M329"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="G339" sqref="G339"/>
+      <selection pane="bottomRight" activeCell="J329" sqref="J329"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="24" customWidth="true" style="0"/>
     <col min="4" max="4" width="24" customWidth="true" style="0"/>
     <col min="5" max="5" width="24" customWidth="true" style="0"/>
     <col min="6" max="6" width="24" customWidth="true" style="0"/>
     <col min="7" max="7" width="24" customWidth="true" style="0"/>
     <col min="8" max="8" width="24" customWidth="true" style="0"/>
     <col min="9" max="9" width="24" customWidth="true" style="0"/>
     <col min="10" max="10" width="24" customWidth="true" style="0"/>
     <col min="11" max="11" width="24" customWidth="true" style="0"/>
     <col min="12" max="12" width="24" customWidth="true" style="0"/>
     <col min="13" max="13" width="24" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:13" customHeight="1" ht="18" s="2" customFormat="1">
       <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>1</v>
       </c>
@@ -4505,7702 +4367,10436 @@
         <v>8</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="E4" s="3">
+        <v>7.27</v>
+      </c>
+      <c r="F4" s="3">
+        <v>7.83</v>
+      </c>
+      <c r="G4" s="3">
+        <v>8.38</v>
+      </c>
+      <c r="H4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="I4" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="J4" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E5" s="3" t="s">
+      <c r="E5" s="3">
+        <v>4.63</v>
+      </c>
+      <c r="F5" s="3">
+        <v>4.98</v>
+      </c>
+      <c r="G5" s="3">
+        <v>5.34</v>
+      </c>
+      <c r="H5" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="I5" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="G5" s="3" t="s">
-        <v>18</v>
+      <c r="J5" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A6" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="3">
+        <v>4.63</v>
+      </c>
+      <c r="F6" s="3">
+        <v>4.98</v>
+      </c>
+      <c r="G6" s="3">
+        <v>5.34</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J6" s="3" t="s">
         <v>24</v>
-      </c>
-[...16 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="C7" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C7" s="1"/>
       <c r="D7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E7" s="3" t="s">
+      <c r="E7" s="3">
+        <v>4.49</v>
+      </c>
+      <c r="F7" s="3">
+        <v>4.83</v>
+      </c>
+      <c r="G7" s="3">
+        <v>5.17</v>
+      </c>
+      <c r="H7" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="F7" s="3" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="I7" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A8" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="C8" s="1" t="s">
         <v>34</v>
       </c>
+      <c r="C8" s="1"/>
       <c r="D8" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E8" s="3" t="s">
+      <c r="E8" s="3">
+        <v>5.79</v>
+      </c>
+      <c r="F8" s="3">
+        <v>6.23</v>
+      </c>
+      <c r="G8" s="3">
+        <v>6.67</v>
+      </c>
+      <c r="H8" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="F8" s="3" t="s">
-[...3 lines deleted...]
-        <v>36</v>
+      <c r="I8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="C9" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C9" s="1"/>
       <c r="D9" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E9" s="3" t="s">
+      <c r="E9" s="3">
+        <v>5.79</v>
+      </c>
+      <c r="F9" s="3">
+        <v>6.23</v>
+      </c>
+      <c r="G9" s="3">
+        <v>6.67</v>
+      </c>
+      <c r="H9" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="F9" s="3" t="s">
+      <c r="I9" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="G9" s="3" t="s">
+      <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E10" s="3" t="s">
+      <c r="E10" s="3">
+        <v>5.79</v>
+      </c>
+      <c r="F10" s="3">
+        <v>6.23</v>
+      </c>
+      <c r="G10" s="3">
+        <v>6.67</v>
+      </c>
+      <c r="H10" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="F10" s="3" t="s">
+      <c r="I10" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="G10" s="3" t="s">
+      <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E11" s="3" t="s">
+      <c r="E11" s="3">
+        <v>79.65</v>
+      </c>
+      <c r="F11" s="3">
+        <v>85.78</v>
+      </c>
+      <c r="G11" s="3">
+        <v>91.91</v>
+      </c>
+      <c r="H11" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="F11" s="3" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="I11" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="J11" s="3" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A12" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" s="3">
+        <v>79.65</v>
+      </c>
+      <c r="F12" s="3">
+        <v>85.78</v>
+      </c>
+      <c r="G12" s="3">
+        <v>91.91</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="I12" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="J12" s="3" t="s">
         <v>49</v>
-      </c>
-[...13 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A13" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="C13" s="1"/>
+      <c r="D13" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" s="3">
+        <v>46.44</v>
+      </c>
+      <c r="F13" s="3">
+        <v>50.01</v>
+      </c>
+      <c r="G13" s="3">
+        <v>53.58</v>
+      </c>
+      <c r="H13" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="D13" s="1" t="s">
-[...9 lines deleted...]
-        <v>53</v>
+      <c r="I13" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="J13" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A14" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="C14" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C14" s="1"/>
       <c r="D14" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E14" s="3" t="s">
+      <c r="E14" s="3">
+        <v>46.44</v>
+      </c>
+      <c r="F14" s="3">
+        <v>50.01</v>
+      </c>
+      <c r="G14" s="3">
+        <v>53.58</v>
+      </c>
+      <c r="H14" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="F14" s="3" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="I14" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A15" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="C15" s="1"/>
+      <c r="D15" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="3">
+        <v>14.49</v>
+      </c>
+      <c r="F15" s="3">
+        <v>15.61</v>
+      </c>
+      <c r="G15" s="3">
+        <v>16.73</v>
+      </c>
+      <c r="H15" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="D15" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="3" t="s">
+      <c r="I15" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="F15" s="3" t="s">
-[...3 lines deleted...]
-        <v>53</v>
+      <c r="J15" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A16" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C16" s="1"/>
+      <c r="C16" s="1" t="s">
+        <v>67</v>
+      </c>
       <c r="D16" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E16" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="3" t="s">
+      <c r="E16" s="3">
+        <v>19.89</v>
+      </c>
+      <c r="F16" s="3">
+        <v>21.42</v>
+      </c>
+      <c r="G16" s="3">
+        <v>22.95</v>
+      </c>
+      <c r="H16" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="G16" s="3" t="s">
-        <v>28</v>
+      <c r="I16" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A17" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="3">
+        <v>27.3</v>
+      </c>
+      <c r="F17" s="3">
+        <v>29.4</v>
+      </c>
+      <c r="G17" s="3">
+        <v>31.5</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="J17" s="3" t="s">
         <v>69</v>
-      </c>
-[...16 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A18" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E18" s="3" t="s">
+      <c r="E18" s="3">
+        <v>19.07</v>
+      </c>
+      <c r="F18" s="3">
+        <v>20.54</v>
+      </c>
+      <c r="G18" s="3">
+        <v>22</v>
+      </c>
+      <c r="H18" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="F18" s="3" t="s">
-[...3 lines deleted...]
-        <v>73</v>
+      <c r="I18" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A19" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="C19" s="1"/>
+      <c r="D19" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E19" s="3">
+        <v>35.53</v>
+      </c>
+      <c r="F19" s="3">
+        <v>38.26</v>
+      </c>
+      <c r="G19" s="3">
+        <v>40.99</v>
+      </c>
+      <c r="H19" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="D19" s="1" t="s">
-[...9 lines deleted...]
-        <v>73</v>
+      <c r="I19" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A20" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B20" s="1" t="s">
+      <c r="C20" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C20" s="1"/>
       <c r="D20" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E20" s="3" t="s">
+      <c r="E20" s="3">
+        <v>37.01</v>
+      </c>
+      <c r="F20" s="3">
+        <v>39.86</v>
+      </c>
+      <c r="G20" s="3">
+        <v>42.7</v>
+      </c>
+      <c r="H20" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="F20" s="3" t="s">
-[...3 lines deleted...]
-        <v>73</v>
+      <c r="I20" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A21" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E21" s="3">
+        <v>49.84</v>
+      </c>
+      <c r="F21" s="3">
+        <v>53.68</v>
+      </c>
+      <c r="G21" s="3">
+        <v>57.51</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="I21" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="B21" s="1" t="s">
-[...15 lines deleted...]
-        <v>28</v>
+      <c r="J21" s="3" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A22" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E22" s="3">
+        <v>49.84</v>
+      </c>
+      <c r="F22" s="3">
+        <v>53.68</v>
+      </c>
+      <c r="G22" s="3">
+        <v>57.51</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J22" s="3" t="s">
         <v>90</v>
-      </c>
-[...16 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A23" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E23" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G23" s="3" t="s">
+      <c r="E23" s="3">
+        <v>26.27</v>
+      </c>
+      <c r="F23" s="3">
+        <v>28.29</v>
+      </c>
+      <c r="G23" s="3">
+        <v>30.32</v>
+      </c>
+      <c r="H23" s="3" t="s">
         <v>98</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="J23" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A24" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E24" s="3">
+        <v>25.01</v>
+      </c>
+      <c r="F24" s="3">
+        <v>26.94</v>
+      </c>
+      <c r="G24" s="3">
+        <v>28.86</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="I24" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="B24" s="1" t="s">
-[...15 lines deleted...]
-        <v>98</v>
+      <c r="J24" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A25" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B25" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E25" s="3">
+        <v>25.01</v>
+      </c>
+      <c r="F25" s="3">
+        <v>26.94</v>
+      </c>
+      <c r="G25" s="3">
+        <v>28.86</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="J25" s="3" t="s">
         <v>104</v>
-      </c>
-[...13 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A26" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E26" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G26" s="3" t="s">
+      <c r="E26" s="3">
+        <v>25.01</v>
+      </c>
+      <c r="F26" s="3">
+        <v>26.94</v>
+      </c>
+      <c r="G26" s="3">
+        <v>28.86</v>
+      </c>
+      <c r="H26" s="3" t="s">
         <v>112</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A27" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E27" s="3" t="s">
+      <c r="E27" s="3">
+        <v>171.16</v>
+      </c>
+      <c r="F27" s="3">
+        <v>184.32</v>
+      </c>
+      <c r="G27" s="3">
+        <v>197.49</v>
+      </c>
+      <c r="H27" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="F27" s="3" t="s">
-[...3 lines deleted...]
-        <v>112</v>
+      <c r="I27" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A28" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E28" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E28" s="3">
+        <v>8.74</v>
+      </c>
+      <c r="F28" s="3">
+        <v>9.41</v>
+      </c>
+      <c r="G28" s="3">
+        <v>10.08</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A29" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E29" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F29" s="3" t="s">
+      <c r="E29" s="3">
+        <v>8.33</v>
+      </c>
+      <c r="F29" s="3">
+        <v>8.97</v>
+      </c>
+      <c r="G29" s="3">
+        <v>9.62</v>
+      </c>
+      <c r="H29" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="G29" s="3" t="s">
-        <v>112</v>
+      <c r="I29" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A30" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C30" s="1"/>
+      <c r="C30" s="1" t="s">
+        <v>128</v>
+      </c>
       <c r="D30" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E30" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G30" s="3" t="s">
+      <c r="E30" s="3">
+        <v>8.12</v>
+      </c>
+      <c r="F30" s="3">
+        <v>8.75</v>
+      </c>
+      <c r="G30" s="3">
+        <v>9.38</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A31" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="C31" s="1" t="s">
         <v>131</v>
       </c>
+      <c r="C31" s="1"/>
       <c r="D31" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E31" s="3" t="s">
+      <c r="E31" s="3">
+        <v>20.98</v>
+      </c>
+      <c r="F31" s="3">
+        <v>22.6</v>
+      </c>
+      <c r="G31" s="3">
+        <v>24.21</v>
+      </c>
+      <c r="H31" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="F31" s="3" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="I31" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A32" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="C32" s="1"/>
+      <c r="D32" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E32" s="3">
+        <v>20.98</v>
+      </c>
+      <c r="F32" s="3">
+        <v>22.6</v>
+      </c>
+      <c r="G32" s="3">
+        <v>24.21</v>
+      </c>
+      <c r="H32" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="D32" s="1" t="s">
-[...9 lines deleted...]
-        <v>18</v>
+      <c r="I32" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A33" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B33" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="B33" s="1" t="s">
+      <c r="C33" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="D33" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E33" s="3">
+        <v>17.05</v>
+      </c>
+      <c r="F33" s="3">
+        <v>18.36</v>
+      </c>
+      <c r="G33" s="3">
+        <v>20.33</v>
+      </c>
+      <c r="H33" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="D33" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E33" s="3" t="s">
+      <c r="I33" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="F33" s="3" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="J33" s="3" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A34" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="C34" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>144</v>
+      </c>
       <c r="D34" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E34" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E34" s="3">
+        <v>148.24</v>
+      </c>
+      <c r="F34" s="3">
+        <v>159.65</v>
+      </c>
+      <c r="G34" s="3">
+        <v>176.75</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A35" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="C35" s="1"/>
+        <v>147</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>148</v>
+      </c>
       <c r="D35" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E35" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E35" s="3">
+        <v>17.09</v>
+      </c>
+      <c r="F35" s="3">
+        <v>18.4</v>
+      </c>
+      <c r="G35" s="3">
+        <v>20.37</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A36" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E36" s="3" t="s">
-[...6 lines deleted...]
-        <v>152</v>
+      <c r="E36" s="3">
+        <v>17.09</v>
+      </c>
+      <c r="F36" s="3">
+        <v>18.4</v>
+      </c>
+      <c r="G36" s="3">
+        <v>20.37</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A37" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E37" s="3" t="s">
+      <c r="E37" s="3">
+        <v>20.39</v>
+      </c>
+      <c r="F37" s="3">
+        <v>21.96</v>
+      </c>
+      <c r="G37" s="3">
+        <v>24.31</v>
+      </c>
+      <c r="H37" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="F37" s="3" t="s">
-[...3 lines deleted...]
-        <v>112</v>
+      <c r="I37" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A38" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E38" s="3" t="s">
+      <c r="E38" s="3">
+        <v>17.09</v>
+      </c>
+      <c r="F38" s="3">
+        <v>18.4</v>
+      </c>
+      <c r="G38" s="3">
+        <v>20.37</v>
+      </c>
+      <c r="H38" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="F38" s="3" t="s">
-[...3 lines deleted...]
-        <v>152</v>
+      <c r="I38" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A39" s="1" t="s">
         <v>161</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E39" s="3" t="s">
+      <c r="E39" s="3">
+        <v>17.09</v>
+      </c>
+      <c r="F39" s="3">
+        <v>18.4</v>
+      </c>
+      <c r="G39" s="3">
+        <v>20.37</v>
+      </c>
+      <c r="H39" s="3" t="s">
         <v>164</v>
       </c>
-      <c r="F39" s="3" t="s">
-[...3 lines deleted...]
-        <v>152</v>
+      <c r="I39" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A40" s="1" t="s">
         <v>165</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E40" s="3" t="s">
+      <c r="E40" s="3">
+        <v>22.89</v>
+      </c>
+      <c r="F40" s="3">
+        <v>24.64</v>
+      </c>
+      <c r="G40" s="3">
+        <v>27.28</v>
+      </c>
+      <c r="H40" s="3" t="s">
         <v>167</v>
       </c>
-      <c r="F40" s="3" t="s">
-[...3 lines deleted...]
-        <v>152</v>
+      <c r="I40" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A41" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>169</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E41" s="3" t="s">
+      <c r="E41" s="3">
+        <v>17.09</v>
+      </c>
+      <c r="F41" s="3">
+        <v>18.4</v>
+      </c>
+      <c r="G41" s="3">
+        <v>20.37</v>
+      </c>
+      <c r="H41" s="3" t="s">
         <v>171</v>
       </c>
-      <c r="F41" s="3" t="s">
-[...3 lines deleted...]
-        <v>152</v>
+      <c r="I41" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>172</v>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A42" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E42" s="3" t="s">
+      <c r="E42" s="3">
+        <v>10.47</v>
+      </c>
+      <c r="F42" s="3">
+        <v>11.28</v>
+      </c>
+      <c r="G42" s="3">
+        <v>12.48</v>
+      </c>
+      <c r="H42" s="3" t="s">
         <v>175</v>
       </c>
-      <c r="F42" s="3" t="s">
-[...3 lines deleted...]
-        <v>152</v>
+      <c r="I42" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A43" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>177</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E43" s="3" t="s">
+      <c r="E43" s="3">
+        <v>17.09</v>
+      </c>
+      <c r="F43" s="3">
+        <v>18.4</v>
+      </c>
+      <c r="G43" s="3">
+        <v>20.37</v>
+      </c>
+      <c r="H43" s="3" t="s">
         <v>179</v>
       </c>
-      <c r="F43" s="3" t="s">
-[...3 lines deleted...]
-        <v>152</v>
+      <c r="I43" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>172</v>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A44" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E44" s="3" t="s">
-[...6 lines deleted...]
-        <v>152</v>
+      <c r="E44" s="3">
+        <v>14.43</v>
+      </c>
+      <c r="F44" s="3">
+        <v>15.54</v>
+      </c>
+      <c r="G44" s="3">
+        <v>17.21</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A45" s="1" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B45" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E45" s="3">
+        <v>16.81</v>
+      </c>
+      <c r="F45" s="3">
+        <v>18.11</v>
+      </c>
+      <c r="G45" s="3">
+        <v>20.05</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="I45" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="C45" s="1" t="s">
-[...12 lines deleted...]
-        <v>152</v>
+      <c r="J45" s="3" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A46" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E46" s="3" t="s">
-[...6 lines deleted...]
-        <v>152</v>
+      <c r="E46" s="3">
+        <v>16.81</v>
+      </c>
+      <c r="F46" s="3">
+        <v>18.11</v>
+      </c>
+      <c r="G46" s="3">
+        <v>20.05</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A47" s="1" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E47" s="3" t="s">
-[...6 lines deleted...]
-        <v>152</v>
+      <c r="E47" s="3">
+        <v>31.48</v>
+      </c>
+      <c r="F47" s="3">
+        <v>33.9</v>
+      </c>
+      <c r="G47" s="3">
+        <v>37.53</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>197</v>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A48" s="1" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E48" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E48" s="3">
+        <v>31.48</v>
+      </c>
+      <c r="F48" s="3">
+        <v>33.9</v>
+      </c>
+      <c r="G48" s="3">
+        <v>37.53</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A49" s="1" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E49" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E49" s="3">
+        <v>124.35</v>
+      </c>
+      <c r="F49" s="3">
+        <v>129.25</v>
+      </c>
+      <c r="G49" s="3">
+        <v>138.06</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J49" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A50" s="1" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E50" s="3" t="s">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="E50" s="3">
+        <v>129</v>
+      </c>
+      <c r="F50" s="3">
+        <v>134.08</v>
+      </c>
+      <c r="G50" s="3">
+        <v>143.22</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A51" s="1" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E51" s="3" t="s">
-[...6 lines deleted...]
-        <v>211</v>
+      <c r="E51" s="3">
+        <v>129.03</v>
+      </c>
+      <c r="F51" s="3">
+        <v>134.11</v>
+      </c>
+      <c r="G51" s="3">
+        <v>143.26</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A52" s="1" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E52" s="3" t="s">
-[...6 lines deleted...]
-        <v>216</v>
+      <c r="E52" s="3">
+        <v>14.94</v>
+      </c>
+      <c r="F52" s="3">
+        <v>15.52</v>
+      </c>
+      <c r="G52" s="3">
+        <v>16.58</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J52" s="3" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A53" s="1" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E53" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E53" s="3">
+        <v>134.03</v>
+      </c>
+      <c r="F53" s="3">
+        <v>139.3</v>
+      </c>
+      <c r="G53" s="3">
+        <v>148.8</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="I53" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A54" s="1" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E54" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E54" s="3">
+        <v>136.29</v>
+      </c>
+      <c r="F54" s="3">
+        <v>141.66</v>
+      </c>
+      <c r="G54" s="3">
+        <v>151.32</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J54" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A55" s="1" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E55" s="3" t="s">
-[...6 lines deleted...]
-        <v>229</v>
+      <c r="E55" s="3">
+        <v>134.03</v>
+      </c>
+      <c r="F55" s="3">
+        <v>139.3</v>
+      </c>
+      <c r="G55" s="3">
+        <v>148.8</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="I55" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J55" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A56" s="1" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E56" s="3" t="s">
-[...6 lines deleted...]
-        <v>53</v>
+      <c r="E56" s="3">
+        <v>82.78</v>
+      </c>
+      <c r="F56" s="3">
+        <v>86.04</v>
+      </c>
+      <c r="G56" s="3">
+        <v>91.91</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="I56" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J56" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A57" s="1" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E57" s="3" t="s">
-[...6 lines deleted...]
-        <v>211</v>
+      <c r="E57" s="3">
+        <v>82.76</v>
+      </c>
+      <c r="F57" s="3">
+        <v>86.02</v>
+      </c>
+      <c r="G57" s="3">
+        <v>91.89</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="I57" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J57" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A58" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E58" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E58" s="3">
+        <v>82.78</v>
+      </c>
+      <c r="F58" s="3">
+        <v>86.04</v>
+      </c>
+      <c r="G58" s="3">
+        <v>91.91</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="I58" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J58" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A59" s="1" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E59" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E59" s="3">
+        <v>89.72</v>
+      </c>
+      <c r="F59" s="3">
+        <v>93.25</v>
+      </c>
+      <c r="G59" s="3">
+        <v>99.61</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="I59" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J59" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A60" s="1" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E60" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E60" s="3">
+        <v>91.21</v>
+      </c>
+      <c r="F60" s="3">
+        <v>94.8</v>
+      </c>
+      <c r="G60" s="3">
+        <v>101.27</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="I60" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J60" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A61" s="1" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E61" s="3" t="s">
-[...3 lines deleted...]
-        <v>254</v>
+      <c r="E61" s="3">
+        <v>9.54</v>
+      </c>
+      <c r="F61" s="3">
+        <v>9.92</v>
+      </c>
+      <c r="G61" s="3">
+        <v>10.59</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="I61" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J61" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A62" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E62" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E62" s="3">
+        <v>9.54</v>
+      </c>
+      <c r="F62" s="3">
+        <v>9.92</v>
+      </c>
+      <c r="G62" s="3">
+        <v>10.59</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="I62" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J62" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A63" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E63" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E63" s="3">
+        <v>19.28</v>
+      </c>
+      <c r="F63" s="3">
+        <v>20.04</v>
+      </c>
+      <c r="G63" s="3">
+        <v>21.41</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="I63" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J63" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A64" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E64" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E64" s="3">
+        <v>9.54</v>
+      </c>
+      <c r="F64" s="3">
+        <v>9.92</v>
+      </c>
+      <c r="G64" s="3">
+        <v>10.59</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="I64" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J64" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A65" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E65" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E65" s="3">
+        <v>124.67</v>
+      </c>
+      <c r="F65" s="3">
+        <v>129.58</v>
+      </c>
+      <c r="G65" s="3">
+        <v>138.41</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="I65" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="J65" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A66" s="1" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E66" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E66" s="3">
+        <v>100.97</v>
+      </c>
+      <c r="F66" s="3">
+        <v>104.95</v>
+      </c>
+      <c r="G66" s="3">
+        <v>112.1</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J66" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A67" s="1" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E67" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E67" s="3">
+        <v>100.97</v>
+      </c>
+      <c r="F67" s="3">
+        <v>104.95</v>
+      </c>
+      <c r="G67" s="3">
+        <v>112.1</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="I67" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J67" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A68" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E68" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E68" s="3">
+        <v>100.97</v>
+      </c>
+      <c r="F68" s="3">
+        <v>104.95</v>
+      </c>
+      <c r="G68" s="3">
+        <v>112.1</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="I68" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J68" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A69" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E69" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E69" s="3">
+        <v>4.93</v>
+      </c>
+      <c r="F69" s="3">
+        <v>5.12</v>
+      </c>
+      <c r="G69" s="3">
+        <v>5.47</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="I69" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J69" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A70" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E70" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F70" s="3" t="s">
+      <c r="E70" s="3">
+        <v>4.93</v>
+      </c>
+      <c r="F70" s="3">
+        <v>5.12</v>
+      </c>
+      <c r="G70" s="3">
+        <v>5.47</v>
+      </c>
+      <c r="H70" s="3" t="s">
         <v>291</v>
       </c>
-      <c r="G70" s="3" t="s">
-        <v>112</v>
+      <c r="I70" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J70" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A71" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>293</v>
       </c>
       <c r="C71" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E71" s="3">
+        <v>5.33</v>
+      </c>
+      <c r="F71" s="3">
+        <v>5.54</v>
+      </c>
+      <c r="G71" s="3">
+        <v>5.92</v>
+      </c>
+      <c r="H71" s="3" t="s">
         <v>294</v>
       </c>
-      <c r="D71" s="1" t="s">
-[...9 lines deleted...]
-        <v>112</v>
+      <c r="I71" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J71" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A72" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B72" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="B72" s="1" t="s">
+      <c r="C72" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="C72" s="1" t="s">
+      <c r="D72" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E72" s="3">
+        <v>136.26</v>
+      </c>
+      <c r="F72" s="3">
+        <v>141.62</v>
+      </c>
+      <c r="G72" s="3">
+        <v>151.28</v>
+      </c>
+      <c r="H72" s="3" t="s">
         <v>298</v>
       </c>
-      <c r="D72" s="1" t="s">
-[...9 lines deleted...]
-        <v>112</v>
+      <c r="I72" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J72" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A73" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B73" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="B73" s="1" t="s">
+      <c r="C73" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="C73" s="1" t="s">
+      <c r="D73" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E73" s="3">
+        <v>136.29</v>
+      </c>
+      <c r="F73" s="3">
+        <v>141.66</v>
+      </c>
+      <c r="G73" s="3">
+        <v>151.32</v>
+      </c>
+      <c r="H73" s="3" t="s">
         <v>302</v>
       </c>
-      <c r="D73" s="1" t="s">
-[...9 lines deleted...]
-        <v>112</v>
+      <c r="I73" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J73" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A74" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B74" s="1" t="s">
         <v>304</v>
       </c>
-      <c r="B74" s="1" t="s">
+      <c r="C74" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="C74" s="1" t="s">
+      <c r="D74" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E74" s="3">
+        <v>5.26</v>
+      </c>
+      <c r="F74" s="3">
+        <v>5.47</v>
+      </c>
+      <c r="G74" s="3">
+        <v>5.84</v>
+      </c>
+      <c r="H74" s="3" t="s">
         <v>306</v>
       </c>
-      <c r="D74" s="1" t="s">
-[...9 lines deleted...]
-        <v>73</v>
+      <c r="I74" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J74" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A75" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C75" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="B75" s="1" t="s">
+      <c r="D75" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E75" s="3">
+        <v>6.25</v>
+      </c>
+      <c r="F75" s="3">
+        <v>6.5</v>
+      </c>
+      <c r="G75" s="3">
+        <v>6.94</v>
+      </c>
+      <c r="H75" s="3" t="s">
         <v>310</v>
       </c>
-      <c r="C75" s="1" t="s">
-[...12 lines deleted...]
-        <v>112</v>
+      <c r="I75" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J75" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A76" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C76" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="B76" s="1" t="s">
+      <c r="D76" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E76" s="3">
+        <v>4.66</v>
+      </c>
+      <c r="F76" s="3">
+        <v>4.84</v>
+      </c>
+      <c r="G76" s="3">
+        <v>5.17</v>
+      </c>
+      <c r="H76" s="3" t="s">
         <v>314</v>
       </c>
-      <c r="C76" s="1" t="s">
-[...12 lines deleted...]
-        <v>112</v>
+      <c r="I76" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J76" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A77" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C77" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="B77" s="1" t="s">
+      <c r="D77" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E77" s="3">
+        <v>6.5</v>
+      </c>
+      <c r="F77" s="3">
+        <v>6.76</v>
+      </c>
+      <c r="G77" s="3">
+        <v>7.22</v>
+      </c>
+      <c r="H77" s="3" t="s">
         <v>318</v>
       </c>
-      <c r="C77" s="1" t="s">
-[...12 lines deleted...]
-        <v>112</v>
+      <c r="I77" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J77" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A78" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B78" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="B78" s="1" t="s">
+      <c r="C78" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="C78" s="1" t="s">
+      <c r="D78" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E78" s="3">
+        <v>5.18</v>
+      </c>
+      <c r="F78" s="3">
+        <v>5.39</v>
+      </c>
+      <c r="G78" s="3">
+        <v>5.76</v>
+      </c>
+      <c r="H78" s="3" t="s">
         <v>322</v>
       </c>
-      <c r="D78" s="1" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="I78" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J78" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A79" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B79" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="B79" s="1" t="s">
+      <c r="C79" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="C79" s="1" t="s">
+      <c r="D79" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E79" s="3">
+        <v>5.18</v>
+      </c>
+      <c r="F79" s="3">
+        <v>5.39</v>
+      </c>
+      <c r="G79" s="3">
+        <v>5.76</v>
+      </c>
+      <c r="H79" s="3" t="s">
         <v>326</v>
       </c>
-      <c r="D79" s="1" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="I79" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J79" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A80" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="C80" s="1" t="s">
         <v>328</v>
       </c>
-      <c r="B80" s="1" t="s">
+      <c r="D80" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E80" s="3">
+        <v>5.18</v>
+      </c>
+      <c r="F80" s="3">
+        <v>5.39</v>
+      </c>
+      <c r="G80" s="3">
+        <v>5.76</v>
+      </c>
+      <c r="H80" s="3" t="s">
         <v>329</v>
       </c>
-      <c r="C80" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="I80" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J80" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A81" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="B81" s="1" t="s">
         <v>331</v>
       </c>
-      <c r="B81" s="1" t="s">
+      <c r="C81" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="C81" s="1" t="s">
+      <c r="D81" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E81" s="3">
+        <v>3.19</v>
+      </c>
+      <c r="F81" s="3">
+        <v>3.31</v>
+      </c>
+      <c r="G81" s="3">
+        <v>3.54</v>
+      </c>
+      <c r="H81" s="3" t="s">
         <v>333</v>
       </c>
-      <c r="D81" s="1" t="s">
-[...9 lines deleted...]
-        <v>112</v>
+      <c r="I81" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J81" s="3" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A82" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="B82" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="B82" s="1" t="s">
+      <c r="C82" s="1" t="s">
         <v>336</v>
       </c>
-      <c r="C82" s="1" t="s">
+      <c r="D82" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E82" s="3">
+        <v>5.4</v>
+      </c>
+      <c r="F82" s="3">
+        <v>5.61</v>
+      </c>
+      <c r="G82" s="3">
+        <v>5.99</v>
+      </c>
+      <c r="H82" s="3" t="s">
         <v>337</v>
       </c>
-      <c r="D82" s="1" t="s">
-[...9 lines deleted...]
-        <v>112</v>
+      <c r="I82" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J82" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A83" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="B83" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="B83" s="1" t="s">
+      <c r="C83" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="C83" s="1" t="s">
+      <c r="D83" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E83" s="3">
+        <v>50.77</v>
+      </c>
+      <c r="F83" s="3">
+        <v>52.77</v>
+      </c>
+      <c r="G83" s="3">
+        <v>56.37</v>
+      </c>
+      <c r="H83" s="3" t="s">
         <v>341</v>
       </c>
-      <c r="D83" s="1" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="I83" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J83" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A84" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B84" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="B84" s="1" t="s">
+      <c r="C84" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="C84" s="1" t="s">
+      <c r="D84" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E84" s="3">
+        <v>4.84</v>
+      </c>
+      <c r="F84" s="3">
+        <v>5.04</v>
+      </c>
+      <c r="G84" s="3">
+        <v>5.38</v>
+      </c>
+      <c r="H84" s="3" t="s">
         <v>345</v>
       </c>
-      <c r="D84" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E84" s="3" t="s">
+      <c r="I84" s="3" t="s">
         <v>346</v>
       </c>
-      <c r="F84" s="3" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="J84" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A85" s="1" t="s">
         <v>347</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>348</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E85" s="3" t="s">
+      <c r="E85" s="3">
+        <v>4.81</v>
+      </c>
+      <c r="F85" s="3">
+        <v>5</v>
+      </c>
+      <c r="G85" s="3">
+        <v>5.34</v>
+      </c>
+      <c r="H85" s="3" t="s">
         <v>350</v>
       </c>
-      <c r="F85" s="3" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="I85" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J85" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A86" s="1" t="s">
         <v>351</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>353</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E86" s="3" t="s">
+      <c r="E86" s="3">
+        <v>4.81</v>
+      </c>
+      <c r="F86" s="3">
+        <v>5</v>
+      </c>
+      <c r="G86" s="3">
+        <v>5.34</v>
+      </c>
+      <c r="H86" s="3" t="s">
         <v>354</v>
       </c>
-      <c r="F86" s="3" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="I86" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J86" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A87" s="1" t="s">
         <v>355</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>356</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>357</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E87" s="3" t="s">
+      <c r="E87" s="3">
+        <v>48.31</v>
+      </c>
+      <c r="F87" s="3">
+        <v>50.21</v>
+      </c>
+      <c r="G87" s="3">
+        <v>53.63</v>
+      </c>
+      <c r="H87" s="3" t="s">
         <v>358</v>
       </c>
-      <c r="F87" s="3" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="I87" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="J87" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A88" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E88" s="3">
+        <v>48.27</v>
+      </c>
+      <c r="F88" s="3">
+        <v>50.17</v>
+      </c>
+      <c r="G88" s="3">
+        <v>53.6</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="I88" s="3" t="s">
         <v>359</v>
       </c>
-      <c r="B88" s="1" t="s">
-[...15 lines deleted...]
-        <v>28</v>
+      <c r="J88" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A89" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>364</v>
-[...1 lines deleted...]
-      <c r="C89" s="1" t="s">
         <v>365</v>
       </c>
+      <c r="C89" s="1"/>
       <c r="D89" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E89" s="3" t="s">
+      <c r="E89" s="3">
+        <v>3.77</v>
+      </c>
+      <c r="F89" s="3">
+        <v>3.92</v>
+      </c>
+      <c r="G89" s="3">
+        <v>4.19</v>
+      </c>
+      <c r="H89" s="3" t="s">
         <v>366</v>
       </c>
-      <c r="F89" s="3" t="s">
-[...3 lines deleted...]
-        <v>36</v>
+      <c r="I89" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A90" s="1" t="s">
         <v>367</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>368</v>
       </c>
-      <c r="C90" s="1" t="s">
+      <c r="C90" s="1"/>
+      <c r="D90" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E90" s="3">
+        <v>7.17</v>
+      </c>
+      <c r="F90" s="3">
+        <v>7.46</v>
+      </c>
+      <c r="G90" s="3">
+        <v>7.97</v>
+      </c>
+      <c r="H90" s="3" t="s">
         <v>369</v>
       </c>
-      <c r="D90" s="1" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="I90" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A91" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="B91" s="1" t="s">
         <v>371</v>
       </c>
-      <c r="B91" s="1" t="s">
+      <c r="C91" s="1" t="s">
         <v>372</v>
       </c>
-      <c r="C91" s="1" t="s">
+      <c r="D91" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E91" s="3">
+        <v>88.7</v>
+      </c>
+      <c r="F91" s="3">
+        <v>92.19</v>
+      </c>
+      <c r="G91" s="3">
+        <v>98.48</v>
+      </c>
+      <c r="H91" s="3" t="s">
         <v>373</v>
       </c>
-      <c r="D91" s="1" t="s">
-[...9 lines deleted...]
-        <v>112</v>
+      <c r="I91" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J91" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A92" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="B92" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="B92" s="1" t="s">
+      <c r="C92" s="1" t="s">
         <v>376</v>
       </c>
-      <c r="C92" s="1" t="s">
+      <c r="D92" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E92" s="3">
+        <v>4.76</v>
+      </c>
+      <c r="F92" s="3">
+        <v>4.95</v>
+      </c>
+      <c r="G92" s="3">
+        <v>5.29</v>
+      </c>
+      <c r="H92" s="3" t="s">
         <v>377</v>
       </c>
-      <c r="D92" s="1" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="I92" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J92" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A93" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="B93" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="B93" s="1" t="s">
+      <c r="C93" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="C93" s="1" t="s">
+      <c r="D93" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E93" s="3">
+        <v>53.19</v>
+      </c>
+      <c r="F93" s="3">
+        <v>55.29</v>
+      </c>
+      <c r="G93" s="3">
+        <v>59.06</v>
+      </c>
+      <c r="H93" s="3" t="s">
         <v>381</v>
       </c>
-      <c r="D93" s="1" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="I93" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J93" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A94" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="C94" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="B94" s="1" t="s">
+      <c r="D94" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E94" s="3">
+        <v>11.88</v>
+      </c>
+      <c r="F94" s="3">
+        <v>12.8</v>
+      </c>
+      <c r="G94" s="3">
+        <v>13.71</v>
+      </c>
+      <c r="H94" s="3" t="s">
         <v>385</v>
       </c>
-      <c r="C94" s="1" t="s">
-[...12 lines deleted...]
-        <v>112</v>
+      <c r="I94" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J94" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A95" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="C95" s="1"/>
+      <c r="D95" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E95" s="3">
+        <v>11.88</v>
+      </c>
+      <c r="F95" s="3">
+        <v>12.8</v>
+      </c>
+      <c r="G95" s="3">
+        <v>13.71</v>
+      </c>
+      <c r="H95" s="3" t="s">
         <v>388</v>
       </c>
-      <c r="B95" s="1" t="s">
-[...15 lines deleted...]
-        <v>112</v>
+      <c r="I95" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J95" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A96" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E96" s="3">
+        <v>11.88</v>
+      </c>
+      <c r="F96" s="3">
+        <v>12.8</v>
+      </c>
+      <c r="G96" s="3">
+        <v>13.71</v>
+      </c>
+      <c r="H96" s="3" t="s">
         <v>392</v>
       </c>
-      <c r="B96" s="1" t="s">
-[...11 lines deleted...]
-      <c r="F96" s="3" t="s">
+      <c r="I96" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="G96" s="3" t="s">
-        <v>112</v>
+      <c r="J96" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A97" s="1" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="C97" s="1"/>
       <c r="D97" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E97" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E97" s="3">
+        <v>17.05</v>
+      </c>
+      <c r="F97" s="3">
+        <v>18.36</v>
+      </c>
+      <c r="G97" s="3">
+        <v>20.33</v>
+      </c>
+      <c r="H97" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="I97" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="J97" s="3" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A98" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E98" s="3">
+        <v>148.24</v>
+      </c>
+      <c r="F98" s="3">
+        <v>159.65</v>
+      </c>
+      <c r="G98" s="3">
+        <v>176.75</v>
+      </c>
+      <c r="H98" s="3" t="s">
         <v>399</v>
       </c>
-      <c r="B98" s="1" t="s">
-[...15 lines deleted...]
-        <v>112</v>
+      <c r="I98" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J98" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A99" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E99" s="3">
+        <v>16.81</v>
+      </c>
+      <c r="F99" s="3">
+        <v>18.11</v>
+      </c>
+      <c r="G99" s="3">
+        <v>20.05</v>
+      </c>
+      <c r="H99" s="3" t="s">
         <v>403</v>
       </c>
-      <c r="B99" s="1" t="s">
-[...13 lines deleted...]
-        <v>152</v>
+      <c r="I99" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="J99" s="3" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A100" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E100" s="3">
+        <v>14.43</v>
+      </c>
+      <c r="F100" s="3">
+        <v>15.54</v>
+      </c>
+      <c r="G100" s="3">
+        <v>17.21</v>
+      </c>
+      <c r="H100" s="3" t="s">
         <v>406</v>
       </c>
-      <c r="B100" s="1" t="s">
-[...15 lines deleted...]
-        <v>112</v>
+      <c r="I100" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="J100" s="3" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A101" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E101" s="3">
+        <v>15.7</v>
+      </c>
+      <c r="F101" s="3">
+        <v>16.9</v>
+      </c>
+      <c r="G101" s="3">
+        <v>18.71</v>
+      </c>
+      <c r="H101" s="3" t="s">
         <v>410</v>
       </c>
-      <c r="B101" s="1" t="s">
-[...15 lines deleted...]
-        <v>36</v>
+      <c r="I101" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="J101" s="3" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A102" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E102" s="3">
+        <v>4.54</v>
+      </c>
+      <c r="F102" s="3">
+        <v>4.89</v>
+      </c>
+      <c r="G102" s="3">
+        <v>5.41</v>
+      </c>
+      <c r="H102" s="3" t="s">
         <v>414</v>
       </c>
-      <c r="B102" s="1" t="s">
+      <c r="I102" s="3" t="s">
         <v>415</v>
       </c>
-      <c r="C102" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E102" s="3" t="s">
+      <c r="J102" s="3" t="s">
         <v>416</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A103" s="1" t="s">
         <v>417</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>418</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>419</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E103" s="3" t="s">
+      <c r="E103" s="3">
+        <v>4.48</v>
+      </c>
+      <c r="F103" s="3">
+        <v>4.82</v>
+      </c>
+      <c r="G103" s="3">
+        <v>5.34</v>
+      </c>
+      <c r="H103" s="3" t="s">
         <v>420</v>
       </c>
-      <c r="F103" s="3" t="s">
-[...3 lines deleted...]
-        <v>152</v>
+      <c r="I103" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="J103" s="3" t="s">
+        <v>416</v>
       </c>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A104" s="1" t="s">
         <v>421</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>422</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>423</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E104" s="3" t="s">
+      <c r="E104" s="3">
+        <v>243.86</v>
+      </c>
+      <c r="F104" s="3">
+        <v>262.62</v>
+      </c>
+      <c r="G104" s="3">
+        <v>290.75</v>
+      </c>
+      <c r="H104" s="3" t="s">
         <v>424</v>
       </c>
-      <c r="F104" s="3" t="s">
-[...3 lines deleted...]
-        <v>425</v>
+      <c r="I104" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="J104" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A105" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="B105" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="B105" s="1" t="s">
+      <c r="C105" s="1" t="s">
         <v>427</v>
       </c>
-      <c r="C105" s="1"/>
       <c r="D105" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E105" s="3" t="s">
+      <c r="E105" s="3">
+        <v>4.54</v>
+      </c>
+      <c r="F105" s="3">
+        <v>4.89</v>
+      </c>
+      <c r="G105" s="3">
+        <v>5.41</v>
+      </c>
+      <c r="H105" s="3" t="s">
         <v>428</v>
       </c>
-      <c r="F105" s="3" t="s">
-[...3 lines deleted...]
-        <v>216</v>
+      <c r="I105" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="J105" s="3" t="s">
+        <v>416</v>
       </c>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A106" s="1" t="s">
         <v>429</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>430</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>431</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E106" s="3" t="s">
+      <c r="E106" s="3">
+        <v>243.86</v>
+      </c>
+      <c r="F106" s="3">
+        <v>262.62</v>
+      </c>
+      <c r="G106" s="3">
+        <v>290.75</v>
+      </c>
+      <c r="H106" s="3" t="s">
         <v>432</v>
       </c>
-      <c r="F106" s="3" t="s">
-[...3 lines deleted...]
-        <v>152</v>
+      <c r="I106" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="J106" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A107" s="1" t="s">
         <v>433</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>434</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E107" s="3" t="s">
-[...6 lines deleted...]
-        <v>152</v>
+      <c r="E107" s="3">
+        <v>3.98</v>
+      </c>
+      <c r="F107" s="3">
+        <v>4.29</v>
+      </c>
+      <c r="G107" s="3">
+        <v>4.75</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="I107" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="J107" s="3" t="s">
+        <v>416</v>
       </c>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A108" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E108" s="3" t="s">
-[...6 lines deleted...]
-        <v>216</v>
+      <c r="E108" s="3">
+        <v>4.54</v>
+      </c>
+      <c r="F108" s="3">
+        <v>4.89</v>
+      </c>
+      <c r="G108" s="3">
+        <v>5.41</v>
+      </c>
+      <c r="H108" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="I108" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="J108" s="3" t="s">
+        <v>416</v>
       </c>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A109" s="1" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E109" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E109" s="3">
+        <v>4.54</v>
+      </c>
+      <c r="F109" s="3">
+        <v>4.89</v>
+      </c>
+      <c r="G109" s="3">
+        <v>5.41</v>
+      </c>
+      <c r="H109" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="I109" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="J109" s="3" t="s">
+        <v>416</v>
       </c>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A110" s="1" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E110" s="3" t="s">
-[...6 lines deleted...]
-        <v>98</v>
+      <c r="E110" s="3">
+        <v>57.89</v>
+      </c>
+      <c r="F110" s="3">
+        <v>62.35</v>
+      </c>
+      <c r="G110" s="3">
+        <v>69.03</v>
+      </c>
+      <c r="H110" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="I110" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J110" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A111" s="1" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E111" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E111" s="3">
+        <v>57.89</v>
+      </c>
+      <c r="F111" s="3">
+        <v>62.35</v>
+      </c>
+      <c r="G111" s="3">
+        <v>69.03</v>
+      </c>
+      <c r="H111" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="I111" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J111" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A112" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E112" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F112" s="3" t="s">
+      <c r="E112" s="3">
+        <v>7.25</v>
+      </c>
+      <c r="F112" s="3">
+        <v>7.8</v>
+      </c>
+      <c r="G112" s="3">
+        <v>8.64</v>
+      </c>
+      <c r="H112" s="3" t="s">
         <v>456</v>
       </c>
-      <c r="G112" s="3" t="s">
-        <v>28</v>
+      <c r="I112" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="J112" s="3" t="s">
+        <v>416</v>
       </c>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A113" s="1" t="s">
         <v>457</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C113" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E113" s="3">
+        <v>136.29</v>
+      </c>
+      <c r="F113" s="3">
+        <v>141.66</v>
+      </c>
+      <c r="G113" s="3">
+        <v>151.32</v>
+      </c>
+      <c r="H113" s="3" t="s">
         <v>459</v>
       </c>
-      <c r="D113" s="1" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="I113" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J113" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A114" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="B114" s="1" t="s">
         <v>461</v>
       </c>
-      <c r="B114" s="1" t="s">
+      <c r="C114" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E114" s="3">
+        <v>96.68</v>
+      </c>
+      <c r="F114" s="3">
+        <v>100.48</v>
+      </c>
+      <c r="G114" s="3">
+        <v>107.34</v>
+      </c>
+      <c r="H114" s="3" t="s">
         <v>462</v>
       </c>
-      <c r="C114" s="1" t="s">
+      <c r="I114" s="3" t="s">
         <v>463</v>
       </c>
-      <c r="D114" s="1" t="s">
-[...9 lines deleted...]
-        <v>73</v>
+      <c r="J114" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A115" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="B115" s="1" t="s">
         <v>465</v>
       </c>
-      <c r="B115" s="1" t="s">
+      <c r="C115" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E115" s="3">
+        <v>7.44</v>
+      </c>
+      <c r="F115" s="3">
+        <v>7.74</v>
+      </c>
+      <c r="G115" s="3">
+        <v>8.26</v>
+      </c>
+      <c r="H115" s="3" t="s">
         <v>466</v>
       </c>
-      <c r="C115" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="I115" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J115" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A116" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E116" s="3">
+        <v>40.68</v>
+      </c>
+      <c r="F116" s="3">
+        <v>42.28</v>
+      </c>
+      <c r="G116" s="3">
+        <v>45.17</v>
+      </c>
+      <c r="H116" s="3" t="s">
         <v>469</v>
       </c>
-      <c r="B116" s="1" t="s">
-[...15 lines deleted...]
-        <v>73</v>
+      <c r="I116" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="J116" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A117" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E117" s="3">
+        <v>33.11</v>
+      </c>
+      <c r="F117" s="3">
+        <v>34.41</v>
+      </c>
+      <c r="G117" s="3">
+        <v>36.76</v>
+      </c>
+      <c r="H117" s="3" t="s">
         <v>473</v>
       </c>
-      <c r="B117" s="1" t="s">
-[...15 lines deleted...]
-        <v>28</v>
+      <c r="I117" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J117" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A118" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E118" s="3">
+        <v>729.21</v>
+      </c>
+      <c r="F118" s="3">
+        <v>757.92</v>
+      </c>
+      <c r="G118" s="3">
+        <v>809.6</v>
+      </c>
+      <c r="H118" s="3" t="s">
         <v>477</v>
       </c>
-      <c r="B118" s="1" t="s">
+      <c r="I118" s="3" t="s">
         <v>478</v>
       </c>
-      <c r="C118" s="1" t="s">
-[...12 lines deleted...]
-        <v>152</v>
+      <c r="J118" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A119" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="C119" s="1" t="s">
         <v>481</v>
       </c>
-      <c r="B119" s="1" t="s">
+      <c r="D119" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E119" s="3">
+        <v>29.73</v>
+      </c>
+      <c r="F119" s="3">
+        <v>31.35</v>
+      </c>
+      <c r="G119" s="3">
+        <v>33.42</v>
+      </c>
+      <c r="H119" s="3" t="s">
         <v>482</v>
       </c>
-      <c r="C119" s="1" t="s">
+      <c r="I119" s="3" t="s">
         <v>483</v>
       </c>
-      <c r="D119" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E119" s="3" t="s">
+      <c r="J119" s="3" t="s">
         <v>484</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A120" s="1" t="s">
         <v>485</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>486</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>487</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E120" s="3" t="s">
+      <c r="E120" s="3">
+        <v>16.12</v>
+      </c>
+      <c r="F120" s="3">
+        <v>17</v>
+      </c>
+      <c r="G120" s="3">
+        <v>18.12</v>
+      </c>
+      <c r="H120" s="3" t="s">
         <v>488</v>
       </c>
-      <c r="F120" s="3" t="s">
-[...3 lines deleted...]
-        <v>112</v>
+      <c r="I120" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J120" s="3" t="s">
+        <v>489</v>
       </c>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A121" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E121" s="3">
+        <v>25.08</v>
+      </c>
+      <c r="F121" s="3">
+        <v>26.44</v>
+      </c>
+      <c r="G121" s="3">
+        <v>28.19</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="I121" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J121" s="3" t="s">
         <v>489</v>
-      </c>
-[...16 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A122" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E122" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G122" s="3" t="s">
+      <c r="E122" s="3">
+        <v>25.09</v>
+      </c>
+      <c r="F122" s="3">
+        <v>26.45</v>
+      </c>
+      <c r="G122" s="3">
+        <v>28.2</v>
+      </c>
+      <c r="H122" s="3" t="s">
         <v>497</v>
+      </c>
+      <c r="I122" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J122" s="3" t="s">
+        <v>489</v>
       </c>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A123" s="1" t="s">
         <v>498</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>499</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>500</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E123" s="3" t="s">
+      <c r="E123" s="3">
+        <v>6.73</v>
+      </c>
+      <c r="F123" s="3">
+        <v>7.1</v>
+      </c>
+      <c r="G123" s="3">
+        <v>7.57</v>
+      </c>
+      <c r="H123" s="3" t="s">
         <v>501</v>
       </c>
-      <c r="F123" s="3" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="I123" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J123" s="3" t="s">
+        <v>489</v>
       </c>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A124" s="1" t="s">
         <v>502</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>503</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E124" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E124" s="3">
+        <v>7.57</v>
+      </c>
+      <c r="F124" s="3">
+        <v>7.98</v>
+      </c>
+      <c r="G124" s="3">
+        <v>8.51</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="I124" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J124" s="3" t="s">
+        <v>489</v>
       </c>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A125" s="1" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E125" s="3" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="E125" s="3">
+        <v>133.45</v>
+      </c>
+      <c r="F125" s="3">
+        <v>140.69</v>
+      </c>
+      <c r="G125" s="3">
+        <v>150</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="I125" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J125" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A126" s="1" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E126" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F126" s="3" t="s">
+      <c r="E126" s="3">
+        <v>133.45</v>
+      </c>
+      <c r="F126" s="3">
+        <v>140.69</v>
+      </c>
+      <c r="G126" s="3">
+        <v>150</v>
+      </c>
+      <c r="H126" s="3" t="s">
         <v>513</v>
       </c>
-      <c r="G126" s="3" t="s">
-        <v>514</v>
+      <c r="I126" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J126" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A127" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="B127" s="1" t="s">
         <v>515</v>
       </c>
-      <c r="B127" s="1" t="s">
+      <c r="C127" s="1" t="s">
         <v>516</v>
       </c>
-      <c r="C127" s="1" t="s">
+      <c r="D127" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E127" s="3">
+        <v>85.63</v>
+      </c>
+      <c r="F127" s="3">
+        <v>90.28</v>
+      </c>
+      <c r="G127" s="3">
+        <v>96.25</v>
+      </c>
+      <c r="H127" s="3" t="s">
         <v>517</v>
       </c>
-      <c r="D127" s="1" t="s">
-[...9 lines deleted...]
-        <v>514</v>
+      <c r="I127" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J127" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A128" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="B128" s="1" t="s">
         <v>519</v>
       </c>
-      <c r="B128" s="1" t="s">
+      <c r="C128" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E128" s="3">
+        <v>85.63</v>
+      </c>
+      <c r="F128" s="3">
+        <v>90.28</v>
+      </c>
+      <c r="G128" s="3">
+        <v>96.25</v>
+      </c>
+      <c r="H128" s="3" t="s">
         <v>520</v>
       </c>
-      <c r="C128" s="1" t="s">
-[...12 lines deleted...]
-        <v>425</v>
+      <c r="I128" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J128" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="129" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A129" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="C129" s="1" t="s">
         <v>523</v>
       </c>
-      <c r="B129" s="1" t="s">
+      <c r="D129" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E129" s="3">
+        <v>4.37</v>
+      </c>
+      <c r="F129" s="3">
+        <v>4.61</v>
+      </c>
+      <c r="G129" s="3">
+        <v>4.92</v>
+      </c>
+      <c r="H129" s="3" t="s">
         <v>524</v>
       </c>
-      <c r="C129" s="1" t="s">
+      <c r="I129" s="3" t="s">
         <v>525</v>
       </c>
-      <c r="D129" s="1" t="s">
-[...9 lines deleted...]
-        <v>425</v>
+      <c r="J129" s="3" t="s">
+        <v>416</v>
       </c>
     </row>
     <row r="130" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A130" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="B130" s="1" t="s">
         <v>527</v>
       </c>
-      <c r="B130" s="1" t="s">
+      <c r="C130" s="1" t="s">
         <v>528</v>
       </c>
-      <c r="C130" s="1" t="s">
+      <c r="D130" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E130" s="3">
+        <v>4.18</v>
+      </c>
+      <c r="F130" s="3">
+        <v>4.41</v>
+      </c>
+      <c r="G130" s="3">
+        <v>4.7</v>
+      </c>
+      <c r="H130" s="3" t="s">
         <v>529</v>
       </c>
-      <c r="D130" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E130" s="3" t="s">
+      <c r="I130" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="J130" s="3" t="s">
         <v>530</v>
-      </c>
-[...4 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="131" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A131" s="1" t="s">
         <v>531</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>532</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>533</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E131" s="3" t="s">
+      <c r="E131" s="3">
+        <v>4.18</v>
+      </c>
+      <c r="F131" s="3">
+        <v>4.41</v>
+      </c>
+      <c r="G131" s="3">
+        <v>4.7</v>
+      </c>
+      <c r="H131" s="3" t="s">
         <v>534</v>
       </c>
-      <c r="F131" s="3" t="s">
-[...3 lines deleted...]
-        <v>425</v>
+      <c r="I131" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="J131" s="3" t="s">
+        <v>530</v>
       </c>
     </row>
     <row r="132" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A132" s="1" t="s">
         <v>535</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>536</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>537</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E132" s="3" t="s">
+      <c r="E132" s="3">
+        <v>4.18</v>
+      </c>
+      <c r="F132" s="3">
+        <v>4.41</v>
+      </c>
+      <c r="G132" s="3">
+        <v>4.7</v>
+      </c>
+      <c r="H132" s="3" t="s">
         <v>538</v>
       </c>
-      <c r="F132" s="3" t="s">
-[...3 lines deleted...]
-        <v>425</v>
+      <c r="I132" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="J132" s="3" t="s">
+        <v>539</v>
       </c>
     </row>
     <row r="133" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A133" s="1" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E133" s="3" t="s">
-[...6 lines deleted...]
-        <v>425</v>
+      <c r="E133" s="3">
+        <v>4.18</v>
+      </c>
+      <c r="F133" s="3">
+        <v>4.41</v>
+      </c>
+      <c r="G133" s="3">
+        <v>4.7</v>
+      </c>
+      <c r="H133" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="I133" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="J133" s="3" t="s">
+        <v>530</v>
       </c>
     </row>
     <row r="134" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A134" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E134" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E134" s="3">
+        <v>4.18</v>
+      </c>
+      <c r="F134" s="3">
+        <v>4.41</v>
+      </c>
+      <c r="G134" s="3">
+        <v>4.7</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="I134" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="J134" s="3" t="s">
+        <v>539</v>
       </c>
     </row>
     <row r="135" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A135" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E135" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E135" s="3">
+        <v>138.24</v>
+      </c>
+      <c r="F135" s="3">
+        <v>145.74</v>
+      </c>
+      <c r="G135" s="3">
+        <v>155.38</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="I135" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J135" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="136" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A136" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E136" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E136" s="3">
+        <v>138.24</v>
+      </c>
+      <c r="F136" s="3">
+        <v>145.74</v>
+      </c>
+      <c r="G136" s="3">
+        <v>155.38</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="I136" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J136" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="137" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A137" s="1" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E137" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E137" s="3">
+        <v>141.04</v>
+      </c>
+      <c r="F137" s="3">
+        <v>148.69</v>
+      </c>
+      <c r="G137" s="3">
+        <v>158.53</v>
+      </c>
+      <c r="H137" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="I137" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J137" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="138" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A138" s="1" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>560</v>
+        <v>550</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E138" s="3" t="s">
+      <c r="E138" s="3">
+        <v>141.04</v>
+      </c>
+      <c r="F138" s="3">
+        <v>148.69</v>
+      </c>
+      <c r="G138" s="3">
+        <v>158.53</v>
+      </c>
+      <c r="H138" s="3" t="s">
         <v>561</v>
       </c>
-      <c r="F138" s="3" t="s">
-[...3 lines deleted...]
-        <v>497</v>
+      <c r="I138" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J138" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="139" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A139" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="B139" s="1" t="s">
         <v>563</v>
       </c>
-      <c r="B139" s="1" t="s">
+      <c r="C139" s="1" t="s">
         <v>564</v>
       </c>
-      <c r="C139" s="1" t="s">
+      <c r="D139" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E139" s="3">
+        <v>3.56</v>
+      </c>
+      <c r="F139" s="3">
+        <v>3.75</v>
+      </c>
+      <c r="G139" s="3">
+        <v>4</v>
+      </c>
+      <c r="H139" s="3" t="s">
         <v>565</v>
       </c>
-      <c r="D139" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E139" s="3" t="s">
+      <c r="I139" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J139" s="3" t="s">
         <v>566</v>
-      </c>
-[...4 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="140" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A140" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="B140" s="1" t="s">
         <v>568</v>
       </c>
-      <c r="B140" s="1" t="s">
+      <c r="C140" s="1" t="s">
         <v>569</v>
       </c>
-      <c r="C140" s="1" t="s">
+      <c r="D140" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E140" s="3">
+        <v>3.65</v>
+      </c>
+      <c r="F140" s="3">
+        <v>3.85</v>
+      </c>
+      <c r="G140" s="3">
+        <v>4.1</v>
+      </c>
+      <c r="H140" s="3" t="s">
         <v>570</v>
       </c>
-      <c r="D140" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E140" s="3" t="s">
+      <c r="I140" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J140" s="3" t="s">
         <v>571</v>
-      </c>
-[...4 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="141" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A141" s="1" t="s">
         <v>572</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>573</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>574</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E141" s="3" t="s">
+      <c r="E141" s="3">
+        <v>39.68</v>
+      </c>
+      <c r="F141" s="3">
+        <v>41.83</v>
+      </c>
+      <c r="G141" s="3">
+        <v>44.6</v>
+      </c>
+      <c r="H141" s="3" t="s">
         <v>575</v>
       </c>
-      <c r="F141" s="3" t="s">
-[...3 lines deleted...]
-        <v>229</v>
+      <c r="I141" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J141" s="3" t="s">
+        <v>484</v>
       </c>
     </row>
     <row r="142" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A142" s="1" t="s">
         <v>576</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>577</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>578</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E142" s="3" t="s">
+      <c r="E142" s="3">
+        <v>27.99</v>
+      </c>
+      <c r="F142" s="3">
+        <v>29.51</v>
+      </c>
+      <c r="G142" s="3">
+        <v>31.46</v>
+      </c>
+      <c r="H142" s="3" t="s">
         <v>579</v>
       </c>
-      <c r="F142" s="3" t="s">
-[...3 lines deleted...]
-        <v>567</v>
+      <c r="I142" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J142" s="3" t="s">
+        <v>484</v>
       </c>
     </row>
     <row r="143" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A143" s="1" t="s">
         <v>580</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>581</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>582</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E143" s="3" t="s">
+      <c r="E143" s="3">
+        <v>14.13</v>
+      </c>
+      <c r="F143" s="3">
+        <v>14.89</v>
+      </c>
+      <c r="G143" s="3">
+        <v>15.88</v>
+      </c>
+      <c r="H143" s="3" t="s">
         <v>583</v>
       </c>
-      <c r="F143" s="3" t="s">
-[...3 lines deleted...]
-        <v>229</v>
+      <c r="I143" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J143" s="3" t="s">
+        <v>584</v>
       </c>
     </row>
     <row r="144" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A144" s="1" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E144" s="3" t="s">
-[...6 lines deleted...]
-        <v>216</v>
+      <c r="E144" s="3">
+        <v>15.18</v>
+      </c>
+      <c r="F144" s="3">
+        <v>16.01</v>
+      </c>
+      <c r="G144" s="3">
+        <v>17.07</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="I144" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J144" s="3" t="s">
+        <v>489</v>
       </c>
     </row>
     <row r="145" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A145" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E145" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E145" s="3">
+        <v>13.05</v>
+      </c>
+      <c r="F145" s="3">
+        <v>13.76</v>
+      </c>
+      <c r="G145" s="3">
+        <v>14.67</v>
+      </c>
+      <c r="H145" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="I145" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J145" s="3" t="s">
+        <v>584</v>
       </c>
     </row>
     <row r="146" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A146" s="1" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E146" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E146" s="3">
+        <v>13.05</v>
+      </c>
+      <c r="F146" s="3">
+        <v>13.76</v>
+      </c>
+      <c r="G146" s="3">
+        <v>14.67</v>
+      </c>
+      <c r="H146" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="I146" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J146" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="147" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A147" s="1" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>590</v>
+        <v>599</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E147" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E147" s="3">
+        <v>13.05</v>
+      </c>
+      <c r="F147" s="3">
+        <v>13.76</v>
+      </c>
+      <c r="G147" s="3">
+        <v>14.67</v>
+      </c>
+      <c r="H147" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="I147" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J147" s="3" t="s">
+        <v>584</v>
       </c>
     </row>
     <row r="148" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A148" s="1" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>590</v>
+        <v>603</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E148" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E148" s="3">
+        <v>5.47</v>
+      </c>
+      <c r="F148" s="3">
+        <v>5.77</v>
+      </c>
+      <c r="G148" s="3">
+        <v>6.15</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="I148" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J148" s="3" t="s">
+        <v>539</v>
       </c>
     </row>
     <row r="149" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A149" s="1" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E149" s="3" t="s">
-[...6 lines deleted...]
-        <v>425</v>
+      <c r="E149" s="3">
+        <v>11.6</v>
+      </c>
+      <c r="F149" s="3">
+        <v>12.23</v>
+      </c>
+      <c r="G149" s="3">
+        <v>13.04</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="I149" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J149" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="150" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A150" s="1" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E150" s="3" t="s">
-[...6 lines deleted...]
-        <v>610</v>
+      <c r="E150" s="3">
+        <v>56.41</v>
+      </c>
+      <c r="F150" s="3">
+        <v>59.47</v>
+      </c>
+      <c r="G150" s="3">
+        <v>63.41</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="I150" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="J150" s="3" t="s">
+        <v>197</v>
       </c>
     </row>
     <row r="151" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A151" s="1" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="C151" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E151" s="3">
+        <v>62.75</v>
+      </c>
+      <c r="F151" s="3">
+        <v>66.15</v>
+      </c>
+      <c r="G151" s="3">
+        <v>70.53</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="I151" s="3" t="s">
         <v>613</v>
       </c>
-      <c r="D151" s="1" t="s">
-[...9 lines deleted...]
-        <v>229</v>
+      <c r="J151" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="152" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A152" s="1" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E152" s="3" t="s">
-[...6 lines deleted...]
-        <v>229</v>
+      <c r="E152" s="3">
+        <v>9.09</v>
+      </c>
+      <c r="F152" s="3">
+        <v>9.79</v>
+      </c>
+      <c r="G152" s="3">
+        <v>10.84</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="I152" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="J152" s="3" t="s">
+        <v>484</v>
       </c>
     </row>
     <row r="153" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A153" s="1" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E153" s="3" t="s">
-[...6 lines deleted...]
-        <v>229</v>
+      <c r="E153" s="3">
+        <v>6.93</v>
+      </c>
+      <c r="F153" s="3">
+        <v>7.2</v>
+      </c>
+      <c r="G153" s="3">
+        <v>7.69</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="I153" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J153" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A154" s="1" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E154" s="3" t="s">
-[...6 lines deleted...]
-        <v>211</v>
+      <c r="E154" s="3">
+        <v>54.67</v>
+      </c>
+      <c r="F154" s="3">
+        <v>56.82</v>
+      </c>
+      <c r="G154" s="3">
+        <v>60.7</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="I154" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J154" s="3" t="s">
+        <v>197</v>
       </c>
     </row>
     <row r="155" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A155" s="1" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E155" s="3" t="s">
-[...6 lines deleted...]
-        <v>211</v>
+      <c r="E155" s="3">
+        <v>32.29</v>
+      </c>
+      <c r="F155" s="3">
+        <v>33.56</v>
+      </c>
+      <c r="G155" s="3">
+        <v>35.85</v>
+      </c>
+      <c r="H155" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="I155" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="J155" s="3" t="s">
+        <v>197</v>
       </c>
     </row>
     <row r="156" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A156" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E156" s="3" t="s">
-[...6 lines deleted...]
-        <v>514</v>
+      <c r="E156" s="3">
+        <v>10.47</v>
+      </c>
+      <c r="F156" s="3">
+        <v>11.04</v>
+      </c>
+      <c r="G156" s="3">
+        <v>11.77</v>
+      </c>
+      <c r="H156" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="I156" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="J156" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="157" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A157" s="1" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E157" s="3" t="s">
-[...6 lines deleted...]
-        <v>514</v>
+      <c r="E157" s="3">
+        <v>54.32</v>
+      </c>
+      <c r="F157" s="3">
+        <v>56.46</v>
+      </c>
+      <c r="G157" s="3">
+        <v>60.31</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="I157" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J157" s="3" t="s">
+        <v>197</v>
       </c>
     </row>
     <row r="158" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A158" s="1" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E158" s="3" t="s">
-[...6 lines deleted...]
-        <v>514</v>
+      <c r="E158" s="3">
+        <v>165.43</v>
+      </c>
+      <c r="F158" s="3">
+        <v>171.94</v>
+      </c>
+      <c r="G158" s="3">
+        <v>183.66</v>
+      </c>
+      <c r="H158" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="I158" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J158" s="3" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="159" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A159" s="1" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E159" s="3" t="s">
-[...6 lines deleted...]
-        <v>53</v>
+      <c r="E159" s="3">
+        <v>167.74</v>
+      </c>
+      <c r="F159" s="3">
+        <v>174.34</v>
+      </c>
+      <c r="G159" s="3">
+        <v>186.23</v>
+      </c>
+      <c r="H159" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="I159" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J159" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="160" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A160" s="1" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E160" s="3" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="E160" s="3">
+        <v>65.83</v>
+      </c>
+      <c r="F160" s="3">
+        <v>68.42</v>
+      </c>
+      <c r="G160" s="3">
+        <v>73.09</v>
+      </c>
+      <c r="H160" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="I160" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="161" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A161" s="1" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E161" s="3" t="s">
-[...6 lines deleted...]
-        <v>514</v>
+      <c r="E161" s="3">
+        <v>12.33</v>
+      </c>
+      <c r="F161" s="3">
+        <v>13</v>
+      </c>
+      <c r="G161" s="3">
+        <v>13.86</v>
+      </c>
+      <c r="H161" s="3" t="s">
+        <v>657</v>
+      </c>
+      <c r="I161" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J161" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="162" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A162" s="1" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E162" s="3" t="s">
-[...6 lines deleted...]
-        <v>425</v>
+      <c r="E162" s="3">
+        <v>102.47</v>
+      </c>
+      <c r="F162" s="3">
+        <v>110.35</v>
+      </c>
+      <c r="G162" s="3">
+        <v>122.18</v>
+      </c>
+      <c r="H162" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="I162" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="J162" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="163" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A163" s="1" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="B163" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="C163" s="1" t="s">
         <v>660</v>
       </c>
-      <c r="C163" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D163" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E163" s="3" t="s">
-[...6 lines deleted...]
-        <v>663</v>
+      <c r="E163" s="3">
+        <v>102.47</v>
+      </c>
+      <c r="F163" s="3">
+        <v>110.35</v>
+      </c>
+      <c r="G163" s="3">
+        <v>122.18</v>
+      </c>
+      <c r="H163" s="3" t="s">
+        <v>664</v>
+      </c>
+      <c r="I163" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="J163" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="164" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A164" s="1" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E164" s="3" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="E164" s="3">
+        <v>14.32</v>
+      </c>
+      <c r="F164" s="3">
+        <v>15.42</v>
+      </c>
+      <c r="G164" s="3">
+        <v>17.07</v>
+      </c>
+      <c r="H164" s="3" t="s">
+        <v>668</v>
+      </c>
+      <c r="I164" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="J164" s="3" t="s">
+        <v>489</v>
       </c>
     </row>
     <row r="165" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A165" s="1" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E165" s="3" t="s">
-[...6 lines deleted...]
-        <v>663</v>
+      <c r="E165" s="3">
+        <v>33.47</v>
+      </c>
+      <c r="F165" s="3">
+        <v>36.04</v>
+      </c>
+      <c r="G165" s="3">
+        <v>39.9</v>
+      </c>
+      <c r="H165" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="I165" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="J165" s="3" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="166" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A166" s="1" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E166" s="3" t="s">
-[...6 lines deleted...]
-        <v>229</v>
+      <c r="E166" s="3">
+        <v>50.98</v>
+      </c>
+      <c r="F166" s="3">
+        <v>53.75</v>
+      </c>
+      <c r="G166" s="3">
+        <v>57.3</v>
+      </c>
+      <c r="H166" s="3" t="s">
+        <v>676</v>
+      </c>
+      <c r="I166" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J166" s="3" t="s">
+        <v>197</v>
       </c>
     </row>
     <row r="167" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A167" s="1" t="s">
-        <v>664</v>
+        <v>677</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E167" s="3" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="E167" s="3">
+        <v>7.24</v>
+      </c>
+      <c r="F167" s="3">
+        <v>7.53</v>
+      </c>
+      <c r="G167" s="3">
+        <v>8.04</v>
+      </c>
+      <c r="H167" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="I167" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J167" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="168" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A168" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>681</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E168" s="3" t="s">
+      <c r="E168" s="3">
+        <v>9.64</v>
+      </c>
+      <c r="F168" s="3">
+        <v>10.02</v>
+      </c>
+      <c r="G168" s="3">
+        <v>10.7</v>
+      </c>
+      <c r="H168" s="3" t="s">
         <v>682</v>
       </c>
-      <c r="F168" s="3" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="I168" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J168" s="3" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="169" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A169" s="1" t="s">
         <v>683</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>684</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>685</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E169" s="3" t="s">
+      <c r="E169" s="3">
+        <v>171.16</v>
+      </c>
+      <c r="F169" s="3">
+        <v>184.32</v>
+      </c>
+      <c r="G169" s="3">
+        <v>197.49</v>
+      </c>
+      <c r="H169" s="3" t="s">
         <v>686</v>
       </c>
-      <c r="F169" s="3" t="s">
-[...3 lines deleted...]
-        <v>425</v>
+      <c r="I169" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J169" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="170" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A170" s="1" t="s">
         <v>687</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>688</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>689</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E170" s="3" t="s">
+      <c r="E170" s="3">
+        <v>13.48</v>
+      </c>
+      <c r="F170" s="3">
+        <v>14.21</v>
+      </c>
+      <c r="G170" s="3">
+        <v>15.15</v>
+      </c>
+      <c r="H170" s="3" t="s">
         <v>690</v>
       </c>
-      <c r="F170" s="3" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="I170" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J170" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="171" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A171" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="B171" s="1" t="s">
         <v>692</v>
       </c>
-      <c r="B171" s="1" t="s">
+      <c r="C171" s="1" t="s">
         <v>693</v>
       </c>
-      <c r="C171" s="1" t="s">
+      <c r="D171" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E171" s="3">
+        <v>12.46</v>
+      </c>
+      <c r="F171" s="3">
+        <v>13.14</v>
+      </c>
+      <c r="G171" s="3">
+        <v>14.01</v>
+      </c>
+      <c r="H171" s="3" t="s">
         <v>694</v>
       </c>
-      <c r="D171" s="1" t="s">
-[...9 lines deleted...]
-        <v>216</v>
+      <c r="I171" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J171" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="172" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A172" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="B172" s="1" t="s">
         <v>696</v>
       </c>
-      <c r="B172" s="1" t="s">
+      <c r="C172" s="1" t="s">
         <v>697</v>
       </c>
-      <c r="C172" s="1" t="s">
+      <c r="D172" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E172" s="3">
+        <v>11.89</v>
+      </c>
+      <c r="F172" s="3">
+        <v>12.54</v>
+      </c>
+      <c r="G172" s="3">
+        <v>13.37</v>
+      </c>
+      <c r="H172" s="3" t="s">
         <v>698</v>
       </c>
-      <c r="D172" s="1" t="s">
-[...9 lines deleted...]
-        <v>112</v>
+      <c r="I172" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J172" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="173" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A173" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="B173" s="1" t="s">
         <v>700</v>
       </c>
-      <c r="B173" s="1" t="s">
+      <c r="C173" s="1" t="s">
         <v>701</v>
       </c>
-      <c r="C173" s="1" t="s">
+      <c r="D173" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E173" s="3">
+        <v>44.05</v>
+      </c>
+      <c r="F173" s="3">
+        <v>46.44</v>
+      </c>
+      <c r="G173" s="3">
+        <v>49.52</v>
+      </c>
+      <c r="H173" s="3" t="s">
         <v>702</v>
       </c>
-      <c r="D173" s="1" t="s">
-[...9 lines deleted...]
-        <v>514</v>
+      <c r="I173" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J173" s="3" t="s">
+        <v>484</v>
       </c>
     </row>
     <row r="174" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A174" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="B174" s="1" t="s">
         <v>704</v>
       </c>
-      <c r="B174" s="1" t="s">
+      <c r="C174" s="1" t="s">
         <v>705</v>
       </c>
-      <c r="C174" s="1" t="s">
+      <c r="D174" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E174" s="3">
+        <v>4.2</v>
+      </c>
+      <c r="F174" s="3">
+        <v>4.45</v>
+      </c>
+      <c r="G174" s="3">
+        <v>4.77</v>
+      </c>
+      <c r="H174" s="3" t="s">
         <v>706</v>
       </c>
-      <c r="D174" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E174" s="3" t="s">
+      <c r="I174" s="3" t="s">
         <v>707</v>
       </c>
-      <c r="F174" s="3" t="s">
-[...3 lines deleted...]
-        <v>514</v>
+      <c r="J174" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="175" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A175" s="1" t="s">
         <v>708</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>709</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>710</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E175" s="3" t="s">
+      <c r="E175" s="3">
+        <v>4.2</v>
+      </c>
+      <c r="F175" s="3">
+        <v>4.45</v>
+      </c>
+      <c r="G175" s="3">
+        <v>4.77</v>
+      </c>
+      <c r="H175" s="3" t="s">
         <v>711</v>
       </c>
-      <c r="F175" s="3" t="s">
-[...3 lines deleted...]
-        <v>216</v>
+      <c r="I175" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="J175" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="176" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A176" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="B176" s="1" t="s">
         <v>713</v>
       </c>
-      <c r="B176" s="1" t="s">
+      <c r="C176" s="1" t="s">
         <v>714</v>
       </c>
-      <c r="C176" s="1" t="s">
+      <c r="D176" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E176" s="3">
+        <v>55.88</v>
+      </c>
+      <c r="F176" s="3">
+        <v>59.26</v>
+      </c>
+      <c r="G176" s="3">
+        <v>63.49</v>
+      </c>
+      <c r="H176" s="3" t="s">
         <v>715</v>
       </c>
-      <c r="D176" s="1" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="I176" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="J176" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="177" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A177" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="B177" s="1" t="s">
         <v>717</v>
       </c>
-      <c r="B177" s="1" t="s">
+      <c r="C177" s="1" t="s">
         <v>718</v>
       </c>
-      <c r="C177" s="1" t="s">
+      <c r="D177" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E177" s="3">
+        <v>58.67</v>
+      </c>
+      <c r="F177" s="3">
+        <v>62.23</v>
+      </c>
+      <c r="G177" s="3">
+        <v>66.67</v>
+      </c>
+      <c r="H177" s="3" t="s">
         <v>719</v>
       </c>
-      <c r="D177" s="1" t="s">
-[...9 lines deleted...]
-        <v>216</v>
+      <c r="I177" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="J177" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="178" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A178" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="B178" s="1" t="s">
         <v>721</v>
       </c>
-      <c r="B178" s="1" t="s">
+      <c r="C178" s="1" t="s">
         <v>722</v>
       </c>
-      <c r="C178" s="1" t="s">
+      <c r="D178" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E178" s="3">
+        <v>8.38</v>
+      </c>
+      <c r="F178" s="3">
+        <v>8.89</v>
+      </c>
+      <c r="G178" s="3">
+        <v>9.53</v>
+      </c>
+      <c r="H178" s="3" t="s">
         <v>723</v>
       </c>
-      <c r="D178" s="1" t="s">
-[...9 lines deleted...]
-        <v>98</v>
+      <c r="I178" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="J178" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="179" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A179" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="B179" s="1" t="s">
         <v>725</v>
       </c>
-      <c r="B179" s="1" t="s">
+      <c r="C179" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E179" s="3">
+        <v>7</v>
+      </c>
+      <c r="F179" s="3">
+        <v>7.42</v>
+      </c>
+      <c r="G179" s="3">
+        <v>7.95</v>
+      </c>
+      <c r="H179" s="3" t="s">
         <v>726</v>
       </c>
-      <c r="C179" s="1" t="s">
-[...12 lines deleted...]
-        <v>18</v>
+      <c r="I179" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="J179" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="180" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A180" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="C180" s="1" t="s">
         <v>729</v>
       </c>
-      <c r="B180" s="1" t="s">
+      <c r="D180" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E180" s="3">
+        <v>8.38</v>
+      </c>
+      <c r="F180" s="3">
+        <v>8.89</v>
+      </c>
+      <c r="G180" s="3">
+        <v>9.53</v>
+      </c>
+      <c r="H180" s="3" t="s">
         <v>730</v>
       </c>
-      <c r="C180" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="I180" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="J180" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="181" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A181" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="C181" s="1" t="s">
         <v>733</v>
       </c>
-      <c r="B181" s="1" t="s">
+      <c r="D181" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E181" s="3">
+        <v>8.38</v>
+      </c>
+      <c r="F181" s="3">
+        <v>8.89</v>
+      </c>
+      <c r="G181" s="3">
+        <v>9.53</v>
+      </c>
+      <c r="H181" s="3" t="s">
         <v>734</v>
       </c>
-      <c r="C181" s="1" t="s">
-[...12 lines deleted...]
-        <v>73</v>
+      <c r="I181" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="J181" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="182" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A182" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E182" s="3">
+        <v>7</v>
+      </c>
+      <c r="F182" s="3">
+        <v>7.42</v>
+      </c>
+      <c r="G182" s="3">
+        <v>7.95</v>
+      </c>
+      <c r="H182" s="3" t="s">
         <v>737</v>
       </c>
-      <c r="B182" s="1" t="s">
-[...15 lines deleted...]
-        <v>73</v>
+      <c r="I182" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="J182" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="183" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A183" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="C183" s="1" t="s">
         <v>740</v>
       </c>
-      <c r="B183" s="1" t="s">
+      <c r="D183" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E183" s="3">
+        <v>7</v>
+      </c>
+      <c r="F183" s="3">
+        <v>7.42</v>
+      </c>
+      <c r="G183" s="3">
+        <v>7.95</v>
+      </c>
+      <c r="H183" s="3" t="s">
         <v>741</v>
       </c>
-      <c r="C183" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="I183" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="J183" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="184" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A184" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="C184" s="1" t="s">
         <v>744</v>
       </c>
-      <c r="B184" s="1" t="s">
+      <c r="D184" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E184" s="3">
+        <v>7</v>
+      </c>
+      <c r="F184" s="3">
+        <v>7.42</v>
+      </c>
+      <c r="G184" s="3">
+        <v>7.95</v>
+      </c>
+      <c r="H184" s="3" t="s">
         <v>745</v>
       </c>
-      <c r="C184" s="1" t="s">
-[...12 lines deleted...]
-        <v>53</v>
+      <c r="I184" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="J184" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="185" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A185" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="C185" s="1" t="s">
         <v>748</v>
       </c>
-      <c r="B185" s="1" t="s">
+      <c r="D185" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E185" s="3">
+        <v>11.18</v>
+      </c>
+      <c r="F185" s="3">
+        <v>11.86</v>
+      </c>
+      <c r="G185" s="3">
+        <v>12.71</v>
+      </c>
+      <c r="H185" s="3" t="s">
         <v>749</v>
       </c>
-      <c r="C185" s="1" t="s">
-[...12 lines deleted...]
-        <v>514</v>
+      <c r="I185" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="J185" s="3" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="186" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A186" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="C186" s="1" t="s">
         <v>752</v>
       </c>
-      <c r="B186" s="1" t="s">
+      <c r="D186" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E186" s="3">
+        <v>2.8</v>
+      </c>
+      <c r="F186" s="3">
+        <v>2.97</v>
+      </c>
+      <c r="G186" s="3">
+        <v>3.18</v>
+      </c>
+      <c r="H186" s="3" t="s">
         <v>753</v>
       </c>
-      <c r="C186" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="I186" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="J186" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="187" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A187" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="B187" s="1" t="s">
         <v>755</v>
       </c>
-      <c r="B187" s="1" t="s">
+      <c r="C187" s="1" t="s">
         <v>756</v>
       </c>
-      <c r="C187" s="1" t="s">
+      <c r="D187" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E187" s="3">
+        <v>2.8</v>
+      </c>
+      <c r="F187" s="3">
+        <v>2.97</v>
+      </c>
+      <c r="G187" s="3">
+        <v>3.18</v>
+      </c>
+      <c r="H187" s="3" t="s">
         <v>757</v>
       </c>
-      <c r="D187" s="1" t="s">
-[...9 lines deleted...]
-        <v>497</v>
+      <c r="I187" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="J187" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="188" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A188" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="B188" s="1" t="s">
         <v>759</v>
       </c>
-      <c r="B188" s="1" t="s">
+      <c r="C188" s="1" t="s">
         <v>760</v>
       </c>
-      <c r="C188" s="1" t="s">
+      <c r="D188" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E188" s="3">
+        <v>2.8</v>
+      </c>
+      <c r="F188" s="3">
+        <v>2.97</v>
+      </c>
+      <c r="G188" s="3">
+        <v>3.18</v>
+      </c>
+      <c r="H188" s="3" t="s">
         <v>761</v>
       </c>
-      <c r="D188" s="1" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="I188" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="J188" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="189" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A189" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E189" s="3">
+        <v>2.8</v>
+      </c>
+      <c r="F189" s="3">
+        <v>2.97</v>
+      </c>
+      <c r="G189" s="3">
+        <v>3.18</v>
+      </c>
+      <c r="H189" s="3" t="s">
         <v>763</v>
       </c>
-      <c r="B189" s="1" t="s">
-[...15 lines deleted...]
-        <v>28</v>
+      <c r="I189" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="J189" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="190" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A190" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E190" s="3">
+        <v>6.92</v>
+      </c>
+      <c r="F190" s="3">
+        <v>7.34</v>
+      </c>
+      <c r="G190" s="3">
+        <v>7.86</v>
+      </c>
+      <c r="H190" s="3" t="s">
         <v>767</v>
       </c>
-      <c r="B190" s="1" t="s">
+      <c r="I190" s="3" t="s">
         <v>768</v>
       </c>
-      <c r="C190" s="1" t="s">
-[...12 lines deleted...]
-        <v>663</v>
+      <c r="J190" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="191" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A191" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E191" s="3">
+        <v>6.4</v>
+      </c>
+      <c r="F191" s="3">
+        <v>6.79</v>
+      </c>
+      <c r="G191" s="3">
+        <v>7.28</v>
+      </c>
+      <c r="H191" s="3" t="s">
         <v>771</v>
       </c>
-      <c r="B191" s="1" t="s">
-[...15 lines deleted...]
-        <v>514</v>
+      <c r="I191" s="3" t="s">
+        <v>768</v>
+      </c>
+      <c r="J191" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="192" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A192" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E192" s="3">
+        <v>2.8</v>
+      </c>
+      <c r="F192" s="3">
+        <v>2.97</v>
+      </c>
+      <c r="G192" s="3">
+        <v>3.18</v>
+      </c>
+      <c r="H192" s="3" t="s">
         <v>775</v>
       </c>
-      <c r="B192" s="1" t="s">
-[...15 lines deleted...]
-        <v>53</v>
+      <c r="I192" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="J192" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="193" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A193" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E193" s="3">
+        <v>2.8</v>
+      </c>
+      <c r="F193" s="3">
+        <v>2.97</v>
+      </c>
+      <c r="G193" s="3">
+        <v>3.18</v>
+      </c>
+      <c r="H193" s="3" t="s">
         <v>779</v>
       </c>
-      <c r="B193" s="1" t="s">
-[...15 lines deleted...]
-        <v>783</v>
+      <c r="I193" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="J193" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="194" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A194" s="1" t="s">
-        <v>784</v>
+        <v>780</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>785</v>
+        <v>777</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>786</v>
+        <v>778</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E194" s="3" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="E194" s="3">
+        <v>2.8</v>
+      </c>
+      <c r="F194" s="3">
+        <v>2.97</v>
+      </c>
+      <c r="G194" s="3">
+        <v>3.18</v>
+      </c>
+      <c r="H194" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="I194" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="J194" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="195" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A195" s="1" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E195" s="3" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="E195" s="3">
+        <v>7</v>
+      </c>
+      <c r="F195" s="3">
+        <v>7.42</v>
+      </c>
+      <c r="G195" s="3">
+        <v>7.95</v>
+      </c>
+      <c r="H195" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="I195" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="J195" s="3" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="196" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A196" s="1" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E196" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E196" s="3">
+        <v>2.8</v>
+      </c>
+      <c r="F196" s="3">
+        <v>2.97</v>
+      </c>
+      <c r="G196" s="3">
+        <v>3.18</v>
+      </c>
+      <c r="H196" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="I196" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="J196" s="3" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="197" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A197" s="1" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>799</v>
+        <v>792</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E197" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E197" s="3">
+        <v>4.2</v>
+      </c>
+      <c r="F197" s="3">
+        <v>4.45</v>
+      </c>
+      <c r="G197" s="3">
+        <v>4.77</v>
+      </c>
+      <c r="H197" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="I197" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="J197" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="198" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A198" s="1" t="s">
-        <v>801</v>
+        <v>794</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>803</v>
+        <v>795</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E198" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E198" s="3">
+        <v>147.61</v>
+      </c>
+      <c r="F198" s="3">
+        <v>153.42</v>
+      </c>
+      <c r="G198" s="3">
+        <v>163.88</v>
+      </c>
+      <c r="H198" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="I198" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J198" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="199" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A199" s="1" t="s">
-        <v>805</v>
+        <v>797</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>806</v>
+        <v>798</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>803</v>
+        <v>799</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E199" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E199" s="3">
+        <v>17.02</v>
+      </c>
+      <c r="F199" s="3">
+        <v>17.93</v>
+      </c>
+      <c r="G199" s="3">
+        <v>18.98</v>
+      </c>
+      <c r="H199" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="I199" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J199" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="200" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A200" s="1" t="s">
-        <v>808</v>
+        <v>802</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>810</v>
+        <v>804</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E200" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E200" s="3">
+        <v>13.09</v>
+      </c>
+      <c r="F200" s="3">
+        <v>13.8</v>
+      </c>
+      <c r="G200" s="3">
+        <v>14.6</v>
+      </c>
+      <c r="H200" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="I200" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J200" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="201" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A201" s="1" t="s">
-        <v>812</v>
+        <v>806</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>813</v>
+        <v>807</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>814</v>
+        <v>808</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E201" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E201" s="3">
+        <v>13.09</v>
+      </c>
+      <c r="F201" s="3">
+        <v>13.8</v>
+      </c>
+      <c r="G201" s="3">
+        <v>14.6</v>
+      </c>
+      <c r="H201" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="I201" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J201" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="202" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A202" s="1" t="s">
-        <v>816</v>
+        <v>810</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>817</v>
+        <v>811</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E202" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E202" s="3">
+        <v>9.74</v>
+      </c>
+      <c r="F202" s="3">
+        <v>10.26</v>
+      </c>
+      <c r="G202" s="3">
+        <v>10.86</v>
+      </c>
+      <c r="H202" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="I202" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J202" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="203" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A203" s="1" t="s">
-        <v>820</v>
+        <v>814</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>821</v>
+        <v>815</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>822</v>
+        <v>816</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E203" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E203" s="3">
+        <v>9.74</v>
+      </c>
+      <c r="F203" s="3">
+        <v>10.26</v>
+      </c>
+      <c r="G203" s="3">
+        <v>10.86</v>
+      </c>
+      <c r="H203" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="I203" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J203" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="204" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A204" s="1" t="s">
-        <v>824</v>
+        <v>818</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>825</v>
+        <v>819</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>826</v>
+        <v>820</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E204" s="3" t="s">
-[...6 lines deleted...]
-        <v>98</v>
+      <c r="E204" s="3">
+        <v>11.73</v>
+      </c>
+      <c r="F204" s="3">
+        <v>12.36</v>
+      </c>
+      <c r="G204" s="3">
+        <v>13.08</v>
+      </c>
+      <c r="H204" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="I204" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J204" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="205" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A205" s="1" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E205" s="3" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="E205" s="3">
+        <v>39.56</v>
+      </c>
+      <c r="F205" s="3">
+        <v>41.69</v>
+      </c>
+      <c r="G205" s="3">
+        <v>44.12</v>
+      </c>
+      <c r="H205" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="I205" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J205" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="206" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A206" s="1" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E206" s="3" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="E206" s="3">
+        <v>9.74</v>
+      </c>
+      <c r="F206" s="3">
+        <v>10.26</v>
+      </c>
+      <c r="G206" s="3">
+        <v>10.86</v>
+      </c>
+      <c r="H206" s="3" t="s">
+        <v>829</v>
+      </c>
+      <c r="I206" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J206" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="207" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A207" s="1" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E207" s="3" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="E207" s="3">
+        <v>9.74</v>
+      </c>
+      <c r="F207" s="3">
+        <v>10.26</v>
+      </c>
+      <c r="G207" s="3">
+        <v>10.86</v>
+      </c>
+      <c r="H207" s="3" t="s">
+        <v>833</v>
+      </c>
+      <c r="I207" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J207" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="208" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A208" s="1" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="B208" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E208" s="3">
+        <v>14.39</v>
+      </c>
+      <c r="F208" s="3">
+        <v>15.17</v>
+      </c>
+      <c r="G208" s="3">
+        <v>16.05</v>
+      </c>
+      <c r="H208" s="3" t="s">
         <v>837</v>
       </c>
-      <c r="C208" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="I208" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J208" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="209" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A209" s="1" t="s">
-        <v>842</v>
+        <v>838</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E209" s="3" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="E209" s="3">
+        <v>55.72</v>
+      </c>
+      <c r="F209" s="3">
+        <v>58.72</v>
+      </c>
+      <c r="G209" s="3">
+        <v>62.15</v>
+      </c>
+      <c r="H209" s="3" t="s">
+        <v>841</v>
+      </c>
+      <c r="I209" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J209" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="210" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A210" s="1" t="s">
-        <v>846</v>
+        <v>802</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E210" s="3" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="E210" s="3">
+        <v>14.39</v>
+      </c>
+      <c r="F210" s="3">
+        <v>15.17</v>
+      </c>
+      <c r="G210" s="3">
+        <v>16.05</v>
+      </c>
+      <c r="H210" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="I210" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J210" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="211" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A211" s="1" t="s">
-        <v>850</v>
+        <v>845</v>
       </c>
       <c r="B211" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="C211" s="1" t="s">
         <v>847</v>
       </c>
-      <c r="C211" s="1" t="s">
+      <c r="D211" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E211" s="3">
+        <v>63.49</v>
+      </c>
+      <c r="F211" s="3">
+        <v>66.91</v>
+      </c>
+      <c r="G211" s="3">
+        <v>70.82</v>
+      </c>
+      <c r="H211" s="3" t="s">
         <v>848</v>
       </c>
-      <c r="D211" s="1" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="I211" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J211" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="212" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A212" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E212" s="3">
+        <v>17.02</v>
+      </c>
+      <c r="F212" s="3">
+        <v>17.93</v>
+      </c>
+      <c r="G212" s="3">
+        <v>18.98</v>
+      </c>
+      <c r="H212" s="3" t="s">
         <v>852</v>
       </c>
-      <c r="B212" s="1" t="s">
-[...15 lines deleted...]
-        <v>98</v>
+      <c r="I212" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J212" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="213" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A213" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E213" s="3">
+        <v>13.09</v>
+      </c>
+      <c r="F213" s="3">
+        <v>13.8</v>
+      </c>
+      <c r="G213" s="3">
+        <v>14.6</v>
+      </c>
+      <c r="H213" s="3" t="s">
         <v>856</v>
       </c>
-      <c r="B213" s="1" t="s">
-[...15 lines deleted...]
-        <v>98</v>
+      <c r="I213" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J213" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="214" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A214" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E214" s="3">
+        <v>55.72</v>
+      </c>
+      <c r="F214" s="3">
+        <v>58.72</v>
+      </c>
+      <c r="G214" s="3">
+        <v>62.15</v>
+      </c>
+      <c r="H214" s="3" t="s">
         <v>860</v>
       </c>
-      <c r="B214" s="1" t="s">
-[...15 lines deleted...]
-        <v>28</v>
+      <c r="I214" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J214" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="215" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A215" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E215" s="3">
+        <v>15.7</v>
+      </c>
+      <c r="F215" s="3">
+        <v>16.55</v>
+      </c>
+      <c r="G215" s="3">
+        <v>17.52</v>
+      </c>
+      <c r="H215" s="3" t="s">
         <v>864</v>
       </c>
-      <c r="B215" s="1" t="s">
-[...15 lines deleted...]
-        <v>53</v>
+      <c r="I215" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J215" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="216" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A216" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E216" s="3">
+        <v>17.02</v>
+      </c>
+      <c r="F216" s="3">
+        <v>17.93</v>
+      </c>
+      <c r="G216" s="3">
+        <v>18.98</v>
+      </c>
+      <c r="H216" s="3" t="s">
         <v>868</v>
       </c>
-      <c r="B216" s="1" t="s">
-[...14 lines deleted...]
-      <c r="G216" s="3" t="s">
+      <c r="I216" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J216" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="217" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A217" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="C217" s="1" t="s">
         <v>871</v>
       </c>
-      <c r="B217" s="1" t="s">
+      <c r="D217" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E217" s="3">
+        <v>17.02</v>
+      </c>
+      <c r="F217" s="3">
+        <v>17.93</v>
+      </c>
+      <c r="G217" s="3">
+        <v>18.98</v>
+      </c>
+      <c r="H217" s="3" t="s">
         <v>872</v>
       </c>
-      <c r="C217" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G217" s="3" t="s">
+      <c r="I217" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J217" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="218" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A218" s="1" t="s">
-        <v>876</v>
+        <v>818</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E218" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F218" s="3" t="s">
+      <c r="E218" s="3">
+        <v>14.39</v>
+      </c>
+      <c r="F218" s="3">
+        <v>15.17</v>
+      </c>
+      <c r="G218" s="3">
+        <v>16.05</v>
+      </c>
+      <c r="H218" s="3" t="s">
         <v>875</v>
       </c>
-      <c r="G218" s="3" t="s">
+      <c r="I218" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J218" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="219" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A219" s="1" t="s">
-        <v>880</v>
+        <v>876</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>881</v>
+        <v>877</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E219" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G219" s="3" t="s">
+      <c r="E219" s="3">
+        <v>56.52</v>
+      </c>
+      <c r="F219" s="3">
+        <v>59.57</v>
+      </c>
+      <c r="G219" s="3">
+        <v>63.05</v>
+      </c>
+      <c r="H219" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="I219" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J219" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="220" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A220" s="1" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>885</v>
+        <v>881</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E220" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E220" s="3">
+        <v>9.55</v>
+      </c>
+      <c r="F220" s="3">
+        <v>10.06</v>
+      </c>
+      <c r="G220" s="3">
+        <v>10.73</v>
+      </c>
+      <c r="H220" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="I220" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J220" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="221" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A221" s="1" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>890</v>
+        <v>885</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E221" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G221" s="3" t="s">
+      <c r="E221" s="3">
+        <v>4.33</v>
+      </c>
+      <c r="F221" s="3">
+        <v>4.66</v>
+      </c>
+      <c r="G221" s="3">
+        <v>5</v>
+      </c>
+      <c r="H221" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="I221" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="J221" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="222" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A222" s="1" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>893</v>
+        <v>889</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>894</v>
+        <v>890</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E222" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E222" s="3">
+        <v>30</v>
+      </c>
+      <c r="F222" s="3">
+        <v>32.3</v>
+      </c>
+      <c r="G222" s="3">
+        <v>35.76</v>
+      </c>
+      <c r="H222" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="I222" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="J222" s="3" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="223" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A223" s="1" t="s">
-        <v>896</v>
+        <v>892</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>897</v>
+        <v>893</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>898</v>
+        <v>894</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E223" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G223" s="3" t="s">
+      <c r="E223" s="3">
+        <v>11.92</v>
+      </c>
+      <c r="F223" s="3">
+        <v>12.39</v>
+      </c>
+      <c r="G223" s="3">
+        <v>13.23</v>
+      </c>
+      <c r="H223" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="I223" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="J223" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="224" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A224" s="1" t="s">
-        <v>900</v>
+        <v>896</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>901</v>
+        <v>897</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>902</v>
+        <v>897</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E224" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G224" s="3" t="s">
+      <c r="E224" s="3">
+        <v>1145.55</v>
+      </c>
+      <c r="F224" s="3">
+        <v>1190.65</v>
+      </c>
+      <c r="G224" s="3">
+        <v>1271.83</v>
+      </c>
+      <c r="H224" s="3" t="s">
+        <v>898</v>
+      </c>
+      <c r="I224" s="3" t="s">
+        <v>899</v>
+      </c>
+      <c r="J224" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="225" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A225" s="1" t="s">
-        <v>904</v>
+        <v>900</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>905</v>
+        <v>901</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E225" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G225" s="3" t="s">
+      <c r="E225" s="3">
+        <v>274.47</v>
+      </c>
+      <c r="F225" s="3">
+        <v>289.25</v>
+      </c>
+      <c r="G225" s="3">
+        <v>306.14</v>
+      </c>
+      <c r="H225" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="I225" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J225" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="226" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A226" s="1" t="s">
-        <v>908</v>
+        <v>904</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>909</v>
+        <v>905</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E226" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G226" s="3" t="s">
+      <c r="E226" s="3">
+        <v>20.18</v>
+      </c>
+      <c r="F226" s="3">
+        <v>21.26</v>
+      </c>
+      <c r="G226" s="3">
+        <v>22.5</v>
+      </c>
+      <c r="H226" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="I226" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J226" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="227" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A227" s="1" t="s">
-        <v>912</v>
+        <v>908</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>913</v>
+        <v>909</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>914</v>
+        <v>910</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E227" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G227" s="3" t="s">
+      <c r="E227" s="3">
+        <v>13.09</v>
+      </c>
+      <c r="F227" s="3">
+        <v>13.8</v>
+      </c>
+      <c r="G227" s="3">
+        <v>14.6</v>
+      </c>
+      <c r="H227" s="3" t="s">
+        <v>911</v>
+      </c>
+      <c r="I227" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J227" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="228" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A228" s="1" t="s">
-        <v>916</v>
+        <v>912</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>917</v>
+        <v>913</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>918</v>
+        <v>914</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E228" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F228" s="3" t="s">
+      <c r="E228" s="3">
+        <v>13.09</v>
+      </c>
+      <c r="F228" s="3">
+        <v>13.8</v>
+      </c>
+      <c r="G228" s="3">
+        <v>14.6</v>
+      </c>
+      <c r="H228" s="3" t="s">
+        <v>915</v>
+      </c>
+      <c r="I228" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J228" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="229" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A229" s="1" t="s">
-        <v>876</v>
+        <v>916</v>
       </c>
       <c r="B229" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E229" s="3">
+        <v>4.36</v>
+      </c>
+      <c r="F229" s="3">
+        <v>4.7</v>
+      </c>
+      <c r="G229" s="3">
+        <v>5.2</v>
+      </c>
+      <c r="H229" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="I229" s="3" t="s">
         <v>920</v>
       </c>
-      <c r="C229" s="1" t="s">
-[...9 lines deleted...]
-        <v>18</v>
+      <c r="J229" s="3" t="s">
+        <v>539</v>
       </c>
     </row>
     <row r="230" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A230" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E230" s="3">
+        <v>104.75</v>
+      </c>
+      <c r="F230" s="3">
+        <v>112.81</v>
+      </c>
+      <c r="G230" s="3">
+        <v>120.87</v>
+      </c>
+      <c r="H230" s="3" t="s">
         <v>923</v>
       </c>
-      <c r="B230" s="1" t="s">
-[...11 lines deleted...]
-      <c r="F230" s="3" t="s">
+      <c r="I230" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J230" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="231" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A231" s="1" t="s">
-        <v>927</v>
+        <v>924</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>928</v>
+        <v>925</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>929</v>
+        <v>925</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E231" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F231" s="3" t="s">
+      <c r="E231" s="3">
+        <v>104.75</v>
+      </c>
+      <c r="F231" s="3">
+        <v>112.81</v>
+      </c>
+      <c r="G231" s="3">
+        <v>120.87</v>
+      </c>
+      <c r="H231" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="I231" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J231" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="232" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A232" s="1" t="s">
-        <v>931</v>
+        <v>927</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>932</v>
+        <v>928</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>933</v>
+        <v>928</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E232" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F232" s="3" t="s">
+      <c r="E232" s="3">
+        <v>83.2</v>
+      </c>
+      <c r="F232" s="3">
+        <v>89.6</v>
+      </c>
+      <c r="G232" s="3">
+        <v>96</v>
+      </c>
+      <c r="H232" s="3" t="s">
+        <v>929</v>
+      </c>
+      <c r="I232" s="3" t="s">
+        <v>930</v>
+      </c>
+      <c r="J232" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="233" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A233" s="1" t="s">
-        <v>935</v>
+        <v>931</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>936</v>
+        <v>932</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>937</v>
+        <v>933</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E233" s="3" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="E233" s="3">
+        <v>40.77</v>
+      </c>
+      <c r="F233" s="3">
+        <v>43.91</v>
+      </c>
+      <c r="G233" s="3">
+        <v>48.61</v>
+      </c>
+      <c r="H233" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="I233" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="J233" s="3" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="234" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A234" s="1" t="s">
-        <v>939</v>
+        <v>935</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>940</v>
+        <v>936</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>941</v>
+        <v>937</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E234" s="3" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="E234" s="3">
+        <v>4.36</v>
+      </c>
+      <c r="F234" s="3">
+        <v>4.7</v>
+      </c>
+      <c r="G234" s="3">
+        <v>5.2</v>
+      </c>
+      <c r="H234" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="I234" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="J234" s="3" t="s">
+        <v>539</v>
       </c>
     </row>
     <row r="235" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A235" s="1" t="s">
-        <v>943</v>
+        <v>939</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>945</v>
+        <v>940</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E235" s="3" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="E235" s="3">
+        <v>528.32</v>
+      </c>
+      <c r="F235" s="3">
+        <v>549.12</v>
+      </c>
+      <c r="G235" s="3">
+        <v>586.56</v>
+      </c>
+      <c r="H235" s="3" t="s">
+        <v>941</v>
+      </c>
+      <c r="I235" s="3" t="s">
+        <v>899</v>
+      </c>
+      <c r="J235" s="3" t="s">
+        <v>942</v>
       </c>
     </row>
     <row r="236" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A236" s="1" t="s">
-        <v>947</v>
+        <v>943</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>948</v>
+        <v>944</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>949</v>
+        <v>944</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E236" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F236" s="3" t="s">
+      <c r="E236" s="3">
+        <v>12.56</v>
+      </c>
+      <c r="F236" s="3">
+        <v>13.06</v>
+      </c>
+      <c r="G236" s="3">
+        <v>13.95</v>
+      </c>
+      <c r="H236" s="3" t="s">
+        <v>945</v>
+      </c>
+      <c r="I236" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="J236" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="237" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A237" s="1" t="s">
-        <v>951</v>
+        <v>946</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>952</v>
+        <v>947</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>953</v>
+        <v>948</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E237" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F237" s="3" t="s">
+      <c r="E237" s="3">
+        <v>87.67</v>
+      </c>
+      <c r="F237" s="3">
+        <v>91.12</v>
+      </c>
+      <c r="G237" s="3">
+        <v>97.33</v>
+      </c>
+      <c r="H237" s="3" t="s">
+        <v>949</v>
+      </c>
+      <c r="I237" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J237" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="238" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A238" s="1" t="s">
-        <v>955</v>
+        <v>950</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>956</v>
+        <v>951</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>957</v>
+        <v>952</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E238" s="3" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="E238" s="3">
+        <v>87.67</v>
+      </c>
+      <c r="F238" s="3">
+        <v>91.12</v>
+      </c>
+      <c r="G238" s="3">
+        <v>97.33</v>
+      </c>
+      <c r="H238" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="I238" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J238" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="239" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A239" s="1" t="s">
-        <v>959</v>
+        <v>954</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>960</v>
+        <v>955</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>960</v>
+        <v>956</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E239" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G239" s="3" t="s">
+      <c r="E239" s="3">
+        <v>87.65</v>
+      </c>
+      <c r="F239" s="3">
+        <v>91.1</v>
+      </c>
+      <c r="G239" s="3">
+        <v>97.31</v>
+      </c>
+      <c r="H239" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="I239" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J239" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="240" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A240" s="1" t="s">
-        <v>963</v>
+        <v>958</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>964</v>
+        <v>959</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>965</v>
+        <v>959</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E240" s="3" t="s">
-[...6 lines deleted...]
-        <v>53</v>
+      <c r="E240" s="3">
+        <v>986.06</v>
+      </c>
+      <c r="F240" s="3">
+        <v>1024.88</v>
+      </c>
+      <c r="G240" s="3">
+        <v>1094.76</v>
+      </c>
+      <c r="H240" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="I240" s="3" t="s">
+        <v>899</v>
+      </c>
+      <c r="J240" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="241" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A241" s="1" t="s">
-        <v>967</v>
+        <v>921</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>968</v>
+        <v>961</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>968</v>
+        <v>961</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E241" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G241" s="3" t="s">
+      <c r="E241" s="3">
+        <v>104.75</v>
+      </c>
+      <c r="F241" s="3">
+        <v>112.81</v>
+      </c>
+      <c r="G241" s="3">
+        <v>120.87</v>
+      </c>
+      <c r="H241" s="3" t="s">
+        <v>962</v>
+      </c>
+      <c r="I241" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J241" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="242" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A242" s="1" t="s">
-        <v>970</v>
+        <v>963</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>971</v>
+        <v>964</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>972</v>
+        <v>965</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E242" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E242" s="3">
+        <v>84.82</v>
+      </c>
+      <c r="F242" s="3">
+        <v>89.42</v>
+      </c>
+      <c r="G242" s="3">
+        <v>95.34</v>
+      </c>
+      <c r="H242" s="3" t="s">
+        <v>966</v>
+      </c>
+      <c r="I242" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J242" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="243" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A243" s="1" t="s">
-        <v>974</v>
+        <v>967</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>975</v>
+        <v>968</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>975</v>
+        <v>965</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E243" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E243" s="3">
+        <v>84.82</v>
+      </c>
+      <c r="F243" s="3">
+        <v>89.42</v>
+      </c>
+      <c r="G243" s="3">
+        <v>95.34</v>
+      </c>
+      <c r="H243" s="3" t="s">
+        <v>969</v>
+      </c>
+      <c r="I243" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J243" s="3" t="s">
+        <v>970</v>
       </c>
     </row>
     <row r="244" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A244" s="1" t="s">
-        <v>977</v>
+        <v>971</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>978</v>
+        <v>972</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>979</v>
+        <v>965</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E244" s="3" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="E244" s="3">
+        <v>84.82</v>
+      </c>
+      <c r="F244" s="3">
+        <v>89.42</v>
+      </c>
+      <c r="G244" s="3">
+        <v>95.34</v>
+      </c>
+      <c r="H244" s="3" t="s">
+        <v>973</v>
+      </c>
+      <c r="I244" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J244" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="245" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A245" s="1" t="s">
-        <v>981</v>
+        <v>974</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>982</v>
+        <v>975</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>983</v>
+        <v>976</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E245" s="3" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="E245" s="3">
+        <v>84.02</v>
+      </c>
+      <c r="F245" s="3">
+        <v>88.58</v>
+      </c>
+      <c r="G245" s="3">
+        <v>94.44</v>
+      </c>
+      <c r="H245" s="3" t="s">
+        <v>977</v>
+      </c>
+      <c r="I245" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J245" s="3" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="246" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A246" s="1" t="s">
-        <v>985</v>
+        <v>978</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>986</v>
+        <v>979</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>987</v>
+        <v>980</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E246" s="3" t="s">
-[...6 lines deleted...]
-        <v>229</v>
+      <c r="E246" s="3">
+        <v>44.38</v>
+      </c>
+      <c r="F246" s="3">
+        <v>46.78</v>
+      </c>
+      <c r="G246" s="3">
+        <v>49.88</v>
+      </c>
+      <c r="H246" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="I246" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="J246" s="3" t="s">
+        <v>484</v>
       </c>
     </row>
     <row r="247" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A247" s="1" t="s">
-        <v>989</v>
+        <v>983</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>990</v>
+        <v>984</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>991</v>
+        <v>985</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E247" s="3" t="s">
-[...6 lines deleted...]
-        <v>211</v>
+      <c r="E247" s="3">
+        <v>79.54</v>
+      </c>
+      <c r="F247" s="3">
+        <v>83.86</v>
+      </c>
+      <c r="G247" s="3">
+        <v>89.41</v>
+      </c>
+      <c r="H247" s="3" t="s">
+        <v>986</v>
+      </c>
+      <c r="I247" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="J247" s="3" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="248" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A248" s="1" t="s">
-        <v>993</v>
+        <v>987</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>994</v>
+        <v>988</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>994</v>
+        <v>989</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E248" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E248" s="3">
+        <v>178.42</v>
+      </c>
+      <c r="F248" s="3">
+        <v>188.1</v>
+      </c>
+      <c r="G248" s="3">
+        <v>200.55</v>
+      </c>
+      <c r="H248" s="3" t="s">
+        <v>990</v>
+      </c>
+      <c r="I248" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="J248" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="249" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A249" s="1" t="s">
-        <v>996</v>
+        <v>991</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>997</v>
+        <v>992</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>997</v>
+        <v>993</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E249" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E249" s="3">
+        <v>49.95</v>
+      </c>
+      <c r="F249" s="3">
+        <v>52.66</v>
+      </c>
+      <c r="G249" s="3">
+        <v>56.14</v>
+      </c>
+      <c r="H249" s="3" t="s">
+        <v>994</v>
+      </c>
+      <c r="I249" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="J249" s="3" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="250" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A250" s="1" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E250" s="3" t="s">
-[...6 lines deleted...]
-        <v>254</v>
+      <c r="E250" s="3">
+        <v>49.95</v>
+      </c>
+      <c r="F250" s="3">
+        <v>52.66</v>
+      </c>
+      <c r="G250" s="3">
+        <v>56.14</v>
+      </c>
+      <c r="H250" s="3" t="s">
+        <v>998</v>
+      </c>
+      <c r="I250" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="J250" s="3" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="251" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A251" s="1" t="s">
-        <v>1003</v>
+        <v>999</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>1005</v>
+        <v>1001</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E251" s="3" t="s">
-[...6 lines deleted...]
-        <v>211</v>
+      <c r="E251" s="3">
+        <v>9.74</v>
+      </c>
+      <c r="F251" s="3">
+        <v>10.26</v>
+      </c>
+      <c r="G251" s="3">
+        <v>10.86</v>
+      </c>
+      <c r="H251" s="3" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I251" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J251" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="252" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A252" s="1" t="s">
-        <v>1007</v>
+        <v>999</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>1008</v>
+        <v>1003</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>1009</v>
+        <v>1004</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E252" s="3" t="s">
-[...6 lines deleted...]
-        <v>211</v>
+      <c r="E252" s="3">
+        <v>9.74</v>
+      </c>
+      <c r="F252" s="3">
+        <v>10.26</v>
+      </c>
+      <c r="G252" s="3">
+        <v>10.86</v>
+      </c>
+      <c r="H252" s="3" t="s">
+        <v>1005</v>
+      </c>
+      <c r="I252" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J252" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="253" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A253" s="1" t="s">
-        <v>1011</v>
+        <v>1006</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>1012</v>
+        <v>1007</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>1012</v>
+        <v>1008</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E253" s="3" t="s">
-[...6 lines deleted...]
-        <v>53</v>
+      <c r="E253" s="3">
+        <v>18.98</v>
+      </c>
+      <c r="F253" s="3">
+        <v>20</v>
+      </c>
+      <c r="G253" s="3">
+        <v>21.17</v>
+      </c>
+      <c r="H253" s="3" t="s">
+        <v>1009</v>
+      </c>
+      <c r="I253" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J253" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="254" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A254" s="1" t="s">
-        <v>1014</v>
+        <v>1010</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>1015</v>
+        <v>1011</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E254" s="3" t="s">
-[...6 lines deleted...]
-        <v>53</v>
+      <c r="E254" s="3">
+        <v>13.08</v>
+      </c>
+      <c r="F254" s="3">
+        <v>13.78</v>
+      </c>
+      <c r="G254" s="3">
+        <v>14.59</v>
+      </c>
+      <c r="H254" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="I254" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J254" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="255" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A255" s="1" t="s">
-        <v>1017</v>
+        <v>1010</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>1018</v>
+        <v>1014</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E255" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E255" s="3">
+        <v>13.08</v>
+      </c>
+      <c r="F255" s="3">
+        <v>13.78</v>
+      </c>
+      <c r="G255" s="3">
+        <v>14.59</v>
+      </c>
+      <c r="H255" s="3" t="s">
+        <v>1016</v>
+      </c>
+      <c r="I255" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J255" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="256" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A256" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E256" s="3">
+        <v>87.67</v>
+      </c>
+      <c r="F256" s="3">
+        <v>91.12</v>
+      </c>
+      <c r="G256" s="3">
+        <v>97.33</v>
+      </c>
+      <c r="H256" s="3" t="s">
         <v>1020</v>
       </c>
-      <c r="B256" s="1" t="s">
+      <c r="I256" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J256" s="3" t="s">
         <v>1021</v>
-      </c>
-[...13 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="257" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A257" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E257" s="3">
+        <v>90.94</v>
+      </c>
+      <c r="F257" s="3">
+        <v>97.93</v>
+      </c>
+      <c r="G257" s="3">
+        <v>108.43</v>
+      </c>
+      <c r="H257" s="3" t="s">
         <v>1024</v>
       </c>
-      <c r="B257" s="1" t="s">
-[...15 lines deleted...]
-        <v>18</v>
+      <c r="I257" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J257" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="258" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A258" s="1" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>1030</v>
+        <v>1026</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E258" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E258" s="3">
+        <v>90.94</v>
+      </c>
+      <c r="F258" s="3">
+        <v>97.93</v>
+      </c>
+      <c r="G258" s="3">
+        <v>108.43</v>
+      </c>
+      <c r="H258" s="3" t="s">
+        <v>1027</v>
+      </c>
+      <c r="I258" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J258" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="259" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A259" s="1" t="s">
-        <v>1032</v>
+        <v>1028</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>1033</v>
+        <v>1029</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>1034</v>
+        <v>1029</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E259" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E259" s="3">
+        <v>90.94</v>
+      </c>
+      <c r="F259" s="3">
+        <v>97.93</v>
+      </c>
+      <c r="G259" s="3">
+        <v>108.43</v>
+      </c>
+      <c r="H259" s="3" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I259" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J259" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="260" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A260" s="1" t="s">
-        <v>993</v>
+        <v>1031</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>1036</v>
+        <v>1032</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>1036</v>
+        <v>1032</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E260" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E260" s="3">
+        <v>90.09</v>
+      </c>
+      <c r="F260" s="3">
+        <v>97.02</v>
+      </c>
+      <c r="G260" s="3">
+        <v>107.42</v>
+      </c>
+      <c r="H260" s="3" t="s">
+        <v>1033</v>
+      </c>
+      <c r="I260" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="J260" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="261" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A261" s="1" t="s">
-        <v>1038</v>
+        <v>1034</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>1039</v>
+        <v>1035</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>1040</v>
+        <v>1035</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E261" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E261" s="3">
+        <v>4.18</v>
+      </c>
+      <c r="F261" s="3">
+        <v>4.5</v>
+      </c>
+      <c r="G261" s="3">
+        <v>4.98</v>
+      </c>
+      <c r="H261" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="I261" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="J261" s="3" t="s">
+        <v>539</v>
       </c>
     </row>
     <row r="262" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A262" s="1" t="s">
-        <v>1042</v>
+        <v>1037</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>1043</v>
+        <v>1038</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E262" s="3" t="s">
-[...6 lines deleted...]
-        <v>1045</v>
+      <c r="E262" s="3">
+        <v>4.29</v>
+      </c>
+      <c r="F262" s="3">
+        <v>4.62</v>
+      </c>
+      <c r="G262" s="3">
+        <v>5.12</v>
+      </c>
+      <c r="H262" s="3" t="s">
+        <v>1039</v>
+      </c>
+      <c r="I262" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="J262" s="3" t="s">
+        <v>539</v>
       </c>
     </row>
     <row r="263" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A263" s="1" t="s">
-        <v>1046</v>
+        <v>1040</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>1047</v>
+        <v>1041</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E263" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E263" s="3">
+        <v>464.48</v>
+      </c>
+      <c r="F263" s="3">
+        <v>489.68</v>
+      </c>
+      <c r="G263" s="3">
+        <v>522.09</v>
+      </c>
+      <c r="H263" s="3" t="s">
+        <v>1043</v>
+      </c>
+      <c r="I263" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J263" s="3" t="s">
+        <v>1044</v>
       </c>
     </row>
     <row r="264" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A264" s="1" t="s">
-        <v>1049</v>
+        <v>1045</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>1050</v>
+        <v>1046</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E264" s="3" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="E264" s="3">
+        <v>47.93</v>
+      </c>
+      <c r="F264" s="3">
+        <v>50.51</v>
+      </c>
+      <c r="G264" s="3">
+        <v>53.46</v>
+      </c>
+      <c r="H264" s="3" t="s">
+        <v>1048</v>
+      </c>
+      <c r="I264" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J264" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="265" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A265" s="1" t="s">
-        <v>1053</v>
+        <v>1049</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>1054</v>
+        <v>1050</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>1055</v>
+        <v>1051</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E265" s="3" t="s">
-[...6 lines deleted...]
-        <v>514</v>
+      <c r="E265" s="3">
+        <v>17</v>
+      </c>
+      <c r="F265" s="3">
+        <v>17.92</v>
+      </c>
+      <c r="G265" s="3">
+        <v>18.97</v>
+      </c>
+      <c r="H265" s="3" t="s">
+        <v>1052</v>
+      </c>
+      <c r="I265" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J265" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="266" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A266" s="1" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E266" s="3" t="s">
-[...6 lines deleted...]
-        <v>254</v>
+      <c r="E266" s="3">
+        <v>22.49</v>
+      </c>
+      <c r="F266" s="3">
+        <v>24.22</v>
+      </c>
+      <c r="G266" s="3">
+        <v>26.82</v>
+      </c>
+      <c r="H266" s="3" t="s">
+        <v>1056</v>
+      </c>
+      <c r="I266" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="J266" s="3" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="267" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A267" s="1" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E267" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E267" s="3">
+        <v>47.93</v>
+      </c>
+      <c r="F267" s="3">
+        <v>50.51</v>
+      </c>
+      <c r="G267" s="3">
+        <v>53.46</v>
+      </c>
+      <c r="H267" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I267" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J267" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="268" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A268" s="1" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E268" s="3" t="s">
-[...6 lines deleted...]
-        <v>254</v>
+      <c r="E268" s="3">
+        <v>13.08</v>
+      </c>
+      <c r="F268" s="3">
+        <v>13.78</v>
+      </c>
+      <c r="G268" s="3">
+        <v>14.59</v>
+      </c>
+      <c r="H268" s="3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="I268" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J268" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="269" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A269" s="1" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E269" s="3" t="s">
-[...6 lines deleted...]
-        <v>254</v>
+      <c r="E269" s="3">
+        <v>121.13</v>
+      </c>
+      <c r="F269" s="3">
+        <v>127.66</v>
+      </c>
+      <c r="G269" s="3">
+        <v>135.11</v>
+      </c>
+      <c r="H269" s="3" t="s">
+        <v>1068</v>
+      </c>
+      <c r="I269" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J269" s="3" t="s">
+        <v>1044</v>
       </c>
     </row>
     <row r="270" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A270" s="1" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E270" s="3" t="s">
-[...6 lines deleted...]
-        <v>254</v>
+      <c r="E270" s="3">
+        <v>92.86</v>
+      </c>
+      <c r="F270" s="3">
+        <v>97.86</v>
+      </c>
+      <c r="G270" s="3">
+        <v>103.57</v>
+      </c>
+      <c r="H270" s="3" t="s">
+        <v>1072</v>
+      </c>
+      <c r="I270" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J270" s="3" t="s">
+        <v>1044</v>
       </c>
     </row>
     <row r="271" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A271" s="1" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E271" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E271" s="3">
+        <v>31.38</v>
+      </c>
+      <c r="F271" s="3">
+        <v>33.07</v>
+      </c>
+      <c r="G271" s="3">
+        <v>35</v>
+      </c>
+      <c r="H271" s="3" t="s">
+        <v>1076</v>
+      </c>
+      <c r="I271" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J271" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="272" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A272" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B272" s="1" t="s">
         <v>1078</v>
       </c>
-      <c r="B272" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C272" s="1" t="s">
-        <v>1083</v>
+        <v>1079</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E272" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E272" s="3">
+        <v>33.99</v>
+      </c>
+      <c r="F272" s="3">
+        <v>35.83</v>
+      </c>
+      <c r="G272" s="3">
+        <v>37.92</v>
+      </c>
+      <c r="H272" s="3" t="s">
+        <v>1080</v>
+      </c>
+      <c r="I272" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J272" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="273" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A273" s="1" t="s">
-        <v>1085</v>
+        <v>1081</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>1086</v>
+        <v>1082</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E273" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E273" s="3">
+        <v>11.84</v>
+      </c>
+      <c r="F273" s="3">
+        <v>12.48</v>
+      </c>
+      <c r="G273" s="3">
+        <v>13.31</v>
+      </c>
+      <c r="H273" s="3" t="s">
+        <v>1084</v>
+      </c>
+      <c r="I273" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J273" s="3" t="s">
+        <v>484</v>
       </c>
     </row>
     <row r="274" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A274" s="1" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>1091</v>
+        <v>1087</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E274" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E274" s="3">
+        <v>92.86</v>
+      </c>
+      <c r="F274" s="3">
+        <v>97.86</v>
+      </c>
+      <c r="G274" s="3">
+        <v>103.57</v>
+      </c>
+      <c r="H274" s="3" t="s">
+        <v>1088</v>
+      </c>
+      <c r="I274" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J274" s="3" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="275" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A275" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>1093</v>
+        <v>1090</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>1094</v>
+        <v>1091</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E275" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E275" s="3">
+        <v>121.13</v>
+      </c>
+      <c r="F275" s="3">
+        <v>127.66</v>
+      </c>
+      <c r="G275" s="3">
+        <v>135.11</v>
+      </c>
+      <c r="H275" s="3" t="s">
+        <v>1092</v>
+      </c>
+      <c r="I275" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J275" s="3" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="276" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A276" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E276" s="3">
+        <v>121.13</v>
+      </c>
+      <c r="F276" s="3">
+        <v>127.66</v>
+      </c>
+      <c r="G276" s="3">
+        <v>135.11</v>
+      </c>
+      <c r="H276" s="3" t="s">
         <v>1096</v>
       </c>
-      <c r="B276" s="1" t="s">
-[...15 lines deleted...]
-        <v>1100</v>
+      <c r="I276" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J276" s="3" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="277" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A277" s="1" t="s">
-        <v>1101</v>
+        <v>1097</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>1102</v>
+        <v>1098</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>1102</v>
+        <v>1099</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E277" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E277" s="3">
+        <v>153.43</v>
+      </c>
+      <c r="F277" s="3">
+        <v>161.69</v>
+      </c>
+      <c r="G277" s="3">
+        <v>171.13</v>
+      </c>
+      <c r="H277" s="3" t="s">
+        <v>1100</v>
+      </c>
+      <c r="I277" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J277" s="3" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="278" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A278" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E278" s="3">
+        <v>153.43</v>
+      </c>
+      <c r="F278" s="3">
+        <v>161.69</v>
+      </c>
+      <c r="G278" s="3">
+        <v>171.13</v>
+      </c>
+      <c r="H278" s="3" t="s">
         <v>1104</v>
       </c>
-      <c r="B278" s="1" t="s">
-[...15 lines deleted...]
-        <v>73</v>
+      <c r="I278" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J278" s="3" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="279" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A279" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C279" s="1" t="s">
         <v>1107</v>
       </c>
-      <c r="B279" s="1" t="s">
+      <c r="D279" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E279" s="3">
+        <v>153.43</v>
+      </c>
+      <c r="F279" s="3">
+        <v>161.69</v>
+      </c>
+      <c r="G279" s="3">
+        <v>171.13</v>
+      </c>
+      <c r="H279" s="3" t="s">
         <v>1108</v>
       </c>
-      <c r="C279" s="1" t="s">
-[...12 lines deleted...]
-        <v>1111</v>
+      <c r="I279" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J279" s="3" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="280" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A280" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E280" s="3">
+        <v>11.35</v>
+      </c>
+      <c r="F280" s="3">
+        <v>11.97</v>
+      </c>
+      <c r="G280" s="3">
+        <v>12.76</v>
+      </c>
+      <c r="H280" s="3" t="s">
         <v>1112</v>
       </c>
-      <c r="B280" s="1" t="s">
+      <c r="I280" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J280" s="3" t="s">
         <v>1113</v>
-      </c>
-[...13 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="281" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A281" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E281" s="3">
+        <v>72.68</v>
+      </c>
+      <c r="F281" s="3">
+        <v>76.6</v>
+      </c>
+      <c r="G281" s="3">
+        <v>81.07</v>
+      </c>
+      <c r="H281" s="3" t="s">
         <v>1117</v>
       </c>
-      <c r="B281" s="1" t="s">
-[...15 lines deleted...]
-        <v>73</v>
+      <c r="I281" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J281" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="282" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A282" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E282" s="3">
+        <v>33.94</v>
+      </c>
+      <c r="F282" s="3">
+        <v>35.78</v>
+      </c>
+      <c r="G282" s="3">
+        <v>38.15</v>
+      </c>
+      <c r="H282" s="3" t="s">
         <v>1121</v>
       </c>
-      <c r="B282" s="1" t="s">
-[...15 lines deleted...]
-        <v>73</v>
+      <c r="I282" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J282" s="3" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="283" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A283" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E283" s="3">
+        <v>2.24</v>
+      </c>
+      <c r="F283" s="3">
+        <v>2.37</v>
+      </c>
+      <c r="G283" s="3">
+        <v>2.52</v>
+      </c>
+      <c r="H283" s="3" t="s">
         <v>1125</v>
       </c>
-      <c r="B283" s="1" t="s">
-[...15 lines deleted...]
-        <v>53</v>
+      <c r="I283" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J283" s="3" t="s">
+        <v>539</v>
       </c>
     </row>
     <row r="284" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A284" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E284" s="3">
+        <v>9.33</v>
+      </c>
+      <c r="F284" s="3">
+        <v>9.83</v>
+      </c>
+      <c r="G284" s="3">
+        <v>10.48</v>
+      </c>
+      <c r="H284" s="3" t="s">
         <v>1129</v>
       </c>
-      <c r="B284" s="1" t="s">
-[...15 lines deleted...]
-        <v>73</v>
+      <c r="I284" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J284" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="285" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A285" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E285" s="3">
+        <v>53.2</v>
+      </c>
+      <c r="F285" s="3">
+        <v>56.09</v>
+      </c>
+      <c r="G285" s="3">
+        <v>59.8</v>
+      </c>
+      <c r="H285" s="3" t="s">
         <v>1133</v>
       </c>
-      <c r="B285" s="1" t="s">
-[...15 lines deleted...]
-        <v>73</v>
+      <c r="I285" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="J285" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="286" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A286" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E286" s="3">
+        <v>53.2</v>
+      </c>
+      <c r="F286" s="3">
+        <v>56.09</v>
+      </c>
+      <c r="G286" s="3">
+        <v>59.8</v>
+      </c>
+      <c r="H286" s="3" t="s">
         <v>1137</v>
       </c>
-      <c r="B286" s="1" t="s">
-[...15 lines deleted...]
-        <v>1111</v>
+      <c r="I286" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="J286" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="287" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A287" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E287" s="3">
+        <v>53.2</v>
+      </c>
+      <c r="F287" s="3">
+        <v>56.09</v>
+      </c>
+      <c r="G287" s="3">
+        <v>59.8</v>
+      </c>
+      <c r="H287" s="3" t="s">
         <v>1141</v>
       </c>
-      <c r="B287" s="1" t="s">
-[...15 lines deleted...]
-        <v>1111</v>
+      <c r="I287" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="J287" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="288" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A288" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E288" s="3">
+        <v>53.2</v>
+      </c>
+      <c r="F288" s="3">
+        <v>56.09</v>
+      </c>
+      <c r="G288" s="3">
+        <v>59.8</v>
+      </c>
+      <c r="H288" s="3" t="s">
         <v>1145</v>
       </c>
-      <c r="B288" s="1" t="s">
-[...15 lines deleted...]
-        <v>73</v>
+      <c r="I288" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="J288" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="289" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A289" s="1" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>1151</v>
+        <v>1147</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E289" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E289" s="3">
+        <v>28.27</v>
+      </c>
+      <c r="F289" s="3">
+        <v>30.45</v>
+      </c>
+      <c r="G289" s="3">
+        <v>32.62</v>
+      </c>
+      <c r="H289" s="3" t="s">
+        <v>1148</v>
+      </c>
+      <c r="I289" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="J289" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="290" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A290" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E290" s="3">
+        <v>109</v>
+      </c>
+      <c r="F290" s="3">
+        <v>114.87</v>
+      </c>
+      <c r="G290" s="3">
+        <v>121.58</v>
+      </c>
+      <c r="H290" s="3" t="s">
+        <v>1152</v>
+      </c>
+      <c r="I290" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J290" s="3" t="s">
         <v>1153</v>
-      </c>
-[...16 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="291" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A291" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E291" s="3">
+        <v>12.04</v>
+      </c>
+      <c r="F291" s="3">
+        <v>12.69</v>
+      </c>
+      <c r="G291" s="3">
+        <v>13.43</v>
+      </c>
+      <c r="H291" s="3" t="s">
         <v>1157</v>
       </c>
-      <c r="B291" s="1" t="s">
-[...15 lines deleted...]
-        <v>98</v>
+      <c r="I291" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J291" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="292" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A292" s="1" t="s">
-        <v>1161</v>
+        <v>1154</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>1162</v>
+        <v>1158</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>1163</v>
+        <v>1159</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E292" s="3" t="s">
-[...6 lines deleted...]
-        <v>98</v>
+      <c r="E292" s="3">
+        <v>14.99</v>
+      </c>
+      <c r="F292" s="3">
+        <v>15.8</v>
+      </c>
+      <c r="G292" s="3">
+        <v>16.72</v>
+      </c>
+      <c r="H292" s="3" t="s">
+        <v>1160</v>
+      </c>
+      <c r="I292" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J292" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="293" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A293" s="1" t="s">
-        <v>1165</v>
+        <v>1161</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>1166</v>
+        <v>1162</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>1167</v>
+        <v>1163</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E293" s="3" t="s">
-[...6 lines deleted...]
-        <v>98</v>
+      <c r="E293" s="3">
+        <v>13.25</v>
+      </c>
+      <c r="F293" s="3">
+        <v>13.96</v>
+      </c>
+      <c r="G293" s="3">
+        <v>14.78</v>
+      </c>
+      <c r="H293" s="3" t="s">
+        <v>1164</v>
+      </c>
+      <c r="I293" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J293" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="294" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A294" s="1" t="s">
-        <v>1169</v>
+        <v>1165</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>1170</v>
+        <v>1166</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>1171</v>
+        <v>1167</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E294" s="3" t="s">
-[...6 lines deleted...]
-        <v>98</v>
+      <c r="E294" s="3">
+        <v>13.66</v>
+      </c>
+      <c r="F294" s="3">
+        <v>14.4</v>
+      </c>
+      <c r="G294" s="3">
+        <v>15.24</v>
+      </c>
+      <c r="H294" s="3" t="s">
+        <v>1168</v>
+      </c>
+      <c r="I294" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J294" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="295" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A295" s="1" t="s">
-        <v>1173</v>
+        <v>1169</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>1174</v>
+        <v>1170</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>1175</v>
+        <v>1171</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E295" s="3" t="s">
-[...6 lines deleted...]
-        <v>98</v>
+      <c r="E295" s="3">
+        <v>16.86</v>
+      </c>
+      <c r="F295" s="3">
+        <v>17.77</v>
+      </c>
+      <c r="G295" s="3">
+        <v>18.81</v>
+      </c>
+      <c r="H295" s="3" t="s">
+        <v>1172</v>
+      </c>
+      <c r="I295" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J295" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="296" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A296" s="1" t="s">
-        <v>1177</v>
+        <v>1173</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>1178</v>
+        <v>1174</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>1179</v>
+        <v>1175</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E296" s="3" t="s">
-[...6 lines deleted...]
-        <v>98</v>
+      <c r="E296" s="3">
+        <v>16.86</v>
+      </c>
+      <c r="F296" s="3">
+        <v>17.77</v>
+      </c>
+      <c r="G296" s="3">
+        <v>18.81</v>
+      </c>
+      <c r="H296" s="3" t="s">
+        <v>1176</v>
+      </c>
+      <c r="I296" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J296" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="297" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A297" s="1" t="s">
-        <v>1181</v>
+        <v>1177</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>1182</v>
+        <v>1178</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>1183</v>
+        <v>1179</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E297" s="3" t="s">
-[...6 lines deleted...]
-        <v>1185</v>
+      <c r="E297" s="3">
+        <v>19.33</v>
+      </c>
+      <c r="F297" s="3">
+        <v>20.37</v>
+      </c>
+      <c r="G297" s="3">
+        <v>21.56</v>
+      </c>
+      <c r="H297" s="3" t="s">
+        <v>1180</v>
+      </c>
+      <c r="I297" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J297" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="298" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A298" s="1" t="s">
-        <v>1186</v>
+        <v>802</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>1187</v>
+        <v>1181</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>1188</v>
+        <v>1182</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E298" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E298" s="3">
+        <v>14.39</v>
+      </c>
+      <c r="F298" s="3">
+        <v>15.17</v>
+      </c>
+      <c r="G298" s="3">
+        <v>16.05</v>
+      </c>
+      <c r="H298" s="3" t="s">
+        <v>1183</v>
+      </c>
+      <c r="I298" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J298" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="299" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A299" s="1" t="s">
-        <v>1190</v>
+        <v>1184</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>1191</v>
+        <v>1185</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>1192</v>
+        <v>1186</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E299" s="3" t="s">
-[...6 lines deleted...]
-        <v>53</v>
+      <c r="E299" s="3">
+        <v>17.52</v>
+      </c>
+      <c r="F299" s="3">
+        <v>18.47</v>
+      </c>
+      <c r="G299" s="3">
+        <v>19.55</v>
+      </c>
+      <c r="H299" s="3" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I299" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J299" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="300" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A300" s="1" t="s">
-        <v>1194</v>
+        <v>1188</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>1195</v>
+        <v>1189</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>1196</v>
+        <v>1190</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E300" s="3" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="E300" s="3">
+        <v>17.52</v>
+      </c>
+      <c r="F300" s="3">
+        <v>18.47</v>
+      </c>
+      <c r="G300" s="3">
+        <v>19.55</v>
+      </c>
+      <c r="H300" s="3" t="s">
+        <v>1191</v>
+      </c>
+      <c r="I300" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J300" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="301" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A301" s="1" t="s">
-        <v>1198</v>
+        <v>1192</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>1199</v>
+        <v>1193</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>1200</v>
+        <v>1194</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E301" s="3" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="E301" s="3">
+        <v>16.07</v>
+      </c>
+      <c r="F301" s="3">
+        <v>16.93</v>
+      </c>
+      <c r="G301" s="3">
+        <v>17.92</v>
+      </c>
+      <c r="H301" s="3" t="s">
+        <v>1195</v>
+      </c>
+      <c r="I301" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J301" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="302" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A302" s="1" t="s">
-        <v>1202</v>
+        <v>1196</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>1203</v>
+        <v>1197</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>1204</v>
+        <v>1198</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E302" s="3" t="s">
-[...6 lines deleted...]
-        <v>425</v>
+      <c r="E302" s="3">
+        <v>14.61</v>
+      </c>
+      <c r="F302" s="3">
+        <v>15.4</v>
+      </c>
+      <c r="G302" s="3">
+        <v>16.3</v>
+      </c>
+      <c r="H302" s="3" t="s">
+        <v>1199</v>
+      </c>
+      <c r="I302" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J302" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="303" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A303" s="1" t="s">
-        <v>1206</v>
+        <v>1200</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>1207</v>
+        <v>1201</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>1208</v>
+        <v>1202</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E303" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E303" s="3">
+        <v>14.61</v>
+      </c>
+      <c r="F303" s="3">
+        <v>15.4</v>
+      </c>
+      <c r="G303" s="3">
+        <v>16.3</v>
+      </c>
+      <c r="H303" s="3" t="s">
+        <v>1203</v>
+      </c>
+      <c r="I303" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J303" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="304" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A304" s="1" t="s">
-        <v>1210</v>
+        <v>1204</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>1211</v>
+        <v>1205</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>1212</v>
+        <v>1206</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E304" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E304" s="3">
+        <v>14.61</v>
+      </c>
+      <c r="F304" s="3">
+        <v>15.4</v>
+      </c>
+      <c r="G304" s="3">
+        <v>16.3</v>
+      </c>
+      <c r="H304" s="3" t="s">
+        <v>1207</v>
+      </c>
+      <c r="I304" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J304" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="305" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A305" s="1" t="s">
-        <v>1214</v>
+        <v>1208</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>1215</v>
+        <v>1209</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>1216</v>
+        <v>1210</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E305" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E305" s="3">
+        <v>28.26</v>
+      </c>
+      <c r="F305" s="3">
+        <v>29.78</v>
+      </c>
+      <c r="G305" s="3">
+        <v>31.52</v>
+      </c>
+      <c r="H305" s="3" t="s">
+        <v>1211</v>
+      </c>
+      <c r="I305" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J305" s="3" t="s">
+        <v>1153</v>
       </c>
     </row>
     <row r="306" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A306" s="1" t="s">
-        <v>1218</v>
+        <v>1010</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>1219</v>
+        <v>1212</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>1220</v>
+        <v>1213</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E306" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E306" s="3">
+        <v>13.18</v>
+      </c>
+      <c r="F306" s="3">
+        <v>13.89</v>
+      </c>
+      <c r="G306" s="3">
+        <v>14.7</v>
+      </c>
+      <c r="H306" s="3" t="s">
+        <v>1214</v>
+      </c>
+      <c r="I306" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J306" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="307" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A307" s="1" t="s">
-        <v>1222</v>
+        <v>1215</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>1223</v>
+        <v>1216</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>1223</v>
+        <v>1217</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E307" s="3" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E307" s="3">
+        <v>15.93</v>
+      </c>
+      <c r="F307" s="3">
+        <v>16.78</v>
+      </c>
+      <c r="G307" s="3">
+        <v>17.76</v>
+      </c>
+      <c r="H307" s="3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="I307" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J307" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="308" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A308" s="1" t="s">
-        <v>1226</v>
+        <v>1219</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>1227</v>
+        <v>1220</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>1228</v>
+        <v>1221</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E308" s="3" t="s">
-[...6 lines deleted...]
-        <v>1230</v>
+      <c r="E308" s="3">
+        <v>14.61</v>
+      </c>
+      <c r="F308" s="3">
+        <v>15.4</v>
+      </c>
+      <c r="G308" s="3">
+        <v>16.3</v>
+      </c>
+      <c r="H308" s="3" t="s">
+        <v>1222</v>
+      </c>
+      <c r="I308" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J308" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="309" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A309" s="1" t="s">
-        <v>1231</v>
+        <v>1223</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>1232</v>
+        <v>1224</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>1233</v>
+        <v>1225</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E309" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E309" s="3">
+        <v>14.61</v>
+      </c>
+      <c r="F309" s="3">
+        <v>15.4</v>
+      </c>
+      <c r="G309" s="3">
+        <v>16.3</v>
+      </c>
+      <c r="H309" s="3" t="s">
+        <v>1226</v>
+      </c>
+      <c r="I309" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J309" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="310" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A310" s="1" t="s">
-        <v>1235</v>
+        <v>1227</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>1236</v>
+        <v>1228</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>1237</v>
+        <v>1229</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E310" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E310" s="3">
+        <v>25.83</v>
+      </c>
+      <c r="F310" s="3">
+        <v>27.22</v>
+      </c>
+      <c r="G310" s="3">
+        <v>28.81</v>
+      </c>
+      <c r="H310" s="3" t="s">
+        <v>1230</v>
+      </c>
+      <c r="I310" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J310" s="3" t="s">
+        <v>1153</v>
       </c>
     </row>
     <row r="311" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A311" s="1" t="s">
-        <v>1239</v>
+        <v>1231</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>1240</v>
+        <v>1232</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>1241</v>
+        <v>1233</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E311" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E311" s="3">
+        <v>25.83</v>
+      </c>
+      <c r="F311" s="3">
+        <v>27.22</v>
+      </c>
+      <c r="G311" s="3">
+        <v>28.81</v>
+      </c>
+      <c r="H311" s="3" t="s">
+        <v>1234</v>
+      </c>
+      <c r="I311" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J311" s="3" t="s">
+        <v>1153</v>
       </c>
     </row>
     <row r="312" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A312" s="1" t="s">
-        <v>1243</v>
+        <v>1010</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>1244</v>
+        <v>1235</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>1245</v>
+        <v>1236</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E312" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E312" s="3">
+        <v>12.04</v>
+      </c>
+      <c r="F312" s="3">
+        <v>12.69</v>
+      </c>
+      <c r="G312" s="3">
+        <v>13.43</v>
+      </c>
+      <c r="H312" s="3" t="s">
+        <v>1237</v>
+      </c>
+      <c r="I312" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J312" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="313" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A313" s="1" t="s">
-        <v>1247</v>
+        <v>1238</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>1248</v>
+        <v>1239</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>1249</v>
+        <v>1240</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E313" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E313" s="3">
+        <v>29.37</v>
+      </c>
+      <c r="F313" s="3">
+        <v>30.95</v>
+      </c>
+      <c r="G313" s="3">
+        <v>32.76</v>
+      </c>
+      <c r="H313" s="3" t="s">
+        <v>1241</v>
+      </c>
+      <c r="I313" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J313" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="314" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A314" s="1" t="s">
-        <v>1251</v>
+        <v>1215</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>1252</v>
+        <v>1242</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>1253</v>
+        <v>1243</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E314" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E314" s="3">
+        <v>15.93</v>
+      </c>
+      <c r="F314" s="3">
+        <v>16.78</v>
+      </c>
+      <c r="G314" s="3">
+        <v>17.76</v>
+      </c>
+      <c r="H314" s="3" t="s">
+        <v>1244</v>
+      </c>
+      <c r="I314" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J314" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="315" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A315" s="1" t="s">
-        <v>1255</v>
+        <v>1161</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>1256</v>
+        <v>1245</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>1257</v>
+        <v>1246</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E315" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E315" s="3">
+        <v>14.99</v>
+      </c>
+      <c r="F315" s="3">
+        <v>15.8</v>
+      </c>
+      <c r="G315" s="3">
+        <v>16.72</v>
+      </c>
+      <c r="H315" s="3" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I315" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J315" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="316" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A316" s="1" t="s">
-        <v>876</v>
+        <v>1248</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>1259</v>
+        <v>1249</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>1260</v>
+        <v>1250</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E316" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E316" s="3">
+        <v>12.27</v>
+      </c>
+      <c r="F316" s="3">
+        <v>12.93</v>
+      </c>
+      <c r="G316" s="3">
+        <v>13.69</v>
+      </c>
+      <c r="H316" s="3" t="s">
+        <v>1251</v>
+      </c>
+      <c r="I316" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J316" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="317" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A317" s="1" t="s">
-        <v>1262</v>
+        <v>1154</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>1263</v>
+        <v>1252</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>1264</v>
+        <v>1253</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E317" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E317" s="3">
+        <v>11.83</v>
+      </c>
+      <c r="F317" s="3">
+        <v>12.47</v>
+      </c>
+      <c r="G317" s="3">
+        <v>13.2</v>
+      </c>
+      <c r="H317" s="3" t="s">
+        <v>1254</v>
+      </c>
+      <c r="I317" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J317" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="318" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A318" s="1" t="s">
-        <v>1266</v>
+        <v>1255</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>1267</v>
+        <v>1256</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>1268</v>
+        <v>1257</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E318" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E318" s="3">
+        <v>23.45</v>
+      </c>
+      <c r="F318" s="3">
+        <v>24.38</v>
+      </c>
+      <c r="G318" s="3">
+        <v>26.04</v>
+      </c>
+      <c r="H318" s="3" t="s">
+        <v>1258</v>
+      </c>
+      <c r="I318" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J318" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="319" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A319" s="1" t="s">
-        <v>1270</v>
+        <v>1161</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>1271</v>
+        <v>1259</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>1272</v>
+        <v>1260</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E319" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E319" s="3">
+        <v>15.56</v>
+      </c>
+      <c r="F319" s="3">
+        <v>16.4</v>
+      </c>
+      <c r="G319" s="3">
+        <v>17.36</v>
+      </c>
+      <c r="H319" s="3" t="s">
+        <v>1261</v>
+      </c>
+      <c r="I319" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J319" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="320" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A320" s="1" t="s">
-        <v>1274</v>
+        <v>1161</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>1275</v>
+        <v>1262</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>1276</v>
+        <v>1260</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E320" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E320" s="3">
+        <v>15.56</v>
+      </c>
+      <c r="F320" s="3">
+        <v>16.4</v>
+      </c>
+      <c r="G320" s="3">
+        <v>17.36</v>
+      </c>
+      <c r="H320" s="3" t="s">
+        <v>1263</v>
+      </c>
+      <c r="I320" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J320" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="321" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A321" s="1" t="s">
-        <v>1278</v>
+        <v>1264</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>1279</v>
+        <v>1265</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>1280</v>
+        <v>1266</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E321" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E321" s="3">
+        <v>639.67</v>
+      </c>
+      <c r="F321" s="3">
+        <v>674.38</v>
+      </c>
+      <c r="G321" s="3">
+        <v>719.01</v>
+      </c>
+      <c r="H321" s="3" t="s">
+        <v>1267</v>
+      </c>
+      <c r="I321" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J321" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="322" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A322" s="1" t="s">
-        <v>1282</v>
+        <v>1268</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>1283</v>
+        <v>1269</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>1284</v>
+        <v>1270</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E322" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E322" s="3">
+        <v>538.78</v>
+      </c>
+      <c r="F322" s="3">
+        <v>568.02</v>
+      </c>
+      <c r="G322" s="3">
+        <v>605.61</v>
+      </c>
+      <c r="H322" s="3" t="s">
+        <v>1271</v>
+      </c>
+      <c r="I322" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J322" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="323" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A323" s="1" t="s">
-        <v>1286</v>
+        <v>1272</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>1287</v>
+        <v>1273</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>1288</v>
+        <v>1274</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E323" s="3" t="s">
-[...6 lines deleted...]
-        <v>1230</v>
+      <c r="E323" s="3">
+        <v>46.67</v>
+      </c>
+      <c r="F323" s="3">
+        <v>49.2</v>
+      </c>
+      <c r="G323" s="3">
+        <v>52.46</v>
+      </c>
+      <c r="H323" s="3" t="s">
+        <v>1275</v>
+      </c>
+      <c r="I323" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="J323" s="3" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="324" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A324" s="1" t="s">
-        <v>1089</v>
+        <v>1276</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>1290</v>
+        <v>1277</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>1291</v>
+        <v>1278</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E324" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E324" s="3">
+        <v>16.71</v>
+      </c>
+      <c r="F324" s="3">
+        <v>17.61</v>
+      </c>
+      <c r="G324" s="3">
+        <v>18.78</v>
+      </c>
+      <c r="H324" s="3" t="s">
+        <v>1279</v>
+      </c>
+      <c r="I324" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="J324" s="3" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="325" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A325" s="1" t="s">
-        <v>1293</v>
+        <v>1280</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>1294</v>
+        <v>1281</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>1295</v>
+        <v>1282</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E325" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E325" s="3">
+        <v>60.92</v>
+      </c>
+      <c r="F325" s="3">
+        <v>64.2</v>
+      </c>
+      <c r="G325" s="3">
+        <v>67.95</v>
+      </c>
+      <c r="H325" s="3" t="s">
+        <v>1283</v>
+      </c>
+      <c r="I325" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J325" s="3" t="s">
+        <v>489</v>
       </c>
     </row>
     <row r="326" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A326" s="1" t="s">
-        <v>1297</v>
+        <v>1284</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>1298</v>
+        <v>1285</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>1299</v>
+        <v>1286</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E326" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E326" s="3">
+        <v>10.65</v>
+      </c>
+      <c r="F326" s="3">
+        <v>11.22</v>
+      </c>
+      <c r="G326" s="3">
+        <v>11.88</v>
+      </c>
+      <c r="H326" s="3" t="s">
+        <v>1287</v>
+      </c>
+      <c r="I326" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J326" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="327" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A327" s="1" t="s">
-        <v>1301</v>
+        <v>1288</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>1302</v>
+        <v>1289</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>1303</v>
+        <v>1290</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E327" s="3" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="E327" s="3">
+        <v>10.65</v>
+      </c>
+      <c r="F327" s="3">
+        <v>11.22</v>
+      </c>
+      <c r="G327" s="3">
+        <v>11.88</v>
+      </c>
+      <c r="H327" s="3" t="s">
+        <v>1291</v>
+      </c>
+      <c r="I327" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J327" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="328" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A328" s="1" t="s">
-        <v>1305</v>
+        <v>1292</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>1306</v>
+        <v>1293</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>1307</v>
+        <v>1294</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E328" s="3" t="s">
-[...6 lines deleted...]
-        <v>1230</v>
+      <c r="E328" s="3">
+        <v>10.65</v>
+      </c>
+      <c r="F328" s="3">
+        <v>11.22</v>
+      </c>
+      <c r="G328" s="3">
+        <v>11.88</v>
+      </c>
+      <c r="H328" s="3" t="s">
+        <v>1295</v>
+      </c>
+      <c r="I328" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="J328" s="3" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="329" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A329" s="1" t="s">
-        <v>1309</v>
+        <v>1296</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>1310</v>
+        <v>1297</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>1311</v>
+        <v>1298</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E329" s="3" t="s">
-[...236 lines deleted...]
-        <v>36</v>
+      <c r="E329" s="3">
+        <v>13.62</v>
+      </c>
+      <c r="F329" s="3">
+        <v>14.66</v>
+      </c>
+      <c r="G329" s="3">
+        <v>16.23</v>
+      </c>
+      <c r="H329" s="3" t="s">
+        <v>1299</v>
+      </c>
+      <c r="I329" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="J329" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">