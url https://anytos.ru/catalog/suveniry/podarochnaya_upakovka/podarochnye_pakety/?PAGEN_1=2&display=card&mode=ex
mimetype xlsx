--- v1 (2026-02-06)
+++ v2 (2026-11-06)
@@ -12,6833 +12,6972 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2261">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2297">
   <si>
     <t>Наименование продукта</t>
   </si>
   <si>
     <t>Описание товара</t>
   </si>
   <si>
     <t>Категория</t>
   </si>
   <si>
     <t>от 50 000 ₽</t>
   </si>
   <si>
     <t>Премиум красная</t>
   </si>
   <si>
     <t>Премиум желтая</t>
   </si>
   <si>
     <t>Премиум зеленая</t>
   </si>
   <si>
     <t>от 10 000 ₽</t>
   </si>
   <si>
     <t>от 5 000 ₽</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Торговая марка</t>
   </si>
   <si>
     <t>Минимальный опт</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/7d9/7d9a17c8d074b14999003d839b640bba.jpg</t>
-[...5 lines deleted...]
-    <t>Пакет полиэтиленовый с петлевой ручкой 40х40 см.</t>
+    <t>http://anytos.ru//upload/iblock/87d/c6hvr8163gey8blyx63hdiksm3bvliuh.jpg</t>
+  </si>
+  <si>
+    <t>Сумка подарочная 20x29x8 см</t>
   </si>
   <si>
     <t>Подарочные пакеты</t>
   </si>
   <si>
-    <t>366568</t>
-[...2 lines deleted...]
-    <t>&lt;a href="/brands/artplast/"&gt;АртПласт&lt;/a&gt;</t>
+    <t>412220</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/smiles/"&gt;Smiles&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5b3/pstmfl2alcwvn16s1hvwbkpi7ut6btwj.jpg</t>
+  </si>
+  <si>
+    <t>Сумка бумажная 08 мал.лам.- НГ 8x10x4 см.</t>
+  </si>
+  <si>
+    <t>Сумка бумажная 08 мал.лам.- НГ 8x10x4 см</t>
+  </si>
+  <si>
+    <t>412325</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6cc/dcb8ghsq4msu96yzr01pdyfzu8x6g1t0.jpg</t>
+  </si>
+  <si>
+    <t>Сумка бумажная 16 п больш.- НГ 29х20х8 см гориз.</t>
+  </si>
+  <si>
+    <t>Сумка бумажная 16 п/больш.- НГ 29х20х8 см гориз.</t>
+  </si>
+  <si>
+    <t>412341</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/464/76h06r8emctrcuzud4ergg5f2g9xf51n.jpg</t>
+  </si>
+  <si>
+    <t>Сумка бумажная 24 супер больш. - НГ 32х44х10см.</t>
+  </si>
+  <si>
+    <t>Сумка бумажная 24 супер больш. .- НГ 32х44х10</t>
+  </si>
+  <si>
+    <t>412355</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6cd/t0t3vmas8onktsuazqymig0vnucnktod.jpg</t>
+  </si>
+  <si>
+    <t>Сумка бумажная 24 супер больш. гориз. - НГ 44x32x10 см.</t>
+  </si>
+  <si>
+    <t>Сумка бумажная 24 супер больш. гориз.- НГ 44x32x10 см</t>
+  </si>
+  <si>
+    <t>412356</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/76e/zuehaiqkgbob1v7bogimpjo3nrbemj0k.jpg</t>
+  </si>
+  <si>
+    <t>Пакет малый 11X18X5 см, глянец усиленный NY 12</t>
+  </si>
+  <si>
+    <t>Подарочный пакет способен превратить даже самую маленькую безделушку в восхитительный подарок, и создаст атмосферу праздника.</t>
+  </si>
+  <si>
+    <t>61346</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/pioneer/"&gt;Pioneer&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/490/v1rn3hixz11fclgyjei7hu5o7eps0ymv.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Пакет средний 20X27X9,8 см, печать, декор голограмма women 12 </t>
+  </si>
+  <si>
+    <t>80172</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5dc/o5nue1d1nabp5qmrmenw5ozxwvdb3inv.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 25.5х31х12 см пластик, 42062</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пакет подарочный 25.5х31х12 см пластик&lt;br /&gt;
+</t>
+  </si>
+  <si>
+    <t>167258</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cba/3kxtfw4v3ykqwgzdwcdc8mqh7qkxiad2.jpg</t>
+  </si>
+  <si>
+    <t>Сумка крафт 16 белый 22Х26Х10 см  quot;Царская охота quot;</t>
+  </si>
+  <si>
+    <t>Сумка крафт 16 белый 22Х26Х10 СМ &amp;quot;Царская охота&amp;quot;</t>
+  </si>
+  <si>
+    <t>177505</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4d1/8ih0c1xacx8r859304a3mq6yd3kjvycw.jpg</t>
+  </si>
+  <si>
+    <t>Пакет Бутылка 10.2X33X8.9 см фольга prin 12, 43338</t>
+  </si>
+  <si>
+    <t>Пакет Бутылка 10.2X33X8.9 см фольга prin/12</t>
+  </si>
+  <si>
+    <t>180065</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/dda/h3ab2a00ccx823ia27hg9fyzwr7bb1qp.jpg</t>
+  </si>
+  <si>
+    <t>Сумка крафт 20 белый 27,5Х33Х12 см  quot;I see you quot;</t>
+  </si>
+  <si>
+    <t>Сумка крафт 20 белый 27,5Х33Х12 см &amp;quot;I see you&amp;quot;</t>
+  </si>
+  <si>
+    <t>180070</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0e4/nl9oz7rfy0qxgmz1ic8reawjfn7k4zrn.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Сумка бум.22 супер бол.- яркие краски, 33x45x10см women 12, 48609</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Сумка бум.22 супер бол.- яркие краски, 33x45x10см&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; women/12&lt;br /&gt;
+</t>
+  </si>
+  <si>
+    <t>219173</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0ab/yk0qs11i16az4jadpkju3dfiq7ya7j3i.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Сумка бум.22 супер бол.- однотон. бордо, 33x45x10см solid 12, 48612</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Сумка бум.22 супер бол.- однотон. бордо, 33x45x10см&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; solid/12&lt;br /&gt;
+</t>
+  </si>
+  <si>
+    <t>295217</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3de/p4bd3jeupe8qr7kskllcheljhvlx1zk1.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Сумка крафт 13 - Триумфальная арка, 20x20x8см abstraction 12, 48632</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Сумка крафт 13 - Триумфальная арка, 20x20x8см&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; abstraction/12&lt;br /&gt;
+</t>
+  </si>
+  <si>
+    <t>295277</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e44/eg35j5h5fqdk0kz0krhzxf6e60k6hios.jpg</t>
+  </si>
+  <si>
+    <t>Сумка крафт 22 натуральный 34х42х12см Молодожены 53899</t>
+  </si>
+  <si>
+    <t>Сумка крафт 22 натуральный 34х42х12см Молодожены</t>
+  </si>
+  <si>
+    <t>343200</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5cc/3hjfr4399cob3w31gmhk1pe61i88eqpv.jpg</t>
+  </si>
+  <si>
+    <t>Сумка бум.23 супер бол. квадр.- сказочные цветы, 38x38x16см 48614</t>
+  </si>
+  <si>
+    <t>Сумка бум.23 супер бол. квадр.- сказочные цветы, 38x38x16см</t>
+  </si>
+  <si>
+    <t>344209</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/525/3jy6cxmfg6j1twci3et29k6k9op1ywww.jpg</t>
+  </si>
+  <si>
+    <t>Сумка бум.25 супер бол. квадр.- пламенные цветы, 41х41х25см 48619</t>
+  </si>
+  <si>
+    <t>Сумка бум.25 супер бол. квадр.- пламенные цветы, 41х41х25см</t>
+  </si>
+  <si>
+    <t>344210</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/902/a7ay1y5pulju7e08ru4shfwiiolnmqao.jpg</t>
+  </si>
+  <si>
+    <t>Сумка бум.26 супер вертик.- иллюзия, 40х55х24см 48620</t>
+  </si>
+  <si>
+    <t>Сумка бум.26 супер вертик.- иллюзия, 40х55х24см</t>
+  </si>
+  <si>
+    <t>344211</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bb2/4pngykgho3l0wbkms339zmeqv1hp5alk.jpg</t>
+  </si>
+  <si>
+    <t>Сумка бум.18 бол. плотн.- однотон. бордовая, 26x32x12см 48629</t>
+  </si>
+  <si>
+    <t>Сумка бум.18 бол. плотн.- однотон. бордовая, 26x32x12см</t>
+  </si>
+  <si>
+    <t>344219</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6b2/qo0vc7ujgytmc6apbyz0wkq3zu7hfdff.jpg</t>
+  </si>
+  <si>
+    <t>Сумка бум.24 супер больш. гориз.- история любви, 45x33x10см 48618</t>
+  </si>
+  <si>
+    <t>Сумка бум.24 супер больш. гориз.- история любви, 45x33x10см</t>
+  </si>
+  <si>
+    <t>344223</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/772/lv4i2yltvxffv4c82ptyz4rsbpz2dipk.jpg</t>
+  </si>
+  <si>
+    <t>Сумка бум.26 супер вертик.- птичка певчая, 40х55х24см 48621</t>
+  </si>
+  <si>
+    <t>Сумка бум.26 супер вертик.- птичка певчая, 40х55х24см</t>
+  </si>
+  <si>
+    <t>344224</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b5d/9mqo2e85b7gkfnuslmii8eaqptc9veuw.jpeg</t>
+  </si>
+  <si>
+    <t>Пакет средний 20х27х9,8 ламин. PRINT NY</t>
+  </si>
+  <si>
+    <t>Пакет средний 20х27х9,8 ламин</t>
+  </si>
+  <si>
+    <t>412230</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/adex/"&gt;ADEX&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/90b/zw4q0ob723mrobz96giesq6j5ccucyd7.jpeg</t>
+  </si>
+  <si>
+    <t>Подарочный пакет больш. 26x32x10см, ламинированный. 63900</t>
+  </si>
+  <si>
+    <t>Подарочный пакет больш. 26x32x10см, ламинированный</t>
+  </si>
+  <si>
+    <t>412248</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a73/bjw8mvr3m94cju3u9lwi6nr0el6y5euw.jpeg</t>
+  </si>
+  <si>
+    <t>Подарочный пакет больш. 26x32x10см, ламинированный декор фольга</t>
+  </si>
+  <si>
+    <t>Красочный дизайн с ярким рисунком, удобные ручки-ленточки, ламинированная поверхность, декорированная фольгой - такой пакет идеально подойдет для подарка, который станет выглядеть празднично и роскошно! Можно при желании украсить пакет декоративными аксессуарами, чтобы получилось оригинальное и индивидуальное оформление!
+ Пакет изготовлен из бумаги. 
+ Размеры пакета: 26*10*32 см.</t>
+  </si>
+  <si>
+    <t>441990</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3ff/dz8a72vrjw9h75q8gdyj64gz9zr9qfi6.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный крафтовый ?Крафт? M арт.1155</t>
+  </si>
+  <si>
+    <t>585002</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/proekt-111/"&gt;Проект 111&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a00/a00b867be6ac37bf74a164b427f51011/5bbac5e394639435957f32e82dbafde6.jpg</t>
+  </si>
+  <si>
+    <t>LOL. Пакет подарочный малый  бирюзовый с закатом , 180 227 100 мм</t>
+  </si>
+  <si>
+    <t>LOL. Пакет подарочный малый &amp;#40;бирюзовый с закатом&amp;#41;, 180*227*100 мм</t>
+  </si>
+  <si>
+    <t>596819</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/lol-surprise/"&gt;L.O.L. Surprise!&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f49/f490307843596f59ab97d615e611de17/e943b43b5f4361807c9baaf9f5593284.jpg</t>
+  </si>
+  <si>
+    <t>LOL. Пакет подарочный малый-2, 180 223 100 мм</t>
+  </si>
+  <si>
+    <t>LOL. Пакет подарочный малый-2, 180*223*100 мм</t>
+  </si>
+  <si>
+    <t>596823</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/85f/85f1e31b2d0dc914495ebf6c804ea6ec/ffa83c30163eff98829c06d782edf5d2.jpg</t>
+  </si>
+  <si>
+    <t>LOL. Пакет подарочный малый-4, 180 223 100 мм</t>
+  </si>
+  <si>
+    <t>LOL. Пакет подарочный малый-4, 180*223*100 мм</t>
+  </si>
+  <si>
+    <t>596825</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/898/898e6a51d77ac662e165d990bafd118d/3190041921aeea4b771597a27e47a64f.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Minions 2. Пакет подарочный большой-2, 220 310 100 мм  3D дизайн </t>
+  </si>
+  <si>
+    <t>Minions 2. Пакет подарочный большой-2, 220*310*100 мм &amp;#40;3D дизайн&amp;#41;</t>
+  </si>
+  <si>
+    <t>596828</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/minony/"&gt;Миньоны&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/619/9n0grur3re1vyg2dv812ot0f2hgdzrnj.jpg</t>
+  </si>
+  <si>
+    <t>СУМКА БОЛ. 26х32х10 ЛАМ</t>
+  </si>
+  <si>
+    <t>Красочный дизайн с милым и стильным принтом, удобные ручки-ленточки - такой пакет идеально подойдет для подарка, который будет выглядеть празднично и роскошно! При желании можно украсить пакет декоративными аксессуарами, чтобы получилось оригинальное и индивидуальное оформление!&lt;br /&gt;
+ Дизайны пакета представлены в ассортименте.&lt;br /&gt;
+ &lt;br /&gt;
+ Пакет изготовлен из бумаги. &lt;br /&gt;
+ Размеры пакета: 26*10*32 см.</t>
+  </si>
+  <si>
+    <t>609106</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2d1/5lfx2hzrobjgl2ynmgtmi1h4862unp1r.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный для бутылки 13x8,5x36 см, ЗОЛОТАЯ СКАЗКА голография, ассорти 4 цвета, 606608</t>
+  </si>
+  <si>
+    <t>Подарочный пакет ЗОЛОТАЯ СКАЗКА - отличное решение, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку. Бутылочный голографический пакет изготовлен из мелованной бумаги с веревочными ручками из полипропилена и представлен в четырех цветах и дизайнах. Выполнен в красном, синем, серебристом и золотистом цветах. Размер 13x8,5x36 см.</t>
+  </si>
+  <si>
+    <t>617108</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/zolotaja-skazka/"&gt;ЗОЛОТАЯ СКАЗКА&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6d2/mzha472xnc43v1f69dqzpvey73pr3w1k.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 11,4x6,4x14,6 см, ЗОЛОТАЯ СКАЗКА голография, ассорти 4 цвета, 606605</t>
+  </si>
+  <si>
+    <t>Подарочный пакет ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Голографический пакет изготовлен из мелованной бумаги с веревочными ручками из полипропилена и представлен в четырех цветах и дизайнах. Выполнен в зеленом, синем, серебристом и золотистом цветах. Размер - 11x6x15 см.</t>
+  </si>
+  <si>
+    <t>617379</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7bc/jxdkkvzxhut0jkr0sbw7onb6lxjmyerj.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 17,8x9,8x22,9 см, ЗОЛОТАЯ СКАЗКА  quot;Бабочка на цветке quot;, ламинированный, 606578</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Бабочка на цветке&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированной мелованной бумаги с веревочными ручками из полипропилена. Размер 18x10x23 см. Пакет выполнен в белых и голубых тонах с изображением бабочки и цветов.</t>
+  </si>
+  <si>
+    <t>617380</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b46/0211ld24ngi8b9ngz7pacai1uog09ovu.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 17,8x9,8x22,9 см, ЗОЛОТАЯ СКАЗКА  quot;Воздушные шары quot;, ламинированный, 606590</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Воздушные шары&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированной мелованной бумаги с веревочными ручками из полипропилена. Размер 18x10x23 см. Пакет выполнен в ярких фиолетовых, голубых и желтых тонах с изображением воздушных шаров.</t>
+  </si>
+  <si>
+    <t>617382</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9ae/hj2k2410zy4jdjj6sp2tzyasw9wtbfzz.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 17,8x9,8x22,9 см, ЗОЛОТАЯ СКАЗКА  quot;Галстуки quot;, ламинированный, 606586</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Галстуки&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированной мелованной бумаги с веревочными ручками из полипропилена. Размер 18x10x23 см. Пакет выполнен в коричневых, синих и голубых тонах с изображением галстуков.</t>
+  </si>
+  <si>
+    <t>617383</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e73/sct9w6yhl35sxr0xwnnlxhljsxqxamjm.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 17,8x9,8x22,9 см, ЗОЛОТАЯ СКАЗКА  quot;Синий бант quot;, ламинированный, 606599</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Синий бант&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированной мелованной бумаги с веревочными ручками из полипропилена. Размер 18x10x23 см. Пакет выполнен в белых и серых тонах с изображением синего банта.</t>
+  </si>
+  <si>
+    <t>617395</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e34/22ilfwhrs5o9930co7zlmd6o6euv641f.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 17,8x9,8x22,9 см, ЗОЛОТАЯ СКАЗКА голография, ассорти 4 цвета, 606606</t>
+  </si>
+  <si>
+    <t>Подарочный пакет ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Голографический пакет изготовлен из мелованной бумаги с веревочными ручками из полипропилена и представлен в четырех цветах и дизайнах. Выполнен в красном, синем, серебристом и золотистом цветах. Размер - 18x10x23 см.</t>
+  </si>
+  <si>
+    <t>617399</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/283/vupeiqiwls54jdyvi9bczvew0w3jniot.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26x12,7x32,4 см, ЗОЛОТАЯ СКАЗКА  quot;Звезда quot;, ламинированный, 606588</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Звезда&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированной мелованной бумаги с веревочными ручками из полипропилена. Размер - 26x13x32 см. Пакет выполнен в серых, белых и зеленых тонах с изображением звезды.</t>
+  </si>
+  <si>
+    <t>617402</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6f2/cqgqoipq9ff0l4biwmi0xwnd3bd4d6hs.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26x12,7x32,4 см, ЗОЛОТАЯ СКАЗКА  quot;Золотое сердце quot;, ламинированный, 606583</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Золотое сердце&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированной мелованной бумаги с веревочными ручками из полипропилена. Размер 26x13x32 см. Пакет выполнен в белом цвете с принтом &amp;quot;черный горошек&amp;quot; и изображением сердца золотистого цвета.</t>
+  </si>
+  <si>
+    <t>617404</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b89/5q5ci1a52d26y51w2y7qrusd2g551q4d.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26x12,7x32,4 см, ЗОЛОТАЯ СКАЗКА  quot;Кексики quot;, ламинированный, 606593</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Кексики&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированной мелованной бумаги с веревочными ручками из полипропилена. Размер - 26x13x32 см. Пакет выполнен в голубых тонах с изображением ярких праздничных кексов.</t>
+  </si>
+  <si>
+    <t>617407</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a98/fdznu058v0snc4v6ns4wqnjq59ql2r23.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26x12,7x32,4 см, ЗОЛОТАЯ СКАЗКА  quot;Кольца и круги quot;, ламинированный, 606602</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Кольца и круги&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированной мелованной бумаги с веревочными ручками из полипропилена. Размер - 26x13x32 см. Пакет с принтом в виде кругов и колец выполнен в серых, синих и бежевых тонах.</t>
+  </si>
+  <si>
+    <t>617408</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/515/bsmitsrzodffn461imyf55vu7356jcun.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26x12,7x32,4 см, ЗОЛОТАЯ СКАЗКА  quot;Мотоцикл quot;, ламинированный, 606589</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Мотоцикл&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированной мелованной бумаги с веревочными ручками из полипропилена. Размер - 26x13x32 см. Пакет выполнен в серых тонах с изображением мотоцикла.</t>
+  </si>
+  <si>
+    <t>617410</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/80d/rsd1vk6gtdcs23ppq90odkv9c3iibw35.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26x12,7x32,4 см, ЗОЛОТАЯ СКАЗКА  quot;Мраморная абстракция quot;, ламинированный, 606601</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Мраморная абстракция&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированной мелованной бумаги с веревочными ручками из полипропилена. Размер - 26x13x32 см. Пакет с абстрактным орнаментом выполнен в серых, бежевых и синих тонах.</t>
+  </si>
+  <si>
+    <t>617411</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e78/shylek3buxzjaj7ndkhcp7vilzgu848m.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26x12,7x32,4 см, ЗОЛОТАЯ СКАЗКА  quot;Розовые розы quot;, ламинированный, 606582</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Розовые розы&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированной мелованной бумаги с веревочными ручками из полипропилена. Размер - 26x13x32 см. Пакет выполнен в серых тонах с изображением роз насыщенного ярко-розового цвета.</t>
+  </si>
+  <si>
+    <t>617412</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f7c/ggnbdzans6b6b3faz71q3h1pr2zjxaoz.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26x12,7x32,4 см, ЗОЛОТАЯ СКАЗКА голография, ассорти 4 цвета, 606607</t>
+  </si>
+  <si>
+    <t>Подарочный пакет ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Голографический пакет изготовлен из мелованной бумаги с веревочными ручками из полипропилена и представлен в четырех цветах и дизайнах. Выполнен в красном, синем, серебристом и золотистом цветах. Размер - 26x13x32 см.</t>
+  </si>
+  <si>
+    <t>617414</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/651/rqgascuauxrh48ao3409a6rgvxb2q3yi.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 33x12,7x44,7 см, ЗОЛОТАЯ СКАЗКА голография, ассорти 3 цвета, 606610</t>
+  </si>
+  <si>
+    <t>Подарочный пакет ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Голографический пакет изготовлен из мелованной бумаги с веревочными ручками из полипропилена и представлен в трех цветах и дизайнах. Выполнен в зеленом, золотистом и серебристом цветах. Размер - 33x13x45 см.</t>
+  </si>
+  <si>
+    <t>617416</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a2a/45op6d70ki0e7q4lrv2299wcxaotwfjx.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 40,6x19x48,8 см, ЗОЛОТАЯ СКАЗКА голография, ассорти 3 цвета, 606611</t>
+  </si>
+  <si>
+    <t>Подарочный пакет ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Голографический пакет изготовлен из мелованной бумаги с веревочными ручками из полипропилена и представлен в трех цветах и дизайнах. Выполнен в синем, золотистом и серебристом цветах. Размер - 41x19x49 см.</t>
+  </si>
+  <si>
+    <t>617417</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5dc/e8ha3bf9v97b22hpzb6ju3pfod5x27em.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 44,7x12,7x33 см, ЗОЛОТАЯ СКАЗКА голография, ассорти 3 цвета, 606609</t>
+  </si>
+  <si>
+    <t>Подарочный пакет ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Голографический пакет изготовлен из мелованной бумаги с веревочными ручками из полипропилена и представлен в трех цветах и дизайнах. Выполнен в синем, серебристом и золотистом цветах. Размер - 45x13x33 см.</t>
+  </si>
+  <si>
+    <t>617418</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/784/duajhi5e0ibb9vcy9g5nq86ir0b0jwbg.jpg</t>
+  </si>
+  <si>
+    <t>Пакеты для запайки ПНД, 60x90см 13 мкм, 100 шт уп</t>
+  </si>
+  <si>
+    <t>Пакеты для запайки ПНД, 60x90см 13 мкм, 100 шт/уп</t>
+  </si>
+  <si>
+    <t>627471</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e94/e94453fe0de0356c463ae2a7aa2f7478.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный под бутылку Vindemia, белый арт.75556.60</t>
+  </si>
+  <si>
+    <t>644947</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fc9/ggbmw3pzk9c34n2yvhns6lg6jmsyicj7.jpeg</t>
+  </si>
+  <si>
+    <t>Batman. Пакет подарочный малый  оранжевый , 180 223 100 мм.</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Batman&amp;quot; — это не просто дополнение к подарку, это — &amp;quot;визитная карточка&amp;quot; самого подарка и первые эмоции. Ведь тот, кто ждет подарок, в первую очередь видит упаковку, которая пробуждает воображение и фантазию, вызывает позитивные эмоции, а уже потом ее содержимое. Надежный пакет для подарка с ручками-шнурками изготовлен из яркой мелованной бумаги. Отличается стильным дизайном и вместительностью &amp;#40;размер 18*22.7*10 см&amp;#41;. Такой подарочный бумажный пакет с изображением любимых героев позволит эффектно преподнести подарок ребенку.</t>
+  </si>
+  <si>
+    <t>685070</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/batman/"&gt;Batman&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/982/re6kozf3uejppax5kaewp65ktn6v9qk7.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой DC Comics Joker  зеленый паттерн , 250 350 100 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет ярко-зеленого цвета с изображением персонажа комиксов – Джокера &amp;#40;Joker&amp;#41;. Подарочный пакет подходит для упаковки подарков как детям, так и подросткам или взрослым, имеет размер 250*350*100 мм. Подарочный пакет изготовлен из мелованного картона с ламинацией. Пакет подарочный бумажный – красивое и удобное решение для упаковки подарков на Новый год, день рождения или другой праздник. Пакет «DC Comics Joker» смотрится ярко и привлекательно, он приведет в восторг ребенка или подростка, подарит яркие эмоции. Подарочный пакет детский имеет удобные ручки, отличается надежностью и прочностью. Подарочный пакет с Джокером &amp;#40;Joker&amp;#41; поднимет настроение и вызовет улыбку.</t>
+  </si>
+  <si>
+    <t>685071</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/dc-comics-joker/"&gt;DC Comics Joker&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/518/mbrjhy55lktl58skyeco0k90rkwae0v9.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Looney Tunes-1, 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет с изображением забавных персонажей анимационного мультсериала «Looney Tunes» Warner Bros. Подарочный пакет детский имеет размер 335*406*155 мм – подходит для упаковки подарков как мальчикам, так и девочкам. Подарочный пакет детский изготовлен из мелованного картона с ламинацией. Пакет подарочный бумажный – красивое и удобное решение для упаковки детских подарков Новый год, день рождения или другой праздник. Пакет «Looney Tunes» смотрится ярко и привлекательно, он приведет в восторг ребенка и подарит яркие эмоции. Подарочный пакет детский с удобными ручками отличается надежностью и прочностью. Подарочный пакет детский новогодний «Looney Tunes» поднимет настроение и вызовет улыбку.</t>
+  </si>
+  <si>
+    <t>685072</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b48/ulcclouegm06mbjym6697u5nbv0x7z3x.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Looney Tunes-2, 250 350 100 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет с изображением забавных персонажей анимационного мультсериала Луни Тюнс &amp;#40;Looney Tunes&amp;#41;. Подарочный пакет детский имеет размер 250*350*100 мм – подходит для упаковки подарков как мальчикам, так и девочкам. Подарочный пакет детский изготовлен из мелованного картона с ламинацией. Пакет подарочный бумажный – красивое и удобное решение для упаковки детских подарков Новый год, день рождения или другой праздник. Пакет Луни Тюнс &amp;#40;Looney Tunes&amp;#41; смотрится ярко и привлекательно, он приведет в восторг ребенка и подарит яркие эмоции. Подарочный пакет детский с удобными ручками отличается надежностью и прочностью. Подарочный пакет детский новогодний Looney Tunes поднимет настроение и вызовет улыбку.</t>
+  </si>
+  <si>
+    <t>685073</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/736/lkelfgk3hfwukzirydaxy2yd8k2lelck.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Hot Wheels-5, 250 350 100 мм.</t>
+  </si>
+  <si>
+    <t>Яркий подарочный пакет с изображением автомобилей – Хот Вилс для упаковки подарков мальчику на Новый год, день рождения или другой праздник. Подарочный пакет Hot Wheels привлекает внимание оригинальным дизайном, удобными ручками и вместительностью. Подарочный пакет детский идеален для таких подарков как игрушки, например, набора машинок, а также конструкторов, наборов для опытов, одежды, книг. Подарочный пакет детский имеет размер 250*350*100 мм, изготовлен из мелованного картона с ламинацией. Подарочный пакет детский имеет удобные ручки, отличается надежностью и прочностью - лучший выбор для поклонников автомобилей Hot Wheels. Пакет подарочный бумажный – красивое и практичное решение для упаковки детских подарков.</t>
+  </si>
+  <si>
+    <t>685075</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/hot-wheels/"&gt;Hot Wheels&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7b6/oy8rl16oesck799a9143qkj49utf195i.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Миньоны новогодние-2, 264 360 115 мм.</t>
+  </si>
+  <si>
+    <t>Подарочный пакет детский новогодний с изображением забавных Миньонов - героев популярного мультфильма - для упаковки новогодних подарков. Пакет &amp;quot;Миньоны&amp;quot; &amp;#40;264*360*115 мм&amp;#41; идеален для подарков большого размера. Например, подарочный пакет детский новогодний подходит для игрушек, посуды, одежды, книг, конструкторов, раскрасок. Пакет новогодний привлекает внимание ярким и стильным дизайном: он подарит праздничное настроение, а изображение озорных Миньонов, без сомнения, вызовет улыбку. Подарочный пакет новогодний &amp;#40;пакет &amp;quot;Миньоны&amp;quot;&amp;#41; изготовлен из мелованной бумаги с ламинацией, имеет удобные ручки. Пакет новогодний &amp;#40;подарочный пакет детский&amp;#41; – готовое решение для упаковки новогодних подарков!</t>
+  </si>
+  <si>
+    <t>685086</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a48/5la7g7if4me6o7npuv4orvn9ngj0wcnl.jpg</t>
+  </si>
+  <si>
+    <t>Сказочный патруль. Пакет подарочный большой  зелено-голубой , 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>Подарочный пакет «Сказочный патруль» с изображением волшебниц из популярного мультфильма. Подходит для упаковки подарка девочке на день рождения или любой другой праздник. Большой подарочный пакет детский привлекает внимание стильным дизайном, удобными ручками и вместительностью &amp;#40;размер 33.5*40.6*15.5 см&amp;#41;, изготовлен из мелованного картона с ламинацией. Пакет «Сказочный патруль» отличается наличием удобных ручек, надежностью и прочностью – красивое и практичное решение для упаковки подарка!</t>
+  </si>
+  <si>
+    <t>685088</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/skazochnyj-patrul/"&gt;Сказочный патруль&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a35/9rbw5sscyf8fcof3g56qa81cvo8uypop.jpg</t>
+  </si>
+  <si>
+    <t>Сказочный патруль. Пакет подарочный большой  оранжевый , 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>Подарочный пакет «Сказочный патруль» оранжевого цвета с изображением волшебниц из популярного мультсериала. Подходит для упаковки подарка девочкам на день рождения или любой другой праздник. Большой подарочный пакет детский привлекает внимание стильным дизайном и вместительностью &amp;#40;размер 33.5*40.6*15.5 см&amp;#41;, изготовлен из мелованного картона с ламинацией. Надежный и прочный подарочный пакет «Сказочный патруль» с удобными ручками – красивое и практичное решение для упаковки подарка!</t>
+  </si>
+  <si>
+    <t>685089</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2dc/1hk07u9s4wb1flw3jn7qzkvfvbigb87n.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Щенячий патруль-2, 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет &amp;#40;335*406*155 мм&amp;#41; для поклонников мультсериала «Щенячий патруль»! Подарочный пакет «Щенячий патруль» с изображением отважных щенков идеален для упаковки подарков девочке или мальчику на Новый год, день рождения или другой праздник. Голубой пакет подходит для упаковки новогодних подарков из серии «Щенячий патруль». Подарочный пакет отличается вместительностью, удобными ручками, привлекает внимание ярким дизайном и гладкой мелованной бумагой с ламинацией. Пакет подарочный бумажный – красивое и практичное решение для упаковки детских подарков.</t>
+  </si>
+  <si>
+    <t>685093</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/schenjachij-patrul/"&gt;Щенячий патруль&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/569/ktyu3dd0uwgj0jhgsu2wpibubfkji7k7.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Щенячий патруль-4, 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>Подарочный пакет «Щенячий патруль» с изображением отважных щенков из популярного детского мультфильма! Большой подарочный пакет прекрасно подходит для упаковки детских подарков как мальчикам, так и девочкам. Подарочный детский пакет с привлекательным и веселым дизайном – это готовая упаковка для детских подарков на Новый год, день рождения или другой праздник. Большой подарочный пакет идеален для новогодних подарков из серии «Щенячий патруль». Подарочный пакет «Щенячий патруль» изготовлен из мелованной бумаги, гладкой и приятной на ощупь, имеет удобные ручки.</t>
+  </si>
+  <si>
+    <t>685095</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/74e/xpjl4nsuqobmli4b7w6kut3xtmkwcai6.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Кошечка, 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>Подарочный пакет розового цвета с изображением милого котенка. Подходит для упаковки подарка девочке на день рождения или любой другой праздник. Большой подарочный пакет детский привлекает внимание стильным дизайном, удобными ручками и вместительностью &amp;#40;размер 33.5*40.6*15.5 см&amp;#41;, изготовлен из мелованного картона с ламинацией. Пакет «Кошечка» отличается наличием удобных ручек, надежностью и прочностью – красивое и практичное решение для упаковки подарка!</t>
+  </si>
+  <si>
+    <t>685099</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/nd-play/"&gt;ND PLAY&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b21/gkj9yg25jlc4vppm4el980h6a404n3xw.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Лама, 250 350 100 мм.</t>
+  </si>
+  <si>
+    <t>Красивый пакет в розово-голубых тонах с изображением милой ламы поможет упаковать подарок для девочки! Изображение ламы в солнцезащитных очках подарит ребенку яркие эмоции и улыбки. Подарочный пакет детский имеет большой размер - 250*350*100 мм, изготовлен из гладкой, мелованной бумаги, имеет удобные ручки. Подарочный пакет для девочки подходит для таких подарков как игрушки, книги, наборы для творчества, одежда. Подарочный пакет для девочки с изображением ламы приведет девочку в восторг. Пакет подарочный с оригинальным дизайном отличается надежностью и удобством использования.</t>
+  </si>
+  <si>
+    <t>685101</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c23/0m5bv9ixdpzc0b3a581vppqyx45ycv4p.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Пони, 250 350 100 мм.</t>
+  </si>
+  <si>
+    <t>Красивый пакет темно-фиолетового цвета с изображением очаровательных пони – персонажей мультфильма Литл Пони &amp;#40;My Little Pony&amp;#41; - идеален для упаковки подарков девочке! Изображения Литл Пони &amp;#40;My Little Pony&amp;#41; подарят ребенку яркие эмоции и улыбки. Подарочный пакет детский имеет большой размер - 250*350*100 мм, он изготовлен из гладкой, мелованной бумаги, имеет удобные ручки. Подарочный пакет для девочки подходит для таких подарков как игрушки, книги, наборы для творчества, одежда. Пакет подарочный с оригинальным дизайном отличается надежностью и удобством использования. Подарочный пакет для девочки с изображением пони приведет девочку в восторг.</t>
+  </si>
+  <si>
+    <t>685102</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/de7/9c7w56uffm09j8x5206whaiiv8zfsvrt.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Tom Jerry-6, 250 350 100 мм.</t>
+  </si>
+  <si>
+    <t>Яркий подарочный пакет с изображением популярных героев - Тома и Джерри для упаковки подарков ребенку на день рождения или другой праздник. Подарочный пакет &amp;quot;Том и Джерри&amp;quot; привлекает внимание стильным дизайном, удобными ручками и вместительностью. Подарочный пакет идеален для таких подарков как игрушки, конструкторы, наборы для опытов, одежда, книги. Подарочный пакет имеет размер 264*360*115 мм, изготовлен из мелованного картона с ламинацией. Отличается наличием удобных ручек, надежностью и прочностью. Подарочный пакет Tom&amp;Jerry - лучший выбор для поклонников популярного мультфильма - кота Тома и мышонка Джерри! Пакет подарочный бумажный – красивое и практичное решение для упаковки подарков.</t>
+  </si>
+  <si>
+    <t>685108</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e82/y51mb004bbl5anwo2a80zzcdl9zonb1r.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой DC Comics Batman  сине-черный с паттерном , 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет с изображением супергероя – Бэтмана. Стильный подарочный пакет детский имеет размер 335*406*155 мм – идеален для конструкторов, книг, одежды, игрушек. Подарочный пакет детский &amp;#40;пакет Бэтмен&amp;#41; изготовлен из мелованного картона с ламинацией. Пакет подарочный бумажный имеет привлекательный внешний вид, он поможет родителям решить вопрос с упаковкой подарков на Новый год, день рождения или другой праздник для мальчиков. Пакет «Бэтмен» приведет в восторг ребёнка – поклонника мультфильма о Бэтмане: подарит яркие эмоции и хорошее настроение. Подарочный пакет детский с удобными ручками отличается высоким уровнем качества и надежностью.</t>
+  </si>
+  <si>
+    <t>685764</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/958/ii1xy6cqpbj33r69s3hwzdfv8bmcl9ve.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Superman  голубой с лого , 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет красивого голубого цвета с изображением символа супергероя – Супермена. Подарочный пакет детский имеет размер 335*406*155 мм – подходит для различных подарков, таких как наборы для опытов, конструкторы, игрушки, одежда. Подарочный пакет детский &amp;#40;пакет Супермен&amp;#41; изготовлен из мелованного картона с ламинацией. Пакет подарочный бумажный – удобное и красивое решение для упаковки подарков для мальчика на Новый год, день рождения или другой праздник. Пакет «Супермен» имеет привлекательный внешний вид, стильный дизайн. Подарочный пакет детский &amp;#40;пакет голубого цвета&amp;#41; с удобными ручками отличается высоким уровнем качества, надежностью.</t>
+  </si>
+  <si>
+    <t>685766</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/superman/"&gt;Superman&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/095/pbwrtpjerosromm60a2ccm9fakgnsvm6.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 28 22 11см  quot;Darvish quot; ассорти горошек, полоска</t>
+  </si>
+  <si>
+    <t>Пакет изготовлен из плотного картона. В упаковке 12 шт. одного цвета! Цвета в ассортименте.</t>
+  </si>
+  <si>
+    <t>706839</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/darvish/"&gt;Darvish&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/39a/0d0uexo51ku1g7gf0fklumdgbgs7nf0e.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 12 15 6см  quot;Darvish quot;  quot;детский quot;</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 12*15*6см &amp;quot;Darvish&amp;quot; &amp;quot;детский&amp;quot;</t>
+  </si>
+  <si>
+    <t>706846</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f0c/md6x9uqujgrh8ce2weq8j400epk3ens2.jpg</t>
+  </si>
+  <si>
+    <t>706847</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/671/m6zw8t73ffxl3acpyqwtoog9dtb7dgej.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 12 16 6,5см  quot;Darvish quot;  quot;букет quot; с бл стками</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 12*16*6,5см &amp;quot;Darvish&amp;quot; &amp;quot;букет&amp;quot; с блёстками</t>
+  </si>
+  <si>
+    <t>706849</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/de0/hpt0dnqtadaqkwc9cumbxpjmsd5frvtj.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 15 20 6см  quot;Darvish quot;  quot;Крафт quot;</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 15*20*6см &amp;quot;Darvish&amp;quot; &amp;quot;Крафт&amp;quot;</t>
+  </si>
+  <si>
+    <t>706859</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a31/2jz16hmjmjfycc9ed9jr3s7qnbrk1v7y.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см  quot;Darvish quot;  quot;Фламинго quot;</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18*23*10см &amp;quot;Darvish&amp;quot; &amp;quot;Фламинго&amp;quot;</t>
+  </si>
+  <si>
+    <t>706860</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9a0/w19cnykaxihdqy47xi7r0d9hpqoh5v1i.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 9см  quot;Darvish quot;  quot;детский quot;</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18*23*9см &amp;quot;Darvish&amp;quot; &amp;quot;детский&amp;quot;</t>
+  </si>
+  <si>
+    <t>706861</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4c7/24eynlzzinlycdhu8laa2elq20lfdkj3.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 24 8см  quot;Darvish quot; с новогодним рисунком 3D</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18*24*8см &amp;quot;Darvish&amp;quot; с новогодним рисунком 3D</t>
+  </si>
+  <si>
+    <t>706863</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/95e/mliketwd3elia8mtqxio7tpjx1j7u1oq.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 19 24,5 8см  quot;Darvish quot;  quot;Крафт quot;</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 19*24,5*8см&amp;nbsp;&amp;nbsp;&amp;quot;Darvish&amp;quot; &amp;quot;Крафт&amp;quot;</t>
+  </si>
+  <si>
+    <t>706865</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/82a/9ua728av2g8wwvp3x3mpyri8lfikfacp.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 23 18 10см  quot;Darvish quot; ассорти узоры</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 23*18*10см &amp;quot;Darvish&amp;quot; ассорти узоры</t>
+  </si>
+  <si>
+    <t>706873</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/adc/zb3tudfdz604jr6yqsa1c15mbi48itpo.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 23 18 10см  quot;Darvish quot; полоски</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 23*18*10см &amp;quot;Darvish&amp;quot; полоски</t>
+  </si>
+  <si>
+    <t>706876</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/792/qeki26u5o93vk4lc1vh0kykr13monugy.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 23 18 10см  quot;Darvish quot; прямоугольники</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 23*18*10см &amp;quot;Darvish&amp;quot; прямоугольники</t>
+  </si>
+  <si>
+    <t>706877</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/97d/2juss7bu1hn9eko7zydrunydzdkgftc0.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 24 33 8см  quot;Darvish quot;  quot;Крафт quot;</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 24*33*8см &amp;quot;Darvish&amp;quot; &amp;quot;Крафт&amp;quot;</t>
+  </si>
+  <si>
+    <t>706883</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/239/93j49r7ved91uqhyi4e7gtfunt6cs37s.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 25 18 11см  quot;Darvish quot; цвет ассорти</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 25*18*11см &amp;quot;Darvish&amp;quot; цвет ассорти</t>
+  </si>
+  <si>
+    <t>706884</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/de9/beczzp1zcvukwm10qbii2xvvyzwwb8e6.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 10см  quot;Darvish quot;  quot;детский quot;</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26*32*10см &amp;quot;Darvish&amp;quot; &amp;quot;детский&amp;quot;</t>
+  </si>
+  <si>
+    <t>706885</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/590/gzcm8yzesxo72m1n66wshqch4kryernp.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 10см  quot;Darvish quot; ассорти</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26*32*10см &amp;quot;Darvish&amp;quot; ассорти</t>
+  </si>
+  <si>
+    <t>706887</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b2d/rk8kzpcg8mtqwupxgouhblhhd1inj1dx.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 28 37 10см  quot;Darvish quot;  quot;Крафт quot;</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 28*37*10см&amp;nbsp;&amp;nbsp;&amp;quot;Darvish&amp;quot; &amp;quot;Крафт&amp;quot;</t>
+  </si>
+  <si>
+    <t>706890</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/700/f8etdgj4pu4ggruzuc6mwdupc8trpcu5.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 31,5 25 11см  quot;Darvish quot;  quot;Крафт quot;</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 31,5*25*11см &amp;quot;Darvish&amp;quot; &amp;quot;Крафт&amp;quot;</t>
+  </si>
+  <si>
+    <t>706891</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/af4/chvmmjc14khka3tl2jc1pz4vw0np58dn.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 31,5 42 10см  quot;Darvish quot;  quot;Крафт quot;</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 31,5*42*10см &amp;quot;Darvish&amp;quot; &amp;quot;Крафт&amp;quot;</t>
+  </si>
+  <si>
+    <t>706892</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/077/hjppwn2vx5tqvwzfkar80ppdnp9cankn.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 32 26 10см  quot;Darvish quot; фактурный ассорти</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 32*26*10см &amp;quot;Darvish&amp;quot; фактурный ассорти</t>
+  </si>
+  <si>
+    <t>706906</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b54/nym501h8zjn1g0n85r3p5gowjqltcrtb.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 33 26 12см  quot;Darvish quot; ассорти горошек,полоски</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 33*26*12см &amp;quot;Darvish&amp;quot; ассорти горошек,полоски</t>
+  </si>
+  <si>
+    <t>706908</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/016/110pwnicllkykg2oxvdzirdf7w78g6d3.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 34,5 27 9,5см  quot;Darvish quot;  quot;Крафт quot;</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 34,5*27*9,5см &amp;quot;Darvish&amp;quot; &amp;quot;Крафт&amp;quot;</t>
+  </si>
+  <si>
+    <t>706910</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5e4/2n9fv08pbzwl49jfp39prejnd1414ajm.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 35 12 10см  quot;Darvish quot;  quot;Крафт quot;</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 35*12*10см &amp;quot;Darvish&amp;quot; &amp;quot;Крафт&amp;quot;</t>
+  </si>
+  <si>
+    <t>706911</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ff0/rybjg1yq5wxzii4r9pasy9ridyiei4gc.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 38 29 13см  quot;Darvish quot; квадраты</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 38*29*13см &amp;quot;Darvish&amp;quot; квадраты</t>
+  </si>
+  <si>
+    <t>706914</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/93a/98d0h75ljm5bm6k5vgss2onbllip09j3.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 38 29 13см  quot;Darvish quot; полоски</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 38*29*13см &amp;quot;Darvish&amp;quot; полоски</t>
+  </si>
+  <si>
+    <t>706916</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/407/werguxj4yrxepel1ej7xo2k57r2mq6lp.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 38 29 13см  quot;Darvish quot; прямоугольники</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 38*29*13см &amp;quot;Darvish&amp;quot; прямоугольники</t>
+  </si>
+  <si>
+    <t>706917</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f39/60b97xg1yxyffac1dfij9n6za0zloh3w.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 39 12 9см  quot;Darvish quot; бутыточный ч рный с рисунком голография ассорти</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 39*12*9см &amp;quot;Darvish&amp;quot; бутыточный чёрный с рисунком голография ассорти</t>
+  </si>
+  <si>
+    <t>706919</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/df6/993ochy45vqfphk9xbpok6f0okcmu9vj.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 41 31 13см  quot;Darvish quot;  quot;Крафт quot;</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 41*31*13см &amp;quot;Darvish&amp;quot; &amp;quot;Крафт&amp;quot;</t>
+  </si>
+  <si>
+    <t>706920</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fce/c9xa94h930hlrks4raho89b41rsjmfkz.jpg</t>
+  </si>
+  <si>
+    <t>Подарочный пакет, ламинированный, символ года 17.8X22.9X9.8 см</t>
+  </si>
+  <si>
+    <t>Красивый и стильный дизайн с символикой Нового года, удобные ручки-ленточки - такой пакет идеально подойдет для подарка, который станет выглядеть празднично и роскошно. При желании можно украсить пакет декоративными аксессуарами, чтобы получилось оригинальное и индивидуальное оформление!&lt;br /&gt;
+ Пакет представлен в ассортименте.&lt;br /&gt;
+ &lt;br /&gt;
+ Материал пакета: ламинированная бумага.&lt;br /&gt;
+ Размеры пакета: 17,8*22,9*9,8 см.</t>
+  </si>
+  <si>
+    <t>777819</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e26/td7dui6nr5qlfcsipp1tnio4zwh4bjg2.jpg</t>
+  </si>
+  <si>
+    <t>Подарочный пакет большой 32x44x10 см, крафт. 108511</t>
+  </si>
+  <si>
+    <t>Красивый и стильный дизайн, удобные ручки - такой пакет идеально подойдет для подарка, который станет выглядеть празднично и роскошно. При желании можно украсить пакет декоративными аксессуарами, чтобы получилось оригинальное и индивидуальное оформление!&lt;br /&gt;
+ &lt;br /&gt;
+ Материал пакета: крафтовая бумага.&lt;br /&gt;
+ Размеры пакета: 32*44*10 см.</t>
+  </si>
+  <si>
+    <t>777828</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/veld-co/"&gt;VELD CO&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4b7/bydkzypajdlm5m4cus7k9m4w24hda7my.jpg</t>
+  </si>
+  <si>
+    <t>Подарочный пакет бутылка 13x36x8,5 см, крафт. 108516</t>
+  </si>
+  <si>
+    <t>Стильный дизайн, удобные ручки - такой пакет идеально подойдет для подарка, который станет выглядеть празднично и роскошно! Можно положить в пакет бутылочку игристого для знатока этого напитка, при желании украсив пакет декоративными аксессуарами, чтобы получилось оригинальное и индивидуальное оформление.&lt;br /&gt;
+ &lt;br /&gt;
+ Пакет изготовлен из крафтовой бумаги. &lt;br /&gt;
+ Размеры пакета: 13*8,5*36 см.</t>
+  </si>
+  <si>
+    <t>777886</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9cf/jqr2l2t5nrxdqi4madcryfo1mjcslo9t.jpg</t>
+  </si>
+  <si>
+    <t>Подарочный пакет большой 26x32x10см, ламинированный. 107874</t>
+  </si>
+  <si>
+    <t>Подарочный пакет большой 26x32x10см, ламинированный</t>
+  </si>
+  <si>
+    <t>777901</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5de/x39jhgqlwl1cc3nq0xoi2i3g09dc5rkf.jpg</t>
+  </si>
+  <si>
+    <t>Подарочный пакет большой 26x32x10см, ламинированный. 107886</t>
+  </si>
+  <si>
+    <t>777902</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/652/qvh433ffa51vdt3vxzvgmpwll80bepou.jpg</t>
+  </si>
+  <si>
+    <t>Подарочный пакет большой 26x32x10см, ламинированный. 107984</t>
+  </si>
+  <si>
+    <t>777907</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b42/wqv29ekbysq1wdrq35gs7utw0a0q2sc8.jpg</t>
+  </si>
+  <si>
+    <t>Подарочный пакет большой 32x44x10 крафт</t>
+  </si>
+  <si>
+    <t>777946</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/eac/4demltqzgjef8fqrff5izic0ia72u7l8.jpg</t>
+  </si>
+  <si>
+    <t>Подарочный пакет большой 26x32x10см, крафт. 120690</t>
+  </si>
+  <si>
+    <t>Подарочный пакет большой 26x32x10см, крафт</t>
+  </si>
+  <si>
+    <t>797200</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0a0/4d16qdicyob6kdx1xqyscyilbpdiu918.jpg</t>
+  </si>
+  <si>
+    <t>Подарочный пакет Бутылка 12х36х10 см крафт. 108529</t>
+  </si>
+  <si>
+    <t>Подарочный пакет Бутылка 12х36х10 см крафт</t>
+  </si>
+  <si>
+    <t>797210</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3db/cnapcrl7ghaihyz1pru33e1w30sk6f2b.jpg</t>
+  </si>
+  <si>
+    <t>Подарочный пакет большой 26x32x10см, ламинированный. 120691</t>
+  </si>
+  <si>
+    <t>801668</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/552/0028vnloa7w6vt331bvxwtxapgf7l10x.jpg</t>
+  </si>
+  <si>
+    <t>Подарочный пакет, ламинированный, символ года 17.8X22.9X9.8 см.</t>
+  </si>
+  <si>
+    <t>801674</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7e9/vh23zb73ocfy82yakbsvir306iy0x1y4.jpg</t>
+  </si>
+  <si>
+    <t>Avengers. Пакет подарочный большой - 1, 400 300 140 мм</t>
+  </si>
+  <si>
+    <t>Avengers. Пакет подарочный большой - 1, 400*300*140 мм</t>
+  </si>
+  <si>
+    <t>838044</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fb9/ml5e5nh30fcu0c1sa12gq5dekeazi0l0.jpg</t>
+  </si>
+  <si>
+    <t>Enchantimals. Пакет подарочный большой  голубой  335 406 155 мм</t>
+  </si>
+  <si>
+    <t>Enchantimals. Пакет подарочный большой &amp;#40;голубой&amp;#41; 335*406*155 мм</t>
+  </si>
+  <si>
+    <t>838047</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/enchantimals/"&gt;Enchantimals&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b6f/4mbuytf8cpaz1v44k0xz1vkt2fxgf1cl.jpg</t>
+  </si>
+  <si>
+    <t>Enchantimals. Пакет подарочный большой  желтый  335 406 155 мм</t>
+  </si>
+  <si>
+    <t>Enchantimals. Пакет подарочный большой &amp;#40;желтый&amp;#41; 335*406*155 мм</t>
+  </si>
+  <si>
+    <t>838048</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bf4/q9sdni5byhcjd8ib2w5ml8mqdjkldwsj.jpg</t>
+  </si>
+  <si>
+    <t>Enchantimals. Пакет подарочный большой - 1, 400 300 140 мм</t>
+  </si>
+  <si>
+    <t>Enchantimals. Пакет подарочный большой - 1, 400*300*140 мм</t>
+  </si>
+  <si>
+    <t>838049</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/53c/v9xhze437n0yqqdz5wqhiw7xm3jl61gk.jpg</t>
+  </si>
+  <si>
+    <t>Jurassic Park. Пакет подарочный большой-3, 330 455 100 мм</t>
+  </si>
+  <si>
+    <t>Jurassic Park. Пакет подарочный большой-3, 330*455*100 мм</t>
+  </si>
+  <si>
+    <t>838051</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/mir-yurskogo-perioda/"&gt;Мир Юрского Периода&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ae3/wu2w3wwq4kumppqnc8xkk50o2lwknlux.jpg</t>
+  </si>
+  <si>
+    <t>L.O.L. Surprise  Пакет подарочный большой - 1  розовый  400 300 140 мм</t>
+  </si>
+  <si>
+    <t>L.O.L. Surprise! Пакет подарочный большой - 1 &amp;#40;розовый&amp;#41; 400*300*140 мм</t>
+  </si>
+  <si>
+    <t>838053</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a34/ljfzlsp4ok8p7w0h0h21au03e340g27j.jpg</t>
+  </si>
+  <si>
+    <t>LOL. Пакет подарочный большой  Fierce  335 406 155 мм</t>
+  </si>
+  <si>
+    <t>LOL. Пакет подарочный большой &amp;#40;Fierce&amp;#41; 335*406*155 мм</t>
+  </si>
+  <si>
+    <t>838055</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/169/o2v1pb0cxw7g2b9w7jf15bh0q1hsehdp.jpg</t>
+  </si>
+  <si>
+    <t>LOL. Пакет подарочный большой  розовый  250 350 100 мм</t>
+  </si>
+  <si>
+    <t>LOL. Пакет подарочный большой &amp;#40;розовый&amp;#41; 250*350*100 мм</t>
+  </si>
+  <si>
+    <t>838058</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3b0/7832uog0gmm69u2wgcqpo6sulktuxypc.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marvel. Пакет подарочный большой-10, 330 455 100 мм  чиби </t>
+  </si>
+  <si>
+    <t>Marvel. Пакет подарочный большой-10, 330*455*100 мм &amp;#40;чиби&amp;#41;</t>
+  </si>
+  <si>
+    <t>838060</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/marvel/"&gt;Marvel&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e0e/sm82ywnpguyn3ababuuip0jdd0ffx8vp.jpg</t>
+  </si>
+  <si>
+    <t>Mickey Mouse. Пакет подарочный большой  желтый с паттерном  330 455 100 мм</t>
+  </si>
+  <si>
+    <t>Mickey Mouse. Пакет подарочный большой &amp;#40;желтый с паттерном&amp;#41; 330*455*100 мм</t>
+  </si>
+  <si>
+    <t>838061</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/minny-i-mikky-maus/"&gt;Минни и Микки Маус&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ed5/ugt1586wh45mfiuhya9w3uelcud68u9g.jpg</t>
+  </si>
+  <si>
+    <t>Mickey Mouse. Пакет подарочный большой  Мики с ананасом  330 455 100 мм</t>
+  </si>
+  <si>
+    <t>Mickey Mouse. Пакет подарочный большой &amp;#40;Мики с ананасом&amp;#41; 330*455*100 мм</t>
+  </si>
+  <si>
+    <t>838062</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/85e/9n65z58ycquyy67kvtphgidupk3m5936.jpg</t>
+  </si>
+  <si>
+    <t>Minnie Mouse. Пакет подарочный большой - 5, 400 300 140 мм</t>
+  </si>
+  <si>
+    <t>Minnie Mouse. Пакет подарочный большой - 5, 400*300*140 мм</t>
+  </si>
+  <si>
+    <t>838063</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d3e/kjiukvlcwx3m1nlg7wdeqov0z7kb9pe3.jpg</t>
+  </si>
+  <si>
+    <t>Minnie Mouse. Пакет подарочный большой  Best friends forever 3D, белый горох на розовом  330 455 100 мм</t>
+  </si>
+  <si>
+    <t>Minnie Mouse. Пакет подарочный большой &amp;#40;Best friends forever 3D, белый горох на розовом&amp;#41; 330*455*100 мм</t>
+  </si>
+  <si>
+    <t>838064</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/916/24ff0u6yxdi91rrdhr8wi4cobursqkje.jpg</t>
+  </si>
+  <si>
+    <t>Minnie Mouse. Пакет подарочный большой  Минни с единорогом, голубой  330 455 100 мм</t>
+  </si>
+  <si>
+    <t>Minnie Mouse. Пакет подарочный большой &amp;#40;Минни с единорогом, голубой&amp;#41; 330*455*100 мм</t>
+  </si>
+  <si>
+    <t>838065</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5e1/sb0syvo8jsklrckj7mg3q5p91i9r6stz.jpg</t>
+  </si>
+  <si>
+    <t>Minnie Mouse. Пакет подарочный большой - 3, 400 300 140 мм</t>
+  </si>
+  <si>
+    <t>Minnie Mouse. Пакет подарочный большой - 3, 400*300*140 мм</t>
+  </si>
+  <si>
+    <t>838066</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c64/ylwcmk9ob4wksz3sir2b30cvv2357o1g.jpg</t>
+  </si>
+  <si>
+    <t>My Little Pony. Пакет подарочный большой - 3  зеленый  400 300 140 мм</t>
+  </si>
+  <si>
+    <t>My Little Pony. Пакет подарочный большой - 3 &amp;#40;зеленый&amp;#41; 400*300*140 мм</t>
+  </si>
+  <si>
+    <t>838067</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/my-little-pony/"&gt;My little pony&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f79/bce8wwbhjmyqb0n6ni8mwct35egyz0y7.jpg</t>
+  </si>
+  <si>
+    <t>My Little Pony. Пакет подарочный большой - 9, 400 300 140 мм</t>
+  </si>
+  <si>
+    <t>My Little Pony. Пакет подарочный большой - 9, 400*300*140 мм</t>
+  </si>
+  <si>
+    <t>838069</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7d3/7tc5ovhaf7bl3cka38k8xpiiaorxqkp4.jpg</t>
+  </si>
+  <si>
+    <t>NERF. Пакет подарочный большой  Winners never quit  400 300 140 мм</t>
+  </si>
+  <si>
+    <t>NERF. Пакет подарочный большой &amp;#40;Winners never quit&amp;#41; 400*300*140 мм</t>
+  </si>
+  <si>
+    <t>838070</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/nerf/"&gt;NERF&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/453/ec5fq2j0t4saytyjkfnetlbdl2ieejy2.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Enchantimals-4, 335 406 155 мм</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Enchantimals-4, 335*406*155 мм</t>
+  </si>
+  <si>
+    <t>838085</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ff6/j7gewhw1c2acg5qa2s32yipfgbplst4o.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Meow, 250 350 100 мм</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Meow, 250*350*100 мм</t>
+  </si>
+  <si>
+    <t>838086</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c7b/rzmjionceon16fos20dfo9e5hol53f52.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Superman-1, 335 406 155 мм</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Superman-1, 335*406*155 мм</t>
+  </si>
+  <si>
+    <t>838087</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bb4/p5rdt3c3wtums1ivvr5r0j4oq06ol5lx.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Авокадо в космосе, 335 406 155 мм</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Авокадо в космосе, 335*406*155 мм</t>
+  </si>
+  <si>
+    <t>838088</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3a2/c39l9kznh799z6ifcy7zk4w0skicmvg2.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Блоки-деревяшки, 335 406 155 мм</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Блоки-деревяшки, 335*406*155 мм</t>
+  </si>
+  <si>
+    <t>838089</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/612/3jamrf7kdlnf7jtm5gu7sxu0e80mzc3w.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Единорог  белый  335 406 155 мм</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Единорог &amp;#40;белый&amp;#41; 335*406*155 мм</t>
+  </si>
+  <si>
+    <t>838090</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4a6/n9xhaiuzfznh6prhf9ch39l4qn9q4467.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Единорог  розовый  335 406 155 мм</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Единорог &amp;#40;розовый&amp;#41; 335*406*155 мм</t>
+  </si>
+  <si>
+    <t>838091</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ceb/cp1iwkzep2bstnzcte3y7jskwowa7wwv.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Единорог изящный, 250 350 100 мм</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Единорог изящный, 250*350*100 мм</t>
+  </si>
+  <si>
+    <t>838092</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d6b/190dqjzotin2y0w3kgzsripe7262auqk.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Енот, 335 406 155 мм</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Енот, 335*406*155 мм</t>
+  </si>
+  <si>
+    <t>838093</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/36f/b72anpvpboa4327k6v7swjyvi3bww2jj.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Роботы, 335 406 155 мм</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Роботы, 335*406*155 мм</t>
+  </si>
+  <si>
+    <t>838096</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/504/fonwnth3s2xg0w6dlz4o38ngqqf43o1h.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Русалка-принцесса, 335 406 155 мм</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Русалка-принцесса, 335*406*155 мм</t>
+  </si>
+  <si>
+    <t>838098</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/251/c0hg19u1xyqta80y3eay8t5jwpx6uz25.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Совушка, 250 350 100 мм</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Совушка, 250*350*100 мм</t>
+  </si>
+  <si>
+    <t>838099</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b68/co4sqpm1aa25xzijovuz538ve9dunh9c.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Танцующий Единорог, 250 350 100 мм</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Танцующий Единорог, 250*350*100 мм</t>
+  </si>
+  <si>
+    <t>838100</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ea6/ksmy375mfs7t34c5rc95ek3przxze8d0.jpg</t>
+  </si>
+  <si>
+    <t>Принцессы. Пакет подарочный большой-3, 330 455 100 мм</t>
+  </si>
+  <si>
+    <t>Принцессы. Пакет подарочный большой-3, 330*455*100 мм</t>
+  </si>
+  <si>
+    <t>838102</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/princessy/"&gt;Принцессы&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8c7/k1o6a30zswt7ezawbu82kdcn5e59m05e.jpg</t>
+  </si>
+  <si>
+    <t>Принцессы. Пакет подарочный большой-4, 330 455 100 мм</t>
+  </si>
+  <si>
+    <t>Принцессы. Пакет подарочный большой-4, 330*455*100 мм</t>
+  </si>
+  <si>
+    <t>838103</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3ce/r9hqr6nq3ch8t5gs4p3po8xdb6ti4d4e.jpg</t>
+  </si>
+  <si>
+    <t>Холодное сердце 2. Пакет подарочный большой-1, 330 455 100 мм</t>
+  </si>
+  <si>
+    <t>Холодное сердце 2. Пакет подарочный большой-1, 330*455*100 мм</t>
+  </si>
+  <si>
+    <t>838107</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/holodnoe-serdce/"&gt;Холодное сердце&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1dc/909rh2qsgwuun3tas71xy0ioccqzv4do.jpg</t>
+  </si>
+  <si>
+    <t>Холодное сердце 2. Пакет подарочный большой-2, 330 455 100 мм</t>
+  </si>
+  <si>
+    <t>Холодное сердце 2. Пакет подарочный большой-2, 330*455*100 мм</t>
+  </si>
+  <si>
+    <t>838108</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/280/68akeqg753h0lloelp5kmm58c5j5jozz.jpg</t>
+  </si>
+  <si>
+    <t>Холодное сердце 2. Пакет подарочный большой-3, 330 455 100 мм</t>
+  </si>
+  <si>
+    <t>Холодное сердце 2. Пакет подарочный большой-3, 330*455*100 мм</t>
+  </si>
+  <si>
+    <t>838109</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/15b/m0jl2lyyxnwsdw4hb09kw5mh9rlukkfe.jpg</t>
+  </si>
+  <si>
+    <t>Холодное сердце 2. Пакет подарочный большой-8, 330 455 100 мм</t>
+  </si>
+  <si>
+    <t>Холодное сердце 2. Пакет подарочный большой-8, 330*455*100 мм</t>
+  </si>
+  <si>
+    <t>838110</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/374/v2n2jg9t63yvf1vfs5xyg11k8ov4440t.jpg</t>
+  </si>
+  <si>
+    <t>Холодное Сердце. Пакет подарочный большой - 3, 400 300 140 мм</t>
+  </si>
+  <si>
+    <t>Холодное Сердце. Пакет подарочный большой - 3, 400*300*140 мм</t>
+  </si>
+  <si>
+    <t>838112</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/603/djl0n1oqjtg35qgen1te6shx30unlz21.jpg</t>
+  </si>
+  <si>
+    <t>Холодное Сердце. Пакет подарочный большой - 1, 400 300 140 мм</t>
+  </si>
+  <si>
+    <t>Холодное Сердце. Пакет подарочный большой - 1, 400*300*140 мм</t>
+  </si>
+  <si>
+    <t>838113</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5ea/h2hs2vsu8en36m7dufyzli7105mf0ale.jpg</t>
+  </si>
+  <si>
+    <t>Холодное Сердце. Пакет подарочный большой - 5, 400 300 140 мм</t>
+  </si>
+  <si>
+    <t>Холодное Сердце. Пакет подарочный большой - 5, 400*300*140 мм</t>
+  </si>
+  <si>
+    <t>838114</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0d7/kupmgopy01tn4l2bez6dakjxk0g8a691.jpg</t>
+  </si>
+  <si>
+    <t>Щенячий патруль. Пакет подарочный большой - 3  1, 2, 3 Smile  400 300 140 мм</t>
+  </si>
+  <si>
+    <t>Щенячий патруль. Пакет подарочный большой - 3 &amp;#40;1, 2, 3 Smile&amp;#41; 400*300*140 мм</t>
+  </si>
+  <si>
+    <t>838116</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f5e/ngu39e0z02n1w5jbiz98ydo2xsof5zcu.jpg</t>
+  </si>
+  <si>
+    <t>Щенячий патруль. Пакет подарочный большой-2, 335 406 155 мм</t>
+  </si>
+  <si>
+    <t>Щенячий патруль. Пакет подарочный большой-2, 335*406*155 мм</t>
+  </si>
+  <si>
+    <t>838118</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e24/wc2y31qvsj4uj459npsf4ka7mo46c3gj.jpg</t>
+  </si>
+  <si>
+    <t>Щенячий патруль. Пакет подарочный большой - 1  сине-красный  400 300 140 мм</t>
+  </si>
+  <si>
+    <t>Щенячий патруль. Пакет подарочный большой - 1 &amp;#40;сине -красный&amp;#41; 400*300*140 мм</t>
+  </si>
+  <si>
+    <t>838119</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4fa/yrfb4yq8ta42diin4siaocx11wkfbool.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Единорог  голубой , 335 406 155 мм</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет «Единорог» размером 335*406*155 мм создан для фанатов волшебных животных. Подарочный пакет с изображением милых единорогов подойдет для упаковки подарков девочке на День рождения, Новый год и 8 марта. Пакет украшен разными рисунками с обеих сторон.&amp;nbsp;&amp;nbsp;В пакет для подарков отлично поместятся книги, конструкторы, настольные игры и другие игрушки.&amp;nbsp;&amp;nbsp; Подарочный пакет гармонично дополнит подарки, поднимет настроение и сделает праздник запоминающимся. Пакет отличается вместительностью, удобными ручками, ярким дизайном и качественной мелованной бумагой&amp;nbsp;&amp;nbsp;&amp;#40;130 г/м&amp;#41;.</t>
+  </si>
+  <si>
+    <t>842398</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/431/n9fcacnqu3r5bnwel0hz1vqoog3qs65i.jpg</t>
+  </si>
+  <si>
+    <t>Щенячий патруль. Пакет подарочный большой-1, 335 406 155 мм</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет «Щенячий патруль» размером 335*406*155 мм создан для поклонников популярных фильмов! Подарочный пакет с изображением отважных щенков подойдет для упаковки подарков девочке или мальчику на День Рождения, 8 марта и Новый год. В пакет отлично поместятся книги, конструкторы, настольные игры и другие игрушки.&amp;nbsp;&amp;nbsp; Пакет гармонично дополнит подарки из нашего магазина, поднимет настроение и сделает праздник запоминающимся. Подарочный пакет отличается вместительностью, удобными ручками, ярким дизайном и качественной мелованной бумагой с ламинацией.</t>
+  </si>
+  <si>
+    <t>842399</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/16e/ovth9xj591jh2ly6e87rktov64tug1rp.jpg</t>
+  </si>
+  <si>
+    <t>LOL. Пакет подарочный большой  черный с бирюзовым , 335 406 155 мм</t>
+  </si>
+  <si>
+    <t>LOL. Пакет подарочный большой &amp;#40;черный с бирюзовым&amp;#41;, 335*406*155 мм</t>
+  </si>
+  <si>
+    <t>842400</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8b8/g3flcu38bk12kuusyxlbrbv7c6cg3vwz.jpeg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Авокадо-2, 335 406 155 мм</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Авокадо-2, 335*406*155 мм</t>
+  </si>
+  <si>
+    <t>842401</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/052/lcu83yi5l8ru1g0ueyu5dg4duhkyi31u.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой  Львенок , 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой &amp;#40;Львенок&amp;#41;, 335*406*155 мм.</t>
+  </si>
+  <si>
+    <t>848520</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ff9/cczf500n149vjwygjta3pzgdqidxudfl.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 32 26 12см, MESHU  quot;With love quot;, отд. фольгой, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакеты MESHU – беспроигрышный способ преподнести подарок красиво. Получать подарки всегда приятно, а красиво оформленные подарки приятнее вдвойне! Эксклюзивный дизайн, разнообразие отделок и качество – отличительные черты продукции MESHU, воплотившиеся в подарочных пакетах. Ручки пакета – ленточка, которая отличается высокой прочностью. Дарите подарки с любовью, со вкусом, с MESHU!</t>
+  </si>
+  <si>
+    <t>855410</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/meshu/"&gt;MESHU&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4be/bgllse78ys43aszxpnpwiexr0qq4qnp2.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 32 26 12см MESHU  quot;Animal print quot;, отд. фольгой, матовая ламинация</t>
+  </si>
+  <si>
+    <t>885013</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/74f/07z1wq54ajr0wv8tvki5rmoktutoio86.jpg</t>
+  </si>
+  <si>
+    <t>Щенячий патруль. Пакет подарочный большой, голубой, 250 350 100 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет «Щенячий патруль» размером 250*350*100 мм создан для поклонников популярных фильмов! Подарочный пакет с изображением отважных щенков подойдет для упаковки подарков девочке или мальчику на День Рождения, 8 марта и Новый год. Пакет гармонично дополнит подарки из нашего магазина, поднимет настроение и сделает праздник запоминающимся. Подарочный пакет отличается вместительностью, удобными ручками, ярким дизайном и качественной мелованной бумагой с ламинацией.</t>
+  </si>
+  <si>
+    <t>886025</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/032/100plq6rkjsk70hgm7348kx009huhwf6.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  quot;Кот-фигурист quot;, 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>Подарочный пакет «Кот-фигурист» поможет стильно упаковать подарки для детей, родителей и друзей на День рождения и Новый год. Пакет для подарков размером 335х406х155 мм изготовлен из мелованного картона с удобными ручками и украшен изображениями забавного котика на коньках с обеих сторон. В подарочный пакет можно положить игрушки, конструктор и наборы для опытов, книги, сувениры и сладкие подарки. Подарочный пакет гармонично дополнит подарки, поднимет настроение и сделает праздник запоминающимся. Пакет для подарков отличается вместительностью, удобными ручками, ярким дизайном и качественной мелованной бумагой.</t>
+  </si>
+  <si>
+    <t>886026</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/897/3shy287vd4roqb0e0dnkpi23ox1d0koy.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой  quot;Зайка с Тигренком, 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>Подарочный пакет «Зайка с Тигренком» поможет стильно упаковать новогодние подарки для детей, родителей и друзей. Пакет для подарков размером 335х406х155 мм изготовлен из мелованного картона с удобными ручками и украшен изображениями забавных животных с обеих сторон. В подарочный пакет можно положить игрушки, конструктор и наборы для опытов, книги, сувениры и сладкие подарки. Подарочный пакет гармонично дополнит подарки, поднимет настроение и сделает праздник запоминающимся. Пакет для подарков отличается вместительностью, удобными ручками, ярким дизайном и качественной мелованной бумагой.</t>
+  </si>
+  <si>
+    <t>886029</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/872/6hhsagbinqn2m10v89rix45p4ej7ls3x.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой  quot;Зайка-игрушка quot;, 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>Подарочный пакет «Зайка-игрушка» поможет стильно упаковать новогодние подарки для детей, родителей и друзей. Пакет для подарков размером 335х406х155 мм изготовлен из мелованного картона с удобными ручками и украшен изображениями милого зайчика с обеих сторон. В подарочный пакет можно положить игрушки, конструктор и наборы для опытов, книги, сувениры и сладкие подарки. Подарочный пакет гармонично дополнит подарки, поднимет настроение и сделает праздник запоминающимся. Пакет для подарков отличается вместительностью, удобными ручками, ярким дизайном и качественной мелованной бумагой.</t>
+  </si>
+  <si>
+    <t>886030</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f3c/hz3jq9f1yzpc5bn70dr5i2c29k6xqeq9.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный бумажный Ample L, белый, 43х35х12см, 7530.60</t>
+  </si>
+  <si>
+    <t>900714</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/227/rjxk6mka60ojo02hc2tzfbsk9qpgc2yj.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный бумажный Porta XL, серый, 30х40х12см,15838.10</t>
+  </si>
+  <si>
+    <t>900715</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/939/0uaywxsp1okhw6u01mg5g4wi65dpscst.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный бумажный Porta, средний, черный, 23х35х10см,15837.30</t>
+  </si>
+  <si>
+    <t>900719</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4eb/zt66a2l541m2zuue6gn938j5pwwbpn3e.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный бумажный Wide, красный, 23х28х9,2см, 74440.50</t>
+  </si>
+  <si>
+    <t>900721</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9c4/k0i8sii7ucnt8uyefsqfy0orodo7rz55.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный бумажный под бутылку Vindemia, крафт,75556.00</t>
+  </si>
+  <si>
+    <t>900722</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cb2/t5jurl9catd9w0s5a1lf6je83ozlfeew.jpeg</t>
+  </si>
+  <si>
+    <t>LOL. Пакет подарочный большой  so extra tour  250 350 100 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет «LOL» размером 250*350*100 мм создан для фанаток популярных куколок! Подарочный пакет подойдет для упаковки подарков девочке на День Рождения, Новый год, и 8 марта. Пакет гармонично дополнит подарки из нашего магазина, поднимет настроение и сделает праздник запоминающимся. Подарочный пакет отличается вместительностью, удобными ручками, ярким дизайном и качественной мелованной бумагой с ламинацией.</t>
+  </si>
+  <si>
+    <t>905855</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/385/i2zusph2b0e0qz0ivjva00ygn2nyt0t0.jpg</t>
+  </si>
+  <si>
+    <t>Marvel. Пакет подарочный большой-8, 330 455 100 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет «Marvel» размером 330*455*100 мм создан для фанатов популярных супергероев! Подарочный пакет с изображением Мстителей подойдет для упаковки подарков мальчику или девочке на День рождения или Новый год.&amp;nbsp;&amp;nbsp; Пакет гармонично дополнит подарки из серии «Marvel», поднимет настроение и сделает праздник запоминающимся. Подарочный пакет «Marvel» отличается вместительностью, удобными ручками, ярким дизайном и качественной мелованной бумагой.</t>
+  </si>
+  <si>
+    <t>905858</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/99a/nuumvya2te1t5ddvr1vxe0f2gq1zrrfj.jpg</t>
+  </si>
+  <si>
+    <t>Человек-паук. Пакет подарочный большой-3, 330 455 100 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет «Человек-паук» размером 330*455*100 мм создан для фанатов популярного супергероя! Подарочный пакет с изображением Человека-паука подойдет для упаковки подарков мальчику или девочке на Новый год или День Рождения. В пакет отлично поместятся книги, конструкторы, настольные игры и другие игрушки.&amp;nbsp;&amp;nbsp; Пакет гармонично дополнит подарки из серии «Человек-паук», поднимет настроение и сделает праздник запоминающимся. Подарочный пакет отличается вместительностью, удобными ручками, ярким дизайном и качественной мелованной бумагой.</t>
+  </si>
+  <si>
+    <t>905859</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/451/3mf696rbthol6fdf3jouihx10s2rxgxr.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Единорог, 250 350 100 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет с изображением единорога и надписью &amp;quot;Believe im magic. Just believe&amp;quot; выполнен в нежно-розовых оттенках. Пакет подарочный Единорог несомненно обрадует юную именинницу, ведь девочки так любят принцесс, сказочных единорогов и пони. Бумажный подарочный пакет 25*35*10 см выполнен из качественных материалов, подходит для упаковки подарков различных размеров — наборов для творчества, одежды, игрушек, посуды с изображением принцесс Disney &amp;#40;Дисней&amp;#41; и других замечательных подарков.</t>
+  </si>
+  <si>
+    <t>905869</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f86/dbqfb4dqbl1r3crn2myuzlhehh7cv35j.jpg</t>
+  </si>
+  <si>
+    <t>Minnie Mouse. Пакет подарочный большой  Best friends forever 3D, розово-сиреневый  330 455 100 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет «Minnie Mouse» размером 330*455*100 мм создан для фанатов популярных мультфильмов Disney! Подарочный пакет с изображением Минни подойдет для упаковки подарков девочке на День рождения или Новый год. В пакет отлично поместятся книги, конструкторы, настольные игры и другие игрушки.&amp;nbsp;&amp;nbsp; Пакет гармонично дополнит подарки из серии «Minnie Mouse», поднимет настроение и сделает праздник запоминающимся. Подарочный пакет отличается вместительностью, удобными ручками, ярким дизайном и качественной мелованной бумагой.</t>
+  </si>
+  <si>
+    <t>905878</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e66/gzrdoadnkmdpq2q6a07v0fs7zua6nmj9.jpg</t>
+  </si>
+  <si>
+    <t>My Little Pony. Пакет подарочный  quot;Будь собой quot;, 264 360 115 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет «My Little Pony» размером 330*455*100 мм создан для фанаток популярного мультфильма. Подарочный пакет с изображением волшебных лошадок подойдет для упаковки подарков девочке на День рождения, 8 марта или Новый год. Пакет украшен разными рисунками с обеих сторон.&amp;nbsp;&amp;nbsp;В пакет для подарков отлично поместятся книги, конструкторы, настольные игры и другие игрушки.&amp;nbsp;&amp;nbsp; Подарочный пакет гармонично дополнит подарки из серии «My Little Pony», поднимет настроение и сделает праздник запоминающимся. Пакет отличается вместительностью, удобными ручками, ярким дизайном и качественной мелованной бумагой.</t>
+  </si>
+  <si>
+    <t>905880</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/84c/dk1vdt3ml89yqxl14jrc7u90qe9fda8a.jpg</t>
+  </si>
+  <si>
+    <t>My Little Pony. Пакет подарочный, Зипп и Пипп, 264 360 115 мм.</t>
+  </si>
+  <si>
+    <t>905881</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cba/n10dj7umwxj6kwhnnlnoeh7p13thbl2x.jpg</t>
+  </si>
+  <si>
+    <t>My Little Pony. Пакет подарочный большой, розово - желтый, 330 455 100 мм.</t>
+  </si>
+  <si>
+    <t>905882</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/429/2ll1e0zfl4uf54ih2x3x01l3ats9rv08.jpg</t>
+  </si>
+  <si>
+    <t>My Little Pony. Пакет подарочный большой, розовый паттерн, 330 455 100 мм.</t>
+  </si>
+  <si>
+    <t>905883</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/985/y9amg10hs754fjjvku9b5wxgaadm5gep.jpg</t>
+  </si>
+  <si>
+    <t>Принцессы. Пакет подарочный большой-1, 330 455 100 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет «Принцессы» размером 330*455*100 мм создан для фанаток популярных мультфильмов! Подарочный пакет с изображением принцесс Disney подойдет для упаковки подарков девочке на День рождения или Новый год. В пакет отлично поместятся книги, конструкторы, настольные игры и другие игрушки.&amp;nbsp;&amp;nbsp; Пакет гармонично дополнит подарки из серии «Принцессы Disney», поднимет настроение и сделает праздник запоминающимся. Подарочный пакет отличается вместительностью, удобными ручками, ярким дизайном и качественной мелованной бумагой.</t>
+  </si>
+  <si>
+    <t>905884</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/500/j0lc1lbzfx6yhofnz90bfmyzfsdtc5vn.jpg</t>
+  </si>
+  <si>
+    <t>Холодное сердце 2. Пакет подарочный большой-2, 330 455 100 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет «Холодное Сердце» размером 330*455*100 мм создан для фанаток популярного мультфильма. Подарочный пакет с изображением Анны и Олафа подойдет для упаковки подарков девочке на День рождения, 8 марта Новый год. Пакет украшен разными рисунками с обеих сторон.&amp;nbsp;&amp;nbsp;В пакет для подарков отлично поместятся книги, конструкторы, настольные игры и другие игрушки.&amp;nbsp;&amp;nbsp; Подарочный пакет гармонично дополнит подарки из серии «Холодное Сердце», поднимет настроение и сделает праздник запоминающимся. Подарочный пакет отличается вместительностью, удобными ручками, ярким дизайном и качественной мелованной бумагой.</t>
+  </si>
+  <si>
+    <t>905885</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ec4/jdrttmk2guqc1rodqtqhbvep258h7yzt.jpg</t>
+  </si>
+  <si>
+    <t>Холодное сердце 2. Пакет подарочный большой-4, 330 455 100 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет «Холодное Сердце» размером 330*455*100 мм создан для фанаток популярного мультфильма! Подарочный пакет с изображением Анны и Олафа подойдет для упаковки подарков девочке на День рождения или Новый год. В пакет отлично поместятся книги, конструкторы, настольные игры и другие игрушки.&amp;nbsp;&amp;nbsp; Пакет гармонично дополнит подарки из серии «Холодное Сердце», поднимет настроение и сделает праздник запоминающимся. Подарочный пакет отличается вместительностью, удобными ручками, ярким дизайном и качественной мелованной бумагой.</t>
+  </si>
+  <si>
+    <t>905886</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ce0/c80epjxprlm881hdttroemxqvsaloe5l.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный бумажный Porta, большой, черный, 35х35х16см,13223.30</t>
+  </si>
+  <si>
+    <t>907879</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6da/mw8gm7ggdy9osu0po8289gz3udwleo69.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный бумажный Porta, средний, красный, 23х35х10см, 15837.50</t>
+  </si>
+  <si>
+    <t>932490</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/545/hbli7vh0h250dri6lhkoyz5h6ps67iy3.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный под бутылку 13x8,5x36 см ЗОЛОТАЯ СКАЗКА  quot;Perfect Shape quot;, тиснение фольгой, ч рный, 608252</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Perfect Shape&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из крафтовой бумаги с ленточными ручками из полиэстера. Размер - 13x8,5x36 см. Пакет выполнен в чёрном цвете с изображением силуэта бутылки. С лицевой стороны пакета некоторые детали покрыты тиснением серебристой фольгой.</t>
+  </si>
+  <si>
+    <t>939859</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d29/gedsi0mnozbcfednqnbgygby0jga5ami.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 11,4x6,4x14,6 см ЗОЛОТАЯ СКАЗКА  quot;Happy Birthday quot;, глиттер, желтый, 608237</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Happy Birthday&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с лёгкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированного мелованного картона с веревочными ручками из полипропилена. Размер - 11,4x6,4x14,6 см. Пакет выполнен в жёлтых тонах с изображением ярких праздничных смайликов. С лицевой стороны пакета некоторые детали покрыты глиттером.</t>
+  </si>
+  <si>
+    <t>939860</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d0c/t26ny6e2mnxys9stq3k09vzr32bm5frl.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 11,4x6,4x14,6 см ЗОЛОТАЯ СКАЗКА  quot;Man Style quot;, фольга, синий, 608243</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Man Style&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированного мелованного картона с веревочными ручками из полипропилена. Размер - 11x6x15 см. Пакет выполнен в мужском стиле в синем цвете. С лицевой стороны пакета некоторые детали покрыты тиснением серебристой фольгой.</t>
+  </si>
+  <si>
+    <t>939861</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/da1/37xaoobdo8mlvjheez1gcbrfaaa4cfox.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 11,4x6,4x14,6 см ЗОЛОТАЯ СКАЗКА  quot;Summer Flowers quot;, глиттер, голубой, 608246</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Summer Flowers&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированного мелованного картона с веревочными ручками из полипропилена. Размер - 11x6x15 см. Пакет выполнен в светлых тонах с изображением летних цветов. С лицевой стороны пакета некоторые детали покрыты глиттером.</t>
+  </si>
+  <si>
+    <t>939862</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/432/c4aiyd7u2l0ywyxlzva93g13zg4ogxae.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 17,8x9,8x22,9 см ЗОЛОТАЯ СКАЗКА  quot;Gold Luxury quot;, тиснение фольгой, черный, 608248</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Gold Luxury&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированного мелованного картона с веревочными ручками из полипропилена. Размер - 18x10x23 см. Пакет выполнен в чёрном цвете с изображением абстракции в форме ромба. С лицевой стороны пакета некоторые детали покрыты тиснением золотистой фольгой.</t>
+  </si>
+  <si>
+    <t>939863</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7f8/4jvariu7jcrfkuaey4193rn33wmkb3bc.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 17,8x9,8x22,9 см ЗОЛОТАЯ СКАЗКА  quot;Happy Birthday quot;, фольга, бирюзовый, 608239</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Happy Birthday&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированного мелованного картона с веревочными ручками из полипропилена. Размер - 18x10x23 см. Пакет выполнен в бирюзовых тонах с изображением ярких праздничных воздушных шаров. С лицевой стороны пакета некоторые детали покрыты тиснением золотистой фольгой.</t>
+  </si>
+  <si>
+    <t>939864</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c99/l4xkc9o9xj5f28ht2xu5tlnohovp4700.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 20х20х8 см ЗОЛОТАЯ СКАЗКА  quot;Business Kraft quot;, матовая ламинация, ассорти, 608253</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Business Kraft&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из крафтовой бумаги с ленточными ручками из полиэстера и представлен в трёх цветах. Пакет выполнен в однотонном красном, синем, чёрном цветах. Размер - 20х20х8 см.</t>
+  </si>
+  <si>
+    <t>939866</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/750/rdebqn7uhf00sthxmurj9h4f095iy4ww.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 20х20х8 см ЗОЛОТАЯ СКАЗКА  quot;With LOVE quot;, с прозрачным окном, матовая ламинация, 608255</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;With LOVE&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированного мелованного картона с ленточными ручками из полиэстера. Размер - 20x20x8 см. Пакет выполнен в пастельно-розовом цвете. С лицевой стороны пакета - прозрачное &amp;quot;окно&amp;quot; в виде сердца, на котором размещены маленькие красные сердечки с голографическим эффектом.</t>
+  </si>
+  <si>
+    <t>939868</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ab5/byz9rsrdjsbw7qolj7m2xwov6knc5ht7.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26,5x12,7x33 см ЗОЛОТАЯ СКАЗКА  quot;Businessman quot;, выборочный лак, 608245</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Businessman&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированного мелованного картона с веревочными ручками из полипропилена. Размер - 26x13x32 см. Пакет выполнен в мужском стиле в чёрном цвете. С лицевой стороны пакета некоторые детали покрыты выборочным лаком.</t>
+  </si>
+  <si>
+    <t>939869</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d8c/rp06m1cbkewtw9q0zihj2ec4870c0mu6.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26,5x12,7x33 см ЗОЛОТАЯ СКАЗКА  quot;Especially For Men quot;, выборочный лак, ч рный, 608244</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Especially For Men&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированного мелованного картона с веревочными ручками из полипропилена. Размер - 26x13x32 см. Пакет выполнен в мужском стиле в чёрном цвете. С лицевой стороны пакета некоторые детали покрыты выборочным лаком.</t>
+  </si>
+  <si>
+    <t>939870</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/186/lkweq962i52kq5k4i9p3lbikxv70bxpu.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26,5x12,7x33 см ЗОЛОТАЯ СКАЗКА  quot;Gold Luxury quot;, тиснение фольгой, белый, 608249</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Gold Luxury&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированного мелованного картона с веревочными ручками из полипропилена. Размер - 26x13x32 см. Пакет выполнен в белом цвете с изображением абстракции в форме ромба. С лицевой стороны пакета некоторые детали покрыты тиснением золотистой фольгой.</t>
+  </si>
+  <si>
+    <t>939871</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/962/9dc08r8258mvpoaivrxej0obrsak2561.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26,5x12,7x33 см ЗОЛОТАЯ СКАЗКА  quot;Golden Marble quot;, тиснение фольгой, 608251</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Golden Marble&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированного мелованного картона с ленточным ручками из полиэстера. Размер - 26x13x33 см. Пакет выполнен в цвете белого мрамора с изображением абстракции. С лицевой стороны пакета некоторые детали покрыты тиснением золотистой фольгой.</t>
+  </si>
+  <si>
+    <t>939872</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f31/oetd8hj3hyfjbkmauszj5d1rc2ekcxda.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26,5x12,7x33 см ЗОЛОТАЯ СКАЗКА  quot;Happy Birthday quot;, фольга, розовый, 608238</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Happy Birthday&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированного мелованного картона с веревочными ручками из полипропилена. Размер - 26x13x32 см. Пакет выполнен в розовых тонах с изображением ярких праздничных воздушных шаров. С лицевой стороны пакета некоторые детали покрыты тиснением золотистой фольгой.</t>
+  </si>
+  <si>
+    <t>939873</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ea9/syv1tkubi3xn4f8sshb58y649gor7wi9.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 33x12,7x44,7 см ЗОЛОТАЯ СКАЗКА  quot;Happy Birthday quot;, фольга, черный, 608240</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Happy Birthday&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированного мелованного картона с веревочными ручками из полипропилена. Размер - 33x12,7x44,7 см. Пакет выполнен в чёрном цвете с изображением ярких праздничных воздушных шаров. С лицевой стороны пакета некоторые детали покрыты тиснением золотистой фольгой.</t>
+  </si>
+  <si>
+    <t>939874</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5eb/eoocs3g3vqd8lk1hrgguy7g1wawsyjxq.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26,5x12,7x33 см ЗОЛОТАЯ СКАЗКА  quot;Lovely Kitty quot;, глиттер, белый с розовым, 608242</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Lovely Kitty&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированного мелованного картона с веревочными ручками из полипропилена. Размер - 26x13x32 см. Пакет выполнен в светлых тонах с изображением милого котёнка. С лицевой стороны пакета некоторые детали покрыты глиттером.</t>
+  </si>
+  <si>
+    <t>939875</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/77b/evy50xs356nb6px0zwsrl1df55nc8ipd.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26,5x12,7x33 см ЗОЛОТАЯ СКАЗКА  quot;Lovely Panda quot;, глиттер, белый с голубым, 608241</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Lovely Panda&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированного мелованного картона с веревочными ручками из полипропилена. Размер - 26x13x32 см. Пакет выполнен в светлых тонах с изображением милой панды. С лицевой стороны пакета некоторые детали покрыты глиттером.</t>
+  </si>
+  <si>
+    <t>939876</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b25/snseulee1c7168r6jd6t9ps5ssqsy7jh.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26,5x12,7x33 см ЗОЛОТАЯ СКАЗКА  quot;Spring Flowers quot;, глиттер, розовый с голубым, 608247</t>
+  </si>
+  <si>
+    <t>Подарочный пакет ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированного мелованного картона с веревочными ручками из полипропилена. Размер - 26x13x32 см. Пакет выполнен в светлых тонах с изображением весенних цветов. С лицевой стороны пакета некоторые детали покрыты глиттером.</t>
+  </si>
+  <si>
+    <t>939877</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a40/ec9z5o74vumweijsgqp5bw4udxuit9d1.jpeg</t>
+  </si>
+  <si>
+    <t>My Little Pony. Пакет подарочный большой  quot;Дружба - это чудо quot;, 330 455 100 мм.</t>
+  </si>
+  <si>
+    <t>My Little Pony. Пакет подарочный большой &amp;quot;Дружба - это чудо&amp;quot;, 330*455*100 мм.</t>
+  </si>
+  <si>
+    <t>948920</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/567/wjf9k59lcmgw99rh942hzq4b3r4zd0cu.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Wide, 23х28х9,2см, серый, 74440.10</t>
+  </si>
+  <si>
+    <t>951685</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f7e/cc40mw3t21vzare92ne67mxfz233vk7x.jpeg</t>
+  </si>
+  <si>
+    <t>Коты Эрмитажа. Пакет подарочный  quot;Портреты quot;, 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет «Коты Эрмитажа. Портреты.» - сделает ваш подарок ещё более волнующим и захватывающим в глазах ребёнка. А всё потому что на нём изображены любимые герои в ярких цветах. Ведь именно красивая подарочная упаковка вызывает те самые эмоции предвкушения и радости у ребёнка. Благодаря большой вместительности пакета - 406/155/335 мм – в него помещаются подарки разных, в том числе, довольно крупных размеров. Пакет прочный, ручки-шнурки удобно ложатся на руку, а стильный дизайн подойдёт для подарков как мальчику, так и девочке. Выдерживает вес до 2.5 кг.</t>
+  </si>
+  <si>
+    <t>953345</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/040/3vfhysuii5sv9adorchgeuw4r7imyuqr.jpeg</t>
+  </si>
+  <si>
+    <t>Чебурашка. Пакет подарочный  quot;Облака quot;, 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет «Чебурашка» - дополнит ваш подарок своей красочной упаковкой. В первую очередь, именно красивая подарочная упаковка вызывает те самые эмоции предвкушения и радости у ребёнка. А если на упаковке изображён любимый герой малыша – он будет хотеть получить подарок ещё сильнее. Параметры пакета 406/155/335 мм, а потому в него смогут поместиться довольно крупные подарки, либо много небольших. Пакет прочный, ручки-шнурки будут удобно располагаться в руке, а стильный дизайн подойдёт для подарков как мальчику, так и девочке. Выдерживает вес до 2.5 кг.</t>
+  </si>
+  <si>
+    <t>953346</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d5c/zvr2esmgftuxalu5g2omoc82vgtc683i.jpeg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный большой Единорог  розовый , 220 310 100 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет «Единорог» размером 310.00мм/100.00мм/220.00мм создан для любительниц изящных единорогов! Подарочный пакет подойдет для упаковки подарков детям и взрослым на День Рождения, Новый год, и 8 марта. В пакет отлично поместятся книги, настольные игры, наборы для опытов и другие игрушки весом до 2,5 кг. При оптовом заказе пакеты отгружаются в упаковках по 10 штук и в коробках до 100 шт. Пакет гармонично дополнит подарки из нашего магазина, поднимет настроение и сделает праздник запоминающимся. Подарочный пакет отличается вместительностью, удобными ручками, ярким дизайном и качественной мелованной бумагой с ламинацией.</t>
+  </si>
+  <si>
+    <t>953347</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fd1/9zw2y0tpp60ekfnj606wwkoioty9ivpy.jpeg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный малый Авокадо в космосе, 180 227 100 мм.</t>
+  </si>
+  <si>
+    <t>Малый подарочный пакет «Авокадо в космосе» размером 100.00мм/227.00мм/180.00мм создан для фанаток милых авокадо! Подарочный пакет подойдет для упаковки подарков девочке на День Рождения, Новый год, и 8 марта. Пакет гармонично дополнит подарки из нашего магазина, поднимет настроение и сделает праздник запоминающимся. Подарочный пакет отличается вместительностью, удобными ручками, ярким дизайном и качественной мелованной бумагой с ламинацией.</t>
+  </si>
+  <si>
+    <t>953349</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1cf/aa7bckrmcdd0datjo8vf01a3wjbpc4el.jpeg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный малый Пони, 180 227 100 мм.</t>
+  </si>
+  <si>
+    <t>Красивый пакет темно-фиолетового цвета с изображением очаровательных пони – персонажей мультфильма Литл Пони &amp;#40;My Little Pony&amp;#41; - идеален для упаковки подарков девочке! Изображения Литл Пони &amp;#40;My Little Pony&amp;#41; подарят ребенку яркие эмоции и улыбки. Подарочный пакет детский имеет средний размер - 100.00мм/227.00мм/180.00мм, он изготовлен из гладкой, мелованной бумаги, имеет удобные ручки. Подарочный пакет для девочки подходит для таких подарков как игрушки, книги, наборы для творчества, одежда. Пакет подарочный с оригинальным дизайном отличается надежностью и удобством использования. Подарочный пакет для девочки с изображением пони приведет девочку в восторг.</t>
+  </si>
+  <si>
+    <t>953350</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/409/e5vf21heq3qvhlkwmv7txc331fl0zm33.jpeg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный малый Совушка, 180 227 100 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет «Совушка» размером 100.00мм/227.00мм/180.00мм создан для любительниц милых совушек! Подарочный пакет подойдет для упаковки подарков детям и взрослым на День Рождения, Новый год, и 8 марта. Пакет гармонично дополнит подарки из нашего магазина, поднимет настроение и сделает праздник запоминающимся. Подарочный пакет отличается вместительностью, удобными ручками, ярким дизайном и качественной мелованной бумагой с ламинацией.</t>
+  </si>
+  <si>
+    <t>953351</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/db3/t6yt7srv294zjwbmsac28mqy4h8ur94r.jpeg</t>
+  </si>
+  <si>
+    <t>Love is. Пакет подарочный большой мятный с розовым, 220 310 100 мм.</t>
+  </si>
+  <si>
+    <t>Подарочный пакет из серии «Love is» порадует вашего любимого человека и станет прекрасным дополнением к вашему подарку. Мягкие пастельные тона и изображение двух влюблённых, расположившихся на сердце, мило держащихся друг с другом за руки, продемонстрируют всю нежность и глубину ваших чувств. Хорошо подойдёт для дня рождения, Нового Года, 14 февраля и годовщин. Параметры пакета: 220*310*100 мм, изготовлен из гладкой, мелованной бумаги, имеет удобные ручки, очень вместителен, прочен и удобен для перевозки и в использовании.</t>
+  </si>
+  <si>
+    <t>953352</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/acf/0d95pyp7c272po47ga6zonloi3ak9i7j.jpeg</t>
+  </si>
+  <si>
+    <t>Love is. Пакет подарочный большой нежно-розовый, 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет из серии «Love is» - порадует вашего любимого человека и станет прекрасным дополнением к вашему подарку. Яркие герои красиво выделяются на нежно-розовом пастельном фоне и отображают их особенность друг для друга. Пакет хорошо подойдёт для дня рождения, Нового года, 14 февраля и годовщин. Параметры пакета: 335*406*155 мм, изготовлен из гладкой, мелованной бумаги, имеет удобные ручки, очень вместителен, прочен и удобен для перевозки и в использовании.</t>
+  </si>
+  <si>
+    <t>953353</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ce9/4c27vfpr2lgnqym3zeok9iuibyiwn81h.jpeg</t>
+  </si>
+  <si>
+    <t>Чебурашка. Пакет подарочный  quot;Наш любимый герой quot;, 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>953361</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d73/jzluyd6z2hr53qjw935jeg60xcvgo82w.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см. MESHU  quot;Get ready quot;, крафт</t>
+  </si>
+  <si>
+    <t>Стильный подарочный пакет MESHU выделит презент из массы других. Размер пакета – 18*23*10 см. Пакет изготовлен из крафт-бумаги. Ручки пакета – прочный шнурок. • Материал: крафт-бумага; • Размер пакета: 18*23*10 см; • Вид ручек: шнурок.</t>
+  </si>
+  <si>
+    <t>954623</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8ba/yveos79532co2av2kgfk3uclw52xomfe.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см. MESHU  quot;Perfect quot;, крафт</t>
+  </si>
+  <si>
+    <t>954626</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4ad/axo30uapp0jzcq9zsna90m55jzqu6kxw.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см. MESHU  quot;Классика стиля quot;, ламинированный</t>
+  </si>
+  <si>
+    <t>Стильный подарочный пакет MESHU выделит ваш презент из массы других. Размер пакета – 18*23*10 см. Пакет изготовлен из ламинированного картона. Ручки пакета – прочный шнурок. • Материал: ламинированный картон; • Размер пакета: 18*23*10 см; • Вид ручек: шнурок.</t>
+  </si>
+  <si>
+    <t>954637</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/32c/w5rl2rx6gm1b6itx48oeg7i69dkr2fwv.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см. MESHU  quot;Классика. Синий quot;, ламинированный</t>
+  </si>
+  <si>
+    <t>954639</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c6e/mmi21yzrrvwgv5ll9zl0uj3eavbzmu6j.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см. MESHU  quot;С ДР тебя quot;, крафт</t>
+  </si>
+  <si>
+    <t>954647</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d29/12va955snfy1qowcp5nkdfolx2jrxyoq.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см. MESHU  quot;Брутальному quot;, крафт</t>
+  </si>
+  <si>
+    <t>Стильный подарочный пакет MESHU выделит презент из массы других. Размер пакета – 26*32*12 см. Пакет изготовлен из крафт-бумаги. Ручки пакета – прочный шнурок. • Материал: крафт-бумага; • Размер пакета: 26*32*12 см; • Вид ручек: шнурок.</t>
+  </si>
+  <si>
+    <t>954663</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8bc/kd3lrlekdjgq86hs8uwb2uuphv1u2bkp.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см. MESHU  quot;Здесь жарко quot;, ламинированный</t>
+  </si>
+  <si>
+    <t>Стильный подарочный пакет MESHU выделит ваш презент из массы других. Размер пакета – 26*32*12 см. Пакет изготовлен из ламинированного картона. Ручки пакета – прочный шнурок. • Материал: ламинированный картон; • Размер пакета: 26*32*12 см; • Вид ручек: шнурок.</t>
+  </si>
+  <si>
+    <t>954669</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8b9/y4ecko1202g8eceg9j3uu9wsg2ail4mr.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см. MESHU  quot;Самому крутому quot;, ламинированный</t>
+  </si>
+  <si>
+    <t>954675</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b24/6s0se2j7d4c22y1hbpxekopwd2xffk12.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный новогодний 11,4x6,4x14,6 см ЗОЛОТАЯ СКАЗКА  quot;New Year quot; фольга, ч рный красный, 608228</t>
+  </si>
+  <si>
+    <t>Подарочный новогодний пакет &amp;quot;New Year&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из мелованной бумаги с ленточными ручками из полиэстера. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированного мелованного картона с ленточными ручками из полиэстера. Размер - 11x6x15 см. Пакет выполнен в чёрном, красном, золотистом цветах с изображением праздничных новогодних атрибутов. С лицевой стороны пакета некоторые детали покрыты тиснением золотистой фольгой.</t>
+  </si>
+  <si>
+    <t>954945</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cc2/0j9081ewcwj6yh5xb55u50o2lv32hafy.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Три Богатыря и их жены, 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Три Богатыря и их жены, 335*406*155 мм</t>
+  </si>
+  <si>
+    <t>960151</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/561/lxfuj764utcd4l5mhbip1544jjbeig91.jpeg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Дино в космосе, 250 350 100 мм.</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Дино в космосе, 250*350*100 мм</t>
+  </si>
+  <si>
+    <t>960153</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9e9/g1mjziworkygf74lvngu9mr7nho3cphr.jpeg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Динозавр на закате, 250 350 100 мм.</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Динозавр на закате, 250*350*100 мм</t>
+  </si>
+  <si>
+    <t>960154</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/694/1kmkbite6xs891zitv3aps41asf0a5xe.jpeg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Щелкунчик, 250 350 100 мм.</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Щелкунчик, 250*350*100 мм</t>
+  </si>
+  <si>
+    <t>960156</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d64/xclbekc4yqgy1v4is3h1yh0zbe6nbefx.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный КОМПЛЕКТ 10 штук, новогодний, 26x13x32 см,  quot;Christmas Kraft quot;, ЗОЛОТАЯ СКАЗКА, 591961</t>
+  </si>
+  <si>
+    <t>Подарочный пакет новогодний НАБОР 10 штук &amp;quot;Christmas Kraft&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок.. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Набор подарочных пакетов изготовлен из крафт-бумаги с бумажными ручками. Размер 26x13x32 см. Пакет выполнен с изображением новогодних атрибутов.</t>
+  </si>
+  <si>
+    <t>960401</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/10a/j4hdb6l3ehpy638wssvsoq4km1judl0u.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный бумажный под бутылку Vindemia, красный,75556.50</t>
+  </si>
+  <si>
+    <t>965611</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cc8/swz2ykdl870zo84uxwu94tz0vwn8kw56.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Ample M, 23х28х9см, белый, 7440.60</t>
+  </si>
+  <si>
+    <t>965614</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/80a/c93bsffdamkpl98yvnbz7uunmr31opt9.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 12 36 8,5см MESHU  quot;Вечер перестанет быть томным quot;, глянцевая ламинация, под бутылку</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 12*36*8,5см MESHU &amp;quot;Вечер перестанет быть томным&amp;quot;, глянцевая ламинация, под бутылку</t>
+  </si>
+  <si>
+    <t>968634</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/27f/q92t48ifml7irlutjj1elne3eaf4rokx.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Duotone. Graphite gradient quot;, отд. фольгой, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18*23*10см MESHU &amp;quot;Duotone. Graphite gradient&amp;quot;, отд. фольгой, матовая ламинация</t>
+  </si>
+  <si>
+    <t>968643</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/99a/ovxrvqkqs4jkzwbxd1wadl2etgbl3c7y.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Space Owl quot;, выборочный лак, крафт</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18*23*10см MESHU &amp;quot;Space Owl&amp;quot;, выборочный лак, крафт</t>
+  </si>
+  <si>
+    <t>968663</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1ec/ypvprqxg1m1xrrfmgq4oatc3xsss0bzh.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Любить-это беречь quot;, отд. фольгой, выборочный лак, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18*23*10см MESHU &amp;quot;Любить-это беречь&amp;quot;, отд. фольгой, выборочный лак, матовая ламинация</t>
+  </si>
+  <si>
+    <t>968672</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6e8/ai9n0uxysaunukccdhgvv8021yr0wz2f.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Символ года quot;, отд. фольгой, выборочный лак, крафт</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18*23*10см MESHU &amp;quot;Символ года&amp;quot;, отд. фольгой, выборочный лак, крафт</t>
+  </si>
+  <si>
+    <t>968693</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/22a/0l2s9zu8og0y5kskp1228wofxc3poz84.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Dragon quot;, отд. фольгой, блестки, крафт</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26*32*12см MESHU &amp;quot;Dragon&amp;quot;, отд. фольгой, блестки, крафт</t>
+  </si>
+  <si>
+    <t>968727</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9fd/nawxjtuha4l4oynd32jegyfpwhv0vtgq.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Real men quot;, выборочный лак, крафт</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26*32*12см MESHU &amp;quot;Real men&amp;quot;, выборочный лак, крафт</t>
+  </si>
+  <si>
+    <t>968739</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c86/upn0tlf5bgwzy8hhzq1z5c96o1kx1tqd.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Год Дракона quot;, крафт, микс</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26*32*12см MESHU &amp;quot;Год Дракона&amp;quot;, крафт, микс</t>
+  </si>
+  <si>
+    <t>968742</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f10/zcox807sk39a7zsbzmrbjox59xt5zbpg.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Любить-это беречь quot;, отд. фольгой, выборочный лак, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26*32*12см MESHU &amp;quot;Любить-это беречь&amp;quot;, отд. фольгой, выборочный лак, матовая ламинация</t>
+  </si>
+  <si>
+    <t>968743</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/71d/u9i9fw2i6h03pyzbyz0a7cx9kna24zpz.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;С Днем рождения quot;, отд. фольгой, выборочный лак, крафт</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26*32*12см MESHU &amp;quot;С Днем рождения&amp;quot;, отд. фольгой, выборочный лак, крафт</t>
+  </si>
+  <si>
+    <t>968751</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7f0/49cexrszpf615hm77p0fxduuprjkhetl.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Символ года quot;, отд. фольгой, выборочный лак, крафт</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26*32*12см MESHU &amp;quot;Символ года&amp;quot;, отд. фольгой, выборочный лак, крафт</t>
+  </si>
+  <si>
+    <t>968753</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4d2/rlpd3f5wkuxpv3yrrel51r8x2cjpopr1.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Что значит, где подарок quot;, выборочный лак, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26*32*12см MESHU &amp;quot;Что значит, где подарок&amp;quot;, выборочный лак, матовая ламинация</t>
+  </si>
+  <si>
+    <t>968755</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ba7/4eqh6kgljzoeqc1br2m82xrcsjpa5ai4.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Аниме коллаж, 180 227 100 мм.</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Аниме коллаж, 180*227*100 мм.</t>
+  </si>
+  <si>
+    <t>971258</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/61d/h2uue3vd7152s3a1sg16yquze8uazxno.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Динозаврик новогодний, 180 227 100 мм.</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Динозаврик новогодний, 180*227*100 мм.</t>
+  </si>
+  <si>
+    <t>971259</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d13/4dy1eoqrhdzfwk9s847tnt67frqwy8yd.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Монстр-вечеринка, 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Монстр-вечеринка, 335*406*155 мм.</t>
+  </si>
+  <si>
+    <t>971260</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b48/hninh2snyqb8ecukjvgbdt2j69j35lyf.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Монстрики, зеленый, 250 350 100 мм.</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Монстрики, зеленый, 250*350*100 мм.</t>
+  </si>
+  <si>
+    <t>971261</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6f0/vok41didvkmmo8udstwmqui09bgs2nai.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Пастельный, 250 350 100 мм.</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Пастельный, 250*350*100 мм.</t>
+  </si>
+  <si>
+    <t>971262</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4e3/a3x10cm2w41gcxkglyrfdaibgenz5uxj.jpeg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Динозавр на зеленом паттерне, 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Динозавр на зеленом паттерне, 335*406*155 мм.</t>
+  </si>
+  <si>
+    <t>971272</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/17d/ht14l7sy3qo2yv180dvhu2crybvvnvzi.jpeg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Моему Супергерою, 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Моему Супергерою, 335*406*155 мм.</t>
+  </si>
+  <si>
+    <t>971276</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/839/tv1yxyt9vb3sikamax09316bnq0rvqfe.jpeg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Подружки, 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Подружки, 335*406*155 мм.</t>
+  </si>
+  <si>
+    <t>971278</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8ee/bs8fxcbdlpjtmokm2e3d1sh4yugzx0ch.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный С милыми питомцами, 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>Пакет подарочный С милыми питомцами, 335*406*155 мм.</t>
+  </si>
+  <si>
+    <t>971279</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/373/4l6zaytxw1ssbytyz3h16va2ae4j0zwf.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26x13x32 см, скретч-слой   стилус,  quot;Kraft Mix quot;, ассорти, ЗОЛОТАЯ СКАЗКА, 591972</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Kraft Mix&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Подарочный пакет изготовлен из крафт-бумаги. В комплект также входят бумажные ручки, скретч-слой с одной стороны пакета и два бамбуковых стилуса. Размер 32x13x26 см. Пакет однотонного цвета.</t>
+  </si>
+  <si>
+    <t>972009</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/791/zjv6kkw34og5z78udxnvn33knqu4znq1.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный КОМПЛЕКТ 7 шт., 26x13x32 см, скретч-слой   стилус,  quot;Heart on Kraft quot;, ЗОЛОТАЯ СКАЗКА, 591971</t>
+  </si>
+  <si>
+    <t>Подарочный пакет КОМПЛЕКТ 7 штук &amp;quot;Heart on Kraft&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.В комплект подарочных пакетов из крафт-бумаги также входят бумажные ручки, скретч-слой с одной стороны пакета и два бамбуковых стилуса. Размер - 32x13x26 см. Пакеты однотонного цвета.</t>
+  </si>
+  <si>
+    <t>972010</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/391/nlmhmc8lxzejcoy3dfa42v1nakc5l14q.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный КОМПЛЕКТ 7 штук, 26x13x32 см, скретч-слой   стилус,  quot;Black Kraft quot;, ЗОЛОТАЯ СКАЗКА, 591970</t>
+  </si>
+  <si>
+    <t>Подарочный пакет КОМПЛЕКТ 7 штук &amp;quot;Black Kraft&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.В комплект подарочных пакетов из крафт-бумаги также входят бумажные ручки, скретч-слой с одной стороны пакета и два бамбуковых стилуса. Размер - 32x13x26 см. Пакеты однотонного цвета.</t>
+  </si>
+  <si>
+    <t>972011</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2c9/96vxf5hckts9swpk7365jjw2r0lkv8ak.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный КОМПЛЕКТ 7 штук, 26x13x32 см, скретч-слой   стилус,  quot;Brown Kraft quot;, ЗОЛОТАЯ СКАЗКА, 591968</t>
+  </si>
+  <si>
+    <t>Подарочный пакет КОМПЛЕКТ 7 штук &amp;quot;Brown Kraft&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.В комплект подарочных пакетов из крафт-бумаги также входят бумажные ручки, скретч-слой с одной стороны пакета и два бамбуковых стилуса. Размер - 32x13x26 см. Пакеты однотонного цвета.</t>
+  </si>
+  <si>
+    <t>972012</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c47/qyswmdmcmj15bj1ymasy8phvr3bb5uqj.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный КОМПЛЕКТ 7 штук, 26x13x32 см, скретч-слой   стилус,  quot;White Kraft quot;, ЗОЛОТАЯ СКАЗКА, 591969</t>
+  </si>
+  <si>
+    <t>Подарочный пакет КОМПЛЕКТ 7 штук &amp;quot;White Kraft&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.В комплект подарочных пакетов из крафт-бумаги также входят бумажные ручки, скретч-слой с одной стороны пакета и два бамбуковых стилуса. Размер - 32x13x26 см. Пакеты однотонного цвета.</t>
+  </si>
+  <si>
+    <t>972013</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/431/ckmxa7kbjc6f69qtbbmi0qczu7nwgfc8.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный под бутылку КОМПЛЕКТ 7 шт., 13х8х36 см, скретч-слой   стилус, крафт, ЗОЛОТАЯ СКАЗКА, 591973</t>
+  </si>
+  <si>
+    <t>Подарочный пакет КОМПЛЕКТ 7 штук ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.В комплект подарочных пакетов из крафт-бумаги с ленточными ручками из полиэстера входят два бамбуковых стилуса и скретч-слой с одной стороны пакета. Размер – 36x8x13 см. Пакеты однотонного цвета.</t>
+  </si>
+  <si>
+    <t>972014</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0e4/pnmac9qqjus5dt66evmeie04vq8umuxl.jpeg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ПАКЕТ ПОДАРОЧНЫЙ  18 х 10 х 22.5 см  Bruno Visconti, soft touch  черный </t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ &amp;#40;18 х 10 х 22.5 см&amp;#41; Bruno Visconti, soft touch &amp;#40;черный&amp;#41;</t>
+  </si>
+  <si>
+    <t>980576</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/bruno-visconti/"&gt;Bruno Visconti&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6bf/1as0c4eswy7yunl7smvforixcvsa3kse.jpg</t>
+  </si>
+  <si>
+    <t>Коты Эрмитажа. Пакет подарочный большой  quot;Лапки-медальоны quot;, 250 350 100 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет «Коты Эрмитажа. Портреты.» - сделает ваш подарок ещё более волнующим и захватывающим в глазах ребёнка. А всё потому что на нём изображены любимые герои в ярких цветах. Ведь именно красивая подарочная упаковка вызывает те самые эмоции предвкушения и радости у ребёнка. Благодаря большой вместительности пакета - 350.00мм/100.00мм/250.00мм – в него помещаются подарки разных, в том числе, крупных размеров. Пакет прочный, ручки-шнурки удобно ложатся на руку, а стильный дизайн подойдёт для подарков как мальчику, так и девочке. Выдерживает вес до 2.5 кг.</t>
+  </si>
+  <si>
+    <t>986038</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/koti-ermitazha/"&gt;Коты Эрмитажа&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/347/l33z9wpu500019wv54ewodwoa1ic3vp3.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Волшебницы, 180 227 100 мм.</t>
+  </si>
+  <si>
+    <t>Подарочный пакет из серии «Волшебницы» порадует вашего ребёнка и станет прекрасным дополнением к вашему подарку. Нежный фиолетовый фон, в центре которого изображена волшебница с котиком прекрасно дополнит подарок ко дню рождения, Новому Году и тематическим вечеринкам. Параметры пакета: 180*227*100 мм, изготовлен из гладкой, мелованной бумаги, имеет удобные ручки, очень вместителен, прочен и удобен для перевозки и в использовании</t>
+  </si>
+  <si>
+    <t>986040</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/48f/spbag2pf1nqcabf8douknojaqp6gau94.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Динозаврик с подарками, 220 310 100 мм.</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Динозаврик с подарками станет ярким дополнением к вашему подарку. На упаковке изображён зелёный динозавр, стоящий посреди ночного зимнего леса, на его голове расположен новогодний колпак, а вокруг него много подарков, которые он раздаёт к Новому Году. Параметры пакета: 180*227*100 мм, изготовлен из гладкой, мелованной бумаги, имеет удобные ручки, очень вместителен, прочен и удобен для перевозки и в использовании.</t>
+  </si>
+  <si>
+    <t>986042</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f7f/or4x0cygj7ene6734p25m1eu679m618x.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Дракоша, 250 350 100 мм.</t>
+  </si>
+  <si>
+    <t>Подарочный пакет «Дракоша» - дополнит ваш подарок своей привлекательной упаковкой с изображением милого символа 2024 года. В первую очередь, именно красивая подарочная упаковка вызывает те самые эмоции предвкушения и радости у ребёнка. А если на упаковке изображён любимый символ малыша – он будет хотеть получить подарок ещё сильнее. Параметры пакета 250/350/100 мм, а потому в него смогут поместиться довольно крупные подарки, либо много небольших. Пакет прочный, ручки-шнурки будут удобно располагаться в руке, а стильный дизайн подойдёт для подарков как мальчику, так и девочке. Выдерживает вес до 2.5 кг.</t>
+  </si>
+  <si>
+    <t>986043</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3b6/slz3fv3ga7vlq5ivche086cb1w32u275.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Замок монстров, 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет для подарков. Подарочный пакет «Замок монстров&amp;quot; привлекает внимание стильным и мрачным дизайном: черный цвет в сочетании с серым и акцентами на пугающем замке и героине &amp;quot;Семейки Аддамс&amp;quot; Уэнсдэй делает его необычным и выразительным. Пакет подарочный бумажный с изображением любимого супергероя – Уэнсдэй – изготовлен из мелованной бумаги с ламинацией, имеет удобные ручки и большой размер &amp;#40;335*406*155 мм&amp;#41;, идеально подходит для таких подарков, как конструкторы, игрушки, наборы для опытов, одежда. Подарочный пакет детский решит вопрос упаковки детских подарков: он удобен в использовании, надежен и привлекателен.</t>
+  </si>
+  <si>
+    <t>986044</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/960/5x81b7pcuond3evewtsxygd8n5apzj5b.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Кошки, 250 350 100 мм.</t>
+  </si>
+  <si>
+    <t>Подарочный пакет Кошки — это не просто дополнение к подарку, это — &amp;quot;визитная карточка&amp;quot; самого подарка и первые эмоции. Ведь тот, кто ждет подарок, в первую очередь видит упаковку, которая пробуждает воображение и фантазию, вызывает позитивные эмоции, а уже потом ее содержимое. Празднующая кошка - идеально отразит настроение праздника и подарок. Надежный пакет для подарка с ручками-шнурками позволит эффектно преподнести подарок как ребенку, так и взрослому! Размер пакета 250*350*100 мм, такой подарочный бумажный пакет купить можно перед любым праздником: 14 февраля, 23 февраля, День Рождения и порадовать своих родных и близких.</t>
+  </si>
+  <si>
+    <t>986045</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f50/sm9gbieoa6y8yky8rqzzbfxddq8jg0lx.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Маленькому пирату, 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Маленькому пирату дерзкий и в то же время милый атрибт для преподнесения подарка. Изображённый с одной стороны китёнок в пиратской шляпе и кричащий &amp;quot;На абордаж!&amp;quot; и капитан-крокодил с саблей с другой стороны точно не оставят вашего ребёнка равнодушными. Такой пакет придаст озорства и предвкушения малышу. Параметры пакета: 335*406*155 мм, изготовлен из гладкой, мелованной бумаги, имеет удобные ручки, очень вместителен, прочен и удобен для перевозки и в использовании.</t>
+  </si>
+  <si>
+    <t>986046</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cbc/6irgj3xzpp0nc2ncpvh3hnr33dhawv3i.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Моей маленькой принцессе  аниме , 335 406 155мм.</t>
+  </si>
+  <si>
+    <t>Розово-голубой пакет «Моей маленькой принцессе» поможет упаковать подарок для девочки, в душе мечтающей стать настоящей принцессой! Подарочный пакет детский имеет большой размер - 335*406*155 мм, изготовлен из гладкой, мелованной бумаги, имеет удобные ручки. Подарочный пакет для девочки подходит для таких подарков как игрушки, книги, наборы для творчества, одежда. Подарочный пакет для девочки с изображением очаровательной принцессы и милого пони приведет девочку в восторг и подарит яркие эмоции. Пакет подарочный &amp;#40;розовый пакет&amp;#41; с оригинальным дизайном отличается надежностью и удобством использования. Преимущества: Подарочный пакет для девочки имеет 2 варианта изображения с разных ракурсов. С одной стороны он розово-голубой и принцесса сидит на качелях в виде радуги, а с другой стороны принцесса на розово-оранжевом фоне в короне и мантии улыбается . Идеален для упаковки подарков на Новый год, день рождения или другой праздник. Пакет изготовлен из мелованной бумаги с ламинацией. Комплектация: Подарочный пакет, размер 33,5x40,6 см</t>
+  </si>
+  <si>
+    <t>986047</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/563/pck3zlwiccf7vdga99kun1jq2braqzby.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Монстрики  quot;С Днем Рождения quot;, 335 406 155 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет Монстрики «С Днем Рождения! » размером 335*406*155 мм создан для подарков на день рождения! В пакет отлично поместятся книги, настольные игры, наборы для опытов, сладости и другие игрушки весом до 2,5 кг. При оптовом заказе пакеты отгружаются в упаковках по 10 штук и в коробках до 100 шт. Пакет гармонично дополнит подарки из нашего магазина, поднимет настроение и сделает праздник запоминающимся. Подарочный пакет отличается вместительностью, удобными ручками, ярким дизайном и качественной мелованной бумагой с ламинацией.</t>
+  </si>
+  <si>
+    <t>986048</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bf1/ate8cmebe19llta5tb53nigd3q4qmhf2.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный С любовью , 220 310 100 мм.</t>
+  </si>
+  <si>
+    <t>Подарочный пакет «С любовью» размером 220*310*100 хорошо подойдёт для подарков на тематических вечеринках и других праздниках! Его необычный, яркий и в то же время мрачный дизайн подойдёт любителям таинственного и неизведанного. В пакет отлично поместятся книги, настольные игры наборы для опытов и другие игрушки весом до 2,5 кг. При оптовом заказе пакеты отгружаются в упаковках по 10 штук и в коробках до 100 шт. Пакет гармонично дополнит подарки из нашего магазина, поднимет настроение и сделает праздник запоминающимся. Подарочный пакет отличается вместительностью, удобными ручками, ярким дизайном и качественной мелованной бумагой с ламинацией.</t>
+  </si>
+  <si>
+    <t>986051</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1fd/ibz4zk34ya8jdk81xi40p1x5rbulnhkr.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Славному разбойнику , 220 310 100 мм.</t>
+  </si>
+  <si>
+    <t>Большой подарочный пакет &amp;quot;Славному разбойнику!&amp;quot; — это не просто дополнение к подарку, это — &amp;quot;визитная карточка&amp;quot; самого подарка и первые эмоции. Ведь тот, кто ждет подарок, в первую очередь видит упаковку, которая пробуждает воображение и фантазию, вызывает позитивные эмоции, а уже потом ее содержимое. Этот подарочный пакет точно вызовет чувство трепета и восхищения ещё до &amp;quot;встречи&amp;quot; с подарком, поскольку сам пакет выполнен в живописной технике с изображением маленького пирата, обнимающего пеликана пирата на необитаемом острове. Отличается стильным дизайном и вместительностью &amp;#40;размер 22*31*10 см&amp;#41;. Такой подарочный бумажный пакет с изображением любимых героев позволит эффектно преподнести подарок ребенку.</t>
+  </si>
+  <si>
+    <t>986054</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8ad/0obxtft68bc20hgikb3p21v24l5af08b.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Cat girl quot;, крафт</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18*23*10см MESHU &amp;quot;Cat girl&amp;quot;, крафт</t>
+  </si>
+  <si>
+    <t>995171</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/05c/9xxdaap4ts4nqkkhne374rbeunheca44.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;NY cat quot;, крафт</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18*23*10см MESHU &amp;quot;NY cat&amp;quot;, крафт</t>
+  </si>
+  <si>
+    <t>995174</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/502/iubladf26f0vt95x0qa9kx7xn8vxryo1.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  новогодний 26x32x13 см,  quot;3D Large quot;, ассорти, ЗОЛОТАЯ СКАЗКА, 592119</t>
+  </si>
+  <si>
+    <t>Подарочный пакет новогодний &amp;quot;3D Large&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет новогодний, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированного мелованного картона, имеет ленточные ручки из полиэстера. Размер - 26x13x32 см. Пакет выполнен с изображением новогодних атрибутов, с лицевой стороны некоторым деталям дизайна добавлен 3D-эффект.</t>
+  </si>
+  <si>
+    <t>997239</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c13/vjlrq19ong19ze7m4497tjke38mr232k.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  новогодний 26x32x13 см,  quot;Kraft Large quot;, ассорти, ЗОЛОТАЯ СКАЗКА, 592132</t>
+  </si>
+  <si>
+    <t>Подарочный пакет новогодний &amp;quot;&amp;quot;Kraft Large&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет новогодний, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Подарочный пакет новогодний изготовлен из крафт-бумаги, имеет бумажные ручки. Размер – 26x32x13 см. Пакет выполнен с изображением новогодних атрибутов. С лицевой стороны пакета некоторые детали покрыты тиснением золотистой фольгой.</t>
+  </si>
+  <si>
+    <t>997240</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9df/pevpe55obvdvutwee22v1djg17iqieez.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  новогодний 27х20х11 см,  quot;Artpaper Wide  1 quot;, ассорти, ЗОЛОТАЯ СКАЗКА, 592117</t>
+  </si>
+  <si>
+    <t>Подарочный пакет новогодний &amp;quot;Artpaper Wide #1&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Подарочный новогодний пакет изготовлен из ламинированного мелованного картона с ленточными ручками из полиэстера. Размер – 27х20х11 см. Пакет выполнен с изображением новогодних атрибутов. С лицевой стороны пакета некоторые детали покрыты тиснением фольгой или глиттером, в зависимости от дизайна.</t>
+  </si>
+  <si>
+    <t>997241</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fc6/3c5pder8u7qnbtvmi77k7yebonn9ih35.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  новогодний 33x13x45 см,  quot;Artpaper XL quot;, ассорти, ЗОЛОТАЯ СКАЗКА, 592129</t>
+  </si>
+  <si>
+    <t>Подарочный пакет новогодний &amp;quot;Artpaper XL&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Набор подарочных новогодних пакетов изготовлен из ламинированного мелованного картона, имеет ленточные ручки из полиэстера. Размер - 33x13x45 см. Пакет выполнен с изображением новогодних атрибутов. С лицевой стороны пакета некоторые детали покрыты тиснением фольгой или глиттером, в зависимости от дизайна.</t>
+  </si>
+  <si>
+    <t>997242</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c9c/pv8l1h08hcf0qvkaraen4hj76116eg6p.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный КОМПЛЕКТ 10 штук, новогодний 18x10x23 см,  quot;Merry Christmas quot;, ЗОЛОТАЯ СКАЗКА, 592125</t>
+  </si>
+  <si>
+    <t>Подарочный пакет КОМПЛЕКТ 10 штук новогодний &amp;quot;Merry Christmas&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет новогодний, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Подарочный пакет новогодний изготовлен из крафт-бумаги, снабжен бумажными ручками. Размер - 18x10x23 см. Пакет украшен изображениями новогодних атрибутов.</t>
+  </si>
+  <si>
+    <t>997246</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4d2/d4mn0h62pr0b2tmhbrh47p4zl4g9x6si.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный КОМПЛЕКТ 10 штук, новогодний 18x10x23 см,  quot;Письмо Деду Морозу quot;, ЗОЛОТАЯ СКАЗКА, 592127</t>
+  </si>
+  <si>
+    <t>Подарочный новогодний пакет &amp;#40;КОМПЛЕКТ 10 штук&amp;#41; &amp;quot;Письмо Деду Морозу&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет новогодний, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Подарочный пакет новогодний изготовлен из крафт-бумаги, снабжен бумажными ручками. Размер - 18x10x23 см. Пакет украшен изображениями новогодних атрибутов.</t>
+  </si>
+  <si>
+    <t>997248</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ddf/21i0013gwajxardiymwbhsa9xjugr32i.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный КОМПЛЕКТ 4 штуки новогодний 26x32x13см,  quot;Новогодний мишка quot;, ЗОЛОТАЯ СКАЗКА, 592121</t>
+  </si>
+  <si>
+    <t>Подарочный пакет КОМПЛЕКТ 4 штуки новогодний &amp;quot;Новогодний мишка&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Подарочный пакет новогодний изготовлен из ламинированного мелованного картона с ленточными ручками из полиэстера. Размер - 26x13x32 см. Пакет выполнен с изображением новогодних атрибутов, с лицевой стороны пакета некоторые детали покрыты тиснением серебристой фольгой.</t>
+  </si>
+  <si>
+    <t>997251</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/05e/azsxugkgvb3qsx111lp3la73w0i7phse.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный НАБОР 4 штуки новогодний 26x32x13см,  quot;3D Large quot;, ЗОЛОТАЯ СКАЗКА, 592120</t>
+  </si>
+  <si>
+    <t>Подарочный пакет НАБОР 4 штуки новогодний &amp;quot;3D Large&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Пакет подарочный новогодний изготовлен из ламинированного мелованного картона с ленточными ручками из полиэстера. Размер - 26x13x32 см. Пакет выполнен с изображением новогодних атрибутов, с лицевой стороны добавлен 3D эффект некоторых деталей дизайна.</t>
+  </si>
+  <si>
+    <t>997252</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fb0/ve6oppj36eayhrq6hu3iwbyl8qvssk90.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный НАБОР 4 штуки новогодний 27х20х11см,  quot;Artpaper Wide  1 quot;, ЗОЛОТАЯ СКАЗКА, 592118</t>
+  </si>
+  <si>
+    <t>Подарочный пакет новогодний НАБОР 4 штуки &amp;quot;Artpaper Wide #1&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Подарочный пакет новогодний изготовлен из ламинированного мелованного картона с ленточными ручками из полиэстера. Размер 27х20х11см. Пакет выполнен с изображением новогодних атрибутов. С лицевой стороны пакета некоторые детали покрыты тиснением фольгой или глиттером, в зависимости от дизайна.</t>
+  </si>
+  <si>
+    <t>997254</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ee3/87wy1ec3zu3ltg2k8v5yq8mly19ugt4a.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный под бутылку  1штука  новогодний 13x36x9см,  quot;Bottle quot;, ассорти, ЗОЛОТАЯ СКАЗКА, 592134</t>
+  </si>
+  <si>
+    <t>Подарочный пакет под бутылку новогодний &amp;quot;Bottle&amp;quot; ЗОЛОТАЯ СКАЗКА - отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет новогодний, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Подарочный пакет новогодний под бутылку изготовлен из ламинированного мелованного картона с ленточными ручками из полиэстера. Размер 13x36x9 см. Пакет выполнен с изображением новогодних атрибутов.С лицевой стороны пакета некоторые детали покрыты тиснением золотистой фольгой.</t>
+  </si>
+  <si>
+    <t>997255</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/99b/7267mbgbxrpvvn291819antdfs3ar6ow.jpg</t>
+  </si>
+  <si>
+    <t>Набор подарочных пакетов 13.5 22 см, MESHU  quot;Funny friends quot;, 30 шт</t>
+  </si>
+  <si>
+    <t>Набор подарочных пакетов 13.5*22 см, MESHU &amp;quot;Funny friends&amp;quot;, 30 шт</t>
+  </si>
+  <si>
+    <t>1002200</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/272/dh09i0voj333glojbxbnjsq0clawvwxz.jpg</t>
+  </si>
+  <si>
+    <t>Набор подарочных пакетов 13.5 22 см, MESHU  quot;Funny pattern quot;, 30 шт</t>
+  </si>
+  <si>
+    <t>Набор подарочных пакетов 13.5*22 см, MESHU &amp;quot;Funny pattern&amp;quot;, 30 шт</t>
+  </si>
+  <si>
+    <t>1002201</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/562/491n5amtsp0c9pjqzvj68k8jl2svzi5w.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 11 14 6,5см MESHU  quot;Black cat quot;, глянцевая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 11*14*6,5см MESHU &amp;quot;Black cat&amp;quot;, глянцевая ламинация</t>
+  </si>
+  <si>
+    <t>1002202</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2b6/ivwjovs1xjd0rvufbehsb96t7bgzf2b7.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 11 14 6,5см MESHU  quot;Cherry quot;, блестки, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 11*14*6,5см MESHU &amp;quot;Cherry&amp;quot;, блестки, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1002204</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fa0/q5wnr9xbe3ndomurxg4gqkq58um0tygi.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 12 36 8,5см MESHU  quot;Strict pattern quot;, матовое ламинирование, отд.фольгой, под бутылку</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 12*36*8,5см MESHU &amp;quot;Strict pattern&amp;quot;, матовое ламинирование, отд.фольгой, под бутылку</t>
+  </si>
+  <si>
+    <t>1002227</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ba6/f0u0o90xv607aarn4zc434gcb4ghppf1.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Awesome quot;, глянцевая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18*23*10см MESHU &amp;quot;Awesome&amp;quot;, глянцевая ламинация</t>
+  </si>
+  <si>
+    <t>1002230</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/673/8ffbfgc1vgtdmkj5pt3xmg66wixzu89v.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Blue pattern quot;, выборочный лак, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18*23*10см MESHU &amp;quot;Blue pattern&amp;quot;, выборочный лак, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1002234</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b62/p2oddmu19bh1ywplj6botpy5gvige0o4.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Christmas tale quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18*23*10см MESHU &amp;quot;Christmas tale&amp;quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1002243</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e5e/hbfj7xu20gptsdhlyz93pdalu8ky8qge.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Cute rabbit quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18*23*10см MESHU &amp;quot;Cute rabbit&amp;quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1002249</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/549/4o48ve2ee91a1typnu1l2ny4ymznr9fa.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Garland quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18*23*10см MESHU &amp;quot;Garland&amp;quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1002259</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/272/7dlavvvgdy6r96v9blacgjtpi85n7th2.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Heart quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18*23*10см MESHU &amp;quot;Heart&amp;quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1002266</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/94f/k3emuzb27hd0p7e024wplvvfs50czfyx.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Keep cool quot;, крафт</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18*23*10см MESHU &amp;quot;Keep cool&amp;quot;, крафт</t>
+  </si>
+  <si>
+    <t>1002270</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/502/1dtjo3707xbyaea52x92tt4cbvbxeoxo.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Meowy Christmas quot;, выборочный лак, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18*23*10см MESHU &amp;quot;Meowy Christmas&amp;quot;, выборочный лак, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1002276</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/099/b1j4i0xfvzhl0h27bq98r76ccaidu2uk.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Nature quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18*23*10см MESHU &amp;quot;Nature&amp;quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1002278</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cab/dc1qj4d02t2tohkbxp6l80pb8cnjmeqc.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;New year quot;, фольга, блестки, выборочный лак, крафт</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18*23*10см MESHU &amp;quot;New year&amp;quot;, фольга, блестки, выборочный лак, крафт</t>
+  </si>
+  <si>
+    <t>1002279</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/08d/pc3gqpkh8p3tka9oo5avmgglrxh8w0kk.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Red quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18*23*10см MESHU &amp;quot;Red&amp;quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1002287</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cc0/634nyfgrvnmmtj9qe0fysof3v7nojill.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 20 20 10см MESHU  quot;Military quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 20*20*10см MESHU &amp;quot;Military&amp;quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1002304</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8f3/k6ydzl3k3z2yzsv30rpttr43c1fu5v2l.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Christmas tale quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26*32*12см MESHU &amp;quot;Christmas tale&amp;quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1002325</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f77/xlbmzpfe1xcr4ilj6td0my03qrt4b5ab.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Cute bunny quot;, фольга, блестки, крафт</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26*32*12см MESHU &amp;quot;Cute bunny&amp;quot;, фольга, блестки, крафт</t>
+  </si>
+  <si>
+    <t>1002328</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/096/wft1gayn5drtvsg1h5rp6aupmses8wzm.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;For man quot;, выборочный лак, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26*32*12см MESHU &amp;quot;For man&amp;quot;, выборочный лак, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1002331</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0f1/6k17nirj34knf41ioxqzn0r5metu5y51.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Meowy Christmas quot;, выборочный лак, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26*32*12см MESHU &amp;quot;Meowy Christmas&amp;quot;, выборочный лак, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1002336</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1f3/5t534vbojqhce25iyr7todg2w5ayhe3b.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;New year quot;, фольга, блестки, выборочный лак, крафт</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26*32*12см MESHU &amp;quot;New year&amp;quot;, фольга, блестки, выборочный лак, крафт</t>
+  </si>
+  <si>
+    <t>1002338</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/524/zo3fwhudobst9eao942qzoc71hnb3z8t.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Universe quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26*32*12см MESHU &amp;quot;Universe&amp;quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1002346</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2ff/037osmyus4er7ro7u5xzimot8omdzahh.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 33 42 12см MESHU  quot;Flowers quot;, фольга, крафт</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 33*42*12см MESHU &amp;quot;Flowers&amp;quot;, фольга, крафт</t>
+  </si>
+  <si>
+    <t>1002358</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ace/amvjszwxxr0gvjwm2hwaxl21uy126eq1.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 33 42 12см MESHU  quot;Intense gradient quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 33*42*12см MESHU &amp;quot;Intense gradient&amp;quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1002359</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4fc/ziayjl1f4y18ifqrkke2oog3sqotvxyd.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 33 42 12см MESHU  quot;Wonderful quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 33*42*12см MESHU &amp;quot;Wonderful&amp;quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1002362</t>
+  </si>
+  <si>
+    <t>Пакет подарочный НАБОР 3 штуки 20х20х8 см, ЗОЛОТАЯ СКАЗКА  quot;Business Kraft quot;, крафтовая бумага, 608254</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Business Kraft&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Набор подарочных пакетов изготовлен из крафтовой бумаги с ленточными ручками из полиэстера. В наборе подарочные пакеты представлены в трех цветах: в однотонном красном, синем, чёрном. Размер пакета – 20х20х8 см.</t>
+  </si>
+  <si>
+    <t>1004743</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1bc/8kjl0dmiq1bctrje0hbohgaxuj0qg2di.jpg</t>
+  </si>
+  <si>
+    <t>Крафт-пакет бумажный  quot;Dark violet quot; 26х15х35 см, с кручеными ручками, 80 г м2, моноцвет, 112405</t>
+  </si>
+  <si>
+    <t>Практичные, удобные, стильные бумажные пакеты с кручеными ручками предназначены для продуктов, косметических товаров, одежды, обуви, сувениров, хозяйственных товаров. Пакеты обладают высокой прочностью и хорошо держат форму. Крафт-пакет, изготовленный из высококачественной крафт-бумаги плотностью 80 г/м2, обеспечивает надежную защиту содержимого от внешних воздействий. Благодаря прочному материалу пакет отличается высокой надежностью, гарантируя безопасность ваших подарков.Удобные ручки обеспечивают комфорт при переноске, позволяя легко носить пакет в руках. Оптимальные размеры позволяют упаковать книги, одежду, аксессуары и другие предметы.Такой пакет не только стильно выглядит, но и является экологичным, что привлекает тех, кто ценит натуральные материалы.Рекомендуем украсить пакет наклейками или биркой и использовать вместе с декоративными лентами, шнурами, шпагатом.</t>
+  </si>
+  <si>
+    <t>1006402</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/pzbm/"&gt;ПЗБМ&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/aa1/z8k1ci51fjqpygpyq6d51djsjypjpsoo.jpg</t>
+  </si>
+  <si>
+    <t>Крафт-пакет бумажный  quot;Wine not? quot; 15х8х39 см, с кручеными ручками, плотность 80 г м2, 115809</t>
+  </si>
+  <si>
+    <t>Практичные, удобные, стильные бумажные пакеты с кручеными ручками предназначены для продуктов, косметических товаров, одежды, обуви, сувениров, хозяйственных товаров. Пакеты обладают высокой прочностью и хорошо держат форму. Крафт-пакет, изготовленный специально для переноски бутылок из высококачественной крафт-бумаги плотностью 80 г/м2, обеспечивает надежную защиту содержимого от внешних воздействий. Благодаря прочному материалу этот плотный пакет надежно поддерживает бутылку. Удобные ручки обеспечивают комфорт при переноске, позволяя легко носить пакет в руках.Яркий дизайн и гармоничное цветовое сочетание делают его привлекательным и запоминающимся, создавая атмосферу праздника и поднимая настроение. Такой пакет не только стильно выглядит, но и является экологичным, что привлекает тех, кто ценит натуральные материалы.Пакет &amp;quot;Wine not?&amp;quot; станет отличным завершающим штрихом к любому подарку и подчеркнет ваше внимание к деталям. Он — прекрасный выбор для упаковки подарка с любовью и заботой.Рекомендуем украсить пакет наклейками или биркой, используя их вместе с декоративными лентами, шнурами или шпагатом.</t>
+  </si>
+  <si>
+    <t>1006404</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3b1/t2ndc3uaqq8t5seim6ii7iltqe9a9xsr.jpg</t>
+  </si>
+  <si>
+    <t>Крафт-пакет бумажный  quot;Геометрия quot; 22х12х25 см, с кручеными ручками, плотность 100 г м2, белый, 112290</t>
+  </si>
+  <si>
+    <t>Практичные, удобные, стильные бумажные пакеты с кручеными ручками предназначены для продуктов, косметических товаров, одежды, обуви, сувениров, хозяйственных товаров. Пакеты обладают высокой прочностью и хорошо держат форму. Крафт-пакет, изготовленный из высококачественной крафт-бумаги плотностью 100 г/м2, обеспечивает надежную защиту содержимого от внешних воздействий. Благодаря использованию прочного материала пакет обладает высокой надежностью, гарантируя безопасность ваших подарков.Удобные ручки обеспечивают комфорт при переноске, позволяя легко носить пакет в руках. Оптимальные размеры позволяют упаковать книги, одежду, аксессуары и другие подарки.Яркий дизайн с изображением цветных треугольников создает атмосферу праздника и поднимает настроение. Такой пакет не только стильно выглядит, но и является экологичным, что привлекает тех, кто ценит натуральные материалы.Пакет &amp;quot;Геометрия&amp;quot; станет отличным завершающим штрихом к любому подарку и подчеркнет ваше внимание к деталям.</t>
+  </si>
+  <si>
+    <t>1006405</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/460/9sqg1w3kni7xv8vnbotaq2c2lxfgnv23.jpg</t>
+  </si>
+  <si>
+    <t>Крафт-пакет бумажный  quot;Геометрия quot; 26х15х35 см, с кручеными ручками, плотность 100 г м2, белый, 112306</t>
+  </si>
+  <si>
+    <t>Практичные, удобные, стильные бумажные пакеты с кручеными ручками предназначены для продуктов, косметических товаров, одежды, обуви, сувениров, хозяйственных товаров. Пакеты обладают высокой прочностью и хорошо держат форму. Крафт-пакет, изготовленный из высококачественной крафт-бумаги плотностью 100 г/м2, обеспечивает надежную защиту содержимого от внешних воздействий. Благодаря прочному материалу пакет отличается высокой надежностью, гарантируя безопасность ваших подарков.Удобные ручки обеспечивают комфорт при переноске, позволяя легко носить пакет в руках. Оптимальные размеры позволяют упаковать книги, одежду, аксессуары и другие предметы.Такой пакет не только стильно выглядит, но и является экологичным, что привлекает тех, кто ценит натуральные материалы.Рекомендуем украсить пакет наклейками или биркой и использовать вместе с декоративными лентами, шнурами, шпагатом.</t>
+  </si>
+  <si>
+    <t>1006406</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/348/348b78b4207402f1824abc3b810d892b/8e1c1e6678a58d5e4516f018d834c610.jpg</t>
-[...1808 lines deleted...]
-    <t>855334</t>
+    <t>http://anytos.ru//upload/iblock/dd0/nvye6q5mcjfhrnub74jvg9w4hfg1l051.jpg</t>
+  </si>
+  <si>
+    <t>Крафт-пакет бумажный  quot;Горох на красном quot; 22х12х25 см, с кручеными ручками, 100 г м2, белый, 112979</t>
+  </si>
+  <si>
+    <t>Практичные, удобные, стильные бумажные пакеты с кручеными ручками предназначены для продуктов, косметических товаров, одежды, обуви, сувениров, хозяйственных товаров. Пакеты обладают высокой прочностью и хорошо держат форму. Крафт-пакет, изготовленный из высококачественной крафт-бумаги плотностью 100 г/м2, обеспечивает надежную защиту содержимого от внешних воздействий. Благодаря использованию прочного материала пакет обладает высокой надежностью, гарантируя безопасность ваших подарков.Удобные ручки обеспечивают комфорт при переноске, позволяя легко носить пакет в руках. Оптимальные размеры позволяют упаковать книги, одежду, аксессуары и другие подарки.Яркий дизайн создает атмосферу праздника и поднимает настроение. Такой пакет не только стильно выглядит, но и является экологичным, что привлекает тех, кто ценит натуральные материалы.Пакет &amp;quot;Горох на красном&amp;quot; станет отличным завершающим штрихом к любому подарку и подчеркнет ваше внимание к деталям.</t>
+  </si>
+  <si>
+    <t>1006407</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5f5/g3csr1d59awhte7zk8n6wmspsde960wk.jpg</t>
+  </si>
+  <si>
+    <t>Крафт-пакет бумажный  quot;Зигзаг quot; 26х15х35 см, с кручеными ручками, плотность 100 г м2, белый, 113211</t>
+  </si>
+  <si>
+    <t>1006408</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/731/lobvpjr44qus3mvgchqevcejhxg0we1o.jpg</t>
+  </si>
+  <si>
+    <t>Крафт-пакет бумажный  quot;Колибри quot; 22х12х25 см, с кручеными ручками, плотность 100 г м2, белый, 115328</t>
+  </si>
+  <si>
+    <t>Практичные, удобные, стильные бумажные пакеты с кручеными ручками предназначены для продуктов, косметических товаров, одежды, обуви, сувениров, хозяйственных товаров. Пакеты обладают высокой прочностью и хорошо держат форму. Крафт-пакет, изготовленный из высококачественной крафт-бумаги плотностью 100 г/м2, обеспечивает надежную защиту содержимого от внешних воздействий. Благодаря прочному материалу пакет отличается высокой надежностью, гарантируя безопасность ваших подарков.Удобные ручки обеспечивают комфорт при переноске, позволяя легко носить пакет в руках. Оптимальные размеры позволяют упаковать книги, одежду, аксессуары и другие подарки.Яркий дизайн с изображением колибри и цветов создает атмосферу праздника и поднимает настроение. Такой пакет не только стильно выглядит, но и является экологичным, что привлекает тех, кто ценит натуральные материалы.Пакет &amp;quot;Колибри&amp;quot; станет отличным завершающим штрихом к любому подарку и подчеркнет ваше внимание к деталям. Он станет прекрасным выбором для упаковки подарка с любовью и заботой.Рекомендуем украсить пакет наклейками или биркой, используя их вместе с декоративными лентами, шнурами или шпагатом.</t>
+  </si>
+  <si>
+    <t>1006409</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/af5/ab2wpgj7sbsp33orzd35gekdrmiz2xvu.jpg</t>
+  </si>
+  <si>
+    <t>Крафт-пакет бумажный  quot;Красота внутри quot; 26х15х35 см, с кручеными ручками, плотность 100 г м2, белый, 113563</t>
+  </si>
+  <si>
+    <t>1006410</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/915/o323lzvov1yvydo1etshfc0omwtspoh0.jpg</t>
+  </si>
+  <si>
+    <t>Крафт-пакет бумажный  quot;Лес quot; 26х15х35 см, с кручеными ручками, плотность 80 г м2, 112498</t>
+  </si>
+  <si>
+    <t>1006411</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fa5/2u22eqeewatlo4enep2u4s9cgoq3wo9s.jpg</t>
+  </si>
+  <si>
+    <t>Крафт-пакет бумажный  quot;Маки quot; 22х12х25 см, с кручеными ручками, плотность 100 г м2, белый, 114171</t>
+  </si>
+  <si>
+    <t>Практичные, удобные, стильные бумажные пакеты с кручеными ручками предназначены для продуктов, косметических товаров, одежды, обуви, сувениров, хозяйственных товаров. Пакеты обладают высокой прочностью и хорошо держат форму. Крафт-пакет, изготовленный из высококачественной крафт-бумаги плотностью 100 г/м2, обеспечивает надежную защиту содержимого от внешних воздействий. Благодаря использованию прочного материала пакет обладает высокой надежностью, гарантируя безопасность ваших подарков.Удобные ручки обеспечивают комфорт при переноске, позволяя легко носить пакет в руках. Оптимальные размеры позволяют упаковать книги, одежду, аксессуары и другие подарки.Яркий дизайн создает атмосферу праздника и поднимает настроение. Такой пакет не только стильно выглядит, но и является экологичным, что привлекает тех, кто ценит натуральные материалы.Пакет &amp;quot;Маки&amp;quot; станет отличным завершающим штрихом к любому подарку и подчеркнет ваше внимание к деталям.</t>
+  </si>
+  <si>
+    <t>1006412</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f8e/jpouio34f2td66zg5wqbz3tvk1ot4xsl.jpg</t>
+  </si>
+  <si>
+    <t>Крафт-пакет бумажный  quot;Розы quot; 22х12х25 см, с кручеными ручками, плотность 100 г м2, белый, 114164</t>
+  </si>
+  <si>
+    <t>Практичные, удобные, стильные бумажные пакеты с кручеными ручками предназначены для продуктов, косметических товаров, одежды, обуви, сувениров, хозяйственных товаров. Пакеты обладают высокой прочностью и хорошо держат форму. Крафт-пакет, изготовленный из высококачественной крафт-бумаги плотностью 100 г/м2, обеспечивает надежную защиту содержимого от внешних воздействий. Благодаря прочному материалу пакет отличается высокой надежностью, гарантируя безопасность ваших подарков.Удобные ручки обеспечивают комфорт при переноске, позволяя легко носить пакет в руках. Оптимальные размеры позволяют упаковать книги, одежду, аксессуары и другие предметы.Яркий цветочный дизайн создает атмосферу праздника и поднимает настроение. Такой пакет не только стильно выглядит, но и является экологичным, что привлекает тех, кто ценит натуральные материалы.Пакет &amp;quot;Розы&amp;quot; станет отличным завершающим штрихом к любому подарку и подчеркнет ваше внимание к деталям.</t>
+  </si>
+  <si>
+    <t>1006413</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b1d/izg4yw2qhllsaxsuju9hu6iy9ys9109s.jpg</t>
+  </si>
+  <si>
+    <t>Крафт-пакет бумажный  quot;Сюрприз quot; 22х12х25 см, с кручеными ручками, плотность 100 г м2, белый, 113150</t>
+  </si>
+  <si>
+    <t>Практичные, удобные, стильные бумажные пакеты с кручеными ручками предназначены для продуктов, косметических товаров, одежды, обуви, сувениров, хозяйственных товаров. Пакеты обладают высокой прочностью и хорошо держат форму. Крафт-пакет, изготовленный из высококачественной крафт-бумаги плотностью 100 г/м2, обеспечивает надежную защиту содержимого от внешних воздействий. Благодаря использованию прочного материала пакет обладает высокой надежностью, гарантируя безопасность ваших подарков.Удобные ручки обеспечивают комфорт при переноске, позволяя легко носить пакет в руках. Оптимальные размеры позволяют упаковать книги, одежду, аксессуары и другие подарки.Яркий дизайн создает атмосферу праздника и поднимает настроение. Такой пакет не только стильно выглядит, но и является экологичным, что привлекает тех, кто ценит натуральные материалы.Пакет &amp;quot;Сюрприз&amp;quot; станет отличным завершающим штрихом к любому подарку и подчеркнет ваше внимание к деталям.</t>
+  </si>
+  <si>
+    <t>1006414</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e2d/k712du1fhwdkhishv1f6l4pm5o5gcxuo.jpg</t>
+  </si>
+  <si>
+    <t>Крафт-пакет бумажный  quot;Узкая полоса quot; 26х15х35 см, с кручеными ручками, плотность 100 г м2, белый, 113228</t>
+  </si>
+  <si>
+    <t>1006415</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/edc/n4v9kuivbru8bzshyu5itmde107mnpgg.jpg</t>
+  </si>
+  <si>
+    <t>Крафт-пакет бумажный  quot;Фрукты quot; 26х15х35 см, с кручеными ручками, плотность 100 г м2, белый, 112252</t>
+  </si>
+  <si>
+    <t>1006416</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bbf/dejaeqj87fy4xfx6n2zoqjfohtswb5co.jpeg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ПАКЕТ ПОДАРОЧНЫЙ  18 х 10 х 22.5 см  Bruno Visconti, soft touch  белый </t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ &amp;#40;18 х 10 х 22.5 см&amp;#41; Bruno Visconti, soft touch &amp;#40;белый&amp;#41;</t>
+  </si>
+  <si>
+    <t>1008107</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/886/t2f1l24hn348w0fejvucpqu9gze0lkcp.jpg</t>
+  </si>
+  <si>
+    <t>Пакет-крафт 229х324 силикон чист</t>
+  </si>
+  <si>
+    <t>Пакет-крафт 229х324 силикон/чист</t>
+  </si>
+  <si>
+    <t>1009736</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/informat/"&gt;INFORMAT&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e2a/2mrpc0bps5ye7ynghrnc2gni1pxoido7.jpg</t>
+  </si>
+  <si>
+    <t>Крафт пакет бумажный  quot;Снежинка quot; 22х12х25 см, с кручеными ручками, плотность 80 г м2, 115465</t>
+  </si>
+  <si>
+    <t>Практичные, удобные, стильные бумажные пакеты с кручеными ручками предназначены для продуктов, косметических товаров, одежды, обуви, сувениров, хозяйственных товаров. Пакеты обладают высокой прочностью и хорошо держат форму. Крафт-пакет изготовленный из высококачественной крафт-бумаги плотностью 80 г/м2, он обеспечивает надежную защиту содержимого от внешних воздействий. Изготавливаясь из качественного материала, пакеты обладают прочностью и надежностью, что гарантирует безопасность ваших подарков. Удобные ручки обеспечивают комфорт при переноске, позволяя легко носить пакеты в руках. Удобные размеры позволяют упаковать книги, одежду, аксессуары и другие подарки. Яркий новогодний дизайн с изображением снежинок создает атмосферу праздника и поднимает настроение. Такой пакет не только стильно выглядит, но и экологичен, что привлекает тех, кто ценит натуральные материалы. Пакет &amp;quot;Снежинка&amp;quot; станет отличным завершающим штрихом к любому подарку и подчеркнет ваше внимание к деталям. Этот пакет станет отличным выбором для упаковки вашего подарка с любовью и заботой.Рекомендуем украсить пакет наклейками или биркой и использовать вместе с декоративными лентами, шнурами, шпагатом.</t>
+  </si>
+  <si>
+    <t>1010521</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/13d/xt008ws9i1bqld3te27l0do31cw7sg9s.jpg</t>
+  </si>
+  <si>
+    <t>Крафт-пакет бумажный  quot;Для тебя quot; 22х12х25 см, с кручеными ручками, плотность 80 г м2, 110562</t>
+  </si>
+  <si>
+    <t>Практичные, удобные, стильные бумажные пакеты с кручеными ручками предназначены для продуктов, косметических товаров, одежды, обуви, сувениров, хозяйственных товаров. Пакеты обладают высокой прочностью и хорошо держат форму. Крафт-пакет, изготовленный из высококачественной крафт-бумаги плотностью 80 г/м2, обеспечивает надежную защиту содержимого от внешних воздействий. Благодаря прочному материалу пакет отличается высокой надежностью, гарантируя безопасность ваших подарков.Удобные ручки обеспечивают комфорт при переноске, позволяя легко носить пакет в руках. Оптимальные размеры позволяют упаковать книги, одежду, аксессуары и другие предметы.Оригинальный цветочный дизайн создает атмосферу праздника и поднимает настроение. Такой пакет не только стильно выглядит, но и является экологичным, что привлекает тех, кто ценит натуральные материалы.Пакет &amp;quot;Для тебя&amp;quot; станет отличным завершающим штрихом к любому подарку и подчеркнет ваше внимание к деталям.</t>
+  </si>
+  <si>
+    <t>1010522</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/097/8jd155dxfd4bbaalj1s73kerb7adac37.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 шт.  53x16x38 см,  quot;BIG SIZE quot;, голография, ассорти 3 цвета, ЗОЛОТАЯ СКАЗКА, 609730</t>
+  </si>
+  <si>
+    <t>Подарочный пакет ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента. Поможет с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Голографический пакет изготовлен из мелованной бумаги с веревочными ручками из полипропилена и представлен в трех цветах и дизайнах. Выполнен в красном, золотистом и синем цветах. Размер – 53x16x38 см.</t>
+  </si>
+  <si>
+    <t>1012472</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2d9/flsydct84o775g9f159cwxi3pqlhyibt.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 шт.  62x17x42 см,  quot;BIG SIZE quot;, голография, ассорти 3 цвета, ЗОЛОТАЯ СКАЗКА, 609731</t>
+  </si>
+  <si>
+    <t>Подарочный пакет ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента. Поможет с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Голографический пакет изготовлен из мелованной бумаги с веревочными ручками из полипропилена и представлен в трех цветах и дизайнах. Выполнен в красном, золотистом и серебристом цветах. Размер – 62x17x42 см.</t>
+  </si>
+  <si>
+    <t>1012473</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7da/rgr4au1b2y2wgrrrywp1o6d7x4owonxs.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 шт.  70x16x50 см,  quot;BIG SIZE quot;, голография, ассорти 3 цвета, ЗОЛОТАЯ СКАЗКА, 609732</t>
+  </si>
+  <si>
+    <t>Подарочный пакет ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента. Поможет с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Голографический пакет изготовлен из мелованной бумаги с веревочными ручками из полипропилена и представлен в трех цветах и дизайнах. Выполнен в красном, золотистом и синем цветах. Размер – 70x16x50 см.</t>
+  </si>
+  <si>
+    <t>1012474</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1cc/5j100es46700dhgmwy8c8n2g4fcfnu0y.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18x10x23 см  M , НАБОР 10 шт., 5 дизайнов, голография, ЗОЛОТАЯ СКАЗКА, 609733</t>
+  </si>
+  <si>
+    <t>Подарочный пакет ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента. Поможет с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Голографический пакет &amp;#40;НАБОР 10 шт.&amp;#41; изготовлен из мелованной бумаги с веревочными ручками из полипропилена и представлен в пяти цветах и дизайнах. Выполнен в красном, синем, золотистом, зеленом и серебристом цветах. Размер – 18x10x23 см.</t>
+  </si>
+  <si>
+    <t>1012475</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/71a/7mn7kxfj26ds8j1rt1fov3p0yd2qcezm.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26x13x32 см  L , НАБОР 4 шт., 4 дизайна, голография, ЗОЛОТАЯ СКАЗКА, 609734</t>
+  </si>
+  <si>
+    <t>Подарочный пакет ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента. Поможет с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Голографический пакет &amp;#40;НАБОР 4 шт.&amp;#41; изготовлен из мелованной бумаги с веревочными ручками из полипропилена и представлен в четырех цветах и дизайнах. Выполнен в красном, синем, серебристом и золотистом цветах. Размер – 26x13x32 см.</t>
+  </si>
+  <si>
+    <t>1012476</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b77/qct4lo1zrba8l6xzjfjgmyc2g4u1nfv9.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 33x13x45 см  XL , НАБОР 3 шт., 3 дизайна, голография, ЗОЛОТАЯ СКАЗКА, 609737</t>
+  </si>
+  <si>
+    <t>Подарочный пакет ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента. Поможет с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Голографический пакет &amp;#40;НАБОР 3 шт.&amp;#41; изготовлен из мелованной бумаги с веревочными ручками из полипропилена и представлен в трех цветах и дизайнах. Выполнен в зеленом, золотистом и серебристом цветах. Размер – 33x13x45 см.</t>
+  </si>
+  <si>
+    <t>1012477</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/299/ferw1eel0gush4nc7iqcye3zjo03tdw0.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 41x19x49 см  XXL , НАБОР 3 шт., 3 дизайна, голография, ЗОЛОТАЯ СКАЗКА, 609738</t>
+  </si>
+  <si>
+    <t>Подарочный пакет ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента. Поможет с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Голографический пакет &amp;#40;НАБОР 3 шт.&amp;#41; изготовлен из мелованной бумаги с веревочными ручками из полипропилена и представлен в трех цветах и дизайнах. Выполнен в синем, золотистом и серебристом цветах. Размер – 41x19x49 см.</t>
+  </si>
+  <si>
+    <t>1012478</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/faa/nsdmg25uu90zyp91xa1p64wax8m87utv.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 45x13x33 см  XL , НАБОР 3 шт., 3 дизайна, голография, ЗОЛОТАЯ СКАЗКА, 609736</t>
+  </si>
+  <si>
+    <t>Подарочный пакет ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента. Поможет с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Голографический пакет &amp;#40;НАБОР 3 шт.&amp;#41; изготовлен из мелованной бумаги с веревочными ручками из полипропилена и представлен в трех цветах и дизайнах. Выполнен в синем, серебристом и золотистом цветах. Размер – 45x13x33 см.</t>
+  </si>
+  <si>
+    <t>1012479</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/930/thi5kgrx59h1o3jbuw1v8yqkochwmbe6.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный для бутылки 13x9x36 см  B , НАБОР 8 шт., 4 дизайна, голография, ЗОЛОТАЯ СКАЗКА, 609735</t>
+  </si>
+  <si>
+    <t>Подарочный пакет ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента. Поможет с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку. Бутылочный голографический пакет &amp;#40;НАБОР 8 шт.&amp;#41; изготовлен из мелованной бумаги с веревочными ручками из полипропилена и представлен в четырех цветах и дизайнах. Выполнен в красном, синем, серебристом и золотистом цветах. Размер – 13x9x36 см.</t>
+  </si>
+  <si>
+    <t>1012480</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6af/ttskwymcjh6qv84aroqssies75cltcvu.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Intense gradient quot;, фольга,  матовая ламинация</t>
+  </si>
+  <si>
+    <t>Подарочный пакет MESHU &amp;quot;Intense gradient&amp;quot; – беспроигрышный способ преподнести подарок красиво. Размер подарочного пакета – 26*32*12 см. Изготовлен из плотного мелованного картона с матовой ламинацией. Пакет будет идеальным выбором для тех, кто ценит элегантность и утонченность. Цветовая гамма включает в себя насыщенные и глубокие оттенки, плавно переходящие друг в друга. Получать подарки всегда приятно, а красиво оформленные подарки приятнее вдвойне! Эксклюзивный дизайн, разнообразие отделок и качество – отличительные черты продукции MESHU, воплотившиеся в подарочных пакетах. Ручки пакета – лента, которая отличается высокой прочностью и насыщенностью цвета. • Материал: мелованный картон; • Размер пакета: 26*32*12 см; • Вид ручек: лента</t>
+  </si>
+  <si>
+    <t>1012633</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/641/f9a0r7tnij0d5x0f469a6tlwaujo2298.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ PREMIUM  quot;CARRARA. WHITE quot;, L, 26 x 32.4 x 13 см</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;
+ &lt;b&gt;Элегантный подарочный пакет премиум-класса "CARRARA" (26х32,4х13 см) ТM Bruno Visconti.&lt;/b&gt;
+&lt;/p&gt;
+&lt;p&gt;
+	 Изготовлен &lt;u&gt;из высококачественного материала&lt;/u&gt; (плотность 210 г/м2) с матовой ламинацией, усиленным дном, прочной лентой, золотым фольгированием и металлическими люверсами.
+&lt;/p&gt;
+&lt;p&gt;
+	 В комплекте открытка для подписи.
+&lt;/p&gt;
+&lt;p&gt;
+	 Идеальный способ сделать ваш подарок особенным.
+&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>1013436</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8c9/hvfohhmwfnygrd9nkvb00ts2odfomfpc.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ PREMIUM  quot;FLORA. LUSH BOUQUET quot;, L, 26 x 32.4 x 13 см</t>
+  </si>
+  <si>
+    <t>Элегантный подарочный пакет &amp;quot;LUSH BOUQUET&amp;quot; &amp;#40;26х32,4х13 см&amp;#41; ТM Bruno Visconti премиум-класса. Изготовлен из высококачественного материала &amp;#40;плотность 210 г/м2&amp;#41; с матовой ламинацией, усиленным дном, прочной лентой, золотым фольгированием и металлическими люверсами. В комплекте открытка для подписи. Идеальный способ сделать ваш подарок особенным.</t>
+  </si>
+  <si>
+    <t>1013437</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8fd/3lwrnmfj4kupckhaooy9fsz8nbqyvcpq.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ PREMIUM  quot;FLORA. ЦВЕТОЧНАЯ СТРАСТЬ quot;, L, 26 x 32.4 x 13 см</t>
+  </si>
+  <si>
+    <t>Элегантный подарочный пакет &amp;quot;ЦВЕТОЧНАЯ СТРАСТЬ&amp;quot; &amp;#40;26х32,4х13 см&amp;#41; ТM Bruno Visconti премиум-класса. Изготовлен из высококачественного материала &amp;#40;плотность 210 г/м2&amp;#41; с матовой ламинацией, усиленным дном, прочной лентой, золотым фольгированием и металлическими люверсами. В комплекте открытка для подписи. Идеальный способ сделать ваш подарок особенным.</t>
+  </si>
+  <si>
+    <t>1013438</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/180/ss5nx7caskopqh60iyu18f3rqsgunaii.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ PREMIUM  quot;FLORA. ГРАНАТ quot;, L, 26 x 32.4 x 13 см</t>
+  </si>
+  <si>
+    <t>Элегантный подарочный пакет &amp;quot;FLORA.ГРАНАТ&amp;quot; &amp;#40;26х32,4х13 см&amp;#41; ТM Bruno Visconti премиум-класса. Изготовлен из высококачественного материала &amp;#40;плотность 210 г/м2&amp;#41; с матовой ламинацией, усиленным дном, прочной лентой, золотым фольгированием и металлическими люверсами. В комплекте открытка для подписи. Идеальный способ сделать ваш подарок особенным.</t>
+  </si>
+  <si>
+    <t>1013439</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ee8/0p9uuptavadv6kqn6o33jpy7o15tptw1.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ PREMIUM  quot;FLORA. ПИОНЫ quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>Элегантный подарочный пакет &amp;quot;Пионы&amp;quot; &amp;#40;18 ? 23 ? 10 см&amp;#41; премиум-класса. Изготовлен из высококачественного материала &amp;#40;плотность 210 г/м2&amp;#41; с матовой ламинацией, усиленным дном, прочной лентой, золотым фольгированием и металлическими люверсами. В комплекте открытка для подписи. Идеальный способ сделать ваш подарок особенным.</t>
+  </si>
+  <si>
+    <t>1013440</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/27e/13syj3o9t85xqlzoro6z36mmn53sq795.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ PREMIUM  quot;FLORA. ЛУГОВЫЕ ТРАВЫ quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>Элегантный подарочный пакет &amp;quot;Луговые травы&amp;quot; &amp;#40;18 ? 23 ? 10 см&amp;#41; премиум-класса. Изготовлен из высококачественного материала &amp;#40;плотность 210 г/м2&amp;#41; с матовой ламинацией, усиленным дном, прочной лентой, золотым фольгированием и металлическими люверсами. В комплекте открытка для подписи. Идеальный способ сделать ваш подарок особенным.</t>
+  </si>
+  <si>
+    <t>1013441</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a6a/ecy8tpg7x3827ggd51ngp2dkl1y4od2l.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ PREMIUM  quot;FLORA. ЛЕСНЫЕ ЯГОДЫ quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>Элегантный подарочный пакет &amp;quot;FLORA. ЛЕСНЫЕ ЯГОДЫ&amp;quot; &amp;#40;18 ? 23 ? 10 см&amp;#41; премиум-класса. Изготовлен из высококачественного материала &amp;#40;плотность 210 г/м2&amp;#41; с матовой ламинацией, усиленным дном, прочной лентой, золотым фольгированием и металлическими люверсами. В комплекте открытка для подписи. Идеальный способ сделать ваш подарок особенным.</t>
+  </si>
+  <si>
+    <t>1013442</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e58/d9n1flgxqcdva8f7i1v58bo90axdpn8w.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ PREMIUM  quot;LOVE ME quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>Элегантный подарочный пакет &amp;quot;LOVE ME&amp;quot; &amp;#40;18 ? 23 ? 10 см&amp;#41; премиум-класса. Изготовлен из высококачественного материала &amp;#40;плотность 210 г/м2&amp;#41; с матовой ламинацией, усиленным дном, прочной лентой, золотым фольгированием и металлическими люверсами. В комплекте открытка для подписи. Идеальный способ сделать ваш подарок особенным.</t>
+  </si>
+  <si>
+    <t>1013443</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7ff/z81v5dgai9fvtnw56o11yz1590pwvslu.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 шт.  новогодний 26х13х32 см  quot;Winter Wonderland quot;, фольга, ассорти, ЗОЛОТАЯ СКАЗКА, 592443</t>
+  </si>
+  <si>
+    <t>Подарочный новогодний пакет &amp;quot;Winter Wonderland&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет новогодний, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Подарочный пакет новогодний изготовлен из ламинированного мелованного картона, снабжен ленточными ручками из полиэстера. Размер – 26x13x32 см. Пакеты украшены иллюстрациями с зимними пейзажами и сценами из новогодних сказок &amp;#40;ассорти без возможности выбора&amp;#41;. С лицевой стороны пакета некоторые детали покрыты тиснением золотистой и серебристой фольгой.</t>
+  </si>
+  <si>
+    <t>1015069</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d18/vxgk3h692iru520gj1vt9o8evw771j0m.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 шт.  новогодний 26х13х32 см  quot;Акварельная зима quot; фольга, ассорти, ЗОЛОТАЯ СКАЗКА, 592447</t>
+  </si>
+  <si>
+    <t>Подарочный новогодний пакет &amp;quot;Акварельная зима&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет новогодний, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Подарочный пакет новогодний изготовлен из ламинированного мелованного картона, снабжен ленточными ручками из полиэстера. К каждому пакету прикреплен круглый хэнгтэг, на обратной стороне которого можно оставить свои теплые пожелания, сделав подарок еще ближе и трогательнее. А лицевая сторона хэнгтэга покрыта золотой фольгой, что делает его ярким завершающим акцентом. Пакеты украшены акварельными иллюстрациями с зимними пейзажами и новогодними атрибутами &amp;#40;ассорти без возможности выбора&amp;#41;. С лицевой стороны пакета некоторые детали покрыты тиснением золотистой и серебристой фольгой. Размер – 26x13x32 см.</t>
+  </si>
+  <si>
+    <t>1015070</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/80e/itfa2xxl5o3xr4je75x30r23nnbrb6ry.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 шт.  новогодний, 18х10х23 см,  quot;Зимнее волшебство quot;, крафт, ассорти, ЗОЛОТАЯ СКАЗКА, 592435</t>
+  </si>
+  <si>
+    <t>Подарочный пакет новогодний &amp;quot;Зимнее волшебство&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Подарочный новогодний пакет изготовлен из крафт-бумаги, снабжен ленточными ручками из полиэстера. Размер – 18х10х23 см. На пакетах изображены иллюстрации в новогодней тематике и поздравительные надписи &amp;#40;ассорти без возможности выбора&amp;#41;, которые точно вызовут улыбку.</t>
+  </si>
+  <si>
+    <t>1015071</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/428/ygqodpgrnqbfg1lvzwdfp7w0m45a518k.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 шт.  новогодний, 26х13х32 см  quot;Без границ quot; ассорти, ламинация, ЗОЛОТАЯ СКАЗКА, 592439</t>
+  </si>
+  <si>
+    <t>Подарочный пакет новогодний &amp;quot;Без границ&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Подарочный новогодний пакет изготовлен из ламинированного мелованного картона, снабжен ленточными ручками из полиэстера. Размер – 26х13х32 см. На пакетах изображены иллюстрации в новогодней тематике и поздравительные надписи &amp;#40;4 дизайна ассорти без возможности выбора&amp;#41;, которые точно вызовут улыбку. К некоторым деталям иллюстрации добавлен 3D-эффект.</t>
+  </si>
+  <si>
+    <t>1015073</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/64b/2hznzm6obejg6a8wj6wmfjncm1d0l0j3.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 шт.  новогодний, 26х13х32 см,  quot;Love story quot;, фольга, ассорти, ЗОЛОТАЯ СКАЗКА, 592445</t>
+  </si>
+  <si>
+    <t>Подарочный пакет новогодний &amp;quot;Love story&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни. Пакет изготовлен из из ламинированного мелованного картона, снабжен ленточными ручками из полиэстера. Размер – 26х13х32 см. Пакеты украшены милыми иллюстрациями в зимней тематике, которые создают теплые образы, атмосферу любви и уюта. Такой рисунок добавляет романтическое настроение и делает пакет идеальным не только для Нового года, но и для Дня святого Валентина. С лицевой стороны пакета некоторые детали покрыты тиснением золотистой и серебристой фольгой.</t>
+  </si>
+  <si>
+    <t>1015074</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cb3/pmh13xb8eqf8mte2eulpz1xpx2uwj1tv.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 шт.  новогодний, 26х13х32 см,  quot;Сияние quot;, ГОЛОГРАФИЯ, ассорти 4 дизайна, ЗОЛОТАЯ СКАЗКА, 592426</t>
+  </si>
+  <si>
+    <t>Подарочный новогодний пакет &amp;quot;Сияние&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет новогодний, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Голографический пакет изготовлен из мелованной бумаги с веревочными ручками из полипропилена и представлен в четырех ассорти цветах и дизайнах с голографическим эффектом &amp;#40;без возможности выбора&amp;#41;. На каждом пакете написаны новогодние пожелания, что делает пакет частью поздравления. Можно просто вручить его с добрыми словами – и он всё скажет за Вас. Дополнительные элементы декора – маленькие снежинки и звёздочки – создают атмосферу праздника и добавляют каждому пакету особую магию в сочетании с переливающимся голографическим эффектом. Размер – 26х13х32 см.</t>
+  </si>
+  <si>
+    <t>1015075</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/64e/m2soh70d00mjjnwjl11v10ka1k2tqu9u.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 шт.  новогодний, 27x11x20 см,  quot;Ретро Новый Год quot;, ламинация, ассорти, ЗОЛОТАЯ СКАЗКА, 592440</t>
+  </si>
+  <si>
+    <t>Подарочный пакет новогодний &amp;quot;Ретро Новый Год&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Подарочный новогодний пакет изготовлен из ламинированного мелованного картона, снабжен веревочными ручками из полипропилена. Размер – 27x11x20 см. На пакетах изображены иллюстрации в новогодней ретро тематике &amp;#40;ассорти без возможности выбора&amp;#41; и поздравительные надписи, которые точно вызовут улыбку.</t>
+  </si>
+  <si>
+    <t>1015076</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c5c/rz5v0gtns1rfjelhbofrje2co0xze2mn.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 шт.  новогодний, 27х11х20 см,  quot;Новогодний подарок quot;, ламинация, ассорти, ЗОЛОТАЯ СКАЗКА, 592449</t>
+  </si>
+  <si>
+    <t>Подарочный новогодний пакет &amp;quot;Новогодний подарок&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет новогодний, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Подарочный пакет новогодний изготовлен из ламинированного мелованного картона, снабжен ленточными ручками из полиэстера. К каждому пакету прикреплен круглый хэнгтэг, на обратной стороне которого можно оставить свои теплые пожелания, сделав подарок еще ближе и трогательнее. А лицевая сторона хэнгтэга покрыта красным и синим глиттером, что делает его ярким завершающим акцентом. Каждый пакет украшен очаровательными надписями и рисунками в новогодней тематике &amp;#40;ассорти без возможности выбора&amp;#41;. Размер – 27х11х20 см.</t>
+  </si>
+  <si>
+    <t>1015077</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0e2/ivjgkthqtcdq45s4tcvl4c4mdoig6qk0.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 шт.  новогодний, 33x13x45 см,  quot;Сказочный Новый Год quot;, голография, ЗОЛОТАЯ СКАЗКА, 592428</t>
+  </si>
+  <si>
+    <t>Подарочный новогодний пакет &amp;quot;Сказочный Новый Год&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет новогодний, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Пакет изготовлен из мелованной бумаги с матовой ламинацией и с веревочными ручками из полипропилена. Представлен в четырех цветах &amp;#40;ассорти без возможности выбора&amp;#41;: пастельный розовый, голубой, серебристый и черный.На каждом пакете написаны новогодние пожелания, что делает пакет частью поздравления. Можно просто вручить его с добрыми словами – и он всё скажет за Вас. Дополнительные элементы декора – маленькие снежинки и звёздочки – создают атмосферу праздника и добавляют каждому пакету особую магию в сочетании с переливающимся голографическим эффектом на всех деталях рисунка. Размер – 33x13x45 см.</t>
+  </si>
+  <si>
+    <t>1015078</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e02/t3v39kxg35d03w7mgz1c8034x0msvwhn.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  новогодний 11х6х15 см  quot;Simple magic quot;, ламинация, ЗОЛОТАЯ СКАЗКА, 592450</t>
+  </si>
+  <si>
+    <t>Подарочный новогодний пакет &amp;quot;Simple magic&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет новогодний изготовлен из ламинированного мелованного картона, снабжен ленточными ручками из полиэстера. На пакете изображена очаровательная зимняя иллюстрация с новогодним пожеланием. Размер – 11х6х15 см.</t>
+  </si>
+  <si>
+    <t>1015079</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f95/mgop6zeijbeefp8qjt8qzbwwuueh15cz.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука , новогодний, 28х14х24 см  quot;Котики quot;, крафт, ассорти, ЗОЛОТАЯ СКАЗКА, 592433</t>
+  </si>
+  <si>
+    <t>Подарочный пакет новогодний &amp;quot;Котики&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Подарочный новогодний пакет изготовлен из крафт-бумаги, снабжен бумажными ручкам. Размер – 28х14х24 см. На пакете изображены забавные иллюстрации котиков в новогодней тематике и смешные надписи &amp;#40;ассорти без возможности выбора&amp;#41;, которые точно вызовут улыбку.</t>
+  </si>
+  <si>
+    <t>1015080</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e77/skwbgbcae031743cz9umdprael9loam9.jpg</t>
+  </si>
+  <si>
+    <t>Пакет с петлевой ручкой ПВД, 40х37 см,  quot;Перфекто Сильвер quot;, 95 мкм, н00093901</t>
+  </si>
+  <si>
+    <t>Пакеты с петлевой ручкой отличаются презентабельным внешним видом, удобны в эксплуатации и могут прослужить довольно долго. Грамотно и со вкусом подобранная упаковка поможет преподнести подарок в наиболее выигрышном свете и добавить определённую изюминку. Подходит для любых подарков-сувениров и деловых подарков, игрушек, елочных шаров, сборных подарков, подарков ручной работы, сладких подарков &amp;#40;печенье, конфеты, мед, чай, кофе, шоколад&amp;#41;. Подходит для упаковки подарков на любые праздники и торжества. Для мужчин, женщин, мам и пап, представителей старшего поколения и детей. Универсальная, презентабельная и очень удобная упаковка.</t>
+  </si>
+  <si>
+    <t>1015085</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/tiko/"&gt;ТИКО&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b78/2ad4fmwdsa9574z7oavkwmvesn3rapgx.jpg</t>
+  </si>
+  <si>
+    <t>Пакет с петлевой ручкой ПВД, 42х46 см,  quot;Перфекто Мин quot;, 95 мкм, н00255294</t>
+  </si>
+  <si>
+    <t>1015087</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/606/lrt8iba89klczkrnn1opp5lgr9h4c0jj.jpg</t>
+  </si>
+  <si>
+    <t>Пакет с петлевой ручкой ПВД, 50х60 см,  quot;Райские тюльпаны quot;, 60 мкм, н00242805</t>
+  </si>
+  <si>
+    <t>Пакеты с петлевой ручкой отличаются презентабельным внешним видом, удобны в эксплуатации и могут прослужить довольно долго. Грамотно и со вкусом подобранная упаковка поможет преподнести подарок в наиболее выигрышном свете и добавить определённую изюминку. Подходит для любых подарков-сувениров и деловых подарков, игрушек, елочных шаров, сборных подарков, подарков ручной работы, сладких подарков &amp;#40;печенье, конфеты, мед, чай, кофе, шоколад&amp;#41;. Подходит для упаковки подарков на любые праздники и торжества. Для мужчин, женщин, мам и пап, старшего поколения и детей. Универсальная, презентабельная и очень удобная упаковка.</t>
+  </si>
+  <si>
+    <t>1015091</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/30f/pf4kzgnvzi4k1fuegd8hm3nvdhf83px4.jpg</t>
+  </si>
+  <si>
+    <t>Пакет с петлевой ручкой ПВД, 55х70 см,  quot;Лакшери quot;, 90 мкм, н00067778</t>
+  </si>
+  <si>
+    <t>1015092</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/965/gvdw1jbor2ft5gijvsfysex34gopl9zp.jpg</t>
+  </si>
+  <si>
+    <t>Пакет с петлевой ручкой ПНД, 55х70 см,  quot;Изысканный беж quot;, 50 мкм, н00112815</t>
+  </si>
+  <si>
+    <t>1015094</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8ae/o5ryrdc8pgeb3yrsmvs9f1blq8ggg2gj.jpg</t>
+  </si>
+  <si>
+    <t>Пакет с пластиковой ручкой, мягкий пластик, 26х24 см,  quot;Бирюзовый бантик quot;, 140 мкм, н00229831</t>
+  </si>
+  <si>
+    <t>Пакеты с пластиковой ручкой незаменимы для упаковки, переноски продуктов и промышленных товаров. Широко применяются в домашнем хозяйстве, в торговых сетях магазинов и на производственных предприятиях. Пластиковые пакеты высокой прочности и износостойкости. Пластиковые ручки оснащены защелкой, которая предотвращает вскрытие пакета. Толщина пластиковых пакетов – 140 мкм. Полиэтиленовые пакеты отлично подходят для упаковки подарков на дни рождения, юбилеи, свадьбы и другие важные события. Легко складываются и не занимают много места, что делает их удобными для хранения. Вы сможете всегда иметь под рукой упаковку, которая пригодится в самый неожиданный момент.</t>
+  </si>
+  <si>
+    <t>1015096</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c6e/2v0v31l3b5141ceeek08pz02a0f1nyhc.jpg</t>
+  </si>
+  <si>
+    <t>Пакет с пластиковой ручкой, мягкий пластик, 26х24см,  quot;Естественный стиль quot;, 140 мкм, н00255877</t>
+  </si>
+  <si>
+    <t>1015097</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/511/28wwe4kkb3lsjoowegqph2g2yj3ugavx.jpg</t>
+  </si>
+  <si>
+    <t>Пакет с пластиковой ручкой, мягкий пластик, 30х30 см,  quot;Голубая лагуна quot;, 140 мкм, н00255881</t>
+  </si>
+  <si>
+    <t>Пакет подарочный из мягкого пластика с пластиковой ручкой подойдет для упаковки подарка на день рождения, на 1 сентября, День учителя, в школу, в детский сад. Пакет шириной 30 см, высота – 30 см, донная вкладка – 10 см. Яркий дизайн пакетов создаст отличное настроение и подчеркнет значимость вашего презента. Благодаря удобным пластиковым ручкам пакеты легко носить, а их прочность гарантирует сохранность содержимого.</t>
+  </si>
+  <si>
+    <t>1015100</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/97d/i70hsw6kseu7ee21wg8q860no0dauwgk.jpg</t>
+  </si>
+  <si>
+    <t>Пакет с пластиковой ручкой, мягкий пластик, 40х30 см,  quot;Сказочные цветы quot;, 140 мкм, н00242804</t>
+  </si>
+  <si>
+    <t>Цветной пакет плотный с ручками подойдет для упаковки подарка на день рождения, на 1 сентября, День учителя, в школу, в детский сад. Яркий дизайн пакетов создаст отличное настроение и подчеркнет значимость вашего презента. Благодаря удобным пластиковым ручкам пакеты легко носить, а их прочность гарантирует сохранность содержимого.</t>
+  </si>
+  <si>
+    <t>1015103</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/beb/niaoueuosqi6sbeixaboyxqwipq46yjh.jpg</t>
+  </si>
+  <si>
+    <t>Пакетик подарочный НАБОР 35 штук, новогодний, 13,8х23 см, с зажимами, полиэтилен, ЗОЛОТАЯ СКАЗКА, 592423</t>
+  </si>
+  <si>
+    <t>Набор подарочных пакетиков из полиэтилена с новогодними дизайнами 35 штук ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки небольшого презента, которое позволит легко и со вкусом оформить выбранный подарок. Набор из 35-и подарочных пакетиков, изготовленных из полиэтилена, имеет удобную форму &amp;quot;ушек&amp;quot; для завязывания. Также в комплекте идут металлические зажимы, которые надежно фиксируют пакетики в закрытом виде. Размер каждого пакета – 13,8х23 см, что позволяет легко поместить внутрь небольшие подарки и сувениры. На пакетиках изображены милые зверюшки в новогодней тематике – пингвины, олени, зайчики и другие герои зимней сказки, которые уже готовы к встрече Нового года.В наборе 5 разных дизайнов пакетиков. Идеально подходит для организации утренников и школьных мероприятий. Хватит на весь класс! Набор пакетиков упакован в пластиковый пакет с клеевым краем и европодвесом.</t>
+  </si>
+  <si>
+    <t>1015104</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/554/287z2lzfp3seg9123r9g512xmjhlhole.png</t>
+  </si>
+  <si>
+    <t>Пакет бумажный 40,6x33x16см арт.93159FE НГ</t>
+  </si>
+  <si>
+    <t>1016533</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/magic-pack/"&gt;Magic Pack&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d61/ws5444y6y008xf41sr40lnzsaoka7jca.png</t>
+  </si>
+  <si>
+    <t>Пакет бумажный 40,6x33x16см арт.93428FE НГ</t>
+  </si>
+  <si>
+    <t>1016534</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7df/osfu2s6doazwib7zwe348hp5dk557wfd.png</t>
+  </si>
+  <si>
+    <t>Пакет бумажный 40,6x33x16см арт.93454FE НГ</t>
+  </si>
+  <si>
+    <t>1016535</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cbb/tbkeclbbtq434vjr4cs9c67uorwnpnd5.png</t>
+  </si>
+  <si>
+    <t>Пакет бумажный крафт 26x33x10см арт.93577FE НГ</t>
+  </si>
+  <si>
+    <t>1016536</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/840/p8kw7lhlz9z36hpw6arbusym4zy0bh00.png</t>
+  </si>
+  <si>
+    <t>Пакет из крафт-бумаги, для сувенирной продукции 150 г м2 18x23x10см 93575FE</t>
+  </si>
+  <si>
+    <t>Пакет из крафт-бумаги, для сувенирной продукции 150 г/м2 18x23x10см 93575FE</t>
+  </si>
+  <si>
+    <t>1016542</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2e9/2p1wygsw17henbq94shbb0wks5cnygyw.png</t>
+  </si>
+  <si>
+    <t>Пакет из крафт-бумаги, для сувенирной продукции 150 г м2 26x33x10см 93168FE</t>
+  </si>
+  <si>
+    <t>Пакет из крафт-бумаги, для сувенирной продукции 150 г/м2 26x33x10см 93168FE</t>
+  </si>
+  <si>
+    <t>1016543</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/43f/dpip1wlhu1lpklyt4azc14s3dxk51ze8.png</t>
+  </si>
+  <si>
+    <t>Пакет ламинированный вертикальный  quot;Новогодний поезд quot;, L 31x40x11,5см 10348936 НГ</t>
+  </si>
+  <si>
+    <t>Пакет ламинированный вертикальный &amp;quot;Новогодний поезд&amp;quot;, L 31x40x11,5см 10348936 НГ</t>
+  </si>
+  <si>
+    <t>1016545</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/darite-schaste/"&gt;Дарите Счастье&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/392/nxjl9y2opjfoh0lqi46qsrx70vkrr5k9.png</t>
+  </si>
+  <si>
+    <t>Пакет ламинированный вертикальный Новгодние шары, XL 40x49x19см 10473409 НГ</t>
+  </si>
+  <si>
+    <t>1016546</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/upak-land/"&gt;UPAK LAND&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bd3/sa40n6z8qjux1izyl58cadi0x0miya6w.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  560x410x240  XXLH25 9902 9903_НГ 10шт уп</t>
+  </si>
+  <si>
+    <t>Пакет подарочный &amp;#40;560x410x240&amp;#41; XXLH25 9902/9903_НГ 10шт/уп</t>
+  </si>
+  <si>
+    <t>1016554</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/948/y7xios45ss3byvjhw45fbyvo559i4riu.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  ML  С любовью 151101722</t>
+  </si>
+  <si>
+    <t>Пакет подарочный &amp;#40;ML&amp;#41; С любовью 151101722</t>
+  </si>
+  <si>
+    <t>1016563</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/gorchakov-gk/"&gt;Горчаков ГК&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/926/rj9xok8veeaiwvylqct8hm3oafbmxayr.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный бумажный Porta XL, белый, 30х40х12см,15838.60</t>
+  </si>
+  <si>
+    <t>1016569</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a45/piuig6un3az3910qn7zxnxf4ipox57em.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный бумажный Vid M, черный 20971.30</t>
+  </si>
+  <si>
+    <t>1016572</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1f5/dtktwf8ip1vl23lrglfffvjnazuz3cs8.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный вертикальный  quot;НГ почта quot;, L 31x40x11,5см 10348938 НГ</t>
+  </si>
+  <si>
+    <t>Пакет подарочный вертикальный &amp;quot;НГ почта&amp;quot;, L 31x40x11,5см 10348938 НГ</t>
+  </si>
+  <si>
+    <t>1016575</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d74/hfuhi18k84g3lbwmmropi6bx3qt79a3f.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный для сувенирной продукции 140 г м2 26x32,4x12,7см арт.95757FE</t>
+  </si>
+  <si>
+    <t>Пакет подарочный для сувенирной продукции 140 г/м2 26x32,4x12,7см арт.95757FE</t>
+  </si>
+  <si>
+    <t>1016586</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/16a/xudww4k1lsmscl7w2zh527y2lzejnx26.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный для сувенирной продукции 140 г м2 26x32,4x12,7см арт.95762FE</t>
+  </si>
+  <si>
+    <t>Пакет подарочный для сувенирной продукции 140 г/м2 26x32,4x12,7см арт.95762FE</t>
+  </si>
+  <si>
+    <t>1016588</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1c4/g23yfvk04thenyi52028qgqtkux1tu63.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный для сувенирной продукции 140 г м2 26x32,4x12,7см арт.96381FE</t>
+  </si>
+  <si>
+    <t>Пакет подарочный для сувенирной продукции 140 г/м2 26x32,4x12,7см арт.96381FE</t>
+  </si>
+  <si>
+    <t>1016589</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/edb/qrwjxuzwyr1s8hm2hxmru3irxrrjsn4m.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный для сувенирной продукции 250 г м2 12,7x36x8,3см арт.95674FE</t>
+  </si>
+  <si>
+    <t>Пакет подарочный для сувенирной продукции 250 г/м2 12,7x36x8,3см арт.95674FE</t>
+  </si>
+  <si>
+    <t>1016593</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e47/n12q9yo2topmoygecxw5bmsnqlplyij6.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный для сувенирной продукции, 210 г м2 26x33x13см арт.93125FE</t>
+  </si>
+  <si>
+    <t>Пакет подарочный для сувенирной продукции, 210 г/м2 26x33x13см арт.93125FE</t>
+  </si>
+  <si>
+    <t>1016594</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/55b/dfhld52qf2stspvdx7pgylyo3wtjmfzx.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный для сувенирной продукции 157 г м2 40,6x33x16см арт.95793FE</t>
+  </si>
+  <si>
+    <t>Пакет подарочный для сувенирной продукции 157 г/м2 40,6x33x16см арт.95793FE</t>
+  </si>
+  <si>
+    <t>1016595</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/730/ghbxlov9v2jnl7rf4t7t75axuxemueu2.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный для сувенирной продукции, 26x32,4x12,7см арт.95737FE</t>
+  </si>
+  <si>
+    <t>1016596</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d1f/zoji73fikhi9574zuvfuydgde1p8p3u4.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный ламин. 324x445x102 XL25 521 522 523 524 525 mix_НГ 10шт уп</t>
+  </si>
+  <si>
+    <t>Пакет подарочный ламин.&amp;#40;324x445x102&amp;#41;XL25 521/522/523/524/525 mix_НГ 10шт/уп</t>
+  </si>
+  <si>
+    <t>1016599</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/bbe/3ljii7o9l8thcv61hj0d50p7tbeihmfg.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный ламин. 324x445x102 XL25 526 527 528 529 530 mix_НГ 10шт уп</t>
+  </si>
+  <si>
+    <t>Пакет подарочный ламин.&amp;#40;324x445x102&amp;#41;XL25 526/527/528/529/530 mix_НГ 10шт/уп</t>
+  </si>
+  <si>
+    <t>1016600</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d84/zbfdhfmy5vnry5rn60bh3zw11yr80jbp.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный пластиковый Дед мороз и снегурочка 45х38 НГ  50шт уп  арт.н00223916</t>
+  </si>
+  <si>
+    <t>Пакет подарочный пластиковый Д/мороз и сн. 45х38 НГ &amp;#40;50шт/уп&amp;#41; арт.н00223916</t>
+  </si>
+  <si>
+    <t>1016601</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/tikoplastik/"&gt;Тикопластик&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/099/7z3o4ymt0e8tqz1mcig762xbzuxs8c1q.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный пластиковый Золотые шары 45х38 НГ 50шт в уп  арт.н00187066</t>
+  </si>
+  <si>
+    <t>Пакет подарочный пластиковый Золотые шары 45х38 НГ&amp;#40;50шт в уп&amp;#41; арт.н00187066</t>
+  </si>
+  <si>
+    <t>1016603</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/dc4/33uv5f3z6bc663haorsrgzmtl564g54s.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный под бутылку Vindemia, синий арт.75556.40</t>
+  </si>
+  <si>
+    <t>1016608</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3d6/4elm2je03ky0f3jkslwulgxcejfoylnj.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с глян лам 26,4х32,7х13,6см L Нежное поздрав,157г,ПКП 1139</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с глян лам 26,4х32,7х13,6см&amp;#40;L&amp;#41;Нежное поздрав,157г,ПКП 1139</t>
+  </si>
+  <si>
+    <t>1016609</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/miland/"&gt;Miland&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b3f/9kti3aqk2qddbusm0yf3uqnavgkxjp6b.png</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с глянц ламин 22x31x10 см  ML  Кексики,128г ППК-4439</t>
+  </si>
+  <si>
+    <t>Пакет подарочный с глянц ламин 22x31x10 см &amp;#40;ML&amp;#41; Кексики,128г ППК-4439</t>
+  </si>
+  <si>
+    <t>1016611</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4c9/1m451fjn0ming7a1b2l5r0w0viexys6t.png</t>
+  </si>
+  <si>
+    <t>Сумка подарочная НГ АВ 26х32х12см, 0193.588к</t>
+  </si>
+  <si>
+    <t>1016621</t>
+  </si>
+  <si>
+    <t>&lt;a href="/brands/art-i-dizajn/"&gt;Арт и Дизайн&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2bb/lffqet20v4pe6qnyt51y0o1km4bx284n.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32см  L   quot;Funny Mix quot;, ассорти, крафт, ЗОЛОТАЯ СКАЗКА, 700820</t>
+  </si>
+  <si>
+    <t>Подарочный пакет Funny Mix - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет – это не просто упаковка, это ваш вклад в создание незабываемых воспоминаний! Подарочный пакет из крафтовой бумаги – идеальное решение для вашего праздника! Благодаря плотности 150 г/м2, пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны, доступные в ассортименте из четырех вариантов, придадут вашему подарку особый шарм и настроение.Оптимальный размер - 26х13х32 см, идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1017506</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/53b/khxg08bf7z6y0oh5t4urrwdvvivmjwc4.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32см  L   quot;Funny Notes quot;, ассорти, крафт, ЗОЛОТАЯ СКАЗКА, 700824</t>
+  </si>
+  <si>
+    <t>Подарочный пакет Funny Notes - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет – это не просто упаковка, это ваш вклад в создание незабываемых воспоминаний! Подарочный пакет из крафтовой бумаги – идеальное решение для вашего праздника! Благодаря плотности 150 г/м2, пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны, доступные в ассортименте из четырех вариантов, придадут вашему подарку особый шарм и настроение.Оптимальный размер - 26х13х32 см, идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1017507</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/143/qnt4eb3k27blh40fmucgztpwogxz2c7c.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32см  L   quot;Love Kraft quot;, крафт, ЗОЛОТАЯ СКАЗКА, 700843</t>
+  </si>
+  <si>
+    <t>Подарочный пакет Love Kraft - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет – это не просто упаковка, это ваш вклад в создание незабываемых воспоминаний! Подарочный пакет из крафтовой бумаги – идеальное решение для вашего праздника! Благодаря плотности 150 г/м2, пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Оптимальный размер - 26х13х32 см, идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.Индивидуальная упаковка: полипропиленовый пакет с подложкой из трехслойного картона надежно защитит пакет при транспортировке.</t>
+  </si>
+  <si>
+    <t>1017508</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/588/cy4ehys8az350btzicfyqwndc2u20cz9.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32см  L   quot;Love Story quot;, ассорти, крафт, ЗОЛОТАЯ СКАЗК, 700821</t>
+  </si>
+  <si>
+    <t>Подарочный пакет Love Story - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет – это не просто упаковка, это ваш вклад в создание незабываемых воспоминаний! Подарочный пакет из крафтовой бумаги – идеальное решение для вашего праздника! Благодаря плотности 150 г/м2, пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны, доступные в ассортименте из четырех вариантов, придадут вашему подарку особый шарм и настроение.Оптимальный размер - 26х13х32 см, идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1017509</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b4d/cru01ztiyi07grw4n0zqwei5pcxzwg4s.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32см  L   quot;Man Funny Notes quot;, ассорти, крафт, ЗОЛОТАЯ СКАЗКА, 700823</t>
+  </si>
+  <si>
+    <t>Подарочный пакет Man Funny Notes - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет – это не просто упаковка, это ваш вклад в создание незабываемых воспоминаний! Подарочный пакет из крафтовой бумаги – идеальное решение для вашего праздника! Благодаря плотности 150 г/м2, пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны, доступные в ассортименте из четырех вариантов, придадут вашему подарку особый шарм и настроение.Оптимальный размер - 26х13х32 см, идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1017510</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/536/iftttmdftp5zv3m7eznty7x2bn8aqomy.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32см  L   quot;Woman Funny Notes quot;, ассорти, крафт, ЗОЛОТАЯ СКАЗКА, 700822</t>
+  </si>
+  <si>
+    <t>Подарочный пакет Woman Funny Notes- отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет – это не просто упаковка, это ваш вклад в создание незабываемых воспоминаний! Подарочный пакет из крафтовой бумаги – идеальное решение для вашего праздника! Благодаря плотности 150 г/м2, пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны, доступные в ассортименте из четырех вариантов, придадут вашему подарку особый шарм и настроение.Оптимальный размер - 26х13х32 см, идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1017511</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/887/9dtk459qszl2s1hwwdl0vkbfm205ssdx.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32см  L   quot;Винтажный quot;, крафт, ЗОЛОТАЯ СКАЗКА, 700854</t>
+  </si>
+  <si>
+    <t>Подарочный пакет - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет – это не просто упаковка, это ваш вклад в создание незабываемых воспоминаний! Подарочный пакет из крафтовой бумаги – идеальное решение для вашего праздника! Благодаря плотности 150 г/м2, пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Оптимальный размер - 26х13х32 см, идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.Индивидуальная упаковка: полипропиленовый пакет с подложкой из трехслойного картона надежно защитит пакет при транспортировке.</t>
+  </si>
+  <si>
+    <t>1017512</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/481/fz25tw1rre6wqmofleiva0vdhah0xa8b.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32см  L   quot;Выглядишь на все 100 quot;, крафт, ЗОЛОТАЯ СКАЗКА, 700847</t>
+  </si>
+  <si>
+    <t>Подарочный пакет Выглядишь на все 100 - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет – это не просто упаковка, это ваш вклад в создание незабываемых воспоминаний! Подарочный пакет из крафтовой бумаги – идеальное решение для вашего праздника! Благодаря плотности 150 г/м2, пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Оптимальный размер - 26х13х32 см, идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.Индивидуальная упаковка: полипропиленовый пакет с подложкой из трехслойного картона надежно защитит пакет при транспортировке.</t>
+  </si>
+  <si>
+    <t>1017513</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/029/gzasxw0dte1jraajax553s74nhjtjjpg.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32см  L   quot;Ещ  не старуха quot;, крафт, ЗОЛОТАЯ СКАЗКА, 700850</t>
+  </si>
+  <si>
+    <t>1017514</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a6a/fh1wx2m1oaa73dm6oorq9yjo8arl62ep.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32см  L   quot;Ля, ты quot;, крафт, ЗОЛОТАЯ СКАЗКА, 700848</t>
+  </si>
+  <si>
+    <t>Подарочный пакет Ля, ты! - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет – это не просто упаковка, это ваш вклад в создание незабываемых воспоминаний! Подарочный пакет из крафтовой бумаги – идеальное решение для вашего праздника! Благодаря плотности 150 г/м2, пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Оптимальный размер - 26х13х32 см, идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.Индивидуальная упаковка: полипропиленовый пакет с подложкой из трехслойного картона надежно защитит пакет при транспортировке.</t>
+  </si>
+  <si>
+    <t>1017517</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/fd0/sowicmdohna1z8rfy850qmv08egj8xnd.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32см  L   quot;На год душнее quot;, крафт, ЗОЛОТАЯ СКАЗКА, 700855</t>
+  </si>
+  <si>
+    <t>1017518</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9c3/ni8pirub5051boaz1vv0ls88w4ufda65.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32см  L   quot;Повод налакаться quot;, крафт, ЗОЛОТАЯ СКАЗКА, 700846</t>
+  </si>
+  <si>
+    <t>Подарочный пакет Повод налакаться - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет – это не просто упаковка, это ваш вклад в создание незабываемых воспоминаний! Подарочный пакет из крафтовой бумаги – идеальное решение для вашего праздника! Благодаря плотности 150 г/м2, пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Оптимальный размер - 26х13х32 см, идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.Индивидуальная упаковка: полипропиленовый пакет с подложкой из трехслойного картона надежно защитит пакет при транспортировке.</t>
+  </si>
+  <si>
+    <t>1017519</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a51/fg5a6vwwrjgkn8kblxhhqemyp0galqxa.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32см  L   quot;Подружке quot;, крафт, ЗОЛОТАЯ СКАЗКА, 700853</t>
+  </si>
+  <si>
+    <t>1017520</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/179/t2zs9bkkw1wjunkcupxab18605md2ub5.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32см  L   quot;Пришел ради вискаря quot;, крафт, ЗОЛОТАЯ СКАЗКА, 700842</t>
+  </si>
+  <si>
+    <t>1017522</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/064/xatw2moqaa0sz52nf10qk4ma74cte2dt.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32см  L   quot;Просто люблю quot;, крафт, ЗОЛОТАЯ СКАЗКА, 700844</t>
+  </si>
+  <si>
+    <t>Подарочный пакет Просто люблю - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет – это не просто упаковка, это ваш вклад в создание незабываемых воспоминаний! Подарочный пакет из крафтовой бумаги – идеальное решение для вашего праздника! Благодаря плотности 150 г/м2, пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Оптимальный размер - 26х13х32 см, идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.Индивидуальная упаковка: полипропиленовый пакет с подложкой из трехслойного картона надежно защитит пакет при транспортировке.</t>
+  </si>
+  <si>
+    <t>1017523</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5c9/qj7g33ir2tq1uw548ibxy16unmyq5sfe.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32см  L   quot;С Дн м рождения, детка quot;, крафт, ЗОЛОТАЯ СКАЗКА, 700845</t>
+  </si>
+  <si>
+    <t>Подарочный пакет С Днём рождения, детка! - отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет – это не просто упаковка, это ваш вклад в создание незабываемых воспоминаний! Подарочный пакет из крафтовой бумаги – идеальное решение для вашего праздника! Благодаря плотности 150 г/м2, пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Оптимальный размер - 26х13х32 см, идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.Индивидуальная упаковка: полипропиленовый пакет с подложкой из трехслойного картона надежно защитит пакет при транспортировке.</t>
+  </si>
+  <si>
+    <t>1017524</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/120/8wihdm7j8xxsndy125wyi761bnk0h71q.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32см  L   quot;Сколько? quot;, крафт, ЗОЛОТАЯ СКАЗКА, 700856</t>
+  </si>
+  <si>
+    <t>1017527</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f2b/gfghgd1v7n5ztdruwm6lwr09xgp3wktf.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  11х6х15 см  S ,  quot;Collection Small quot;, ассорти, глиттер, фольга, пушистый хвостик, ЗОЛОТАЯ СКАЗКА, 700803</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Collection Small&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из мелованной бумаги с веревочными ручками из полипропилена. Подарочный пакет из мелованной бумаги – идеальное решение для вашего праздника! Благодаря плотности 210 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;4 варианта ассорти&amp;#41;, дополненные изысканным тиснением фольгой и сверкающим глиттером, придадут вашему подарку особый шарм и праздничное настроение. А милый пушистый хвостик добавит упаковке игривости и сделает её по-настоящему запоминающейся.Оптимальный размер &amp;#40;11х6х15 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018817</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ab9/veaoo4v6fmq5jbzeanhzsumjyzb8xfws.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  18х10х23 см  M ,  quot;3D Flowers quot;, ассорти, с тишью, ЗОЛОТАЯ СКАЗКА, 700809</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;3D Flowers&amp;quot; ЗОЛОТАЯ СКАЗКА -– отличное решение для упаковки любого презента: пакет позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из мелованной бумаги с ленточными ручками из полиэстера. Подарочный пакет из мелованной бумаги – идеальное решение для вашего праздника! Благодаря плотности 210 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;4 варианта ассорти&amp;#41; придадут вашему подарку особый шарм и праздничное настроение. В комплекте – нежная бумага тишью, которая подчеркнёт значимость сюрприза и добавит упаковке изысканности.Оптимальный размер &amp;#40;18х10х23 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные ленточные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018818</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0e8/6cylsh8ejc4845y4vcx5b3316vacplaq.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  18х10х23 см  M ,  quot;Everyday Collection quot;, ассорти, фольга, ЗОЛОТАЯ СКАЗКА, 700807</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Everyday Collection&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из мелованной бумаги с веревочными ручками из полипропилена. Подарочный пакет из мелованной бумаги – идеальное решение для вашего праздника! Благодаря плотности 210 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;4 варианта ассорти&amp;#41;, дополненные изысканным тиснением фольгой, придадут вашему подарку особый шарм и праздничное настроение.Оптимальный размер &amp;#40;18х10х23 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018820</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/810/99n5g6698wdm974sonowey5n03ho5hba.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  18х10х23 см  M ,  quot;Flowers quot;, ассорти, глиттер, c тишью, ЗОЛОТАЯ СКАЗКА, 700808</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Flowers&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из крафтовой бумаги с ленточными ручками из полиэстера. Подарочный пакет из крафтовой бумаги – идеальное решение для вашего праздника! Благодаря плотности 210 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;4 варианта ассорти&amp;#41;, дополненные сверкающим глиттером, придадут вашему подарку особый шарм и праздничное настроение. В комплекте – нежная бумага тишью, которая подчеркнёт значимость сюрприза и добавит упаковке изысканности.Оптимальный размер &amp;#40;18х10х23 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные ленточные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018821</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/329/s0h92g8hfkvxjliy2qcxnaeseybi8aem.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  18х10х23 см  M ,  quot;Happy Birthday quot;, ассорти, глиттер, фольга, ЗОЛОТАЯ СКАЗКА, 700806</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Happy Birthday&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из мелованной бумаги с веревочными ручками из полипропилена. Подарочный пакет из мелованной бумаги – идеальное решение для вашего праздника! Благодаря плотности 210 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;4 варианта ассорти&amp;#41;, дополненные изысканным тиснением фольгой и сверкающим глиттером, придадут вашему подарку особый шарм и праздничное настроение.Оптимальный размер &amp;#40;18х10х23 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018823</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6a3/p2wldmjb9g8k209kmswm1weofy51df1q.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  18х10х23 см  M ,  quot;Kraft For Woman quot;, ассорти, глиттер, фольга, ЗОЛОТАЯ СКАЗКА, 700805</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Kraft For Woman&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из крафтовой бумаги с ленточными ручками из полиэстера. Подарочный пакет из крафтовой бумаги – идеальное решение для вашего праздника! Благодаря плотности 150 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;4 варианта ассорти&amp;#41;, дополненные изысканным тиснением фольгой и сверкающим глиттером, придадут вашему подарку особый шарм и праздничное настроение.Оптимальный размер &amp;#40;18х10х23 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные ленточные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018824</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/393/qq1m4cvqgif338xbw0x1975bztmvo4c0.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  18х10х23 см  M ,  quot;Man Collection quot;, ассорти, крафт, ЗОЛОТАЯ СКАЗКА, 700804</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Man Collection&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из крафтовой бумаги с веревочными ручками из полипропилена. Подарочный пакет из крафтовой бумаги – идеальное решение для вашего праздника! Благодаря плотности 150 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;4 варианта ассорти&amp;#41; придадут вашему подарку особый шарм и настроение.Оптимальный размер &amp;#40;18х10х23 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018826</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/440/u8tmt59pmezijndb3662i934s3rssvxt.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  20х8х20 см,  quot;Pastel Mix quot;, ассорти, крафт, ЗОЛОТАЯ СКАЗКА, 700831</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Pastel Mix&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из крафтовой бумаги с ленточными ручками из полиэстера. Подарочный пакет из крафтовой бумаги – идеальное решение для вашего праздника! Благодаря плотности 200 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;3 варианта ассорти&amp;#41; придадут вашему подарку особый шарм и праздничное настроение.Оптимальный размер &amp;#40;20х8х20 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные ленточные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018828</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6c5/u0oaj0cvn1317ucxqt3nzlt06ace9r0c.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26x13x32 см  L ,  quot;LED Bag quot;, черный, ЗОЛОТАЯ СКАЗКА, 700836</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;LED Bag&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из мелованной бумаги с ленточными ручками из полиэстера. Подарочный пакет из мелованной бумаги – идеальное решение для вашего праздника! Благодаря плотности 157 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркий и оригинальный дизайн с LED-подсветкой придаст вашему подарку особый шарм и праздничное настроение. Батарейка уже в комплекте — остаётся только включить и наслаждаться эффектом!Оптимальный размер &amp;#40;26x13x32 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные ленточные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.Индивидуальная упаковка: полипропиленовый пакет с подложкой из трехслойного картона надежно защитит пакет при транспортировке.</t>
+  </si>
+  <si>
+    <t>1018829</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/71d/r1k217nsdxlggrkiaa52o41x0oaf4ut1.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32 см  L ,  quot;For Everyday quot;, ассорти, глиттер, фольга, ЗОЛОТАЯ СКАЗКА, 700818</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;For Everyday&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из мелованной бумаги с веревочными ручками из полипропилена. Подарочный пакет из мелованной бумаги – идеальное решение для вашего праздника! Благодаря плотности 210 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;4 варианта ассорти&amp;#41;, дополненные изысканным тиснением фольгой и сверкающим глиттером, придадут вашему подарку особый шарм и праздничное настроение.Оптимальный размер &amp;#40;26х13х32 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018832</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/431/kqb7bj3wjri8dr0mufwscbv3nkctjakx.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32 см  L ,  quot;For Girl quot;, ассорти, крафт, ЗОЛОТАЯ СКАЗКА, 700815</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;For Girl&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из мелованной бумаги с веревочными ручками из полипропилена. Подарочный пакет из крафтовой бумаги – идеальное решение для вашего праздника! Благодаря плотности 150 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;4 варианта ассорти&amp;#41; придадут вашему подарку особый шарм и праздничное настроение.Оптимальный размер &amp;#40;26х13х32 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018833</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/abc/hehebe1uobaspcvsqteqknwcvypm35c8.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32 см  L ,  quot;For Man quot; ассорти, крафт, ЗОЛОТАЯ СКАЗКА, 700812</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;For Man&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из крафтовой бумаги с веревочными ручками из полипропилена. Подарочный пакет из крафтовой бумаги – идеальное решение для вашего праздника! Благодаря плотности 150 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;4 варианта ассорти&amp;#41; придадут вашему подарку особый шарм и настроение.Оптимальный размер &amp;#40;26х13х32 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018834</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f8a/0c5nqt3bqz98m91s7duuoz5px9caxce1.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32 см  L ,  quot;I Love 90th quot;, ассорти, ламинированный, ЗОЛОТАЯ СКАЗКА, 700819</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;I Love 90th&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из мелованной бумаги с веревочными ручками из полипропилена. Подарочный пакет из мелованной бумаги – идеальное решение для вашего праздника! Благодаря плотности 210 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;4 варианта ассорти&amp;#41; придадут вашему подарку особый шарм и праздничное настроение.Оптимальный размер &amp;#40;26х13х32 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018835</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/32e/daapeq8k2uzvu78mviah4al7v9l3lks1.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32 см  L ,  quot;Lovely Animals quot;, ассорти, глиттер, ЗОЛОТАЯ СКАЗКА, 700816</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Lovely Animals&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из мелованной бумаги с веревочными ручками из полипропилена. Подарочный пакет из крафтовой бумаги – идеальное решение для вашего праздника! Благодаря плотности 210 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;4 варианта ассорти&amp;#41;, дополненные сверкающим глиттером, придадут вашему подарку особый шарм и праздничное настроение.Оптимальный размер &amp;#40;26х13х32 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018836</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/38c/ooobyxdfw6h41zzy2mn1tbwk90ccs0c7.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32 см  L ,  quot;Man Style quot;, ассорти, фольга, выборочный лак, ЗОЛОТАЯ СКАЗКА, 700813</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Man Style&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из мелованной бумаги с веревочными ручками из полипропилена. Подарочный пакет из мелованной бумаги – идеальное решение для вашего праздника! Благодаря плотности 210 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;4 варианта ассорти&amp;#41;, дополненные изысканным тиснением фольгой, придадут вашему подарку особый шарм и праздничное настроение.Оптимальный размер &amp;#40;26х13х32 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018837</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/358/ixdw6qnhwvxzmk01k0oj235x1cwt8lr7.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32 см  L ,  quot;Party Collection quot;, ассорти, глиттер, фольга, ЗОЛОТАЯ СКАЗКА, 700817</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Party Collection&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из мелованной бумаги с веревочными ручками из полипропилена. Подарочный пакет из мелованной бумаги – идеальное решение для вашего праздника! Благодаря плотности 210 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;4 варианта ассорти&amp;#41;, дополненные изысканным тиснением фольгой и сверкающим глиттером, придадут вашему подарку особый шарм и праздничное настроение.Оптимальный размер &amp;#40;26х13х32 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018838</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cdd/7kk3qwwgdm89aqu2oycg4dn8d2yjge6g.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  26х13х32 см  L ,  quot;Woman Collection quot;, ассорти, фольга, ЗОЛОТАЯ СКАЗКА, 700814</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Woman Collection&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из мелованной бумаги с веревочными ручками из полипропилена. Подарочный пакет из мелованной бумаги – идеальное решение для вашего праздника! Благодаря плотности 210 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;4 варианта ассорти&amp;#41;, дополненные изысканным тиснением фольгой, придадут вашему подарку особый шарм и праздничное настроение.Оптимальный размер &amp;#40;26х13х32 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018839</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e12/2nr0o1vcngcy7xh76slrfhs6n83wekc6.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  30х10х30 см,  quot;Anime quot;, ассорти, ламинированный, ЗОЛОТАЯ СКАЗКА, 700833</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Anime&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из мелованной бумаги с ленточными ручками из полиэстера. Подарочный пакет из мелованной бумаги – идеальное решение для вашего праздника! Благодаря плотности 210 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;4 варианта ассорти&amp;#41; придадут вашему подарку особый шарм и праздничное настроение.Оптимальный размер &amp;#40;30х10х30 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные ленточные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018843</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f20/5tix66wl263u54dqli4gw1o96rxpq4q6.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  30х10х30 см,  quot;Business Kraft quot;, ассорти, крафт, ЗОЛОТАЯ СКАЗКА, 700834</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Business Kraft&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из крафтовой бумаги с ленточными ручками из полиэстера. Подарочный пакет из крафтовой бумаги – идеальное решение для вашего праздника! Благодаря плотности 200 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Стильные пакеты ярких цветов &amp;#40;синий, красный и черный&amp;#41; придадут вашему подарку особый шарм и праздничное настроение.Оптимальный размер &amp;#40;30х10х30 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные ленточные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018844</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/145/zzsb2i35fj4x4rlf5ra0i075o8677kkf.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  30х10х30 см,  quot;Lady quot;, ассорти, ламинированный, ЗОЛОТАЯ СКАЗКА, 700832</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Lady&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из мелованной бумаги с веревочными ручками из полипропилена. Подарочный пакет из мелованной бумаги – идеальное решение для вашего праздника! Благодаря плотности 210 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;4 варианта ассорти&amp;#41; придадут вашему подарку особый шарм и праздничное настроение.Оптимальный размер &amp;#40;30х10х30 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018845</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e8b/6rtsjl4o810re32man2f6l9bzveuca8m.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  33х13х45 см  XL ,  quot;Birthday Collection quot;, ассорти, фольга, ЗОЛОТАЯ СКАЗКА, 700826</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Birthday Collection&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из мелованной бумаги с веревочными ручками из полипропилена. Подарочный пакет из мелованной бумаги – идеальное решение для вашего праздника! Благодаря плотности 210 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;4 варианта ассорти&amp;#41;, дополненные изысканным тиснением фольгой и сверкающим глиттером, придадут вашему подарку особый шарм и праздничное настроение.Оптимальный размер &amp;#40;33х13х45 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018847</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0a6/s33yrv807dgisiamp3gfo163o6a7eyr2.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  33х13х45 см  XL ,  quot;Flower Mix quot;, ассорти, глиттер, фольга, ЗОЛОТАЯ СКАЗКА, 700825</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Flower Mix&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из мелованной бумаги с ленточными ручками из полиэстера. Подарочный пакет из мелованной бумаги – идеальное решение для вашего праздника! Благодаря плотности 210 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;4 варианта ассорти&amp;#41;, дополненные изысканным тиснением фольгой и сверкающим глиттером, придадут вашему подарку особый шарм и праздничное настроение.Оптимальный размер &amp;#40;33х13х45 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018848</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/117/z8583306cwb5xfq9sexfvbe6l8mhz03f.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  41х19х49 см  XXL ,  quot;Super Jumbo quot;, ассорти, глиттер, фольга, ЗОЛОТАЯ СКАЗКА, 700829</t>
+  </si>
+  <si>
+    <t>Подарочный пакет ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит со вкусом оформить выбранный подарок. Изготовлен из мелованной бумаги с веревочными ручками из полипропилена или ленточными ручками из полиэстера. Подарочный пакет из мелованной бумаги – идеальное решение для вашего праздника! Благодаря плотности 210 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;4 варианта ассорти&amp;#41;, дополненные изысканным тиснением фольгой и сверкающим глиттером, придадут вашему подарку особый шарм и праздничное настроение.Оптимальный размер &amp;#40;41х19х49 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные веревочные и ленточные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018850</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/03c/8ah898bui80wbal11ynuwimn99hosz0g.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  45х13х33 см  XL ,  quot;For Real Man quot;, ассорти, крафт, ЗОЛОТАЯ СКАЗКА, 700827</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;For Real Man&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из крафтовой бумаги с веревочными ручками из полипропилена. Подарочный пакет из крафтовой бумаги – идеальное решение для вашего праздника! Благодаря плотности 150 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;4 варианта ассорти&amp;#41; придадут вашему подарку особый шарм и настроение.Оптимальный размер &amp;#40;45х13х33 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018851</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/973/1dap4jbemcrn18shy755o032oxtqy342.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  45х13х33 см  XL ,  quot;Super Wide quot;, ассорти, глиттер, фольга, ЗОЛОТАЯ СКАЗКА, 700828</t>
+  </si>
+  <si>
+    <t>Подарочный пакет ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит со вкусом оформить выбранный подарок. Изготовлен из мелованной бумаги с веревочными ручками из полипропилена и ленточными ручками из полиэстера. Подарочный пакет из мелованной бумаги – идеальное решение для вашего праздника! Благодаря плотности 210 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;4 варианта ассорти&amp;#41;, дополненные изысканным тиснением фольгой и сверкающим глиттером, придадут вашему подарку особый шарм и праздничное настроение.Оптимальный размер &amp;#40;45х13х33 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные веревочные и ленточные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018852</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0ef/zr1vk6v0tdv4860njzqw3f5ocdczh4b6.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный КОМПЛЕКТ 3 штуки, 20х8х20 см,  quot;Business Kraft quot;, красный, крафт, ЗОЛОТАЯ СКАЗКА, 700865</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Business Kraft&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из крафтовой бумаги с ленточными ручками из полиэстера. Комплект из 3 подарочных пакетов из крафтовой бумаги – идеальное решение для вашего праздника! Благодаря плотности 200 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркий цвет пакета &amp;#40;красный&amp;#41; придаст вашему подарку особый шарм и праздничное настроение.Оптимальный размер &amp;#40;20х8х20 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные ленточные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018853</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4d3/ydib1sg8a512hfktxuuf4b13e5akm9ku.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный НАБОР 4 штуки, 30х10х30 см,  quot;Anime quot;, ламинированный, ЗОЛОТАЯ СКАЗКА, 700868</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Anime&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из мелованной бумаги с ленточными ручками из полиэстера. Подарочный пакет из мелованной бумаги – идеальное решение для вашего праздника! Благодаря плотности 210 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;набор из 4 вариантов&amp;#41; придадут вашему подарку особый шарм и праздничное настроение.Оптимальный размер &amp;#40;30х10х30 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные ленточные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018860</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/812/rp8f165butd0b2c2x0ikka10d4numdt6.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный под бутылку  1 штука , 13х9x36 см  B ,  quot;Leather Bottle Bag quot;, ассорти, ЗОЛОТАЯ СКАЗКА, 700802</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Leather Bottle Bag&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента: пакет позволит с легкостью и со вкусом оформить выбранный подарок. Изготовлен из мелованной бумаги с веревочными ручками из полипропилена. Подарочный пакет из мелованной бумаги – идеальное решение для вашего праздника! Благодаря плотности 210 г/м2 пакет надежно удерживает свою форму и защищает содержимое, сохраняя ваш подарок в идеальном состоянии.Яркие и оригинальные дизайны &amp;#40;2 варианта ассорти&amp;#41;, дополненные сверкающим глиттером, придадут вашему подарку особый шарм и праздничное настроение.Оптимальный размер &amp;#40;13х9x36 см&amp;#41; идеально подходит для различных подарков – от маленького сюрприза до крупного презента. Удобные плетеные ручки обеспечивают комфортное ношение, добавляя элегантности и стиля вашему подарку.</t>
+  </si>
+  <si>
+    <t>1018861</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d1a/pku3wadj6izuxtxj9zv6z3t0uxnj4qet.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПОД БУТЫЛКУ ПРЕМИАЛЬНЫЙ  quot;КАРРАРА.ЧЕРНАЯ quot;, 12.3 x 36 x 9 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПОД БУТЫЛКУ ПРЕМИАЛЬНЫЙ &amp;quot;КАРРАРА.ЧЕРНАЯ&amp;quot;, 12.3 x 36 x 9 см</t>
+  </si>
+  <si>
+    <t>1019371</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ebb/p6nusbapgmmjjyuh2shvi3dyikwj36pv.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПОД БУТЫЛКУ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.ГРАНАТ quot;, 12.3 x 36 x 9 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПОД БУТЫЛКУ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.ГРАНАТ&amp;quot;, 12.3 x 36 x 9 см</t>
+  </si>
+  <si>
+    <t>1019372</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f1e/d79b50rszz6zr34wb0qilmc1dokcov5z.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПОД БУТЫЛКУ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.ЛЕСНЫЕ ЯГОДЫ quot;, 12.3 x 36 x 9 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПОД БУТЫЛКУ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.ЛЕСНЫЕ ЯГОДЫ&amp;quot;, 12.3 x 36 x 9 см</t>
+  </si>
+  <si>
+    <t>1019373</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/0cf/nhwxslxike0gvupyxdunzx4es627narx.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПОД БУТЫЛКУ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.ЛУГОВЫЕ ТРАВЫ quot;, 12.3 x 36 x 9 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПОД БУТЫЛКУ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.ЛУГОВЫЕ ТРАВЫ&amp;quot;, 12.3 x 36 x 9 см</t>
+  </si>
+  <si>
+    <t>1019374</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/70e/opmfve7vz82aq0dpsp25u16lrwah80y7.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПОД БУТЫЛКУ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.ПИОНЫ quot;, 12.3 x 36 x 9 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПОД БУТЫЛКУ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.ПИОНЫ&amp;quot;, 12.3 x 36 x 9 см</t>
+  </si>
+  <si>
+    <t>1019375</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b7f/h1f1of611ns0m4grmww3dw97mbow8wf2.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ВЕСНА quot;, L, 26 x 32.4 x 13 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ВЕСНА&amp;quot;, L, 26 x 32.4 x 13 см</t>
+  </si>
+  <si>
+    <t>1019376</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/920/yx7t2gyp4wfftl9e091658c9jmvvx8e6.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ВЕСНА quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ВЕСНА&amp;quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>1019377</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f94/3ug2xtip4r030c46l8iaaivesfcqp2j3.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;КАРРАРА.БЕЛАЯ quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;КАРРАРА.БЕЛАЯ&amp;quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>1019378</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1fa/atgt1m5q8t30ygayp75cqukykmm353vs.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;КАРРАРА.ЧЕРНАЯ quot;, L, 26 x 32.4 x 13 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;КАРРАРА.ЧЕРНАЯ&amp;quot;, L, 26 x 32.4 x 13 см</t>
+  </si>
+  <si>
+    <t>1019379</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/723/7et7my9bdi4tmyu4vknvz0dx2s4lhy25.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;КАРРАРА.ЧЕРНАЯ quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;КАРРАРА.ЧЕРНАЯ&amp;quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>1019380</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/35f/qs2icua8af8lzhxnyg2whgl68l7kbeg9.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.ГРАНАТ quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.ГРАНАТ&amp;quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>1019381</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a35/2uo623b0ipr1i5wj9nqck20zprlw3g25.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.ИРИСЫ quot;, L, 26 x 32.4 x 13 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.ИРИСЫ&amp;quot;, L, 26 x 32.4 x 13 см</t>
+  </si>
+  <si>
+    <t>1019382</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5ee/9ksa7zwqdupdvvmy3whiijyku0ylbxty.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.ИРИСЫ quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.ИРИСЫ&amp;quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>1019383</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d0f/dddis9wc3kckvi1k3nnl550vlr8qwxkx.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.ЛУГОВЫЕ ТРАВЫ quot;, L, 26 x 32.4 x 13 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.ЛУГОВЫЕ ТРАВЫ&amp;quot;, L, 26 x 32.4 x 13 см</t>
+  </si>
+  <si>
+    <t>1019384</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9b7/7zce3myzqff655gkmkq6gnfmtsl132bq.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.ОЛИВА quot;, L, 26 x 32.4 x 13 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.ОЛИВА&amp;quot;, L, 26 x 32.4 x 13 см</t>
+  </si>
+  <si>
+    <t>1019385</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3a6/q66qdefxscdsql22dhx3xlcj54manekf.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.ОЛИВА quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.ОЛИВА&amp;quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>1019386</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5ce/utqfy7jcchz2u58qxilxa5zgurtpjf4f.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.РАЙСКИЕ АПЕЛЬСИНЫ quot;, L, 26 x 32.4 x 13 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.РАЙСКИЕ АПЕЛЬСИНЫ&amp;quot;, L, 26 x 32.4 x 13 см</t>
+  </si>
+  <si>
+    <t>1019387</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/557/hgrfnssk2bwy7j2tuepipzjkfbx1ljtd.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.РАЙСКИЕ АПЕЛЬСИНЫ quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.РАЙСКИЕ АПЕЛЬСИНЫ&amp;quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>1019388</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1f2/kn8kddn5fg2oc8k3rdzafh239pr1238t.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.РАЙСКИЕ ЛИМОНЫ quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.РАЙСКИЕ ЛИМОНЫ&amp;quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>1019389</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a08/0t9v01l6z53v116ntckzgr70o3lbfw36.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.РОЗОВОЕ ЦВЕТЕНИЕ quot;, L, 26 x 32.4 x 13 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.РОЗОВОЕ ЦВЕТЕНИЕ&amp;quot;, L, 26 x 32.4 x 13 см</t>
+  </si>
+  <si>
+    <t>1019390</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/32a/cc5jzcaw4tdjalrvsegvmwrm0own4iit.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.РОЗОВОЕ ЦВЕТЕНИЕ quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.РОЗОВОЕ ЦВЕТЕНИЕ&amp;quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>1019391</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d91/9mslji0c614hchbm3pxoe8fzqgeeok42.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;КАРРАРА.БЕЛАЯ quot;, ГОРИЗОНТАЛЬНЫЙ, 36 x 26 x 12 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;КАРРАРА.БЕЛАЯ&amp;quot;, ГОРИЗОНТАЛЬНЫЙ, 36 x 26 x 12 см</t>
+  </si>
+  <si>
+    <t>1021319</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/dfe/aazxv7izt52rtubajf9uotu43owc1tms.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;МОРАНДИ. СТАЛЬНОЙ СИНИЙ quot;, L, 26 x 32.4 x 13 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;МОРАНДИ. СТАЛЬНОЙ СИНИЙ&amp;quot;, L, 26 x 32.4 x 13 см</t>
+  </si>
+  <si>
+    <t>1021320</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/f1f/vikyiyqbr4liwqxcjm6bv5ixe11rkdn6.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;МОРАНДИ.ЛИЛОВЫЙ СОРБЕТ quot;, L, 26 x 32.4 x 13 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;МОРАНДИ.ЛИЛОВЫЙ СОРБЕТ&amp;quot;, L, 26 x 32.4 x 13 см</t>
+  </si>
+  <si>
+    <t>1021321</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a4a/bcqssf36w2sa1o7qhsr0nmdj4k1labd9.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;НОВЫЙ ГОД  БЕЛЫЙ quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;НОВЫЙ ГОД &amp;#40;БЕЛЫЙ&amp;#41;&amp;quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>1021322</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c27/j1nn2rgqsbedjlvsysjgugwy00jib75f.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.ВАСИЛЬКИ quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.ВАСИЛЬКИ&amp;quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>1021323</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3b5/jaks1a9pl8lwqb053uvky74nlqs0jrgd.jpeg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.ВАСИЛЬКИ quot;, XL,  25 x 30 x 25 см </t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.ВАСИЛЬКИ&amp;quot;, XL, &amp;#40;25 x 30 x 25 см&amp;#41;</t>
+  </si>
+  <si>
+    <t>1021324</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7d5/ry2c8n73e9i7u7oe433ou0w3ha3mgh5w.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.ВАСИЛЬКИ quot;, ГОРИЗОНТАЛЬНЫЙ, 36 x 26 x 12 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.ВАСИЛЬКИ&amp;quot;, ГОРИЗОНТАЛЬНЫЙ, 36 x 26 x 12 см</t>
+  </si>
+  <si>
+    <t>1021325</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e9d/pd8k65yhu2wjcnwzqhfoy291eh6cbblq.jpeg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.ГРАНАТ quot;, XL,  25 x 30 x 25 см </t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.ГРАНАТ&amp;quot;, XL, &amp;#40;25 x 30 x 25 см&amp;#41;</t>
+  </si>
+  <si>
+    <t>1021326</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3ec/0tb3h6a5n1lnf1n82i0gedbglh9wbkmx.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.ГРАНАТ quot;, ГОРИЗОНТАЛЬНЫЙ, 36 x 26 x 12 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.ГРАНАТ&amp;quot;, ГОРИЗОНТАЛЬНЫЙ, 36 x 26 x 12 см</t>
+  </si>
+  <si>
+    <t>1021327</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c55/6fv3igzwg0w9onkq23ibdinalwd2o64g.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.КЛЕВЕР quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.КЛЕВЕР&amp;quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>1021328</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a14/ps7556sdcir7bxlu3khpuuv0pglg9dyx.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.ЛЕСНЫЕ ЯГОДЫ quot;, ГОРИЗОНТАЛЬНЫЙ, 36 x 26 x 12 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.ЛЕСНЫЕ ЯГОДЫ&amp;quot;, ГОРИЗОНТАЛЬНЫЙ, 36 x 26 x 12 см</t>
+  </si>
+  <si>
+    <t>1021329</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e26/ugmfvbaiadak6yk053g7gu238jx7ybsd.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.ЛУГОВЫЕ ТРАВЫ quot;, ГОРИЗОНТАЛЬНЫЙ, 36 x 26 x 12 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.ЛУГОВЫЕ ТРАВЫ&amp;quot;, ГОРИЗОНТАЛЬНЫЙ, 36 x 26 x 12 см</t>
+  </si>
+  <si>
+    <t>1021330</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d37/cc3ymaycg4in535ylqgwx6atrw8jf0f2.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.ПИОНЫ quot;, ГОРИЗОНТАЛЬНЫЙ, 36 x 26 x 12 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.ПИОНЫ&amp;quot;, ГОРИЗОНТАЛЬНЫЙ, 36 x 26 x 12 см</t>
+  </si>
+  <si>
+    <t>1021331</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ec2/30gnipti8i0tpfbh1p583w9aj110wdjw.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.ПОДСОЛНУХИ quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.ПОДСОЛНУХИ&amp;quot;, M, 18 x 23 x 10 см</t>
+  </si>
+  <si>
+    <t>1021332</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ea5/rkmp52gsl5fysyltlpzovvkdhit19gae.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.РАЙСКИЕ ЛИМОНЫ quot;, L, 26 x 32.4 x 13 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.РАЙСКИЕ ЛИМОНЫ&amp;quot;, L, 26 x 32.4 x 13 см</t>
+  </si>
+  <si>
+    <t>1021333</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5cb/zcahbwcf1yjgy4l8kxondzx1zsg2pjgo.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.РОЗОВОЕ ЦВЕТЕНИЕ quot;, XL,  25 x 30 x 25 см м</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.РОЗОВОЕ ЦВЕТЕНИЕ&amp;quot;, XL, &amp;#40;25 x 30 x 25 см&amp;#41;м</t>
+  </si>
+  <si>
+    <t>1021334</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/11d/hae7ok8803j77e1ria2tj46s532cgybw.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.РОЗОВОЕ ЦВЕТЕНИЕ quot;, ГОРИЗОНТАЛЬНЫЙ, 36 x 26 x 12 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.РОЗОВОЕ ЦВЕТЕНИЕ&amp;quot;, ГОРИЗОНТАЛЬНЫЙ, 36 x 26 x 12 см</t>
+  </si>
+  <si>
+    <t>1021335</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b77/4wp26n7q3ddvfkai6c3vta7k6rshhda7.jpeg</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ  quot;ФЛОРА.ЦВЕТОЧНАЯ СТРАСТЬ quot;, ГОРИЗОНТАЛЬНЫЙ, 36 x 26 x 12 см</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ПОДАРОЧНЫЙ ПРЕМИАЛЬНЫЙ &amp;quot;ФЛОРА.ЦВЕТОЧНАЯ СТРАСТЬ&amp;quot;, ГОРИЗОНТАЛЬНЫЙ, 36 x 26 x 12 см</t>
+  </si>
+  <si>
+    <t>1021336</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8e6/9g2hrqd5u7a41uwbyc5r7eg2rp3irxum.jpeg</t>
+  </si>
+  <si>
+    <t>Пакет бумажный упаковочный подарочный BrunoVisconti   260 х 324 х 130 мм   quot;FLORA.КЛЕВЕР quot; Арт. 2-852 20</t>
+  </si>
+  <si>
+    <t>Подарочный пакет премиальный «ФЛОРА. КЛЕВЕР» ТМ Bruno Viscont — идеальный способ сделать ваш подарок особенным. Нежные розовые соцветия клевера в обрамлении зеленой листвы создают лёгкий, трепетный образ, который сразу поднимает настроение. Плотная бумага и усиленные люверсы гарантируют безупречную форму и надёжность, а прилагаемая открыточка позволяет выразить самые важные слова. Этот подарочный пакет создан для тех, кто ценит безупречность в каждом жесте. Подчеркните значимость момента вместе с Bruno Visconti.</t>
+  </si>
+  <si>
+    <t>1022140</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c88/jil564jcinmuhxtmzvzi18dh4cg8rrhn.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 шт.  новогодний, 18х10х23 см, с изображением ЗВЕРЮШЕК, ламинация, ассорти, ЗОЛОТАЯ СКАЗКА, 592798</t>
+  </si>
+  <si>
+    <t>Новогодний пакет ЗОЛОТАЯ СКАЗКА поможет красиво оформить подарок и добавить ему праздничного настроения. Забавные иллюстрации животных, мягкий помпон-хвостик и яркий дизайн сделают упаковку особенно привлекательной. Подарочный пакет изготовлен из мелованной бумаги и оснащен ручками из полипропилена. Размер – 18x10x23 см. На пакете изображены новогодние иллюстрации животных с декоративным пушистым помпончиком в виде хвостика.Поставляется в ассортименте без возможности выбора дизайна.</t>
+  </si>
+  <si>
+    <t>1023579</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/613/u60ubw2v824sk9jesagw38m302458u5n.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 шт.  новогодний, 26x13x32 см, КРАФТОВЫЙ С УЗОРАМИ  2, фольга, ассорти, ЗОЛОТАЯ СКАЗКА, 592806</t>
+  </si>
+  <si>
+    <t>Новогодний пакет ЗОЛОТАЯ СКАЗКА поможет красиво оформить подарок и добавить ему праздничный вид. Крафт-бумага, удобные ручки и золотистое тиснение делают упаковку стильной и привлекательной. Подарочный пакет изготовлен из крафт-бумаги и оснащен бумажными ручками. Размер – 26x32x13 см. На лицевой стороне пакета нанесены элементы с золотистым тиснением. Поставляется в 4 дизайнах ассорти без возможности выбора.</t>
+  </si>
+  <si>
+    <t>1023580</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/294/4x6y3ng7b18kork5tad47jk7mpp2er1w.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 шт.  новогодний, 27х11х20 см, с изображением ЕЛОВЫХ ВЕТОЧЕК, фольга, ассорти, ЗОЛОТАЯ СКАЗКА, 592437</t>
+  </si>
+  <si>
+    <t>Подарочный пакет новогодний &amp;quot;Shiny Kraft&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Подарочный новогодний пакет изготовлен из крафт-бумаги, снабжен ленточными ручками из полиэстера. Размер – 27х11х20 см. На пакетах изображены иллюстрации в новогодней тематике и поздравительные надписи &amp;#40;4 дизайна ассорти без возможности выбора&amp;#41;, которые точно вызовут улыбку. С лицевой стороны пакета иллюстрация покрыта тиснением золотистой фольгой.</t>
+  </si>
+  <si>
+    <t>1023581</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9f4/7d7n457ga2gt9c2n4lzmjp7wpx876i5u.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 шт.  новогодний, 49х40х19 см, с НОВОГОДНИМИ УЗОРАМИ, глиттер, ассорти, ЗОЛОТАЯ СКАЗКА, 592802</t>
+  </si>
+  <si>
+    <t>Новогодний пакет ЗОЛОТАЯ СКАЗКА поможет эффектно оформить крупные подарки. Вместительный размер, праздничный дизайн и декоративные элементы с глиттером делают упаковку стильной и запоминающейся. Подарочный пакет изготовлен из мелованной бумаги и оснащен ручками из репсовой ленты. Размер – 49x40x19 см. На лицевой стороне пакета некоторые элементы декора покрыты глиттером. Поставляется в 4 дизайнах ассорти без возможности выбора.</t>
+  </si>
+  <si>
+    <t>1023582</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/188/k99naqpbj994mycbuf418dxff4yrhyc8.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный  1 штука  18x10x23 см, ЗОЛОТАЯ СКАЗКА  quot;Яркие подарки quot;, ламинированный, 606591</t>
+  </si>
+  <si>
+    <t>Подарочный пакет &amp;quot;Яркие подарки&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента, которое позволит с легкостью и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку, также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из ламинированной мелованной бумаги с веревочными ручками из полипропилена. Размер – 18x10x23 см. Пакет выполнен в белом цвете с изображением разноцветных подарочных коробочек.</t>
+  </si>
+  <si>
+    <t>1023583</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/819/9g8qcpt9o0soo684z14zslftvrqzjolk.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный НАБОР 4 шт., новогодний, 26х13х32 см,  quot;Акварельная зима quot;, фольга, ЗОЛОТАЯ СКАЗКА, 592446</t>
+  </si>
+  <si>
+    <t>Подарочный новогодний пакет &amp;#40;набор из 4 штук&amp;#41; &amp;quot;Акварельная зима&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет новогодний, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Подарочный пакет новогодний изготовлен из ламинированного мелованного картона, снабжен ленточными ручками из полиэстера. К каждому пакету прикреплен круглый хэнгтэг, на обратной стороне которого можно оставить свои теплые пожелания, сделав подарок еще ближе и трогательнее. А лицевая сторона хэнгтэга покрыта золотистой фольгой, что делает его ярким завершающим акцентом. Пакеты украшены акварельными иллюстрациями с зимними пейзажами и новогодними атрибутами. С лицевой стороны пакета некоторые детали покрыты тиснением золотистой и серебристой фольгой. Размер – 26x13x32 см.</t>
+  </si>
+  <si>
+    <t>1023586</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e6c/ubza3nab2g2htq6621pb34n0wqaedhct.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный НАБОР 4 шт., новогодний, 27х11х20 см,  quot;Новогодний подарок quot;, ламинация, ЗОЛОТАЯ СКАЗКА, 592448</t>
+  </si>
+  <si>
+    <t>Подарочный новогодний пакет &amp;#40;набор из 4 штук&amp;#41; &amp;quot;Новогодний подарок&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет новогодний, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Подарочный пакет новогодний изготовлен из ламинированного мелованного картона, снабжен ленточными ручками из полиэстера. К каждому пакету прикреплен круглый хэнгтэг, на обратной стороне которого можно оставить свои теплые пожелания, сделав подарок еще ближе и трогательнее. А лицевая сторона хэнгтэга покрыта красным и синим глиттером, что делает его ярким завершающим акцентом. Каждый пакет украшен очаровательными надписями и рисунками в новогодней тематике. Размер – 27х11х20 см.</t>
+  </si>
+  <si>
+    <t>1023588</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2a3/tbsx1xabs6sfiu5zu0q8dhxx50z0mxw0.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный НАБОР 4 шт., новогодний, 27х11х20 см, с изображением ЕЛОВЫХ ВЕТОЧЕК, фольга, ЗОЛОТАЯ СКАЗКА, 592436</t>
+  </si>
+  <si>
+    <t>Подарочные пакеты новогодние &amp;#40;набор из 4 штук&amp;#41; &amp;quot;Shiny Kraft&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Набор подарочных новогодних пакетов изготовлен из крафт-бумаги, снабжен ленточными ручками из полиэстера. Размер – 27х11х20 см. На пакетах изображены иллюстрации в новогодней тематике и поздравительные надписи, которые точно вызовут улыбку. С лицевой стороны пакета иллюстрация покрыта тиснением золотистой фольгой.</t>
+  </si>
+  <si>
+    <t>1023589</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/1f6/ze12gvj9dtjva1930i09gsx0n22x29l1.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный НАБОР 4 штуки, новогодний, 28х14х24 см, с изображением КОТИКОВ  1, крафт, ЗОЛОТАЯ СКАЗКА, 592431</t>
+  </si>
+  <si>
+    <t>Подарочные пакеты новогодние &amp;#40;набор из 4 штук&amp;#41; &amp;quot;Котики №1&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Набор подарочных новогодних пакетов изготовлен из крафт-бумаги, снабжен бумажными ручкам. Размер – 28х14х24 см. На пакетах изображены забавные иллюстрации котиков в новогодней тематике и смешные надписи, которые точно вызовут улыбку.</t>
+  </si>
+  <si>
+    <t>1023590</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/eda/venhrdlkinjccyo6a2drrilqwmuxthq0.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный новогодний  1 шт. , 26х32х13 см, с изображением ЗИМНЕГО ПЕЙЗАЖА, фольга, конгрев, ассорти, ЗОЛОТАЯ СКАЗКА, 592800</t>
+  </si>
+  <si>
+    <t>Новогодний пакет ЗОЛОТАЯ СКАЗКА поможет эффектно оформить подарок и создать праздничное настроение. Элегантный дизайн с фольгированным и рельефным тиснением придает упаковке особый вид. Подарочный пакет изготовлен из мелованной бумаги и оснащен ручками из репсовой ленты. Размер – 26x32x13 см. На лицевой стороне нанесены декоративные элементы с тиснением золотистой и серебристой фольгой, а также конгревным тиснением.Поставляется в 4 дизайнах ассорти без возможности выбора.</t>
+  </si>
+  <si>
+    <t>1023591</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ed4/7f5b13xjps80v5ur24z8d2ttdmhi5gfu.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный под бутылку  1 шт.  новогодний, 13x9x36 см,  2, голография, ассорти, ЗОЛОТАЯ СКАЗКА, 592429</t>
+  </si>
+  <si>
+    <t>Подарочный новогодний пакет &amp;quot;Bottle #2&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет новогодний, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Пакет изготовлен из мелованной бумаги с матовой ламинацией и с веревочными ручками из полипропилена. Пакеты представлены в четырех цветах &amp;#40;ассорти без возможности выбора&amp;#41;: серебристый, синий, белый и черный.На каждом пакете написаны новогодние пожелания, что делает пакет частью поздравления. Можно просто вручить его с добрыми словами – и он всё скажет за Вас. Дополнительные элементы декора – маленькие снежинки, звёздочки и веточки – создают атмосферу праздника и добавляют каждому пакету особую магию в сочетании с переливающимся голографическим эффектом на всех деталях рисунка. Размер – 13x9x36 см.</t>
+  </si>
+  <si>
+    <t>1023592</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b8e/x985h19xqw0qsw47veng4h21dmkr4h24.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный, НАБОР 3 шт., новогодний, 20х8х20 см,  quot;С Новым годом quot;, ЗОЛОТАЯ СКАЗКА, 592425</t>
+  </si>
+  <si>
+    <t>Подарочный новогодний пакет &amp;#40;набор из 3 штук&amp;#41; &amp;quot;Business X-Mas Kraft&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет новогодний, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Изготовлен из крафт-бумаги в трех насыщенных глубоких оттенках синего, красного и зеленого – классические оттенки зимнего праздника, которые придают упаковке яркости и элегантности. Пакеты оснащены ленточными ручками из полиэстера. Размер – 20х8х20 см. С обеих сторон пакеты украшены поздравительной надписью в строгом, лаконичном стиле, а золотистое тиснение фольгой на надписи создаёт эффект дорогой упаковки.</t>
+  </si>
+  <si>
+    <t>1023594</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/be9/ei30b7qtjssohpl8jy4jecybp1nwvb2y.webp</t>
+  </si>
+  <si>
+    <t>Пакет подарочный, НАБОР 4 штуки, новогодний, 26х13х32 см, с эффектом СИЯНИЯ, голография, ЗОЛОТАЯ СКАЗКА, 592427</t>
+  </si>
+  <si>
+    <t>Подарочные новогодние пакеты &amp;#40;набор из 4 штук&amp;#41; &amp;quot;Сияние&amp;quot; ЗОЛОТАЯ СКАЗКА – отличное решение для упаковки любого презента, которое позволит легко и со вкусом оформить выбранный подарок. Подарочный пакет новогодний, как и все виды подарочной упаковки, способен придать особый статус подарку. Также он является достаточно практичным изделием, которое может использоваться в повседневной жизни.Голографические пакеты изготовлены из мелованной бумаги с веревочными ручками из полипропилена и представлены в четырех цветах и дизайнах с голографическим эффектом. На каждом пакете написаны новогодние пожелания, что делает пакет частью поздравления. Можно просто вручить его с добрыми словами – и он всё скажет за Вас. Дополнительные элементы декора – маленькие снежинки и звёздочки – создают атмосферу праздника и добавляют каждому пакету особую магию в сочетании с переливающимся голографическим эффектом. Размер – 26х13х32 см.</t>
+  </si>
+  <si>
+    <t>1023596</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4f4/uleqj293xykendjf0yxuesvmfoj05wvi.webp</t>
+  </si>
+  <si>
+    <t>Пакет-коробка подарочный  1 шт.  новогодний, 18х10х23 см, ассорти  1, ЗОЛОТАЯ СКАЗКА, 592808</t>
+  </si>
+  <si>
+    <t>Новогодний пакет-коробка ЗОЛОТАЯ СКАЗКА поможет красиво и аккуратно оформить подарок. Плотный материал, удобные ручки и яркие праздничные иллюстрации делают упаковку практичной и привлекательной. Пакет-коробка изготовлен из плотной бумаги и оснащен ручками из полипропилена. Размер – 18x10x23 см. Оформлен яркими новогодними иллюстрациями. Товар представлен в 4 дизайнах ассорти без возможности выбора.</t>
+  </si>
+  <si>
+    <t>1023597</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cbf/0orghv8q428koc72ox2i7o5dr1tmrg9a.webp</t>
+  </si>
+  <si>
+    <t>Пакет-коробка подарочный  1 шт.  новогодний, 24х14х28 см, ассорти  2, ЗОЛОТАЯ СКАЗКА, 592813</t>
+  </si>
+  <si>
+    <t>Новогодний пакет-коробка ЗОЛОТАЯ СКАЗКА поможет красиво и аккуратно оформить подарок. Плотный материал, удобные ручки и яркие праздничные иллюстрации делают упаковку практичной и привлекательной. Пакет-коробка изготовлен из плотной бумаги и оснащен ручками из полипропилена. Размер – 24х14х28 см. Оформлен яркими новогодними иллюстрациями. Товар представлен в 3 дизайнах ассорти без возможности выбора.</t>
+  </si>
+  <si>
+    <t>1023598</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/685/7a22hxwmczv1czph3kaj5hz2y4ysk102.jpg</t>
+  </si>
+  <si>
+    <t>Набор подарочных пакетов 13.5 22см, MESHU  quot;Время веселиться quot;, 36 штук</t>
+  </si>
+  <si>
+    <t>Пакеты MESHU предназначены для упаковки детских подарков. Милый дизайн поднимет ребёнку настроение. Набор идеально подходит для организации праздника в детском саду или школе. Размер каждого изделия — 13,5*22 см. Пакеты идеальны для упаковки сладостей или приятных мелочей. В набор входят зажимы, которые помогут завязать пакет.</t>
+  </si>
+  <si>
+    <t>1025337</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/55d/u2cspuews8kgt27kn9csfro2xb6v3lcs.jpg</t>
+  </si>
+  <si>
+    <t>Набор подарочных пакетов 13.5 22см, MESHU  quot;Милые питомцы quot;, 36 штук</t>
+  </si>
+  <si>
+    <t>1025338</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/405/fz9vrbf8dcbzb5s8qqzm5dnrei108awj.jpg</t>
+  </si>
+  <si>
+    <t>Набор подарочных пакетов 15 22см, зип-лок, MESHU  quot;Для тебя quot;, 36 штук</t>
+  </si>
+  <si>
+    <t>Пакеты MESHU предназначены для упаковки детских подарков. Милый дизайн поднимет ребёнку настроение. Набор из 36 штук идеально подходит для организации праздника в детском саду или школе. Размер каждого изделия — 15*22 см. Пакеты отлично подходят для упаковки сладостей и небольших презентов. Зип-лок-застёжка помогает надёжно закрыть пакет, сохранив содержимое, и использовать его в дальнейшем после праздника.</t>
+  </si>
+  <si>
+    <t>1025339</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/76b/g4cihh6t8pwozyveg38wlex3ph27px11.jpg</t>
+  </si>
+  <si>
+    <t>Набор подарочных пакетов 15 22см, зип-лок, MESHU  quot;Забавные котята quot;, 35 штук</t>
+  </si>
+  <si>
+    <t>Пакеты MESHU предназначены для упаковки детских подарков. Милый дизайн поднимет ребёнку настроение. Набор из 35 штук идеально подходит для организации праздника в детском саду или школе. Размер каждого изделия — 15*22 см. Пакеты отлично подходят для упаковки сладостей и небольших презентов. Зип-лок-застёжка помогает надёжно закрыть пакет, сохранив содержимое, и использовать его в дальнейшем после праздника.</t>
+  </si>
+  <si>
+    <t>1025340</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/2d7/50m4o5xlqv4hcz09fdgbp189tht1drx5.jpg</t>
+  </si>
+  <si>
+    <t>Набор подарочных пакетов 15 22см, зип-лок, MESHU  quot;Милые котята quot;, 35 штук</t>
+  </si>
+  <si>
+    <t>1025341</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b27/fa9n5p9j07guz3f1olwod92l8rsz1qix.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 33 42 12см MESHU  quot;Классика стиля quot;, глянцевая ламинация</t>
+  </si>
+  <si>
+    <t>Пакеты подарочные Meshu - идеальный способ преподнести подарок</t>
+  </si>
+  <si>
+    <t>1025342</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cbb/i9ag1ucairaiux4h2iqa4mwlb24am8vd.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 42 33 12см MESHU  quot;Strict lines quot;, фольга, матовая ламинаци</t>
+  </si>
+  <si>
+    <t>1025343</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/eca/7g3r69amqia23r8k15f8s3pi4yf2hgn7.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 11 14 6,5см MESHU  quot;Berry cat quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Berry cat&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 11*14*6,5 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядят ярко благодаря высокому качеству печати. В отделке используется матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025344</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/abf/bexcceesc60y5qor74guez38x1t3coq9.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 11 14 6,5см MESHU  quot;Monochrome. Azure quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Monochrome. Azure&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 11*14*6,5 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядят ярко благодаря высокому качеству печати. В отделке используется матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025348</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/dff/rvfq5fuohoxez3dj6syyu1kfoonv895o.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 12 36 8,5см MESHU  quot;Брызги шампанского quot;, матовая ламинация, фольга, под бутылку</t>
+  </si>
+  <si>
+    <t>Стильный Пакет MESHU &amp;quot;Special gift&amp;quot; выделит ваш презент из массы других. Размер пакета — 12*36*8,5 см. Продолговатая форма пакета даст возможность положить бутылку шампанского, вина, коньяка и других спиртных напитков. Пакет изготовлен из матового ламинированного картона с отделкой фольгой. Ручки пакета — прочный шнурок.</t>
+  </si>
+  <si>
+    <t>1025350</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/3c8/n5mtk1u7gewcqalogatu5vpo3gn9gvmd.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Berry cat quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Berry cat&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 18*23*10 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядят ярко благодаря высокому качеству печати. В отделке используется матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025352</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a51/b0tt071j4cst6fxteo55c5un508vrt1n.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Cake quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Cake&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 18*23*10 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядит ярко благодаря высокому качеству печати. В отделке используется матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025353</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8eb/8f32266nuyn03psp2cdeprz3lf48vhmp.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Cute kitten quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Cute kitten&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 18*23*10 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядят ярко благодаря высокому качеству печати. В отделке используется матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025354</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Get ready quot;, крафт</t>
+  </si>
+  <si>
+    <t>1025355</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Heart quot;, голографический картон</t>
+  </si>
+  <si>
+    <t>1025356</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/82c/puedlw9y242f9vi010bkyk92i7fzhlvp.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Paws quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Paws&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 18*23*10 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядят ярко благодаря высокому качеству печати. В отделке используются фольга и матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025357</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/879/cmaui28w7hjdta3703cqg1vda9anhw4n.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Беж quot;, фольга, выборочный лак, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Беж&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 18*23*10 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядят ярко благодаря высокому качеству печати. В отделке используются матовая ламинация, выборочный лак и фольгирование. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025359</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e16/7jk3011wl2h9zoxxd2pnnonwbcy0fbrs.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Бутик quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Бутик&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 18*23*10 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядит ярко благодаря высокому качеству печати. В отделке используется матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025360</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/52e/hjfdedg6h8h24s2a4i1b6j5ocsq7yo6m.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Звездный дождь quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Star rain&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 18*23*10 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядят ярко благодаря высокому качеству печати. В отделке используются фольга и матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025361</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Классика. Синий quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU «Классика. Синий» поможет сделать подарок ярким и запоминающимся. Размер изделия — 18*23*10 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядит ярко благодаря высокому качеству печати. В отделке используется матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025362</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/53e/cih8tmh32ddkbfh6i3vck2mklh35i9km.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Котенок quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Котенок&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 18*23*10 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядит ярко благодаря высокому качеству печати. В отделке используется матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025363</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ce1/h3yb1mibk0d9o36vrfqsvxhmlquyr7zs.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;От всего сердца quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;От всего сердца&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 18*23*10 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядит ярко благодаря высокому качеству печати. В отделке используется матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025365</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7b9/k3oy11l571pxdyib7ctnrf6br4ldsusi.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Светлые пожелания quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Светлые пожелания&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 18*23*10 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядит ярко благодаря высокому качеству печати. В отделке используются матовая ламинация и фольга. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025366</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c0b/egqo985v21r1pi2tbs0iud4spsvjzibp.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Сиреневый градиент quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Duotone. Purple gradient&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 18*23*10 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядят ярко благодаря высокому качеству печати. В отделке используются фольга и матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025367</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/928/alzohytsnkj0xyk6ncg21svmt80c6d5i.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Утренний туман quot;, матовая ламинация, ассорти</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Утренний туман&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 18*23*10 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядит ярко благодаря высокому качеству печати. В отделке используется матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025368</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e0f/yywnyw1occr6or2d9joqudi8e89nn275.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Черное и Белое quot;, фольга, матовая ламинация, ассорти</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Черное и Белое&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 18*23*10 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядит ярко благодаря высокому качеству печати. В отделке используются матовая ламинация и фольга. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025369</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/7e3/9m5qu31ahjl2q0y29et9niub0ovs03sy.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Яркий подарок quot;, фольга, матовая ламинация, ассорти</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Bright present&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 18*23*10 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядит ярко благодаря высокому качеству печати. В отделке используются матовая ламинация и фольга. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025370</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/134/lbrl8b8wn7i59t3ncebbq2w8skdan39d.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 20 20 10см MESHU  quot;Boutique quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Boutique&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 20*20*10 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядит ярко благодаря высокому качеству печати. В отделке используется матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025371</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9a0/u0spcu0lp6frbjl5ug3tw2ald6z5moix.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 20 20 10см MESHU  quot;Monochrome. Azure quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Monochrome. Azure&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 20*20*10 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядят ярко благодаря высокому качеству печати. В отделке используется матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025372</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/752/8u2hqk7v2q65bygan7ifno81qiazhvr8.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 20 20 10см MESHU  quot;Paws quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Paws&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 20*20*10 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядит ярко благодаря высокому качеству печати. В отделке используются матовая ламинация и фольга. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025373</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/9f0/82gtyjhn2ukdu7wzeu7n5b9txan20agn.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 20 20 10см MESHU  quot;Милота quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Lovely kitten&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 20*20*10 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядят ярко благодаря высокому качеству печати. В отделке используется матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025374</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d3d/lb53jqmt53darhp5ha1uz7kjj5jqpqv8.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 20 20 10см MESHU  quot;Утренний туман quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Утренний туман&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 20*20*10 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядят ярко благодаря высокому качеству печати. В отделке используется матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025375</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/dca/tu76p3sqcp6aw53ays1tzfqp4sn30lyv.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 23 18 10см MESHU  quot;Star rain quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Star rain&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 23*18*10 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядит ярко благодаря высокому качеству печати. В отделке используются матовая ламинация и фольга. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025376</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b37/5drkjobonqaiyridrb7jggt12oz8ju6r.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 23 18 10см MESHU  quot;Изящный quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Изящный&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 23*18*10 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядят ярко благодаря высокому качеству печати. В отделке используется матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025377</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/dd0/sp32xon94089r89owwr3gro4gmnxm1x8.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Bright meadow quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Bright meadow&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер подарочного пакета — 26*32*12 см. Изготовлен из плотного мелованного картона с матовой ламинацией. Ручки пакета — лента, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025378</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/064/l1p53nz4m8y9mxbcf0xz6pvjmqg1gx8r.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Love quot;, голографический картон</t>
+  </si>
+  <si>
+    <t>1025379</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ec6/yh9t21p7ak3dv7nstjvruaqyx88rfq29.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Marble pattern quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Marble pattern&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 26*32*12 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядят ярко благодаря высокому качеству печати. В отделке используются фольга и матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025380</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/439/r13h82noisli4kg2uh3vnad0sodwo2hz.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Purple mood quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1025381</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/222/bskwighurlos79z0gehlqawkwwgmy9tw.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Tree quot;, крафт</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Tree&amp;quot; — беспроигрышный способ красиво преподнести подарок на Новый год и Рождество. Размер подарочного пакета — 26*32*12 см. Изготовлен из плотного крафтового картона. Дизайн пакета вдохновлен зимними праздниками и создает атмосферу волшебства и уюта. Ручки пакета — лента, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025382</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/253/9ppoqcaz3brcbofrxaxfcn1y32btgqri.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Вселенная quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1025383</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/213/f6chkpunnrolfnt7yqxyt7emkuit06dd.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Геометрия quot;,фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1025384</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/484/dhdl8ew086uwy3s5q0n9ufm8enmmtucq.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Графитовый градиент quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1025385</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/733/w3x4r2zc16p33kxdvip4enuvw1appt1t.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Лапки quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Paws&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер подарочного пакета — 26*32*12 см. Изготовлен из плотного мелованного картона с матовой ламинацией и фольгой. Ручки пакета — лента, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025386</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/056/0lwxbzj8aw3ztenxn59rcrlhvv6x72g2.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Лапки quot;,фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1025387</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/dcf/wz0g88wsv684qxgrzkcq0lw4cjlu336v.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Мишка quot;, фольга, крафт</t>
+  </si>
+  <si>
+    <t>1025388</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c61/oikty5wrobgo95i10mtoq37cx5bf92az.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Новогодний вайб quot;, глянцевая ламинация</t>
+  </si>
+  <si>
+    <t>1025389</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/58f/g5u6uhezylmuht28rjjdt2jl3xod7ulw.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Пурпурный градиент quot;, отд. фольгой, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакеты MESHU – беспроигрышный способ преподнести подарок красиво. Размер подарочного пакета – 26*32*12 см. Изготовлен из плотного мелованного картона с матовой ламинацией и отделкой фольгой. Получать подарки всегда приятно, а красиво оформленные подарки приятнее вдвойне! Эксклюзивный дизайн, разнообразие отделок и качество – отличительные черты продукции MESHU, воплотившиеся в подарочных пакетах. Ручки пакета – ленточка, которая отличается высокой прочностью и насыщенностью цвета. Дарите подарки с любовью, со вкусом, с MESHU! • Материал: мелованный картон • Размер пакета: 26*32*12 см • Вид ручек: лента</t>
+  </si>
+  <si>
+    <t>1025391</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/ace/f07qa9wpowvcg6gvdmyw7yby0t21cct4.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Рождественская сказка quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1025392</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8ef/2usuhnj6dp858u6kktvm0hjkb9aeljgo.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Северное сияние quot;, фольга, блестки</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Северное сияние&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер подарочного пакета — 26*32*12 см. Изготовлен из плотного мелованного картона с эффектом сияния и блестками. Ручки пакета — лента, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025393</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4bd/74p804942vp1jzef2cnwp7ajrtccr4rr.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Снеговик quot;, крафт</t>
+  </si>
+  <si>
+    <t>1025394</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8cb/jujrpp38us0ytkfo89scb7ynvpbz52nr.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Утренний туман quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Утренний туман&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 26*32*12 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядят ярко благодаря высокому качеству печати. В отделке используется матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025395</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b5c/ydgjt01e3yn096ujzk7w2lw6htcs3ke7.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Яркий градиент quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1025396</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/de9/gxjc8ll170h90lwwub235qxrss47fb77.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 32 26 12см MESHU  quot;Berry cat quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Berry cat&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 32*26*12 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядят ярко благодаря высокому качеству печати. В отделке используется матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025397</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a9d/u57p6j8cxt2ceo3tk733deoeln38zn8f.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 32 26 12см MESHU  quot;Black stripes quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Black stripest&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер подарочного пакета — 32*26*12 см. Изготовлен из плотного мелованного картона с матовой ламинацией. Ручки пакета — лента, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025398</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/391/3f6bunzvj0vuqypqu3t1uxodu10qqwdu.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 32 26 12см MESHU  quot;Bright present quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Bright present&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер подарочного пакета — 32*26*12 см. Изготовлен из плотного мелованного картона с матовой ламинацией. Ручки пакета — лента, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025399</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d99/4ihj781zsxo9t1rgdw58toager8p6kgy.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 32 26 12см MESHU  quot;Cute kitten quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Cute kitten&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 32*26*12 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядят ярко благодаря высокому качеству печати. В отделке используется матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025400</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c8e/2oxbjf59ihxjj4s9xf5j8xg6o8rt0q4b.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 32 26 12см MESHU  quot;Пастельный голубой quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Monochrome. Blue&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер подарочного пакета — 32*26*12 см. Изготовлен из плотного мелованного картона с матовой ламинацией. Ручки пакета — лента, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025401</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/33c/abdj1om8016clibgm02rcb98beyu1kcs.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 33 42 12см MESHU  quot;Bright meadow quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Bright meadow&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер подарочного пакета — 33*42*12 см. Изготовлен из плотного мелованного картона с матовой ламинацией. Ручки пакета — лента, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025402</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/08b/qmux43kltrxzuvt9lqc6faark1vdxvgr.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 33 42 12см MESHU  quot;Purple flowers quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Purple flowers&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер подарочного пакета — 33*42*12 см. Изготовлен из плотного мелованного картона с матовой ламинацией. Ручки пакета — лента, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025404</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/4f7/tkd08s6dxzyd1zgiecwnbc0ndw5hdt53.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 33 42 12см MESHU  quot;Звездный дождь quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Звездный дождь&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 33*42*12 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядят ярко благодаря высокому качеству печати. В отделке используются фольга и матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025405</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/a80/gsayc1l201ev6z04ke1di39sg6dtid90.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 33 42 12см MESHU  quot;Утренний туман quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Утренний туман&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер подарочного пакета — 33*42*12 см. Изготовлен из плотного мелованного картона с матовой ламинацией. Ручки пакета — лента, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025406</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Strict lines&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер подарочного пакета — 42*33*12 см. Изготовлен из плотного мелованного картона с матовой ламинацией и фольгой. Ручки пакета — лента, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025407</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/43c/xyhteq1n5d063tkh3e701btbdsaf38g9.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 42 33 12см MESHU  quot;Сиреневый градиент quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Purple gradient&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер подарочного пакета — 42*33*12 см. Изготовлен из плотного мелованного картона с матовой ламинацией и фольгой. Ручки пакета — лента, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025408</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/da3/cot75fu3651uyg9zxt0ynp7ht729jjr7.jpg</t>
+  </si>
+  <si>
+    <t>Пакет-коробка подарочный 27 20 13см MESHU  quot;Star rain quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет-коробка MESHU &amp;quot;Star rain&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер подарочного пакета — 27*20*13 см. Изготовлен из плотного мелованного картона с матовой ламинацией и фольгой. Ручки пакета — лента, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025409</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d23/wonvyspyvej59zm8kgyfe6x9sah7a7j8.jpg</t>
+  </si>
+  <si>
+    <t>Набор пакетов подарочных 18 23 10см MESHU  quot;Монохром quot;, 6шт., матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Meshu &amp;quot;Монохром&amp;quot; с матовой ламинацией — идеальный способ преподнести любой подарок. В упаковке 4 пакета размером 18*23*10 см.</t>
+  </si>
+  <si>
+    <t>1025410</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b95/6ppz057h1sp7hu7yzw2u6bdo55isflbu.jpg</t>
+  </si>
+  <si>
+    <t>Набор пакетов подарочных 11 14 6,5см MESHU  quot;Здесь жарко quot;, 5шт., глянцевая ламинация</t>
+  </si>
+  <si>
+    <t>1025411</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/d4e/jawsl50qrhyxc3h28ndr6xrz5bax73rq.jpg</t>
+  </si>
+  <si>
+    <t>Набор пакетов подарочных 18 23 10см MESHU  quot;Новогодний переполох quot;, 4шт.</t>
+  </si>
+  <si>
+    <t>1025412</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5d0/mghqan0fx99mwitflbua7ssk7st9vdx5.jpg</t>
+  </si>
+  <si>
+    <t>Набор пакетов подарочных 18 23 10см MESHU  quot;Сиреневый градиент quot;, 4шт., фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Meshu &amp;quot;Сиреневый градиент&amp;quot; с матовой ламинацией — идеальный способ преподнести любой подарок. В упаковке 4 пакета размером 18*23*10 см.</t>
+  </si>
+  <si>
+    <t>1025413</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/c17/e9tuo0k4uc4gmy3r4l5pp0qka6mgaej7.jpg</t>
   </si>
   <si>
-    <t>Пакет подарочный 18 23 10см, MESHU  quot;Black Water quot;, отд. фольгой, выборочный лак, матовая ламинация</t>
-[...1571 lines deleted...]
-    <t>968717</t>
+    <t>Набор пакетов подарочных 18 23 10см MESHU  quot;Черный агат quot;, 4шт., фольга, выб. лак, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Meshu &amp;quot;Черный агат&amp;quot; с матовой ламинацией — идеальный способ преподнести любой подарок. В упаковке 4 пакета размером 18*23*10 см.</t>
+  </si>
+  <si>
+    <t>1025414</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/771/5qb55jlhsiij61lr53dpju36h8fzsd2s.jpg</t>
+  </si>
+  <si>
+    <t>Набор пакетов подарочных 18 23 10см MESHU  quot;Яркий подарок quot;, 4шт.,фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет подарочный Meshu &amp;quot;Яркий подарок&amp;quot; с матовой ламинацией — идеальный способ преподнести любой подарок. В упаковке 4 пакета размером 18*23*10 см.</t>
+  </si>
+  <si>
+    <t>1025415</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/5cf/8tzofsw45k8v7s8b7x6myr1hk3m604zp.jpg</t>
+  </si>
+  <si>
+    <t>Набор пакетов подарочных 26 32 12 MESHU  quot;Графитовый градиент quot;, 4шт., фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1025416</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/8c5/lxeogmejhgnxiypgjmi1rjj4dx3npwnc.jpg</t>
+  </si>
+  <si>
+    <t>Набор пакетов подарочных 26 32 12 MESHU  quot;Рождественский медвежонок quot;, 4шт., выборочный лак, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Набор пакетов MESHU «Рождественский медвежонок» поможет сделать подарок ярким и запоминающимся. Размер пакетов в наборе — 26*32*12 см. Пакеты изготовлены из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. В наборе 4 пакета. В отделке используются матовая ламинация и выборочный лак. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025418</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6ac/iep1epn2xeg38a6e1f7v48cs2d4lnn3d.jpg</t>
+  </si>
+  <si>
+    <t>Набор пакетов подарочных 26 32 12 MESHU  quot;Розовый градиент quot;, 4шт., фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1025419</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/701/65th3z80uwq0bnbnr3sam3zzahk812ba.jpg</t>
+  </si>
+  <si>
+    <t>Набор пакетов подарочных 26 32 12 MESHU  quot;Элегантный quot;, 4шт., фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1025420</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/98c/4g50zrm9gd2w39gbtgho6hwp9t0kxbsp.jpg</t>
+  </si>
+  <si>
+    <t>Набор пакетов подарочных 26 32 12 MESHU  quot;Яркий градиент quot;, 4шт., фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>1025421</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/020/mu3pld42w1gey4gfudzwaq778ssplzhx.jpg</t>
+  </si>
+  <si>
+    <t>Набор пакетов подарочных 26 32 12см MESHU  quot;Вес лый зимний лес quot;, 3 шт., микс отделок</t>
+  </si>
+  <si>
+    <t>Набор пакетов MESHU «Весёлый зимний лес» поможет сделать подарок ярким и запоминающимся. Размер пакетов в наборе —26*32*12 см. Пакеты изготовлены из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Ручки сделаны из ленты и отличаются высокой прочностью и насыщенностью цвета. • Количество шт в наборе: 3, • Материал: мелованный картон, • Размер пакета: 26*32*12 см, • Вид ручек: лента.</t>
+  </si>
+  <si>
+    <t>1025422</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/b46/0fdcux36l7nchd0zhmouu09gfh1fztt5.jpg</t>
+  </si>
+  <si>
+    <t>Набор пакетов подарочных 26 32 12см MESHU  quot;Новогодний лес quot;, 3 шт., микс отделок</t>
+  </si>
+  <si>
+    <t>Набор пакетов MESHU «Новогодний лес» поможет сделать подарок ярким и запоминающимся. Размер пакетов в наборе —26*32*12 см. Пакеты изготовлены из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Ручки сделаны из ленты и отличаются высокой прочностью и насыщенностью цвета. • Количество шт в наборе: 3, • Материал: мелованный картон, • Размер пакета: 26*32*12 см.</t>
+  </si>
+  <si>
+    <t>1025423</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e82/fyjnhmv1uaonaaccanly31ttkx0ljdyr.jpg</t>
+  </si>
+  <si>
+    <t>Набор пакетов подарочных MESHU  quot;Новогодний стиль.Микс quot;, 4шт., крафт, фольга</t>
+  </si>
+  <si>
+    <t>Набор пакетов MESHU &amp;quot;Новогодний стиль.Микс&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер пакетов в наборе — 23*27*12 см, 27*23*12 см. Пакеты изготовлены из плотного крафт-картона. Дизайн разработан специально для бренда MESHU. Двусторонний рисунок выглядят ярко благодаря высокому качеству печати. В отделке используется фольга. Ручки сделаны из ленты в рубчик, которая отличается высокой прочностью и насыщенностью цвета. • Количество шт в наборе: 4, • Материал: крафт-картон, • Размер: 23*27*12 см, 27*23*12 см, • Вид ручек: лента в рубчик. *Обращаем ваше внимание, что в сериях Микс пакеты внутри набора не имеют индивидуальной маркировки.</t>
+  </si>
+  <si>
+    <t>1025424</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/c39/o4zshaodg3e5u3bpnmhqdx71zm0q98f0.jpg</t>
+  </si>
+  <si>
+    <t>Набор пакетов подарочных MESHU  quot;Теплые поздравления. Микс quot;, 4шт., выборочный лак, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Набор пакетов MESHU «Тёплые поздравления. Микс» поможет сделать подарок ярким и запоминающимся. Размер пакетов в наборе — 23*18*10 см, 27*23*12 см, 42*33*12 см. Пакеты изготовлены из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Двусторонний рисунок выглядят ярко благодаря высокому качеству печати. В отделке используется матовая ламинация. Ручки сделаны из ленты в рубчик, которая отличается высокой прочностью и насыщенностью цвета. • Количество шт в наборе: 4, • Материал: мелованный картон, • Размер: 23*18*10 см, 27*23*12 см, 42*33*12 см, • Вид ручек: лента в рубчик. *Обращаем ваше внимание, что в сериях Микс пакеты внутри набора не имеют индивидуальной маркировки.</t>
+  </si>
+  <si>
+    <t>1025425</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e64/jlccmm5xlvdij4epxibgx2ow9i23m5np.jpg</t>
+  </si>
+  <si>
+    <t>Набор пакетов подарочных, MESHU,  quot;Новогодний. Микс quot;, 5шт., микс отделок</t>
+  </si>
+  <si>
+    <t>Набор пакетов MESHU &amp;quot;Новогодний. Микс&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер пакетов в наборе — 18*23*10 см, 23*18*10 см, 26*32*12 см. Пакеты изготовлены из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Двусторонний рисунок выглядят ярко благодаря высокому качеству печати. В отделке используется матовая ламинация и фольга. Ручки сделаны из ленты в рубчик, которая отличается высокой прочностью и насыщенностью цвета. • Количество шт в наборе: 5, • Материал: мелованный картон, • Размер: 18*23*10 см, 23*18*10 см, 26*32*12 см., • Вид ручек: лента в рубчик. *Обращаем ваше внимание, что в сериях Микс пакеты внутри набора не имеют индивидуальной маркировки.</t>
+  </si>
+  <si>
+    <t>1025426</t>
   </si>
   <si>
     <t>http://anytos.ru//upload/iblock/265/odkzdc7fcnw6dku8dicjzgydxa2bmdmp.jpg</t>
   </si>
   <si>
     <t>Пакет подарочный 23 18 10см MESHU  quot;Monocolor. White quot;, отд. фольгой, матовая ламинация</t>
   </si>
   <si>
     <t>Пакет подарочный 23*18*10см MESHU &amp;quot;Monocolor. White&amp;quot;, отд. фольгой, матовая ламинация</t>
   </si>
   <si>
     <t>968718</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/613/ks9rn0pzq8uh312eujqm9t8mhl3vycge.jpg</t>
-[...1150 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/ca0/rzirccbnvb2fxgosha5hvooiza1n02t4.jpg</t>
   </si>
   <si>
     <t>Пакет подарочный 12 36 8,5см MESHU  quot;Black quot;, матовое ламинирование, отд.фольгой, под бутылку</t>
   </si>
   <si>
     <t>Пакет подарочный 12*36*8,5см MESHU &amp;quot;Black&amp;quot;, матовое ламинирование, отд.фольгой, под бутылку</t>
   </si>
   <si>
     <t>1002221</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/e25/xuqqygf6r0vkdl26k151g57u2zdp4sgf.jpg</t>
-[...286 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/382/igovn20zk84mfp0ynihh76phh7g9h1b1.jpg</t>
   </si>
   <si>
     <t>Пакет подарочный 18 23 10см MESHU  quot;Hygge fox quot;, матовая ламинация</t>
   </si>
   <si>
     <t>Пакет подарочный 18*23*10см MESHU &amp;quot;Hygge fox&amp;quot;, матовая ламинация</t>
   </si>
   <si>
     <t>1002268</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/719/l3h8im5v8s7uv0nx9kshq1g7vu7d39fd.jpg</t>
-[...106 lines deleted...]
-  <si>
     <t>http://anytos.ru//upload/iblock/221/2t3jqhwc596bpnvr3v1kbk5hdmf2hs8t.jpg</t>
   </si>
   <si>
     <t>Пакет подарочный 18 23 10см MESHU  quot;NY vibe quot;, глянцевая ламинация</t>
   </si>
   <si>
     <t>Пакет подарочный 18*23*10см MESHU &amp;quot;NY vibe&amp;quot;, глянцевая ламинация</t>
   </si>
   <si>
     <t>1002283</t>
   </si>
   <si>
-    <t>http://anytos.ru//upload/iblock/f0a/xp700nfwmp9juvloz775euiey15dpbrd.jpg</t>
-[...1736 lines deleted...]
-    <t>1017527</t>
+    <t>http://anytos.ru//upload/iblock/367/0hldppxnwks5cnkpkf2huirwutbbi2ui.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 11 14 6,5см MESHU  quot;Bouquets quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Bouquets&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 11*14*6,5 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядят ярко благодаря высокому качеству печати. В отделке используется матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025345</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/966/nezkji999xd6pgp4u99360vul0z22s0p.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 11 14 6,5см MESHU  quot;Bright present quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Bright present&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 11*14*6,5 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядят ярко благодаря высокому качеству печати. В отделке используются матовая ламинация и фольгирование. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025346</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/358/9vogta53ukywmohtaf1n7z7dsmiv4hya.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 11 14 6,5см MESHU  quot;For you. Blue quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;For you. Blue&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 11*14*6,5 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядят ярко благодаря высокому качеству печати. В отделке используются матовая ламинация и фольгирование. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025347</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/6db/c9918cz75ya3p2a9s11xn00jo2d31n93.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 11 14 6,5см MESHU  quot;Star rain quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Star rain&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 11*14*6,5 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядят ярко благодаря высокому качеству печати. В отделке используются матовая ламинация и фольгирование. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025349</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/e01/wr3mlt11890597i4oybvhkzarwtv3iqa.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10 см MESHU  quot;Новогодние мечты quot;, фольга, блестки, крафт</t>
+  </si>
+  <si>
+    <t>Пакет MESHU «Новогодние мечты» поможет сделать подарок ярким и запоминающимся. Размер подарочного пакета —18*23*10 см. Пакет изготовлен из плотного крафтового картона с отделкой фольгой и блёстками. Ручки сделаны из ленты и отличаются высокой прочностью и насыщенностью цвета. • Материал: крафт картон, • Размер пакета: 18*23*10 см, • Вид ручек: лента.</t>
+  </si>
+  <si>
+    <t>1025351</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/150/6up6z14c3ohi4ivt5m0xka5vzjuys4hl.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Purple flowers quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Purple flowers&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 18*23*10 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядит ярко благодаря высокому качеству печати. В отделке используется матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025358</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/762/xls58q824f6f4zyu6qt3cbscsaau9ffn.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 18 23 10см MESHU  quot;Лисенок quot;, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Cute fox&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер изделия — 18*23*10 см. Пакет изготовлен из плотного мелованного картона. Дизайн разработан специально для бренда MESHU. Рисунок выглядит ярко благодаря высокому качеству печати. В отделке используется матовая ламинация. Ручки сделаны из ленты, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025364</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/41d/v6a9en0fchyixwsyojez6mod69qaovcn.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 26 32 12см MESHU  quot;Письмо Деду Морозу quot;, отд. фольгой, выб. лак, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU «Письмо Деду Морозу» поможет сделать подарок ярким и запоминающимся. Размер подарочного пакета —26*32*12 см. Пакет изготовлен из плотного мелованного картона с отделкой фольгой и матовой ламинацией. Дизайн разработан специально для бренда MESHU. Ручки сделаны из ленты и отличаются высокой прочностью и насыщенностью цвета. • Материал: мелованный картон, • Размер пакета: 26*32*12 см, • Вид ручек: лента.</t>
+  </si>
+  <si>
+    <t>1025390</t>
+  </si>
+  <si>
+    <t>http://anytos.ru//upload/iblock/cc4/dn8febvar3dmvecqpx10e63ivvfh4c8k.jpg</t>
+  </si>
+  <si>
+    <t>Пакет подарочный 33 42 12см MESHU  quot;Hearts pattern quot;, фольга, матовая ламинация</t>
+  </si>
+  <si>
+    <t>Пакет MESHU &amp;quot;Hearts pattern&amp;quot; поможет сделать подарок ярким и запоминающимся. Размер подарочного пакета — 33*42*12 см. Изготовлен из плотного мелованного картона с матовой ламинацией и фольгой. Ручки пакета — лента, которая отличается высокой прочностью и насыщенностью цвета.</t>
+  </si>
+  <si>
+    <t>1025403</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -7165,57 +7304,57 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M574"/>
+  <dimension ref="A1:M581"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="G574" sqref="G574"/>
+      <selection pane="bottomRight" activeCell="J581" sqref="J581"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="24" customWidth="true" style="0"/>
     <col min="4" max="4" width="24" customWidth="true" style="0"/>
     <col min="5" max="5" width="24" customWidth="true" style="0"/>
     <col min="6" max="6" width="24" customWidth="true" style="0"/>
     <col min="7" max="7" width="24" customWidth="true" style="0"/>
     <col min="8" max="8" width="24" customWidth="true" style="0"/>
     <col min="9" max="9" width="24" customWidth="true" style="0"/>
     <col min="10" max="10" width="24" customWidth="true" style="0"/>
     <col min="11" max="11" width="24" customWidth="true" style="0"/>
     <col min="12" max="12" width="24" customWidth="true" style="0"/>
     <col min="13" max="13" width="24" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:13" customHeight="1" ht="18" s="2" customFormat="1">
       <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>1</v>
       </c>
@@ -7236,13098 +7375,18473 @@
       </c>
       <c r="I3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" s="3">
+        <v>5.6</v>
+      </c>
+      <c r="F4" s="3">
+        <v>5.94</v>
+      </c>
+      <c r="G4" s="3">
+        <v>6.36</v>
+      </c>
+      <c r="H4" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="I4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="J4" s="3" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E5" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="3">
+        <v>2.59</v>
+      </c>
+      <c r="F5" s="3">
+        <v>2.74</v>
+      </c>
+      <c r="G5" s="3">
+        <v>2.94</v>
+      </c>
+      <c r="H5" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="I5" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="3">
+        <v>5.31</v>
+      </c>
+      <c r="F6" s="3">
+        <v>5.63</v>
+      </c>
+      <c r="G6" s="3">
+        <v>6.03</v>
+      </c>
+      <c r="H6" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="F6" s="3" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="I6" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A7" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="D7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" s="3">
+        <v>9.6</v>
+      </c>
+      <c r="F7" s="3">
+        <v>10.18</v>
+      </c>
+      <c r="G7" s="3">
+        <v>10.9</v>
+      </c>
+      <c r="H7" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="C7" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="I7" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A8" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="D8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="3">
+        <v>12.39</v>
+      </c>
+      <c r="F8" s="3">
+        <v>13.15</v>
+      </c>
+      <c r="G8" s="3">
+        <v>14.09</v>
+      </c>
+      <c r="H8" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="I8" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A9" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="D9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9" s="3">
+        <v>4.53</v>
+      </c>
+      <c r="F9" s="3">
+        <v>4.8</v>
+      </c>
+      <c r="G9" s="3">
+        <v>5.14</v>
+      </c>
+      <c r="H9" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="I9" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="D9" s="1" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="J9" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="3">
+        <v>7.44</v>
+      </c>
+      <c r="F10" s="3">
+        <v>7.9</v>
+      </c>
+      <c r="G10" s="3">
+        <v>8.46</v>
+      </c>
+      <c r="H10" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="I10" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J10" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A11" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="D11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="3">
+        <v>10.92</v>
+      </c>
+      <c r="F11" s="3">
+        <v>11.58</v>
+      </c>
+      <c r="G11" s="3">
+        <v>12.4</v>
+      </c>
+      <c r="H11" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="I11" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J11" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="D12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="3">
+        <v>11.51</v>
+      </c>
+      <c r="F12" s="3">
+        <v>12.21</v>
+      </c>
+      <c r="G12" s="3">
+        <v>13.08</v>
+      </c>
+      <c r="H12" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="I12" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A13" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="D13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" s="3">
+        <v>6.59</v>
+      </c>
+      <c r="F13" s="3">
+        <v>6.99</v>
+      </c>
+      <c r="G13" s="3">
+        <v>7.49</v>
+      </c>
+      <c r="H13" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="C13" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="I13" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J13" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A14" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="D14" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="3">
+        <v>14.4</v>
+      </c>
+      <c r="F14" s="3">
+        <v>15.27</v>
+      </c>
+      <c r="G14" s="3">
+        <v>16.36</v>
+      </c>
+      <c r="H14" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="I14" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A15" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="D15" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" s="3">
+        <v>9.49</v>
+      </c>
+      <c r="F15" s="3">
+        <v>10.07</v>
+      </c>
+      <c r="G15" s="3">
+        <v>10.79</v>
+      </c>
+      <c r="H15" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="I15" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A16" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="D16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="3">
+        <v>9.49</v>
+      </c>
+      <c r="F16" s="3">
+        <v>10.07</v>
+      </c>
+      <c r="G16" s="3">
+        <v>10.79</v>
+      </c>
+      <c r="H16" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="I16" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A17" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="D17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="3">
+        <v>6.63</v>
+      </c>
+      <c r="F17" s="3">
+        <v>7.03</v>
+      </c>
+      <c r="G17" s="3">
+        <v>7.53</v>
+      </c>
+      <c r="H17" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="I17" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J17" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A18" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="D18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18" s="3">
+        <v>11.5</v>
+      </c>
+      <c r="F18" s="3">
+        <v>12.19</v>
+      </c>
+      <c r="G18" s="3">
+        <v>13.06</v>
+      </c>
+      <c r="H18" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="C18" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="I18" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A19" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E19" s="3">
+        <v>12.34</v>
+      </c>
+      <c r="F19" s="3">
+        <v>13.09</v>
+      </c>
+      <c r="G19" s="3">
+        <v>14.03</v>
+      </c>
+      <c r="H19" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="B19" s="1" t="s">
-[...15 lines deleted...]
-        <v>28</v>
+      <c r="I19" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A20" s="1" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-      <c r="F20" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E20" s="3">
+        <v>16.67</v>
+      </c>
+      <c r="F20" s="3">
+        <v>17.68</v>
+      </c>
+      <c r="G20" s="3">
+        <v>18.95</v>
+      </c>
+      <c r="H20" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="G20" s="3" t="s">
-        <v>28</v>
+      <c r="I20" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A21" s="1" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E21" s="3">
+        <v>19.21</v>
+      </c>
+      <c r="F21" s="3">
+        <v>20.37</v>
+      </c>
+      <c r="G21" s="3">
+        <v>21.82</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A22" s="1" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E22" s="3">
+        <v>12.55</v>
+      </c>
+      <c r="F22" s="3">
+        <v>13.31</v>
+      </c>
+      <c r="G22" s="3">
+        <v>14.27</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A23" s="1" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E23" s="3">
+        <v>11.52</v>
+      </c>
+      <c r="F23" s="3">
+        <v>12.22</v>
+      </c>
+      <c r="G23" s="3">
+        <v>13.1</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A24" s="1" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E24" s="3">
+        <v>19.21</v>
+      </c>
+      <c r="F24" s="3">
+        <v>20.37</v>
+      </c>
+      <c r="G24" s="3">
+        <v>21.82</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A25" s="1" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E25" s="3">
+        <v>5.39</v>
+      </c>
+      <c r="F25" s="3">
+        <v>5.71</v>
+      </c>
+      <c r="G25" s="3">
+        <v>6.12</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A26" s="1" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E26" s="3">
+        <v>9.65</v>
+      </c>
+      <c r="F26" s="3">
+        <v>10.23</v>
+      </c>
+      <c r="G26" s="3">
+        <v>10.96</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A27" s="1" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E27" s="3">
+        <v>10.57</v>
+      </c>
+      <c r="F27" s="3">
+        <v>11.21</v>
+      </c>
+      <c r="G27" s="3">
+        <v>12.02</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A28" s="1" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>121</v>
+        <v>14</v>
+      </c>
+      <c r="E28" s="3">
+        <v>239.59</v>
+      </c>
+      <c r="F28" s="3">
+        <v>249.02</v>
+      </c>
+      <c r="G28" s="3">
+        <v>266</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A29" s="1" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E29" s="3">
+        <v>34.32</v>
+      </c>
+      <c r="F29" s="3">
+        <v>36.92</v>
+      </c>
+      <c r="G29" s="3">
+        <v>39.52</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A30" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E30" s="3">
+        <v>38.28</v>
+      </c>
+      <c r="F30" s="3">
+        <v>41.18</v>
+      </c>
+      <c r="G30" s="3">
+        <v>44.08</v>
+      </c>
+      <c r="H30" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="B30" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="I30" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A31" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="B31" s="1" t="s">
+      <c r="D31" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31" s="3">
+        <v>14.52</v>
+      </c>
+      <c r="F31" s="3">
+        <v>15.62</v>
+      </c>
+      <c r="G31" s="3">
+        <v>16.72</v>
+      </c>
+      <c r="H31" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="C31" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="I31" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A32" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32" s="3">
+        <v>30.36</v>
+      </c>
+      <c r="F32" s="3">
+        <v>32.66</v>
+      </c>
+      <c r="G32" s="3">
+        <v>34.96</v>
+      </c>
+      <c r="H32" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="B32" s="1" t="s">
+      <c r="I32" s="3" t="s">
         <v>134</v>
       </c>
-      <c r="C32" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="J32" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A33" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E33" s="3">
+        <v>8.58</v>
+      </c>
+      <c r="F33" s="3">
+        <v>9.1</v>
+      </c>
+      <c r="G33" s="3">
+        <v>9.75</v>
+      </c>
+      <c r="H33" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="B33" s="1" t="s">
-[...15 lines deleted...]
-        <v>28</v>
+      <c r="I33" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A34" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E34" s="3">
+        <v>60.48</v>
+      </c>
+      <c r="F34" s="3">
+        <v>63.76</v>
+      </c>
+      <c r="G34" s="3">
+        <v>67.98</v>
+      </c>
+      <c r="H34" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="B34" s="1" t="s">
+      <c r="I34" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="C34" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="J34" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A35" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="B35" s="1" t="s">
+      <c r="D35" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E35" s="3">
+        <v>35.89</v>
+      </c>
+      <c r="F35" s="3">
+        <v>37.84</v>
+      </c>
+      <c r="G35" s="3">
+        <v>40.34</v>
+      </c>
+      <c r="H35" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="C35" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="I35" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A36" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E36" s="3">
+        <v>44.38</v>
+      </c>
+      <c r="F36" s="3">
+        <v>46.78</v>
+      </c>
+      <c r="G36" s="3">
+        <v>49.88</v>
+      </c>
+      <c r="H36" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B36" s="1" t="s">
-[...15 lines deleted...]
-        <v>28</v>
+      <c r="I36" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A37" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E37" s="3">
+        <v>44.38</v>
+      </c>
+      <c r="F37" s="3">
+        <v>46.78</v>
+      </c>
+      <c r="G37" s="3">
+        <v>49.88</v>
+      </c>
+      <c r="H37" s="3" t="s">
         <v>155</v>
       </c>
-      <c r="B37" s="1" t="s">
-[...15 lines deleted...]
-        <v>28</v>
+      <c r="I37" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A38" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E38" s="3">
+        <v>44.38</v>
+      </c>
+      <c r="F38" s="3">
+        <v>46.78</v>
+      </c>
+      <c r="G38" s="3">
+        <v>49.88</v>
+      </c>
+      <c r="H38" s="3" t="s">
         <v>159</v>
       </c>
-      <c r="B38" s="1" t="s">
-[...15 lines deleted...]
-        <v>28</v>
+      <c r="I38" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A39" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" s="3">
+        <v>44.38</v>
+      </c>
+      <c r="F39" s="3">
+        <v>46.78</v>
+      </c>
+      <c r="G39" s="3">
+        <v>49.88</v>
+      </c>
+      <c r="H39" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="B39" s="1" t="s">
-[...15 lines deleted...]
-        <v>28</v>
+      <c r="I39" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A40" s="1" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-      <c r="F40" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E40" s="3">
+        <v>44.57</v>
+      </c>
+      <c r="F40" s="3">
+        <v>46.99</v>
+      </c>
+      <c r="G40" s="3">
+        <v>50.1</v>
+      </c>
+      <c r="H40" s="3" t="s">
         <v>167</v>
       </c>
-      <c r="G40" s="3" t="s">
-        <v>28</v>
+      <c r="I40" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A41" s="1" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E41" s="3">
+        <v>64.59</v>
+      </c>
+      <c r="F41" s="3">
+        <v>68.1</v>
+      </c>
+      <c r="G41" s="3">
+        <v>72.6</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A42" s="1" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E42" s="3">
+        <v>64.59</v>
+      </c>
+      <c r="F42" s="3">
+        <v>68.1</v>
+      </c>
+      <c r="G42" s="3">
+        <v>72.6</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A43" s="1" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E43" s="3">
+        <v>64.59</v>
+      </c>
+      <c r="F43" s="3">
+        <v>68.1</v>
+      </c>
+      <c r="G43" s="3">
+        <v>72.6</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A44" s="1" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E44" s="3">
+        <v>53.23</v>
+      </c>
+      <c r="F44" s="3">
+        <v>56.11</v>
+      </c>
+      <c r="G44" s="3">
+        <v>59.83</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A45" s="1" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E45" s="3">
+        <v>64.59</v>
+      </c>
+      <c r="F45" s="3">
+        <v>68.1</v>
+      </c>
+      <c r="G45" s="3">
+        <v>72.6</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A46" s="1" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E46" s="3">
+        <v>53.23</v>
+      </c>
+      <c r="F46" s="3">
+        <v>56.11</v>
+      </c>
+      <c r="G46" s="3">
+        <v>59.83</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A47" s="1" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E47" s="3">
+        <v>64.59</v>
+      </c>
+      <c r="F47" s="3">
+        <v>68.1</v>
+      </c>
+      <c r="G47" s="3">
+        <v>72.6</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A48" s="1" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E48" s="3">
+        <v>54.97</v>
+      </c>
+      <c r="F48" s="3">
+        <v>57.95</v>
+      </c>
+      <c r="G48" s="3">
+        <v>61.78</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A49" s="1" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E49" s="3">
+        <v>112.75</v>
+      </c>
+      <c r="F49" s="3">
+        <v>118.86</v>
+      </c>
+      <c r="G49" s="3">
+        <v>126.73</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="I49" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J49" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A50" s="1" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E50" s="3">
+        <v>160.45</v>
+      </c>
+      <c r="F50" s="3">
+        <v>169.16</v>
+      </c>
+      <c r="G50" s="3">
+        <v>180.35</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A51" s="1" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E51" s="3">
+        <v>112.75</v>
+      </c>
+      <c r="F51" s="3">
+        <v>118.86</v>
+      </c>
+      <c r="G51" s="3">
+        <v>126.73</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A52" s="1" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E52" s="3">
+        <v>1103.16</v>
+      </c>
+      <c r="F52" s="3">
+        <v>1146.59</v>
+      </c>
+      <c r="G52" s="3">
+        <v>1224.77</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>216</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A53" s="1" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E53" s="3">
+        <v>299.74</v>
+      </c>
+      <c r="F53" s="3">
+        <v>311.54</v>
+      </c>
+      <c r="G53" s="3">
+        <v>332.78</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="I53" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A54" s="1" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E54" s="3">
+        <v>56.76</v>
+      </c>
+      <c r="F54" s="3">
+        <v>61.06</v>
+      </c>
+      <c r="G54" s="3">
+        <v>65.36</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="J54" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A55" s="1" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="C55" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E55" s="3">
+        <v>52.8</v>
+      </c>
+      <c r="F55" s="3">
+        <v>56.8</v>
+      </c>
+      <c r="G55" s="3">
+        <v>60.8</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="I55" s="3" t="s">
         <v>229</v>
       </c>
-      <c r="D55" s="1" t="s">
-[...9 lines deleted...]
-        <v>92</v>
+      <c r="J55" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A56" s="1" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E56" s="3">
+        <v>34.32</v>
+      </c>
+      <c r="F56" s="3">
+        <v>36.92</v>
+      </c>
+      <c r="G56" s="3">
+        <v>39.52</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="I56" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="J56" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A57" s="1" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="B57" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C57" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="C57" s="1" t="s">
+      <c r="D57" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E57" s="3">
+        <v>25.08</v>
+      </c>
+      <c r="F57" s="3">
+        <v>26.98</v>
+      </c>
+      <c r="G57" s="3">
+        <v>28.88</v>
+      </c>
+      <c r="H57" s="3" t="s">
         <v>237</v>
       </c>
-      <c r="D57" s="1" t="s">
-[...9 lines deleted...]
-        <v>92</v>
+      <c r="I57" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="J57" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A58" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E58" s="3">
+        <v>85.8</v>
+      </c>
+      <c r="F58" s="3">
+        <v>92.3</v>
+      </c>
+      <c r="G58" s="3">
+        <v>98.8</v>
+      </c>
+      <c r="H58" s="3" t="s">
         <v>241</v>
       </c>
-      <c r="B58" s="1" t="s">
+      <c r="I58" s="3" t="s">
         <v>242</v>
       </c>
-      <c r="C58" s="1" t="s">
-[...12 lines deleted...]
-        <v>92</v>
+      <c r="J58" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A59" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C59" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="B59" s="1" t="s">
+      <c r="D59" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E59" s="3">
+        <v>75.24</v>
+      </c>
+      <c r="F59" s="3">
+        <v>80.94</v>
+      </c>
+      <c r="G59" s="3">
+        <v>86.64</v>
+      </c>
+      <c r="H59" s="3" t="s">
         <v>246</v>
       </c>
-      <c r="C59" s="1" t="s">
-[...12 lines deleted...]
-        <v>92</v>
+      <c r="I59" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="J59" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A60" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C60" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="B60" s="1" t="s">
+      <c r="D60" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E60" s="3">
+        <v>88.44</v>
+      </c>
+      <c r="F60" s="3">
+        <v>95.14</v>
+      </c>
+      <c r="G60" s="3">
+        <v>101.84</v>
+      </c>
+      <c r="H60" s="3" t="s">
         <v>250</v>
       </c>
-      <c r="C60" s="1" t="s">
+      <c r="I60" s="3" t="s">
         <v>251</v>
       </c>
-      <c r="D60" s="1" t="s">
-[...9 lines deleted...]
-        <v>92</v>
+      <c r="J60" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A61" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B61" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="B61" s="1" t="s">
+      <c r="C61" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="C61" s="1" t="s">
+      <c r="D61" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E61" s="3">
+        <v>88.44</v>
+      </c>
+      <c r="F61" s="3">
+        <v>95.14</v>
+      </c>
+      <c r="G61" s="3">
+        <v>101.84</v>
+      </c>
+      <c r="H61" s="3" t="s">
         <v>255</v>
       </c>
-      <c r="D61" s="1" t="s">
-[...9 lines deleted...]
-        <v>92</v>
+      <c r="I61" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="J61" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A62" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B62" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="B62" s="1" t="s">
+      <c r="C62" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="C62" s="1" t="s">
+      <c r="D62" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E62" s="3">
+        <v>142.56</v>
+      </c>
+      <c r="F62" s="3">
+        <v>153.36</v>
+      </c>
+      <c r="G62" s="3">
+        <v>164.16</v>
+      </c>
+      <c r="H62" s="3" t="s">
         <v>259</v>
       </c>
-      <c r="D62" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E62" s="3" t="s">
+      <c r="I62" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="F62" s="3" t="s">
-[...3 lines deleted...]
-        <v>92</v>
+      <c r="J62" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A63" s="1" t="s">
         <v>261</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>262</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E63" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E63" s="3">
+        <v>142.56</v>
+      </c>
+      <c r="F63" s="3">
+        <v>153.36</v>
+      </c>
+      <c r="G63" s="3">
+        <v>164.16</v>
+      </c>
+      <c r="H63" s="3" t="s">
         <v>264</v>
       </c>
-      <c r="F63" s="3" t="s">
-[...3 lines deleted...]
-        <v>92</v>
+      <c r="I63" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="J63" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A64" s="1" t="s">
         <v>265</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>266</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E64" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E64" s="3">
+        <v>120.12</v>
+      </c>
+      <c r="F64" s="3">
+        <v>129.22</v>
+      </c>
+      <c r="G64" s="3">
+        <v>138.32</v>
+      </c>
+      <c r="H64" s="3" t="s">
         <v>268</v>
       </c>
-      <c r="F64" s="3" t="s">
-[...3 lines deleted...]
-        <v>92</v>
+      <c r="I64" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J64" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A65" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E65" s="3">
+        <v>52.8</v>
+      </c>
+      <c r="F65" s="3">
+        <v>56.8</v>
+      </c>
+      <c r="G65" s="3">
+        <v>60.8</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="I65" s="3" t="s">
         <v>269</v>
       </c>
-      <c r="B65" s="1" t="s">
-[...15 lines deleted...]
-        <v>92</v>
+      <c r="J65" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A66" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E66" s="3">
+        <v>39.6</v>
+      </c>
+      <c r="F66" s="3">
+        <v>42.6</v>
+      </c>
+      <c r="G66" s="3">
+        <v>45.6</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J66" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A67" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E67" s="3">
+        <v>51.48</v>
+      </c>
+      <c r="F67" s="3">
+        <v>55.38</v>
+      </c>
+      <c r="G67" s="3">
+        <v>59.28</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="I67" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J67" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A68" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E68" s="3">
+        <v>109.56</v>
+      </c>
+      <c r="F68" s="3">
+        <v>117.86</v>
+      </c>
+      <c r="G68" s="3">
+        <v>126.16</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="I68" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="J68" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A69" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E69" s="3">
+        <v>55.44</v>
+      </c>
+      <c r="F69" s="3">
+        <v>59.64</v>
+      </c>
+      <c r="G69" s="3">
+        <v>63.84</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="I69" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="J69" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A70" s="1" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E70" s="3">
+        <v>20.95</v>
+      </c>
+      <c r="F70" s="3">
+        <v>22.22</v>
+      </c>
+      <c r="G70" s="3">
+        <v>23.8</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="I70" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J70" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A71" s="1" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="C71" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E71" s="3">
+        <v>9.78</v>
+      </c>
+      <c r="F71" s="3">
+        <v>10.37</v>
+      </c>
+      <c r="G71" s="3">
+        <v>11.12</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="I71" s="3" t="s">
         <v>295</v>
       </c>
-      <c r="D71" s="1" t="s">
-[...9 lines deleted...]
-        <v>92</v>
+      <c r="J71" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A72" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="B72" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="B72" s="1" t="s">
+      <c r="C72" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="C72" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D72" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E72" s="3">
+        <v>9.78</v>
+      </c>
+      <c r="F72" s="3">
+        <v>10.37</v>
+      </c>
+      <c r="G72" s="3">
+        <v>11.12</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="I72" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J72" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A73" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E73" s="3">
+        <v>23.75</v>
+      </c>
+      <c r="F73" s="3">
+        <v>25.19</v>
+      </c>
+      <c r="G73" s="3">
+        <v>26.98</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="I73" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J73" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A74" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E74" s="3">
+        <v>20.95</v>
+      </c>
+      <c r="F74" s="3">
+        <v>22.22</v>
+      </c>
+      <c r="G74" s="3">
+        <v>23.8</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="I74" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J74" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A75" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E75" s="3">
+        <v>32.13</v>
+      </c>
+      <c r="F75" s="3">
+        <v>34.08</v>
+      </c>
+      <c r="G75" s="3">
+        <v>36.51</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="I75" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J75" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A76" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E76" s="3">
+        <v>15.36</v>
+      </c>
+      <c r="F76" s="3">
+        <v>16.3</v>
+      </c>
+      <c r="G76" s="3">
+        <v>17.46</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="I76" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J76" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A77" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E77" s="3">
+        <v>34.93</v>
+      </c>
+      <c r="F77" s="3">
+        <v>37.04</v>
+      </c>
+      <c r="G77" s="3">
+        <v>39.69</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="I77" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J77" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A78" s="1" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E78" s="3">
+        <v>27.94</v>
+      </c>
+      <c r="F78" s="3">
+        <v>29.64</v>
+      </c>
+      <c r="G78" s="3">
+        <v>31.75</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="I78" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J78" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A79" s="1" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E79" s="3">
+        <v>48.89</v>
+      </c>
+      <c r="F79" s="3">
+        <v>51.86</v>
+      </c>
+      <c r="G79" s="3">
+        <v>55.56</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="I79" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J79" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A80" s="1" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E80" s="3">
+        <v>33.53</v>
+      </c>
+      <c r="F80" s="3">
+        <v>35.56</v>
+      </c>
+      <c r="G80" s="3">
+        <v>38.1</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="I80" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J80" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A81" s="1" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E81" s="3">
+        <v>34.93</v>
+      </c>
+      <c r="F81" s="3">
+        <v>37.04</v>
+      </c>
+      <c r="G81" s="3">
+        <v>39.69</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="I81" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J81" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A82" s="1" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E82" s="3">
+        <v>30.73</v>
+      </c>
+      <c r="F82" s="3">
+        <v>32.59</v>
+      </c>
+      <c r="G82" s="3">
+        <v>34.92</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="I82" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J82" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A83" s="1" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E83" s="3">
+        <v>57.27</v>
+      </c>
+      <c r="F83" s="3">
+        <v>60.75</v>
+      </c>
+      <c r="G83" s="3">
+        <v>65.08</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="I83" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J83" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A84" s="1" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E84" s="3">
+        <v>19.56</v>
+      </c>
+      <c r="F84" s="3">
+        <v>20.75</v>
+      </c>
+      <c r="G84" s="3">
+        <v>22.23</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="I84" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J84" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A85" s="1" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E85" s="3">
+        <v>50.29</v>
+      </c>
+      <c r="F85" s="3">
+        <v>53.34</v>
+      </c>
+      <c r="G85" s="3">
+        <v>57.15</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="I85" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J85" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A86" s="1" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E86" s="3">
+        <v>39.11</v>
+      </c>
+      <c r="F86" s="3">
+        <v>41.48</v>
+      </c>
+      <c r="G86" s="3">
+        <v>44.45</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="I86" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J86" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A87" s="1" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E87" s="3">
+        <v>29.33</v>
+      </c>
+      <c r="F87" s="3">
+        <v>31.11</v>
+      </c>
+      <c r="G87" s="3">
+        <v>33.33</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="I87" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J87" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A88" s="1" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E88" s="3">
+        <v>43.31</v>
+      </c>
+      <c r="F88" s="3">
+        <v>45.93</v>
+      </c>
+      <c r="G88" s="3">
+        <v>49.22</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="I88" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J88" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A89" s="1" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E89" s="3">
+        <v>57.27</v>
+      </c>
+      <c r="F89" s="3">
+        <v>60.75</v>
+      </c>
+      <c r="G89" s="3">
+        <v>65.08</v>
+      </c>
+      <c r="H89" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="I89" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J89" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A90" s="1" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E90" s="3">
+        <v>22.35</v>
+      </c>
+      <c r="F90" s="3">
+        <v>23.7</v>
+      </c>
+      <c r="G90" s="3">
+        <v>25.39</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="I90" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J90" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A91" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E91" s="3">
+        <v>37.71</v>
+      </c>
+      <c r="F91" s="3">
+        <v>40</v>
+      </c>
+      <c r="G91" s="3">
+        <v>42.85</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="I91" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J91" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A92" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E92" s="3">
+        <v>30.73</v>
+      </c>
+      <c r="F92" s="3">
+        <v>32.59</v>
+      </c>
+      <c r="G92" s="3">
+        <v>34.92</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="I92" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J92" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A93" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E93" s="3">
+        <v>44.7</v>
+      </c>
+      <c r="F93" s="3">
+        <v>47.4</v>
+      </c>
+      <c r="G93" s="3">
+        <v>50.79</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="I93" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J93" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A94" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E94" s="3">
+        <v>41.91</v>
+      </c>
+      <c r="F94" s="3">
+        <v>44.45</v>
+      </c>
+      <c r="G94" s="3">
+        <v>47.62</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="I94" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J94" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A95" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E95" s="3">
+        <v>55.88</v>
+      </c>
+      <c r="F95" s="3">
+        <v>59.26</v>
+      </c>
+      <c r="G95" s="3">
+        <v>63.49</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="I95" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J95" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A96" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-      <c r="F96" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E96" s="3">
+        <v>30.73</v>
+      </c>
+      <c r="F96" s="3">
+        <v>32.59</v>
+      </c>
+      <c r="G96" s="3">
+        <v>34.92</v>
+      </c>
+      <c r="H96" s="3" t="s">
         <v>397</v>
       </c>
-      <c r="G96" s="3" t="s">
-        <v>28</v>
+      <c r="I96" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J96" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A97" s="1" t="s">
         <v>398</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>399</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>400</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E97" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E97" s="3">
+        <v>50.29</v>
+      </c>
+      <c r="F97" s="3">
+        <v>53.34</v>
+      </c>
+      <c r="G97" s="3">
+        <v>57.15</v>
+      </c>
+      <c r="H97" s="3" t="s">
         <v>401</v>
       </c>
-      <c r="F97" s="3" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="I97" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="J97" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A98" s="1" t="s">
         <v>402</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>404</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E98" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E98" s="3">
+        <v>6.07</v>
+      </c>
+      <c r="F98" s="3">
+        <v>6.44</v>
+      </c>
+      <c r="G98" s="3">
+        <v>6.9</v>
+      </c>
+      <c r="H98" s="3" t="s">
         <v>405</v>
       </c>
-      <c r="F98" s="3" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="I98" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A99" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B99" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="B99" s="1" t="s">
+      <c r="C99" s="1" t="s">
         <v>408</v>
       </c>
-      <c r="C99" s="1" t="s">
+      <c r="D99" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E99" s="3">
+        <v>10.57</v>
+      </c>
+      <c r="F99" s="3">
+        <v>11.21</v>
+      </c>
+      <c r="G99" s="3">
+        <v>12.02</v>
+      </c>
+      <c r="H99" s="3" t="s">
         <v>409</v>
       </c>
-      <c r="D99" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E99" s="3" t="s">
+      <c r="I99" s="3" t="s">
         <v>410</v>
       </c>
-      <c r="F99" s="3" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="J99" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A100" s="1" t="s">
         <v>411</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>412</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>413</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E100" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E100" s="3">
+        <v>6.88</v>
+      </c>
+      <c r="F100" s="3">
+        <v>7.29</v>
+      </c>
+      <c r="G100" s="3">
+        <v>7.82</v>
+      </c>
+      <c r="H100" s="3" t="s">
         <v>414</v>
       </c>
-      <c r="F100" s="3" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="I100" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="J100" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A101" s="1" t="s">
         <v>415</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>416</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>417</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E101" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E101" s="3">
+        <v>17.42</v>
+      </c>
+      <c r="F101" s="3">
+        <v>18.48</v>
+      </c>
+      <c r="G101" s="3">
+        <v>19.8</v>
+      </c>
+      <c r="H101" s="3" t="s">
         <v>418</v>
       </c>
-      <c r="F101" s="3" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="I101" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="J101" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A102" s="1" t="s">
         <v>419</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>420</v>
       </c>
       <c r="C102" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E102" s="3">
+        <v>31.81</v>
+      </c>
+      <c r="F102" s="3">
+        <v>33.74</v>
+      </c>
+      <c r="G102" s="3">
+        <v>36.15</v>
+      </c>
+      <c r="H102" s="3" t="s">
         <v>421</v>
       </c>
-      <c r="D102" s="1" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="I102" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="J102" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A103" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="B103" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="B103" s="1" t="s">
+      <c r="C103" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E103" s="3">
+        <v>11.38</v>
+      </c>
+      <c r="F103" s="3">
+        <v>12.07</v>
+      </c>
+      <c r="G103" s="3">
+        <v>12.93</v>
+      </c>
+      <c r="H103" s="3" t="s">
         <v>424</v>
       </c>
-      <c r="C103" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="I103" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="J103" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A104" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E104" s="3">
+        <v>15.97</v>
+      </c>
+      <c r="F104" s="3">
+        <v>16.94</v>
+      </c>
+      <c r="G104" s="3">
+        <v>18.15</v>
+      </c>
+      <c r="H104" s="3" t="s">
         <v>427</v>
       </c>
-      <c r="B104" s="1" t="s">
-[...15 lines deleted...]
-        <v>28</v>
+      <c r="I104" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="J104" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A105" s="1" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-      <c r="F105" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E105" s="3">
+        <v>19.22</v>
+      </c>
+      <c r="F105" s="3">
+        <v>20.38</v>
+      </c>
+      <c r="G105" s="3">
+        <v>21.84</v>
+      </c>
+      <c r="H105" s="3" t="s">
         <v>431</v>
       </c>
-      <c r="G105" s="3" t="s">
-        <v>28</v>
+      <c r="I105" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="J105" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A106" s="1" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E106" s="3">
+        <v>8.18</v>
+      </c>
+      <c r="F106" s="3">
+        <v>8.68</v>
+      </c>
+      <c r="G106" s="3">
+        <v>9.3</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="I106" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="J106" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A107" s="1" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>442</v>
+        <v>417</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E107" s="3">
+        <v>13.6</v>
+      </c>
+      <c r="F107" s="3">
+        <v>14.42</v>
+      </c>
+      <c r="G107" s="3">
+        <v>15.45</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="I107" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="J107" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A108" s="1" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E108" s="3">
+        <v>7.42</v>
+      </c>
+      <c r="F108" s="3">
+        <v>7.87</v>
+      </c>
+      <c r="G108" s="3">
+        <v>8.43</v>
+      </c>
+      <c r="H108" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="I108" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="J108" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A109" s="1" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E109" s="3">
+        <v>205.92</v>
+      </c>
+      <c r="F109" s="3">
+        <v>221.52</v>
+      </c>
+      <c r="G109" s="3">
+        <v>237.12</v>
+      </c>
+      <c r="H109" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="I109" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J109" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A110" s="1" t="s">
-        <v>453</v>
+        <v>446</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>454</v>
+        <v>447</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>455</v>
+        <v>448</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E110" s="3">
+        <v>46.2</v>
+      </c>
+      <c r="F110" s="3">
+        <v>49.7</v>
+      </c>
+      <c r="G110" s="3">
+        <v>53.2</v>
+      </c>
+      <c r="H110" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="I110" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="J110" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A111" s="1" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E111" s="3">
+        <v>55.44</v>
+      </c>
+      <c r="F111" s="3">
+        <v>59.64</v>
+      </c>
+      <c r="G111" s="3">
+        <v>63.84</v>
+      </c>
+      <c r="H111" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="I111" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="J111" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A112" s="1" t="s">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>462</v>
+        <v>456</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>463</v>
+        <v>457</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E112" s="3">
+        <v>64.68</v>
+      </c>
+      <c r="F112" s="3">
+        <v>69.58</v>
+      </c>
+      <c r="G112" s="3">
+        <v>74.48</v>
+      </c>
+      <c r="H112" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="I112" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="J112" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A113" s="1" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>466</v>
+        <v>460</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E113" s="3">
+        <v>81.84</v>
+      </c>
+      <c r="F113" s="3">
+        <v>88.04</v>
+      </c>
+      <c r="G113" s="3">
+        <v>94.24</v>
+      </c>
+      <c r="H113" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="I113" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="J113" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A114" s="1" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E114" s="3">
+        <v>205.92</v>
+      </c>
+      <c r="F114" s="3">
+        <v>221.52</v>
+      </c>
+      <c r="G114" s="3">
+        <v>237.12</v>
+      </c>
+      <c r="H114" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="I114" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="J114" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A115" s="1" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E115" s="3">
+        <v>142.56</v>
+      </c>
+      <c r="F115" s="3">
+        <v>153.36</v>
+      </c>
+      <c r="G115" s="3">
+        <v>164.16</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="I115" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="J115" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A116" s="1" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E116" s="3">
+        <v>122.76</v>
+      </c>
+      <c r="F116" s="3">
+        <v>132.06</v>
+      </c>
+      <c r="G116" s="3">
+        <v>141.36</v>
+      </c>
+      <c r="H116" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="I116" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="J116" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A117" s="1" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E117" s="3">
+        <v>100.32</v>
+      </c>
+      <c r="F117" s="3">
+        <v>107.92</v>
+      </c>
+      <c r="G117" s="3">
+        <v>115.52</v>
+      </c>
+      <c r="H117" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="I117" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="J117" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A118" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E118" s="3">
+        <v>143.88</v>
+      </c>
+      <c r="F118" s="3">
+        <v>154.78</v>
+      </c>
+      <c r="G118" s="3">
+        <v>165.68</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="I118" s="3" t="s">
         <v>485</v>
       </c>
-      <c r="B118" s="1" t="s">
-[...15 lines deleted...]
-        <v>28</v>
+      <c r="J118" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A119" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E119" s="3">
+        <v>75.24</v>
+      </c>
+      <c r="F119" s="3">
+        <v>80.94</v>
+      </c>
+      <c r="G119" s="3">
+        <v>86.64</v>
+      </c>
+      <c r="H119" s="3" t="s">
         <v>489</v>
       </c>
-      <c r="B119" s="1" t="s">
-[...15 lines deleted...]
-        <v>28</v>
+      <c r="I119" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="J119" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A120" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E120" s="3">
+        <v>187.44</v>
+      </c>
+      <c r="F120" s="3">
+        <v>201.64</v>
+      </c>
+      <c r="G120" s="3">
+        <v>215.84</v>
+      </c>
+      <c r="H120" s="3" t="s">
         <v>493</v>
       </c>
-      <c r="B120" s="1" t="s">
-[...15 lines deleted...]
-        <v>28</v>
+      <c r="I120" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="J120" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A121" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E121" s="3">
+        <v>75.24</v>
+      </c>
+      <c r="F121" s="3">
+        <v>80.94</v>
+      </c>
+      <c r="G121" s="3">
+        <v>86.64</v>
+      </c>
+      <c r="H121" s="3" t="s">
         <v>497</v>
       </c>
-      <c r="B121" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="I121" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="J121" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A122" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E122" s="3">
+        <v>142.56</v>
+      </c>
+      <c r="F122" s="3">
+        <v>153.36</v>
+      </c>
+      <c r="G122" s="3">
+        <v>164.16</v>
+      </c>
+      <c r="H122" s="3" t="s">
         <v>501</v>
       </c>
-      <c r="B122" s="1" t="s">
-[...15 lines deleted...]
-        <v>28</v>
+      <c r="I122" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="J122" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A123" s="1" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-      <c r="F123" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E123" s="3">
+        <v>205.92</v>
+      </c>
+      <c r="F123" s="3">
+        <v>221.52</v>
+      </c>
+      <c r="G123" s="3">
+        <v>237.12</v>
+      </c>
+      <c r="H123" s="3" t="s">
         <v>505</v>
       </c>
-      <c r="G123" s="3" t="s">
-        <v>28</v>
+      <c r="I123" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="J123" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A124" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E124" s="3">
+        <v>205.92</v>
+      </c>
+      <c r="F124" s="3">
+        <v>221.52</v>
+      </c>
+      <c r="G124" s="3">
+        <v>237.12</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="I124" s="3" t="s">
         <v>510</v>
       </c>
-      <c r="B124" s="1" t="s">
-[...15 lines deleted...]
-        <v>28</v>
+      <c r="J124" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A125" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E125" s="3">
+        <v>64.68</v>
+      </c>
+      <c r="F125" s="3">
+        <v>69.58</v>
+      </c>
+      <c r="G125" s="3">
+        <v>74.48</v>
+      </c>
+      <c r="H125" s="3" t="s">
         <v>514</v>
       </c>
-      <c r="B125" s="1" t="s">
-[...15 lines deleted...]
-        <v>28</v>
+      <c r="I125" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="J125" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A126" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E126" s="3">
+        <v>51.48</v>
+      </c>
+      <c r="F126" s="3">
+        <v>55.38</v>
+      </c>
+      <c r="G126" s="3">
+        <v>59.28</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="I126" s="3" t="s">
         <v>519</v>
       </c>
-      <c r="B126" s="1" t="s">
-[...15 lines deleted...]
-        <v>28</v>
+      <c r="J126" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A127" s="1" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-      <c r="F127" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E127" s="3">
+        <v>129.36</v>
+      </c>
+      <c r="F127" s="3">
+        <v>139.16</v>
+      </c>
+      <c r="G127" s="3">
+        <v>148.96</v>
+      </c>
+      <c r="H127" s="3" t="s">
         <v>523</v>
       </c>
-      <c r="G127" s="3" t="s">
-        <v>28</v>
+      <c r="I127" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="J127" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A128" s="1" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E128" s="3">
+        <v>81.84</v>
+      </c>
+      <c r="F128" s="3">
+        <v>88.04</v>
+      </c>
+      <c r="G128" s="3">
+        <v>94.24</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="I128" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J128" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="129" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A129" s="1" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E129" s="3">
+        <v>55.44</v>
+      </c>
+      <c r="F129" s="3">
+        <v>59.64</v>
+      </c>
+      <c r="G129" s="3">
+        <v>63.84</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="I129" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="J129" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="130" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A130" s="1" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E130" s="3">
+        <v>133.32</v>
+      </c>
+      <c r="F130" s="3">
+        <v>143.42</v>
+      </c>
+      <c r="G130" s="3">
+        <v>153.52</v>
+      </c>
+      <c r="H130" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="I130" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J130" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="131" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A131" s="1" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E131" s="3">
+        <v>102.96</v>
+      </c>
+      <c r="F131" s="3">
+        <v>110.76</v>
+      </c>
+      <c r="G131" s="3">
+        <v>118.56</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="I131" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J131" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="132" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A132" s="1" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E132" s="3">
+        <v>133.32</v>
+      </c>
+      <c r="F132" s="3">
+        <v>143.42</v>
+      </c>
+      <c r="G132" s="3">
+        <v>153.52</v>
+      </c>
+      <c r="H132" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="I132" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J132" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="133" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A133" s="1" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E133" s="3">
+        <v>97.68</v>
+      </c>
+      <c r="F133" s="3">
+        <v>105.08</v>
+      </c>
+      <c r="G133" s="3">
+        <v>112.48</v>
+      </c>
+      <c r="H133" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="I133" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J133" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="134" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A134" s="1" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E134" s="3">
+        <v>66</v>
+      </c>
+      <c r="F134" s="3">
+        <v>71</v>
+      </c>
+      <c r="G134" s="3">
+        <v>76</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="I134" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J134" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="135" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A135" s="1" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E135" s="3">
+        <v>133.32</v>
+      </c>
+      <c r="F135" s="3">
+        <v>143.42</v>
+      </c>
+      <c r="G135" s="3">
+        <v>153.52</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="I135" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J135" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="136" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A136" s="1" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E136" s="3">
+        <v>114.84</v>
+      </c>
+      <c r="F136" s="3">
+        <v>123.54</v>
+      </c>
+      <c r="G136" s="3">
+        <v>132.24</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="I136" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J136" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="137" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A137" s="1" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E137" s="3">
+        <v>133.32</v>
+      </c>
+      <c r="F137" s="3">
+        <v>143.42</v>
+      </c>
+      <c r="G137" s="3">
+        <v>153.52</v>
+      </c>
+      <c r="H137" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="I137" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J137" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="138" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A138" s="1" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E138" s="3">
+        <v>52.8</v>
+      </c>
+      <c r="F138" s="3">
+        <v>56.8</v>
+      </c>
+      <c r="G138" s="3">
+        <v>60.8</v>
+      </c>
+      <c r="H138" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="I138" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J138" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="139" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A139" s="1" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E139" s="3">
+        <v>85.8</v>
+      </c>
+      <c r="F139" s="3">
+        <v>92.3</v>
+      </c>
+      <c r="G139" s="3">
+        <v>98.8</v>
+      </c>
+      <c r="H139" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="I139" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J139" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="140" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A140" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E140" s="3">
+        <v>116.16</v>
+      </c>
+      <c r="F140" s="3">
+        <v>124.96</v>
+      </c>
+      <c r="G140" s="3">
+        <v>133.76</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="I140" s="3" t="s">
         <v>576</v>
       </c>
-      <c r="B140" s="1" t="s">
-[...15 lines deleted...]
-        <v>28</v>
+      <c r="J140" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="141" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A141" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E141" s="3">
+        <v>150.48</v>
+      </c>
+      <c r="F141" s="3">
+        <v>161.88</v>
+      </c>
+      <c r="G141" s="3">
+        <v>173.28</v>
+      </c>
+      <c r="H141" s="3" t="s">
         <v>580</v>
       </c>
-      <c r="B141" s="1" t="s">
-[...15 lines deleted...]
-        <v>28</v>
+      <c r="I141" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="J141" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="142" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A142" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E142" s="3">
+        <v>89.76</v>
+      </c>
+      <c r="F142" s="3">
+        <v>96.56</v>
+      </c>
+      <c r="G142" s="3">
+        <v>103.36</v>
+      </c>
+      <c r="H142" s="3" t="s">
         <v>584</v>
       </c>
-      <c r="B142" s="1" t="s">
+      <c r="I142" s="3" t="s">
         <v>585</v>
       </c>
-      <c r="C142" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="J142" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="143" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A143" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="C143" s="1" t="s">
         <v>588</v>
       </c>
-      <c r="B143" s="1" t="s">
+      <c r="D143" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E143" s="3">
+        <v>121.44</v>
+      </c>
+      <c r="F143" s="3">
+        <v>130.64</v>
+      </c>
+      <c r="G143" s="3">
+        <v>139.84</v>
+      </c>
+      <c r="H143" s="3" t="s">
         <v>589</v>
       </c>
-      <c r="C143" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="I143" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="J143" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="144" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A144" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="C144" s="1" t="s">
         <v>592</v>
       </c>
-      <c r="B144" s="1" t="s">
+      <c r="D144" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E144" s="3">
+        <v>137.28</v>
+      </c>
+      <c r="F144" s="3">
+        <v>147.68</v>
+      </c>
+      <c r="G144" s="3">
+        <v>158.08</v>
+      </c>
+      <c r="H144" s="3" t="s">
         <v>593</v>
       </c>
-      <c r="C144" s="1" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="I144" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="J144" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="145" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A145" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="B145" s="1" t="s">
         <v>595</v>
       </c>
-      <c r="B145" s="1" t="s">
+      <c r="C145" s="1" t="s">
         <v>596</v>
       </c>
-      <c r="C145" s="1" t="s">
+      <c r="D145" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E145" s="3">
+        <v>109.56</v>
+      </c>
+      <c r="F145" s="3">
+        <v>117.86</v>
+      </c>
+      <c r="G145" s="3">
+        <v>126.16</v>
+      </c>
+      <c r="H145" s="3" t="s">
         <v>597</v>
       </c>
-      <c r="D145" s="1" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="I145" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="J145" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="146" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A146" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="B146" s="1" t="s">
         <v>599</v>
       </c>
-      <c r="B146" s="1" t="s">
+      <c r="C146" s="1" t="s">
         <v>600</v>
       </c>
-      <c r="C146" s="1" t="s">
+      <c r="D146" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E146" s="3">
+        <v>187.44</v>
+      </c>
+      <c r="F146" s="3">
+        <v>201.64</v>
+      </c>
+      <c r="G146" s="3">
+        <v>215.84</v>
+      </c>
+      <c r="H146" s="3" t="s">
         <v>601</v>
       </c>
-      <c r="D146" s="1" t="s">
-[...9 lines deleted...]
-        <v>604</v>
+      <c r="I146" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="J146" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="147" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A147" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E147" s="3">
+        <v>187.44</v>
+      </c>
+      <c r="F147" s="3">
+        <v>201.64</v>
+      </c>
+      <c r="G147" s="3">
+        <v>215.84</v>
+      </c>
+      <c r="H147" s="3" t="s">
         <v>605</v>
       </c>
-      <c r="B147" s="1" t="s">
-[...15 lines deleted...]
-        <v>92</v>
+      <c r="I147" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="J147" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="148" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A148" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E148" s="3">
+        <v>205.92</v>
+      </c>
+      <c r="F148" s="3">
+        <v>221.52</v>
+      </c>
+      <c r="G148" s="3">
+        <v>237.12</v>
+      </c>
+      <c r="H148" s="3" t="s">
         <v>609</v>
       </c>
-      <c r="B148" s="1" t="s">
-[...15 lines deleted...]
-        <v>92</v>
+      <c r="I148" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="J148" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="149" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A149" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="C149" s="1" t="s">
         <v>612</v>
       </c>
-      <c r="B149" s="1" t="s">
+      <c r="D149" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E149" s="3">
+        <v>187.44</v>
+      </c>
+      <c r="F149" s="3">
+        <v>201.64</v>
+      </c>
+      <c r="G149" s="3">
+        <v>215.84</v>
+      </c>
+      <c r="H149" s="3" t="s">
         <v>613</v>
       </c>
-      <c r="C149" s="1" t="s">
-[...12 lines deleted...]
-        <v>92</v>
+      <c r="I149" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="J149" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="150" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A150" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E150" s="3">
+        <v>129.36</v>
+      </c>
+      <c r="F150" s="3">
+        <v>139.16</v>
+      </c>
+      <c r="G150" s="3">
+        <v>148.96</v>
+      </c>
+      <c r="H150" s="3" t="s">
         <v>617</v>
       </c>
-      <c r="B150" s="1" t="s">
-[...15 lines deleted...]
-        <v>92</v>
+      <c r="I150" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="J150" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="151" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A151" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="C151" s="1" t="s">
         <v>620</v>
       </c>
-      <c r="B151" s="1" t="s">
+      <c r="D151" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E151" s="3">
+        <v>187.44</v>
+      </c>
+      <c r="F151" s="3">
+        <v>201.64</v>
+      </c>
+      <c r="G151" s="3">
+        <v>215.84</v>
+      </c>
+      <c r="H151" s="3" t="s">
         <v>621</v>
       </c>
-      <c r="C151" s="1" t="s">
-[...12 lines deleted...]
-        <v>92</v>
+      <c r="I151" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="J151" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="152" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A152" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="B152" s="1" t="s">
         <v>623</v>
       </c>
-      <c r="B152" s="1" t="s">
+      <c r="C152" s="1" t="s">
         <v>624</v>
       </c>
-      <c r="C152" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D152" s="1" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E152" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E152" s="3">
+        <v>124.08</v>
+      </c>
+      <c r="F152" s="3">
+        <v>133.48</v>
+      </c>
+      <c r="G152" s="3">
+        <v>142.88</v>
+      </c>
+      <c r="H152" s="3" t="s">
         <v>625</v>
       </c>
-      <c r="F152" s="3" t="s">
-[...3 lines deleted...]
-        <v>92</v>
+      <c r="I152" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J152" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="153" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A153" s="1" t="s">
         <v>626</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>627</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>614</v>
+        <v>628</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E153" s="3">
+        <v>129.36</v>
+      </c>
+      <c r="F153" s="3">
+        <v>139.16</v>
+      </c>
+      <c r="G153" s="3">
+        <v>148.96</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="I153" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="J153" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="154" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A154" s="1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>614</v>
+        <v>632</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E154" s="3">
+        <v>142.56</v>
+      </c>
+      <c r="F154" s="3">
+        <v>153.36</v>
+      </c>
+      <c r="G154" s="3">
+        <v>164.16</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="I154" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="J154" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="155" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A155" s="1" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>614</v>
+        <v>636</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E155" s="3">
+        <v>133.32</v>
+      </c>
+      <c r="F155" s="3">
+        <v>143.42</v>
+      </c>
+      <c r="G155" s="3">
+        <v>153.52</v>
+      </c>
+      <c r="H155" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="I155" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J155" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="156" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A156" s="1" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>614</v>
+        <v>640</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E156" s="3">
+        <v>121.44</v>
+      </c>
+      <c r="F156" s="3">
+        <v>130.64</v>
+      </c>
+      <c r="G156" s="3">
+        <v>139.84</v>
+      </c>
+      <c r="H156" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="I156" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J156" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="157" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A157" s="1" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>614</v>
+        <v>644</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E157" s="3">
+        <v>52</v>
+      </c>
+      <c r="F157" s="3">
+        <v>56</v>
+      </c>
+      <c r="G157" s="3">
+        <v>62</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="I157" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J157" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="158" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A158" s="1" t="s">
-        <v>641</v>
+        <v>647</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>642</v>
+        <v>648</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>614</v>
+        <v>644</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E158" s="3">
+        <v>52</v>
+      </c>
+      <c r="F158" s="3">
+        <v>56</v>
+      </c>
+      <c r="G158" s="3">
+        <v>62</v>
+      </c>
+      <c r="H158" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="I158" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J158" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="159" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A159" s="1" t="s">
-        <v>644</v>
+        <v>650</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>645</v>
+        <v>651</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>614</v>
+        <v>652</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E159" s="3">
+        <v>129.36</v>
+      </c>
+      <c r="F159" s="3">
+        <v>139.16</v>
+      </c>
+      <c r="G159" s="3">
+        <v>148.96</v>
+      </c>
+      <c r="H159" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="I159" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="J159" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="160" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A160" s="1" t="s">
-        <v>647</v>
+        <v>654</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>648</v>
+        <v>655</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>614</v>
+        <v>656</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E160" s="3">
+        <v>124.08</v>
+      </c>
+      <c r="F160" s="3">
+        <v>133.48</v>
+      </c>
+      <c r="G160" s="3">
+        <v>142.88</v>
+      </c>
+      <c r="H160" s="3" t="s">
+        <v>657</v>
+      </c>
+      <c r="I160" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J160" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="161" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A161" s="1" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>651</v>
+        <v>659</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>652</v>
+        <v>660</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E161" s="3">
+        <v>124.08</v>
+      </c>
+      <c r="F161" s="3">
+        <v>133.48</v>
+      </c>
+      <c r="G161" s="3">
+        <v>142.88</v>
+      </c>
+      <c r="H161" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="I161" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J161" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="162" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A162" s="1" t="s">
-        <v>654</v>
+        <v>662</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>655</v>
+        <v>663</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>614</v>
+        <v>664</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E162" s="3">
+        <v>124.08</v>
+      </c>
+      <c r="F162" s="3">
+        <v>133.48</v>
+      </c>
+      <c r="G162" s="3">
+        <v>142.88</v>
+      </c>
+      <c r="H162" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="I162" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J162" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="163" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A163" s="1" t="s">
-        <v>657</v>
+        <v>666</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>658</v>
+        <v>667</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>614</v>
+        <v>667</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E163" s="3">
+        <v>793.03</v>
+      </c>
+      <c r="F163" s="3">
+        <v>824.25</v>
+      </c>
+      <c r="G163" s="3">
+        <v>880.45</v>
+      </c>
+      <c r="H163" s="3" t="s">
+        <v>668</v>
+      </c>
+      <c r="I163" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="J163" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="164" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A164" s="1" t="s">
-        <v>660</v>
+        <v>669</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>661</v>
+        <v>670</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>614</v>
+        <v>670</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E164" s="3">
+        <v>711.6</v>
+      </c>
+      <c r="F164" s="3">
+        <v>739.62</v>
+      </c>
+      <c r="G164" s="3">
+        <v>790.05</v>
+      </c>
+      <c r="H164" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="I164" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="J164" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="165" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A165" s="1" t="s">
-        <v>663</v>
+        <v>672</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>664</v>
+        <v>673</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>665</v>
+        <v>673</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E165" s="3">
+        <v>451.94</v>
+      </c>
+      <c r="F165" s="3">
+        <v>469.73</v>
+      </c>
+      <c r="G165" s="3">
+        <v>501.76</v>
+      </c>
+      <c r="H165" s="3" t="s">
+        <v>674</v>
+      </c>
+      <c r="I165" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="166" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A166" s="1" t="s">
-        <v>667</v>
+        <v>675</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>668</v>
+        <v>676</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>669</v>
+        <v>676</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E166" s="3">
+        <v>317.6</v>
+      </c>
+      <c r="F166" s="3">
+        <v>330.1</v>
+      </c>
+      <c r="G166" s="3">
+        <v>352.61</v>
+      </c>
+      <c r="H166" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="I166" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="J166" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="167" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A167" s="1" t="s">
-        <v>671</v>
+        <v>678</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>672</v>
+        <v>679</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E167" s="3">
+        <v>299.6</v>
+      </c>
+      <c r="F167" s="3">
+        <v>311.4</v>
+      </c>
+      <c r="G167" s="3">
+        <v>332.63</v>
+      </c>
+      <c r="H167" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="I167" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="J167" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="168" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A168" s="1" t="s">
-        <v>675</v>
+        <v>681</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>676</v>
+        <v>682</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E168" s="3">
+        <v>108.24</v>
+      </c>
+      <c r="F168" s="3">
+        <v>116.44</v>
+      </c>
+      <c r="G168" s="3">
+        <v>124.64</v>
+      </c>
+      <c r="H168" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="I168" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="J168" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="169" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A169" s="1" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>680</v>
+        <v>686</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>680</v>
+        <v>687</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E169" s="3">
+        <v>184.8</v>
+      </c>
+      <c r="F169" s="3">
+        <v>198.8</v>
+      </c>
+      <c r="G169" s="3">
+        <v>212.8</v>
+      </c>
+      <c r="H169" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="I169" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="J169" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="170" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A170" s="1" t="s">
-        <v>682</v>
+        <v>689</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>684</v>
+        <v>691</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E170" s="3">
+        <v>184.8</v>
+      </c>
+      <c r="F170" s="3">
+        <v>198.8</v>
+      </c>
+      <c r="G170" s="3">
+        <v>212.8</v>
+      </c>
+      <c r="H170" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="I170" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="J170" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="171" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A171" s="1" t="s">
-        <v>686</v>
+        <v>693</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>687</v>
+        <v>694</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>688</v>
+        <v>695</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E171" s="3">
+        <v>52.8</v>
+      </c>
+      <c r="F171" s="3">
+        <v>56.8</v>
+      </c>
+      <c r="G171" s="3">
+        <v>60.8</v>
+      </c>
+      <c r="H171" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="I171" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J171" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="172" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A172" s="1" t="s">
-        <v>690</v>
+        <v>697</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>691</v>
+        <v>698</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>692</v>
+        <v>699</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E172" s="3">
+        <v>184.8</v>
+      </c>
+      <c r="F172" s="3">
+        <v>198.8</v>
+      </c>
+      <c r="G172" s="3">
+        <v>212.8</v>
+      </c>
+      <c r="H172" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="I172" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="J172" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="173" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A173" s="1" t="s">
-        <v>694</v>
+        <v>701</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>695</v>
+        <v>702</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>692</v>
+        <v>703</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E173" s="3">
+        <v>145.2</v>
+      </c>
+      <c r="F173" s="3">
+        <v>156.2</v>
+      </c>
+      <c r="G173" s="3">
+        <v>167.2</v>
+      </c>
+      <c r="H173" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="I173" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="J173" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="174" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A174" s="1" t="s">
-        <v>697</v>
+        <v>705</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>698</v>
+        <v>706</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E174" s="3">
+        <v>145.2</v>
+      </c>
+      <c r="F174" s="3">
+        <v>156.2</v>
+      </c>
+      <c r="G174" s="3">
+        <v>167.2</v>
+      </c>
+      <c r="H174" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="I174" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="J174" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="175" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A175" s="1" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>703</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E175" s="3">
+        <v>184.8</v>
+      </c>
+      <c r="F175" s="3">
+        <v>198.8</v>
+      </c>
+      <c r="G175" s="3">
+        <v>212.8</v>
+      </c>
+      <c r="H175" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="I175" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="J175" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="176" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A176" s="1" t="s">
-        <v>705</v>
+        <v>711</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>707</v>
+        <v>703</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E176" s="3">
+        <v>130.68</v>
+      </c>
+      <c r="F176" s="3">
+        <v>140.58</v>
+      </c>
+      <c r="G176" s="3">
+        <v>150.48</v>
+      </c>
+      <c r="H176" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="I176" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="J176" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="177" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A177" s="1" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>710</v>
+        <v>715</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>711</v>
+        <v>716</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E177" s="3">
+        <v>184.8</v>
+      </c>
+      <c r="F177" s="3">
+        <v>198.8</v>
+      </c>
+      <c r="G177" s="3">
+        <v>212.8</v>
+      </c>
+      <c r="H177" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="I177" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="J177" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="178" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A178" s="1" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E178" s="3">
+        <v>184.8</v>
+      </c>
+      <c r="F178" s="3">
+        <v>198.8</v>
+      </c>
+      <c r="G178" s="3">
+        <v>212.8</v>
+      </c>
+      <c r="H178" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="I178" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="J178" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="179" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A179" s="1" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>715</v>
+        <v>724</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E179" s="3">
+        <v>166.32</v>
+      </c>
+      <c r="F179" s="3">
+        <v>178.92</v>
+      </c>
+      <c r="G179" s="3">
+        <v>191.52</v>
+      </c>
+      <c r="H179" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="I179" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="J179" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="180" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A180" s="1" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>721</v>
+        <v>727</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>715</v>
+        <v>727</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E180" s="3">
+        <v>743.98</v>
+      </c>
+      <c r="F180" s="3">
+        <v>773.28</v>
+      </c>
+      <c r="G180" s="3">
+        <v>826</v>
+      </c>
+      <c r="H180" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="I180" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="J180" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="181" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A181" s="1" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>725</v>
+        <v>730</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E181" s="3">
+        <v>425.25</v>
+      </c>
+      <c r="F181" s="3">
+        <v>441.99</v>
+      </c>
+      <c r="G181" s="3">
+        <v>472.13</v>
+      </c>
+      <c r="H181" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="I181" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="J181" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="182" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A182" s="1" t="s">
-        <v>727</v>
+        <v>732</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>725</v>
+        <v>734</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E182" s="3">
+        <v>58.63</v>
+      </c>
+      <c r="F182" s="3">
+        <v>61.81</v>
+      </c>
+      <c r="G182" s="3">
+        <v>65.9</v>
+      </c>
+      <c r="H182" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="I182" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J182" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="183" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A183" s="1" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>731</v>
+        <v>737</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>725</v>
+        <v>738</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E183" s="3">
+        <v>44.11</v>
+      </c>
+      <c r="F183" s="3">
+        <v>46.5</v>
+      </c>
+      <c r="G183" s="3">
+        <v>49.58</v>
+      </c>
+      <c r="H183" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="I183" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J183" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="184" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A184" s="1" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>725</v>
+        <v>742</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E184" s="3">
+        <v>44.11</v>
+      </c>
+      <c r="F184" s="3">
+        <v>46.5</v>
+      </c>
+      <c r="G184" s="3">
+        <v>49.58</v>
+      </c>
+      <c r="H184" s="3" t="s">
+        <v>743</v>
+      </c>
+      <c r="I184" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J184" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="185" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A185" s="1" t="s">
-        <v>736</v>
+        <v>744</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E185" s="3">
+        <v>44.11</v>
+      </c>
+      <c r="F185" s="3">
+        <v>46.5</v>
+      </c>
+      <c r="G185" s="3">
+        <v>49.58</v>
+      </c>
+      <c r="H185" s="3" t="s">
+        <v>747</v>
+      </c>
+      <c r="I185" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J185" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="186" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A186" s="1" t="s">
-        <v>740</v>
+        <v>748</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>741</v>
+        <v>749</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E186" s="3">
+        <v>56.58</v>
+      </c>
+      <c r="F186" s="3">
+        <v>59.65</v>
+      </c>
+      <c r="G186" s="3">
+        <v>63.6</v>
+      </c>
+      <c r="H186" s="3" t="s">
+        <v>751</v>
+      </c>
+      <c r="I186" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J186" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="187" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A187" s="1" t="s">
-        <v>744</v>
+        <v>752</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>745</v>
+        <v>753</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>746</v>
+        <v>754</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E187" s="3">
+        <v>56.58</v>
+      </c>
+      <c r="F187" s="3">
+        <v>59.65</v>
+      </c>
+      <c r="G187" s="3">
+        <v>63.6</v>
+      </c>
+      <c r="H187" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="I187" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J187" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="188" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A188" s="1" t="s">
-        <v>748</v>
+        <v>756</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>749</v>
+        <v>757</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>749</v>
+        <v>758</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>751</v>
+        <v>14</v>
+      </c>
+      <c r="E188" s="3">
+        <v>78.55</v>
+      </c>
+      <c r="F188" s="3">
+        <v>82.81</v>
+      </c>
+      <c r="G188" s="3">
+        <v>88.29</v>
+      </c>
+      <c r="H188" s="3" t="s">
+        <v>759</v>
+      </c>
+      <c r="I188" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J188" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="189" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A189" s="1" t="s">
-        <v>748</v>
+        <v>760</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>752</v>
+        <v>761</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>752</v>
+        <v>762</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>751</v>
+        <v>14</v>
+      </c>
+      <c r="E189" s="3">
+        <v>63.11</v>
+      </c>
+      <c r="F189" s="3">
+        <v>66.53</v>
+      </c>
+      <c r="G189" s="3">
+        <v>70.93</v>
+      </c>
+      <c r="H189" s="3" t="s">
+        <v>763</v>
+      </c>
+      <c r="I189" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J189" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="190" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A190" s="1" t="s">
-        <v>748</v>
+        <v>764</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>754</v>
+        <v>765</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>754</v>
+        <v>766</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>751</v>
+        <v>14</v>
+      </c>
+      <c r="E190" s="3">
+        <v>79.62</v>
+      </c>
+      <c r="F190" s="3">
+        <v>83.94</v>
+      </c>
+      <c r="G190" s="3">
+        <v>89.49</v>
+      </c>
+      <c r="H190" s="3" t="s">
+        <v>767</v>
+      </c>
+      <c r="I190" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J190" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="191" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A191" s="1" t="s">
-        <v>756</v>
+        <v>768</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>758</v>
+        <v>770</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E191" s="3">
+        <v>79.62</v>
+      </c>
+      <c r="F191" s="3">
+        <v>83.94</v>
+      </c>
+      <c r="G191" s="3">
+        <v>89.49</v>
+      </c>
+      <c r="H191" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="I191" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J191" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="192" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A192" s="1" t="s">
-        <v>760</v>
+        <v>772</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>761</v>
+        <v>773</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>762</v>
+        <v>774</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E192" s="3">
+        <v>79.62</v>
+      </c>
+      <c r="F192" s="3">
+        <v>83.94</v>
+      </c>
+      <c r="G192" s="3">
+        <v>89.49</v>
+      </c>
+      <c r="H192" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="I192" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J192" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="193" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A193" s="1" t="s">
-        <v>764</v>
+        <v>776</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>765</v>
+        <v>777</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>766</v>
+        <v>778</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E193" s="3">
+        <v>79.62</v>
+      </c>
+      <c r="F193" s="3">
+        <v>83.94</v>
+      </c>
+      <c r="G193" s="3">
+        <v>89.49</v>
+      </c>
+      <c r="H193" s="3" t="s">
+        <v>779</v>
+      </c>
+      <c r="I193" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J193" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="194" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A194" s="1" t="s">
-        <v>768</v>
+        <v>780</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>769</v>
+        <v>781</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>770</v>
+        <v>782</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E194" s="3">
+        <v>79.62</v>
+      </c>
+      <c r="F194" s="3">
+        <v>83.94</v>
+      </c>
+      <c r="G194" s="3">
+        <v>89.49</v>
+      </c>
+      <c r="H194" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="I194" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J194" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="195" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A195" s="1" t="s">
-        <v>772</v>
+        <v>784</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>773</v>
+        <v>785</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>774</v>
+        <v>786</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E195" s="3">
+        <v>101.83</v>
+      </c>
+      <c r="F195" s="3">
+        <v>107.36</v>
+      </c>
+      <c r="G195" s="3">
+        <v>114.46</v>
+      </c>
+      <c r="H195" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="I195" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J195" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="196" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A196" s="1" t="s">
-        <v>776</v>
+        <v>788</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>777</v>
+        <v>789</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>778</v>
+        <v>790</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E196" s="3">
+        <v>79.62</v>
+      </c>
+      <c r="F196" s="3">
+        <v>83.94</v>
+      </c>
+      <c r="G196" s="3">
+        <v>89.49</v>
+      </c>
+      <c r="H196" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="I196" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J196" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="197" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A197" s="1" t="s">
-        <v>780</v>
+        <v>792</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>781</v>
+        <v>793</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>782</v>
+        <v>794</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E197" s="3">
+        <v>79.62</v>
+      </c>
+      <c r="F197" s="3">
+        <v>83.94</v>
+      </c>
+      <c r="G197" s="3">
+        <v>89.49</v>
+      </c>
+      <c r="H197" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="I197" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J197" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="198" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A198" s="1" t="s">
-        <v>784</v>
+        <v>796</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>785</v>
+        <v>797</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>786</v>
+        <v>798</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E198" s="3">
+        <v>79.62</v>
+      </c>
+      <c r="F198" s="3">
+        <v>83.94</v>
+      </c>
+      <c r="G198" s="3">
+        <v>89.49</v>
+      </c>
+      <c r="H198" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="I198" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J198" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="199" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A199" s="1" t="s">
-        <v>788</v>
+        <v>800</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>789</v>
+        <v>801</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>790</v>
+        <v>802</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E199" s="3">
+        <v>184.8</v>
+      </c>
+      <c r="F199" s="3">
+        <v>198.8</v>
+      </c>
+      <c r="G199" s="3">
+        <v>212.8</v>
+      </c>
+      <c r="H199" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="I199" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="J199" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="200" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A200" s="1" t="s">
-        <v>792</v>
+        <v>804</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>793</v>
+        <v>805</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>794</v>
+        <v>805</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E200" s="3">
+        <v>317.6</v>
+      </c>
+      <c r="F200" s="3">
+        <v>330.11</v>
+      </c>
+      <c r="G200" s="3">
+        <v>352.61</v>
+      </c>
+      <c r="H200" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="I200" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="J200" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="201" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A201" s="1" t="s">
-        <v>796</v>
+        <v>807</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>797</v>
+        <v>808</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>798</v>
+        <v>809</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E201" s="3">
+        <v>56.76</v>
+      </c>
+      <c r="F201" s="3">
+        <v>61.06</v>
+      </c>
+      <c r="G201" s="3">
+        <v>65.36</v>
+      </c>
+      <c r="H201" s="3" t="s">
+        <v>810</v>
+      </c>
+      <c r="I201" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J201" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="202" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A202" s="1" t="s">
-        <v>800</v>
+        <v>811</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>801</v>
+        <v>812</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>802</v>
+        <v>813</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E202" s="3">
+        <v>129.36</v>
+      </c>
+      <c r="F202" s="3">
+        <v>139.16</v>
+      </c>
+      <c r="G202" s="3">
+        <v>148.96</v>
+      </c>
+      <c r="H202" s="3" t="s">
+        <v>814</v>
+      </c>
+      <c r="I202" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J202" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="203" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A203" s="1" t="s">
-        <v>804</v>
+        <v>815</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>805</v>
+        <v>816</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>806</v>
+        <v>817</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E203" s="3">
+        <v>58.08</v>
+      </c>
+      <c r="F203" s="3">
+        <v>62.48</v>
+      </c>
+      <c r="G203" s="3">
+        <v>66.88</v>
+      </c>
+      <c r="H203" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="I203" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J203" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="204" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A204" s="1" t="s">
-        <v>808</v>
+        <v>819</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>809</v>
+        <v>820</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>810</v>
+        <v>821</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E204" s="3">
+        <v>59.4</v>
+      </c>
+      <c r="F204" s="3">
+        <v>63.9</v>
+      </c>
+      <c r="G204" s="3">
+        <v>68.4</v>
+      </c>
+      <c r="H204" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="I204" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J204" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="205" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A205" s="1" t="s">
-        <v>812</v>
+        <v>823</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>813</v>
+        <v>824</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>814</v>
+        <v>825</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E205" s="3">
+        <v>51.48</v>
+      </c>
+      <c r="F205" s="3">
+        <v>55.38</v>
+      </c>
+      <c r="G205" s="3">
+        <v>59.28</v>
+      </c>
+      <c r="H205" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="I205" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J205" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="206" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A206" s="1" t="s">
-        <v>816</v>
+        <v>827</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>817</v>
+        <v>828</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>818</v>
+        <v>829</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E206" s="3">
+        <v>51.48</v>
+      </c>
+      <c r="F206" s="3">
+        <v>55.38</v>
+      </c>
+      <c r="G206" s="3">
+        <v>59.28</v>
+      </c>
+      <c r="H206" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="I206" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J206" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="207" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A207" s="1" t="s">
-        <v>820</v>
+        <v>831</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>821</v>
+        <v>832</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>822</v>
+        <v>833</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E207" s="3">
+        <v>68.64</v>
+      </c>
+      <c r="F207" s="3">
+        <v>73.84</v>
+      </c>
+      <c r="G207" s="3">
+        <v>79.04</v>
+      </c>
+      <c r="H207" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="I207" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J207" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="208" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A208" s="1" t="s">
-        <v>824</v>
+        <v>835</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>825</v>
+        <v>836</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>786</v>
+        <v>837</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E208" s="3">
+        <v>129.36</v>
+      </c>
+      <c r="F208" s="3">
+        <v>139.16</v>
+      </c>
+      <c r="G208" s="3">
+        <v>148.96</v>
+      </c>
+      <c r="H208" s="3" t="s">
+        <v>838</v>
+      </c>
+      <c r="I208" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J208" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="209" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A209" s="1" t="s">
-        <v>827</v>
+        <v>839</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>828</v>
+        <v>840</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>829</v>
+        <v>813</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E209" s="3">
+        <v>129.36</v>
+      </c>
+      <c r="F209" s="3">
+        <v>139.16</v>
+      </c>
+      <c r="G209" s="3">
+        <v>148.96</v>
+      </c>
+      <c r="H209" s="3" t="s">
+        <v>841</v>
+      </c>
+      <c r="I209" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J209" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="210" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A210" s="1" t="s">
-        <v>831</v>
+        <v>842</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>832</v>
+        <v>843</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>786</v>
+        <v>844</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>15</v>
-[...7 lines deleted...]
-      <c r="G210" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E210" s="3">
+        <v>26</v>
+      </c>
+      <c r="F210" s="3">
         <v>28</v>
+      </c>
+      <c r="G210" s="3">
+        <v>31</v>
+      </c>
+      <c r="H210" s="3" t="s">
+        <v>845</v>
+      </c>
+      <c r="I210" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J210" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="211" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A211" s="1" t="s">
-        <v>834</v>
+        <v>846</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>835</v>
+        <v>847</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>836</v>
+        <v>844</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>838</v>
+        <v>14</v>
+      </c>
+      <c r="E211" s="3">
+        <v>26</v>
+      </c>
+      <c r="F211" s="3">
+        <v>28</v>
+      </c>
+      <c r="G211" s="3">
+        <v>31</v>
+      </c>
+      <c r="H211" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="I211" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J211" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="212" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A212" s="1" t="s">
-        <v>839</v>
+        <v>849</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>840</v>
+        <v>850</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>841</v>
+        <v>851</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>838</v>
+        <v>14</v>
+      </c>
+      <c r="E212" s="3">
+        <v>26</v>
+      </c>
+      <c r="F212" s="3">
+        <v>28</v>
+      </c>
+      <c r="G212" s="3">
+        <v>31</v>
+      </c>
+      <c r="H212" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="I212" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J212" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="213" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A213" s="1" t="s">
-        <v>843</v>
+        <v>853</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>844</v>
+        <v>854</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>845</v>
+        <v>851</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E213" s="3">
+        <v>26</v>
+      </c>
+      <c r="F213" s="3">
+        <v>28</v>
+      </c>
+      <c r="G213" s="3">
+        <v>31</v>
+      </c>
+      <c r="H213" s="3" t="s">
+        <v>855</v>
+      </c>
+      <c r="I213" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J213" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="214" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A214" s="1" t="s">
-        <v>847</v>
+        <v>856</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>848</v>
+        <v>857</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E214" s="3">
+        <v>26</v>
+      </c>
+      <c r="F214" s="3">
+        <v>28</v>
+      </c>
+      <c r="G214" s="3">
+        <v>31</v>
+      </c>
+      <c r="H214" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="I214" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J214" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="215" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A215" s="1" t="s">
-        <v>850</v>
+        <v>859</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>851</v>
+        <v>860</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>845</v>
+        <v>861</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E215" s="3">
+        <v>29.9</v>
+      </c>
+      <c r="F215" s="3">
+        <v>32.21</v>
+      </c>
+      <c r="G215" s="3">
+        <v>35.65</v>
+      </c>
+      <c r="H215" s="3" t="s">
+        <v>862</v>
+      </c>
+      <c r="I215" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J215" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="216" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A216" s="1" t="s">
-        <v>853</v>
+        <v>863</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>854</v>
+        <v>864</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>855</v>
+        <v>865</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E216" s="3">
+        <v>29.9</v>
+      </c>
+      <c r="F216" s="3">
+        <v>32.21</v>
+      </c>
+      <c r="G216" s="3">
+        <v>35.65</v>
+      </c>
+      <c r="H216" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="I216" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J216" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="217" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A217" s="1" t="s">
-        <v>857</v>
+        <v>867</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>858</v>
+        <v>868</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>855</v>
+        <v>865</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E217" s="3">
+        <v>29.9</v>
+      </c>
+      <c r="F217" s="3">
+        <v>32.21</v>
+      </c>
+      <c r="G217" s="3">
+        <v>35.65</v>
+      </c>
+      <c r="H217" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="I217" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J217" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="218" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A218" s="1" t="s">
-        <v>860</v>
+        <v>870</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>861</v>
+        <v>871</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>855</v>
+        <v>872</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E218" s="3">
+        <v>42.17</v>
+      </c>
+      <c r="F218" s="3">
+        <v>44.46</v>
+      </c>
+      <c r="G218" s="3">
+        <v>47.4</v>
+      </c>
+      <c r="H218" s="3" t="s">
+        <v>873</v>
+      </c>
+      <c r="I218" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J218" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="219" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A219" s="1" t="s">
-        <v>863</v>
+        <v>874</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>864</v>
+        <v>875</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>855</v>
+        <v>876</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E219" s="3">
+        <v>142.56</v>
+      </c>
+      <c r="F219" s="3">
+        <v>153.36</v>
+      </c>
+      <c r="G219" s="3">
+        <v>164.16</v>
+      </c>
+      <c r="H219" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="I219" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J219" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="220" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A220" s="1" t="s">
-        <v>866</v>
+        <v>878</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>867</v>
+        <v>879</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>855</v>
+        <v>880</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E220" s="3">
+        <v>85.8</v>
+      </c>
+      <c r="F220" s="3">
+        <v>92.3</v>
+      </c>
+      <c r="G220" s="3">
+        <v>98.8</v>
+      </c>
+      <c r="H220" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="I220" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J220" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="221" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A221" s="1" t="s">
-        <v>869</v>
+        <v>882</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>870</v>
+        <v>883</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>855</v>
+        <v>884</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E221" s="3">
+        <v>85.8</v>
+      </c>
+      <c r="F221" s="3">
+        <v>92.3</v>
+      </c>
+      <c r="G221" s="3">
+        <v>98.8</v>
+      </c>
+      <c r="H221" s="3" t="s">
+        <v>885</v>
+      </c>
+      <c r="I221" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J221" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="222" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A222" s="1" t="s">
-        <v>872</v>
+        <v>886</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>873</v>
+        <v>887</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>855</v>
+        <v>888</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E222" s="3">
+        <v>85.8</v>
+      </c>
+      <c r="F222" s="3">
+        <v>92.3</v>
+      </c>
+      <c r="G222" s="3">
+        <v>98.8</v>
+      </c>
+      <c r="H222" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="I222" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J222" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="223" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A223" s="1" t="s">
-        <v>875</v>
+        <v>890</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>876</v>
+        <v>891</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>855</v>
+        <v>892</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E223" s="3">
+        <v>507.09</v>
+      </c>
+      <c r="F223" s="3">
+        <v>534.6</v>
+      </c>
+      <c r="G223" s="3">
+        <v>569.98</v>
+      </c>
+      <c r="H223" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="I223" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J223" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="224" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A224" s="1" t="s">
-        <v>878</v>
+        <v>894</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>879</v>
+        <v>895</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>845</v>
+        <v>895</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E224" s="3">
+        <v>299.28</v>
+      </c>
+      <c r="F224" s="3">
+        <v>311.06</v>
+      </c>
+      <c r="G224" s="3">
+        <v>332.27</v>
+      </c>
+      <c r="H224" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="I224" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="J224" s="3" t="s">
+        <v>897</v>
       </c>
     </row>
     <row r="225" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A225" s="1" t="s">
-        <v>881</v>
+        <v>898</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>882</v>
+        <v>899</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>845</v>
+        <v>899</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E225" s="3">
+        <v>397.67</v>
+      </c>
+      <c r="F225" s="3">
+        <v>413.32</v>
+      </c>
+      <c r="G225" s="3">
+        <v>441.5</v>
+      </c>
+      <c r="H225" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="I225" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="226" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A226" s="1" t="s">
-        <v>884</v>
+        <v>901</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>885</v>
+        <v>902</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>855</v>
+        <v>903</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E226" s="3">
+        <v>21.19</v>
+      </c>
+      <c r="F226" s="3">
+        <v>22.82</v>
+      </c>
+      <c r="G226" s="3">
+        <v>25.27</v>
+      </c>
+      <c r="H226" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="I226" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J226" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="227" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A227" s="1" t="s">
-        <v>887</v>
+        <v>905</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>888</v>
+        <v>906</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>855</v>
+        <v>907</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E227" s="3">
+        <v>32.5</v>
+      </c>
+      <c r="F227" s="3">
+        <v>35</v>
+      </c>
+      <c r="G227" s="3">
+        <v>38.75</v>
+      </c>
+      <c r="H227" s="3" t="s">
+        <v>908</v>
+      </c>
+      <c r="I227" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J227" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="228" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A228" s="1" t="s">
-        <v>890</v>
+        <v>909</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>891</v>
+        <v>910</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>892</v>
+        <v>911</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E228" s="3">
+        <v>20.8</v>
+      </c>
+      <c r="F228" s="3">
+        <v>22.4</v>
+      </c>
+      <c r="G228" s="3">
+        <v>24.8</v>
+      </c>
+      <c r="H228" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="I228" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J228" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="229" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A229" s="1" t="s">
-        <v>894</v>
+        <v>913</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>895</v>
+        <v>914</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>896</v>
+        <v>915</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E229" s="3">
+        <v>27.3</v>
+      </c>
+      <c r="F229" s="3">
+        <v>29.4</v>
+      </c>
+      <c r="G229" s="3">
+        <v>32.55</v>
+      </c>
+      <c r="H229" s="3" t="s">
+        <v>916</v>
+      </c>
+      <c r="I229" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J229" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="230" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A230" s="1" t="s">
-        <v>898</v>
+        <v>917</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>899</v>
+        <v>918</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>892</v>
+        <v>919</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E230" s="3">
+        <v>26</v>
+      </c>
+      <c r="F230" s="3">
+        <v>28</v>
+      </c>
+      <c r="G230" s="3">
+        <v>31</v>
+      </c>
+      <c r="H230" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="I230" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J230" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="231" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A231" s="1" t="s">
-        <v>901</v>
+        <v>921</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>902</v>
+        <v>922</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>892</v>
+        <v>923</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E231" s="3">
+        <v>45.5</v>
+      </c>
+      <c r="F231" s="3">
+        <v>49</v>
+      </c>
+      <c r="G231" s="3">
+        <v>54.25</v>
+      </c>
+      <c r="H231" s="3" t="s">
+        <v>924</v>
+      </c>
+      <c r="I231" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J231" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="232" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A232" s="1" t="s">
-        <v>904</v>
+        <v>925</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>905</v>
+        <v>926</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>892</v>
+        <v>927</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E232" s="3">
+        <v>45.5</v>
+      </c>
+      <c r="F232" s="3">
+        <v>49</v>
+      </c>
+      <c r="G232" s="3">
+        <v>54.25</v>
+      </c>
+      <c r="H232" s="3" t="s">
+        <v>928</v>
+      </c>
+      <c r="I232" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J232" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="233" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A233" s="1" t="s">
-        <v>907</v>
+        <v>929</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>908</v>
+        <v>930</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>892</v>
+        <v>931</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E233" s="3">
+        <v>45.5</v>
+      </c>
+      <c r="F233" s="3">
+        <v>49</v>
+      </c>
+      <c r="G233" s="3">
+        <v>54.25</v>
+      </c>
+      <c r="H233" s="3" t="s">
+        <v>932</v>
+      </c>
+      <c r="I233" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J233" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="234" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A234" s="1" t="s">
-        <v>910</v>
+        <v>933</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>911</v>
+        <v>934</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>912</v>
+        <v>935</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E234" s="3">
+        <v>52</v>
+      </c>
+      <c r="F234" s="3">
+        <v>56</v>
+      </c>
+      <c r="G234" s="3">
+        <v>62</v>
+      </c>
+      <c r="H234" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="I234" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J234" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="235" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A235" s="1" t="s">
-        <v>914</v>
+        <v>937</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>915</v>
+        <v>938</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>912</v>
+        <v>939</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E235" s="3">
+        <v>45.5</v>
+      </c>
+      <c r="F235" s="3">
+        <v>49</v>
+      </c>
+      <c r="G235" s="3">
+        <v>54.25</v>
+      </c>
+      <c r="H235" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="I235" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J235" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="236" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A236" s="1" t="s">
-        <v>917</v>
+        <v>941</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>918</v>
+        <v>942</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>919</v>
+        <v>943</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E236" s="3">
+        <v>45.5</v>
+      </c>
+      <c r="F236" s="3">
+        <v>49</v>
+      </c>
+      <c r="G236" s="3">
+        <v>54.25</v>
+      </c>
+      <c r="H236" s="3" t="s">
+        <v>944</v>
+      </c>
+      <c r="I236" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J236" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="237" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A237" s="1" t="s">
-        <v>921</v>
+        <v>945</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>922</v>
+        <v>946</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>923</v>
+        <v>947</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E237" s="3">
+        <v>52</v>
+      </c>
+      <c r="F237" s="3">
+        <v>56</v>
+      </c>
+      <c r="G237" s="3">
+        <v>62</v>
+      </c>
+      <c r="H237" s="3" t="s">
+        <v>948</v>
+      </c>
+      <c r="I237" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J237" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="238" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A238" s="1" t="s">
-        <v>925</v>
+        <v>949</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>926</v>
+        <v>950</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>927</v>
+        <v>951</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E238" s="3">
+        <v>50.16</v>
+      </c>
+      <c r="F238" s="3">
+        <v>53.96</v>
+      </c>
+      <c r="G238" s="3">
+        <v>57.76</v>
+      </c>
+      <c r="H238" s="3" t="s">
+        <v>952</v>
+      </c>
+      <c r="I238" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J238" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="239" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A239" s="1" t="s">
-        <v>929</v>
+        <v>953</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>930</v>
+        <v>954</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>931</v>
+        <v>955</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E239" s="3">
+        <v>50.16</v>
+      </c>
+      <c r="F239" s="3">
+        <v>53.96</v>
+      </c>
+      <c r="G239" s="3">
+        <v>57.76</v>
+      </c>
+      <c r="H239" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="I239" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J239" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="240" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A240" s="1" t="s">
-        <v>933</v>
+        <v>957</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>934</v>
+        <v>958</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>935</v>
+        <v>959</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E240" s="3">
+        <v>95.04</v>
+      </c>
+      <c r="F240" s="3">
+        <v>102.24</v>
+      </c>
+      <c r="G240" s="3">
+        <v>109.44</v>
+      </c>
+      <c r="H240" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="I240" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J240" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="241" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A241" s="1" t="s">
-        <v>937</v>
+        <v>961</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>938</v>
+        <v>962</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>939</v>
+        <v>963</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E241" s="3">
+        <v>64.68</v>
+      </c>
+      <c r="F241" s="3">
+        <v>69.58</v>
+      </c>
+      <c r="G241" s="3">
+        <v>74.48</v>
+      </c>
+      <c r="H241" s="3" t="s">
+        <v>964</v>
+      </c>
+      <c r="I241" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J241" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="242" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A242" s="1" t="s">
-        <v>941</v>
+        <v>965</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>942</v>
+        <v>966</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>943</v>
+        <v>967</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E242" s="3">
+        <v>85.8</v>
+      </c>
+      <c r="F242" s="3">
+        <v>92.3</v>
+      </c>
+      <c r="G242" s="3">
+        <v>98.8</v>
+      </c>
+      <c r="H242" s="3" t="s">
+        <v>968</v>
+      </c>
+      <c r="I242" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J242" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="243" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A243" s="1" t="s">
-        <v>945</v>
+        <v>969</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>946</v>
+        <v>970</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>947</v>
+        <v>971</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E243" s="3">
+        <v>124.08</v>
+      </c>
+      <c r="F243" s="3">
+        <v>133.48</v>
+      </c>
+      <c r="G243" s="3">
+        <v>142.88</v>
+      </c>
+      <c r="H243" s="3" t="s">
+        <v>972</v>
+      </c>
+      <c r="I243" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J243" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="244" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A244" s="1" t="s">
-        <v>949</v>
+        <v>973</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>950</v>
+        <v>974</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>951</v>
+        <v>975</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E244" s="3">
+        <v>124.08</v>
+      </c>
+      <c r="F244" s="3">
+        <v>133.48</v>
+      </c>
+      <c r="G244" s="3">
+        <v>142.88</v>
+      </c>
+      <c r="H244" s="3" t="s">
+        <v>976</v>
+      </c>
+      <c r="I244" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J244" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="245" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A245" s="1" t="s">
-        <v>953</v>
+        <v>977</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>954</v>
+        <v>978</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>955</v>
+        <v>979</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E245" s="3">
+        <v>124.08</v>
+      </c>
+      <c r="F245" s="3">
+        <v>133.48</v>
+      </c>
+      <c r="G245" s="3">
+        <v>142.88</v>
+      </c>
+      <c r="H245" s="3" t="s">
+        <v>980</v>
+      </c>
+      <c r="I245" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J245" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="246" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A246" s="1" t="s">
-        <v>957</v>
+        <v>981</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>958</v>
+        <v>982</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>959</v>
+        <v>983</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E246" s="3">
+        <v>124.08</v>
+      </c>
+      <c r="F246" s="3">
+        <v>133.48</v>
+      </c>
+      <c r="G246" s="3">
+        <v>142.88</v>
+      </c>
+      <c r="H246" s="3" t="s">
+        <v>984</v>
+      </c>
+      <c r="I246" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J246" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="247" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A247" s="1" t="s">
-        <v>961</v>
+        <v>985</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>962</v>
+        <v>986</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>963</v>
+        <v>987</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E247" s="3">
+        <v>57.59</v>
+      </c>
+      <c r="F247" s="3">
+        <v>60.71</v>
+      </c>
+      <c r="G247" s="3">
+        <v>64.73</v>
+      </c>
+      <c r="H247" s="3" t="s">
+        <v>988</v>
+      </c>
+      <c r="I247" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J247" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="248" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A248" s="1" t="s">
-        <v>965</v>
+        <v>989</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>966</v>
+        <v>990</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>967</v>
+        <v>991</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E248" s="3">
+        <v>460</v>
+      </c>
+      <c r="F248" s="3">
+        <v>484.96</v>
+      </c>
+      <c r="G248" s="3">
+        <v>517.06</v>
+      </c>
+      <c r="H248" s="3" t="s">
+        <v>992</v>
+      </c>
+      <c r="I248" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J248" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="249" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A249" s="1" t="s">
-        <v>969</v>
+        <v>993</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>970</v>
+        <v>994</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>971</v>
+        <v>995</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E249" s="3">
+        <v>598.62</v>
+      </c>
+      <c r="F249" s="3">
+        <v>631.11</v>
+      </c>
+      <c r="G249" s="3">
+        <v>672.87</v>
+      </c>
+      <c r="H249" s="3" t="s">
+        <v>996</v>
+      </c>
+      <c r="I249" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J249" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="250" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A250" s="1" t="s">
-        <v>973</v>
+        <v>997</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>974</v>
+        <v>998</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>975</v>
+        <v>999</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E250" s="3">
+        <v>598.62</v>
+      </c>
+      <c r="F250" s="3">
+        <v>631.11</v>
+      </c>
+      <c r="G250" s="3">
+        <v>672.87</v>
+      </c>
+      <c r="H250" s="3" t="s">
+        <v>1000</v>
+      </c>
+      <c r="I250" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J250" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="251" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A251" s="1" t="s">
-        <v>977</v>
+        <v>1001</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>978</v>
+        <v>1002</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>979</v>
+        <v>1003</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E251" s="3">
+        <v>480.91</v>
+      </c>
+      <c r="F251" s="3">
+        <v>507.01</v>
+      </c>
+      <c r="G251" s="3">
+        <v>540.56</v>
+      </c>
+      <c r="H251" s="3" t="s">
+        <v>1004</v>
+      </c>
+      <c r="I251" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J251" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="252" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A252" s="1" t="s">
-        <v>981</v>
+        <v>1005</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>982</v>
+        <v>1006</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>983</v>
+        <v>1007</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E252" s="3">
+        <v>474.93</v>
+      </c>
+      <c r="F252" s="3">
+        <v>500.7</v>
+      </c>
+      <c r="G252" s="3">
+        <v>533.83</v>
+      </c>
+      <c r="H252" s="3" t="s">
+        <v>1008</v>
+      </c>
+      <c r="I252" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J252" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="253" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A253" s="1" t="s">
-        <v>985</v>
+        <v>1009</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>986</v>
+        <v>1010</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>987</v>
+        <v>1011</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>751</v>
+        <v>14</v>
+      </c>
+      <c r="E253" s="3">
+        <v>68.15</v>
+      </c>
+      <c r="F253" s="3">
+        <v>71.82</v>
+      </c>
+      <c r="G253" s="3">
+        <v>76.01</v>
+      </c>
+      <c r="H253" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="I253" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J253" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="254" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A254" s="1" t="s">
-        <v>989</v>
+        <v>1015</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>990</v>
+        <v>1016</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>991</v>
+        <v>1017</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>838</v>
+        <v>14</v>
+      </c>
+      <c r="E254" s="3">
+        <v>52.8</v>
+      </c>
+      <c r="F254" s="3">
+        <v>56.8</v>
+      </c>
+      <c r="G254" s="3">
+        <v>60.8</v>
+      </c>
+      <c r="H254" s="3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="I254" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="J254" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="255" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A255" s="1" t="s">
-        <v>993</v>
+        <v>1020</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>994</v>
+        <v>1021</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>995</v>
+        <v>1022</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>838</v>
+        <v>14</v>
+      </c>
+      <c r="E255" s="3">
+        <v>50.16</v>
+      </c>
+      <c r="F255" s="3">
+        <v>53.96</v>
+      </c>
+      <c r="G255" s="3">
+        <v>57.76</v>
+      </c>
+      <c r="H255" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I255" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J255" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="256" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A256" s="1" t="s">
-        <v>997</v>
+        <v>1024</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>998</v>
+        <v>1025</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>999</v>
+        <v>1026</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>838</v>
+        <v>14</v>
+      </c>
+      <c r="E256" s="3">
+        <v>62.04</v>
+      </c>
+      <c r="F256" s="3">
+        <v>66.74</v>
+      </c>
+      <c r="G256" s="3">
+        <v>71.44</v>
+      </c>
+      <c r="H256" s="3" t="s">
+        <v>1027</v>
+      </c>
+      <c r="I256" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J256" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="257" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A257" s="1" t="s">
-        <v>1001</v>
+        <v>1028</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>1002</v>
+        <v>1029</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>1003</v>
+        <v>1030</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>838</v>
+        <v>14</v>
+      </c>
+      <c r="E257" s="3">
+        <v>85.8</v>
+      </c>
+      <c r="F257" s="3">
+        <v>92.3</v>
+      </c>
+      <c r="G257" s="3">
+        <v>98.8</v>
+      </c>
+      <c r="H257" s="3" t="s">
+        <v>1031</v>
+      </c>
+      <c r="I257" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J257" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="258" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A258" s="1" t="s">
-        <v>1005</v>
+        <v>1032</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>1006</v>
+        <v>1033</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>1007</v>
+        <v>1034</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E258" s="3">
+        <v>56.76</v>
+      </c>
+      <c r="F258" s="3">
+        <v>61.06</v>
+      </c>
+      <c r="G258" s="3">
+        <v>65.36</v>
+      </c>
+      <c r="H258" s="3" t="s">
+        <v>1035</v>
+      </c>
+      <c r="I258" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J258" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="259" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A259" s="1" t="s">
-        <v>1009</v>
+        <v>1036</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>1010</v>
+        <v>1037</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>1011</v>
+        <v>1038</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E259" s="3">
+        <v>85.8</v>
+      </c>
+      <c r="F259" s="3">
+        <v>92.3</v>
+      </c>
+      <c r="G259" s="3">
+        <v>98.8</v>
+      </c>
+      <c r="H259" s="3" t="s">
+        <v>1039</v>
+      </c>
+      <c r="I259" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J259" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="260" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A260" s="1" t="s">
-        <v>1013</v>
+        <v>1040</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>1014</v>
+        <v>1041</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>1015</v>
+        <v>1042</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E260" s="3">
+        <v>124.08</v>
+      </c>
+      <c r="F260" s="3">
+        <v>133.48</v>
+      </c>
+      <c r="G260" s="3">
+        <v>142.88</v>
+      </c>
+      <c r="H260" s="3" t="s">
+        <v>1043</v>
+      </c>
+      <c r="I260" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J260" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="261" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A261" s="1" t="s">
-        <v>1017</v>
+        <v>1044</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>1018</v>
+        <v>1045</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>1019</v>
+        <v>1046</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E261" s="3">
+        <v>124.08</v>
+      </c>
+      <c r="F261" s="3">
+        <v>133.48</v>
+      </c>
+      <c r="G261" s="3">
+        <v>142.88</v>
+      </c>
+      <c r="H261" s="3" t="s">
+        <v>1047</v>
+      </c>
+      <c r="I261" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J261" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="262" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A262" s="1" t="s">
-        <v>1021</v>
+        <v>1048</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>1022</v>
+        <v>1049</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>1023</v>
+        <v>1050</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E262" s="3">
+        <v>124.08</v>
+      </c>
+      <c r="F262" s="3">
+        <v>133.48</v>
+      </c>
+      <c r="G262" s="3">
+        <v>142.88</v>
+      </c>
+      <c r="H262" s="3" t="s">
+        <v>1051</v>
+      </c>
+      <c r="I262" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J262" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="263" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A263" s="1" t="s">
-        <v>1025</v>
+        <v>1052</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>1026</v>
+        <v>1053</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>1027</v>
+        <v>1054</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E263" s="3">
+        <v>68.64</v>
+      </c>
+      <c r="F263" s="3">
+        <v>73.84</v>
+      </c>
+      <c r="G263" s="3">
+        <v>79.04</v>
+      </c>
+      <c r="H263" s="3" t="s">
+        <v>1055</v>
+      </c>
+      <c r="I263" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J263" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="264" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A264" s="1" t="s">
-        <v>1029</v>
+        <v>1056</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>1030</v>
+        <v>1057</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>1031</v>
+        <v>1058</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E264" s="3">
+        <v>43.56</v>
+      </c>
+      <c r="F264" s="3">
+        <v>46.86</v>
+      </c>
+      <c r="G264" s="3">
+        <v>50.16</v>
+      </c>
+      <c r="H264" s="3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="I264" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="J264" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="265" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A265" s="1" t="s">
-        <v>1033</v>
+        <v>1060</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>1034</v>
+        <v>1061</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>1035</v>
+        <v>1062</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E265" s="3">
+        <v>26</v>
+      </c>
+      <c r="F265" s="3">
+        <v>28</v>
+      </c>
+      <c r="G265" s="3">
+        <v>31</v>
+      </c>
+      <c r="H265" s="3" t="s">
+        <v>1063</v>
+      </c>
+      <c r="I265" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J265" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="266" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A266" s="1" t="s">
-        <v>1037</v>
+        <v>1064</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>1038</v>
+        <v>1065</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>1039</v>
+        <v>1066</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E266" s="3">
+        <v>26</v>
+      </c>
+      <c r="F266" s="3">
+        <v>28</v>
+      </c>
+      <c r="G266" s="3">
+        <v>31</v>
+      </c>
+      <c r="H266" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="I266" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J266" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="267" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A267" s="1" t="s">
-        <v>1041</v>
+        <v>1068</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>1042</v>
+        <v>1069</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>1043</v>
+        <v>1070</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E267" s="3">
+        <v>98.32</v>
+      </c>
+      <c r="F267" s="3">
+        <v>103.66</v>
+      </c>
+      <c r="G267" s="3">
+        <v>110.52</v>
+      </c>
+      <c r="H267" s="3" t="s">
+        <v>1071</v>
+      </c>
+      <c r="I267" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J267" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="268" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A268" s="1" t="s">
-        <v>1045</v>
+        <v>1072</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>1046</v>
+        <v>1073</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>1047</v>
+        <v>1074</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E268" s="3">
+        <v>74.72</v>
+      </c>
+      <c r="F268" s="3">
+        <v>78.77</v>
+      </c>
+      <c r="G268" s="3">
+        <v>83.98</v>
+      </c>
+      <c r="H268" s="3" t="s">
+        <v>1075</v>
+      </c>
+      <c r="I268" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J268" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="269" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A269" s="1" t="s">
-        <v>1049</v>
+        <v>1076</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>1050</v>
+        <v>1077</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>1051</v>
+        <v>1078</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E269" s="3">
+        <v>65.58</v>
+      </c>
+      <c r="F269" s="3">
+        <v>69.14</v>
+      </c>
+      <c r="G269" s="3">
+        <v>73.72</v>
+      </c>
+      <c r="H269" s="3" t="s">
+        <v>1079</v>
+      </c>
+      <c r="I269" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J269" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="270" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A270" s="1" t="s">
-        <v>1053</v>
+        <v>1080</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>1054</v>
+        <v>1081</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>1055</v>
+        <v>1082</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E270" s="3">
+        <v>106.73</v>
+      </c>
+      <c r="F270" s="3">
+        <v>112.53</v>
+      </c>
+      <c r="G270" s="3">
+        <v>119.97</v>
+      </c>
+      <c r="H270" s="3" t="s">
+        <v>1083</v>
+      </c>
+      <c r="I270" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J270" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="271" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A271" s="1" t="s">
-        <v>1057</v>
+        <v>1084</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>1058</v>
+        <v>1085</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>1059</v>
+        <v>1086</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E271" s="3">
+        <v>337.3</v>
+      </c>
+      <c r="F271" s="3">
+        <v>355.6</v>
+      </c>
+      <c r="G271" s="3">
+        <v>379.13</v>
+      </c>
+      <c r="H271" s="3" t="s">
+        <v>1087</v>
+      </c>
+      <c r="I271" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J271" s="3" t="s">
+        <v>1088</v>
       </c>
     </row>
     <row r="272" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A272" s="1" t="s">
-        <v>1061</v>
+        <v>1089</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>1062</v>
+        <v>1090</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>1063</v>
+        <v>1091</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E272" s="3">
+        <v>337.3</v>
+      </c>
+      <c r="F272" s="3">
+        <v>355.6</v>
+      </c>
+      <c r="G272" s="3">
+        <v>379.13</v>
+      </c>
+      <c r="H272" s="3" t="s">
+        <v>1092</v>
+      </c>
+      <c r="I272" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J272" s="3" t="s">
+        <v>1088</v>
       </c>
     </row>
     <row r="273" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A273" s="1" t="s">
-        <v>1065</v>
+        <v>1093</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>1066</v>
+        <v>1094</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>1067</v>
+        <v>1095</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E273" s="3">
+        <v>303.03</v>
+      </c>
+      <c r="F273" s="3">
+        <v>319.48</v>
+      </c>
+      <c r="G273" s="3">
+        <v>340.62</v>
+      </c>
+      <c r="H273" s="3" t="s">
+        <v>1096</v>
+      </c>
+      <c r="I273" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J273" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="274" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A274" s="1" t="s">
-        <v>1069</v>
+        <v>1097</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>1070</v>
+        <v>1098</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>1071</v>
+        <v>1099</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E274" s="3">
+        <v>351.86</v>
+      </c>
+      <c r="F274" s="3">
+        <v>370.95</v>
+      </c>
+      <c r="G274" s="3">
+        <v>395.5</v>
+      </c>
+      <c r="H274" s="3" t="s">
+        <v>1100</v>
+      </c>
+      <c r="I274" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J274" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="275" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A275" s="1" t="s">
-        <v>1073</v>
+        <v>1101</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>1074</v>
+        <v>1102</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>1075</v>
+        <v>1103</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E275" s="3">
+        <v>259.48</v>
+      </c>
+      <c r="F275" s="3">
+        <v>273.56</v>
+      </c>
+      <c r="G275" s="3">
+        <v>291.67</v>
+      </c>
+      <c r="H275" s="3" t="s">
+        <v>1104</v>
+      </c>
+      <c r="I275" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J275" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="276" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A276" s="1" t="s">
-        <v>1077</v>
+        <v>1105</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>1078</v>
+        <v>1106</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>1079</v>
+        <v>1107</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E276" s="3">
+        <v>57.15</v>
+      </c>
+      <c r="F276" s="3">
+        <v>60.25</v>
+      </c>
+      <c r="G276" s="3">
+        <v>64.23</v>
+      </c>
+      <c r="H276" s="3" t="s">
+        <v>1108</v>
+      </c>
+      <c r="I276" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J276" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="277" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A277" s="1" t="s">
-        <v>1081</v>
+        <v>1109</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>1082</v>
+        <v>1110</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>1083</v>
+        <v>1111</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E277" s="3">
+        <v>192.68</v>
+      </c>
+      <c r="F277" s="3">
+        <v>207.5</v>
+      </c>
+      <c r="G277" s="3">
+        <v>229.73</v>
+      </c>
+      <c r="H277" s="3" t="s">
+        <v>1112</v>
+      </c>
+      <c r="I277" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J277" s="3" t="s">
+        <v>1113</v>
       </c>
     </row>
     <row r="278" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A278" s="1" t="s">
-        <v>1085</v>
+        <v>1114</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>1086</v>
+        <v>1115</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>1087</v>
+        <v>1116</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E278" s="3">
+        <v>192.68</v>
+      </c>
+      <c r="F278" s="3">
+        <v>207.5</v>
+      </c>
+      <c r="G278" s="3">
+        <v>229.73</v>
+      </c>
+      <c r="H278" s="3" t="s">
+        <v>1117</v>
+      </c>
+      <c r="I278" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J278" s="3" t="s">
+        <v>1113</v>
       </c>
     </row>
     <row r="279" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A279" s="1" t="s">
-        <v>1089</v>
+        <v>1118</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>1090</v>
+        <v>1119</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>1091</v>
+        <v>1120</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E279" s="3">
+        <v>19.5</v>
+      </c>
+      <c r="F279" s="3">
+        <v>21</v>
+      </c>
+      <c r="G279" s="3">
+        <v>23.25</v>
+      </c>
+      <c r="H279" s="3" t="s">
+        <v>1121</v>
+      </c>
+      <c r="I279" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J279" s="3" t="s">
+        <v>1122</v>
       </c>
     </row>
     <row r="280" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A280" s="1" t="s">
-        <v>1093</v>
+        <v>1123</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>1094</v>
+        <v>1124</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>1095</v>
+        <v>1125</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E280" s="3">
+        <v>22.1</v>
+      </c>
+      <c r="F280" s="3">
+        <v>23.8</v>
+      </c>
+      <c r="G280" s="3">
+        <v>26.35</v>
+      </c>
+      <c r="H280" s="3" t="s">
+        <v>1126</v>
+      </c>
+      <c r="I280" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J280" s="3" t="s">
+        <v>1122</v>
       </c>
     </row>
     <row r="281" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A281" s="1" t="s">
-        <v>1097</v>
+        <v>1127</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>1098</v>
+        <v>1128</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>1099</v>
+        <v>1129</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E281" s="3">
+        <v>39</v>
+      </c>
+      <c r="F281" s="3">
+        <v>42</v>
+      </c>
+      <c r="G281" s="3">
+        <v>46.5</v>
+      </c>
+      <c r="H281" s="3" t="s">
+        <v>1130</v>
+      </c>
+      <c r="I281" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J281" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="282" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A282" s="1" t="s">
-        <v>1101</v>
+        <v>1131</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>1102</v>
+        <v>1132</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>1103</v>
+        <v>1133</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E282" s="3">
+        <v>26</v>
+      </c>
+      <c r="F282" s="3">
+        <v>28</v>
+      </c>
+      <c r="G282" s="3">
+        <v>31</v>
+      </c>
+      <c r="H282" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="I282" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J282" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="283" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A283" s="1" t="s">
-        <v>1105</v>
+        <v>1135</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>1106</v>
+        <v>1136</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>1107</v>
+        <v>1137</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E283" s="3">
+        <v>26</v>
+      </c>
+      <c r="F283" s="3">
+        <v>28</v>
+      </c>
+      <c r="G283" s="3">
+        <v>31</v>
+      </c>
+      <c r="H283" s="3" t="s">
+        <v>1138</v>
+      </c>
+      <c r="I283" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J283" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="284" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A284" s="1" t="s">
-        <v>1109</v>
+        <v>1139</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>1110</v>
+        <v>1140</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>1111</v>
+        <v>1141</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E284" s="3">
+        <v>32.5</v>
+      </c>
+      <c r="F284" s="3">
+        <v>35</v>
+      </c>
+      <c r="G284" s="3">
+        <v>38.75</v>
+      </c>
+      <c r="H284" s="3" t="s">
+        <v>1142</v>
+      </c>
+      <c r="I284" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J284" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="285" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A285" s="1" t="s">
-        <v>1113</v>
+        <v>1143</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>1114</v>
+        <v>1144</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>1115</v>
+        <v>1145</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E285" s="3">
+        <v>26</v>
+      </c>
+      <c r="F285" s="3">
+        <v>28</v>
+      </c>
+      <c r="G285" s="3">
+        <v>31</v>
+      </c>
+      <c r="H285" s="3" t="s">
+        <v>1146</v>
+      </c>
+      <c r="I285" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J285" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="286" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A286" s="1" t="s">
-        <v>1117</v>
+        <v>1147</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>1118</v>
+        <v>1148</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>1119</v>
+        <v>1149</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E286" s="3">
+        <v>45.5</v>
+      </c>
+      <c r="F286" s="3">
+        <v>49</v>
+      </c>
+      <c r="G286" s="3">
+        <v>54.25</v>
+      </c>
+      <c r="H286" s="3" t="s">
+        <v>1150</v>
+      </c>
+      <c r="I286" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J286" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="287" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A287" s="1" t="s">
-        <v>1121</v>
+        <v>1151</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>1122</v>
+        <v>1152</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>1123</v>
+        <v>1153</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E287" s="3">
+        <v>39</v>
+      </c>
+      <c r="F287" s="3">
+        <v>42</v>
+      </c>
+      <c r="G287" s="3">
+        <v>46.5</v>
+      </c>
+      <c r="H287" s="3" t="s">
+        <v>1154</v>
+      </c>
+      <c r="I287" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J287" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="288" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A288" s="1" t="s">
-        <v>1125</v>
+        <v>1155</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>1126</v>
+        <v>1156</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>1127</v>
+        <v>1157</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E288" s="3">
+        <v>26</v>
+      </c>
+      <c r="F288" s="3">
+        <v>28</v>
+      </c>
+      <c r="G288" s="3">
+        <v>31</v>
+      </c>
+      <c r="H288" s="3" t="s">
+        <v>1158</v>
+      </c>
+      <c r="I288" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J288" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="289" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A289" s="1" t="s">
-        <v>1129</v>
+        <v>1159</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>1130</v>
+        <v>1160</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>1131</v>
+        <v>1161</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E289" s="3">
+        <v>26</v>
+      </c>
+      <c r="F289" s="3">
+        <v>28</v>
+      </c>
+      <c r="G289" s="3">
+        <v>31</v>
+      </c>
+      <c r="H289" s="3" t="s">
+        <v>1162</v>
+      </c>
+      <c r="I289" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J289" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="290" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A290" s="1" t="s">
-        <v>1133</v>
+        <v>1163</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>1134</v>
+        <v>1164</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>1135</v>
+        <v>1165</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E290" s="3">
+        <v>26</v>
+      </c>
+      <c r="F290" s="3">
+        <v>28</v>
+      </c>
+      <c r="G290" s="3">
+        <v>31</v>
+      </c>
+      <c r="H290" s="3" t="s">
+        <v>1166</v>
+      </c>
+      <c r="I290" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J290" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="291" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A291" s="1" t="s">
-        <v>1137</v>
+        <v>1167</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>1138</v>
+        <v>1168</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>1139</v>
+        <v>1169</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E291" s="3">
+        <v>40.96</v>
+      </c>
+      <c r="F291" s="3">
+        <v>44.1</v>
+      </c>
+      <c r="G291" s="3">
+        <v>48.83</v>
+      </c>
+      <c r="H291" s="3" t="s">
+        <v>1170</v>
+      </c>
+      <c r="I291" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J291" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="292" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A292" s="1" t="s">
-        <v>1141</v>
+        <v>1171</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>1142</v>
+        <v>1172</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>1143</v>
+        <v>1173</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E292" s="3">
+        <v>40.96</v>
+      </c>
+      <c r="F292" s="3">
+        <v>44.1</v>
+      </c>
+      <c r="G292" s="3">
+        <v>48.83</v>
+      </c>
+      <c r="H292" s="3" t="s">
+        <v>1174</v>
+      </c>
+      <c r="I292" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J292" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="293" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A293" s="1" t="s">
-        <v>1145</v>
+        <v>1175</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>1146</v>
+        <v>1176</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>1147</v>
+        <v>1177</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E293" s="3">
+        <v>39</v>
+      </c>
+      <c r="F293" s="3">
+        <v>42</v>
+      </c>
+      <c r="G293" s="3">
+        <v>46.5</v>
+      </c>
+      <c r="H293" s="3" t="s">
+        <v>1178</v>
+      </c>
+      <c r="I293" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J293" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="294" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A294" s="1" t="s">
-        <v>1149</v>
+        <v>1179</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>1150</v>
+        <v>1180</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>1151</v>
+        <v>1181</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E294" s="3">
+        <v>58.5</v>
+      </c>
+      <c r="F294" s="3">
+        <v>63</v>
+      </c>
+      <c r="G294" s="3">
+        <v>69.75</v>
+      </c>
+      <c r="H294" s="3" t="s">
+        <v>1182</v>
+      </c>
+      <c r="I294" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J294" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="295" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A295" s="1" t="s">
-        <v>1153</v>
+        <v>1183</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>1154</v>
+        <v>1184</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>1155</v>
+        <v>1185</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E295" s="3">
+        <v>58.5</v>
+      </c>
+      <c r="F295" s="3">
+        <v>63</v>
+      </c>
+      <c r="G295" s="3">
+        <v>69.75</v>
+      </c>
+      <c r="H295" s="3" t="s">
+        <v>1186</v>
+      </c>
+      <c r="I295" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J295" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="296" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A296" s="1" t="s">
-        <v>1157</v>
+        <v>1187</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>1158</v>
+        <v>1188</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>1159</v>
+        <v>1189</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E296" s="3">
+        <v>39</v>
+      </c>
+      <c r="F296" s="3">
+        <v>42</v>
+      </c>
+      <c r="G296" s="3">
+        <v>46.5</v>
+      </c>
+      <c r="H296" s="3" t="s">
+        <v>1190</v>
+      </c>
+      <c r="I296" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J296" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="297" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A297" s="1" t="s">
-        <v>1161</v>
+        <v>1191</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>1162</v>
+        <v>1192</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>1163</v>
+        <v>1193</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E297" s="3">
+        <v>39</v>
+      </c>
+      <c r="F297" s="3">
+        <v>42</v>
+      </c>
+      <c r="G297" s="3">
+        <v>46.5</v>
+      </c>
+      <c r="H297" s="3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="I297" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J297" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="298" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A298" s="1" t="s">
-        <v>1165</v>
+        <v>1195</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>1166</v>
+        <v>1196</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>1167</v>
+        <v>1197</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E298" s="3">
+        <v>45.5</v>
+      </c>
+      <c r="F298" s="3">
+        <v>49</v>
+      </c>
+      <c r="G298" s="3">
+        <v>54.25</v>
+      </c>
+      <c r="H298" s="3" t="s">
+        <v>1198</v>
+      </c>
+      <c r="I298" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J298" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="299" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A299" s="1" t="s">
-        <v>1169</v>
+        <v>1199</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>1170</v>
+        <v>1200</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>1171</v>
+        <v>1201</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E299" s="3">
+        <v>45.5</v>
+      </c>
+      <c r="F299" s="3">
+        <v>49</v>
+      </c>
+      <c r="G299" s="3">
+        <v>54.25</v>
+      </c>
+      <c r="H299" s="3" t="s">
+        <v>1202</v>
+      </c>
+      <c r="I299" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J299" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="300" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A300" s="1" t="s">
-        <v>1173</v>
+        <v>1203</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>1174</v>
+        <v>1204</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>1175</v>
+        <v>1205</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E300" s="3">
+        <v>63.7</v>
+      </c>
+      <c r="F300" s="3">
+        <v>68.6</v>
+      </c>
+      <c r="G300" s="3">
+        <v>75.95</v>
+      </c>
+      <c r="H300" s="3" t="s">
+        <v>1206</v>
+      </c>
+      <c r="I300" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J300" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="301" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A301" s="1" t="s">
-        <v>1177</v>
+        <v>1207</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>1178</v>
+        <v>1208</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>1179</v>
+        <v>1209</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E301" s="3">
+        <v>83.18</v>
+      </c>
+      <c r="F301" s="3">
+        <v>89.58</v>
+      </c>
+      <c r="G301" s="3">
+        <v>99.17</v>
+      </c>
+      <c r="H301" s="3" t="s">
+        <v>1210</v>
+      </c>
+      <c r="I301" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J301" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="302" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A302" s="1" t="s">
-        <v>1181</v>
+        <v>1211</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>1182</v>
+        <v>1212</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>1183</v>
+        <v>1213</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E302" s="3">
+        <v>63.7</v>
+      </c>
+      <c r="F302" s="3">
+        <v>68.6</v>
+      </c>
+      <c r="G302" s="3">
+        <v>75.95</v>
+      </c>
+      <c r="H302" s="3" t="s">
+        <v>1214</v>
+      </c>
+      <c r="I302" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J302" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="303" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A303" s="1" t="s">
-        <v>1185</v>
+        <v>756</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>1186</v>
+        <v>1215</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>1187</v>
+        <v>1216</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E303" s="3">
+        <v>247</v>
+      </c>
+      <c r="F303" s="3">
+        <v>260.4</v>
+      </c>
+      <c r="G303" s="3">
+        <v>277.63</v>
+      </c>
+      <c r="H303" s="3" t="s">
+        <v>1217</v>
+      </c>
+      <c r="I303" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J303" s="3" t="s">
+        <v>1218</v>
       </c>
     </row>
     <row r="304" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A304" s="1" t="s">
-        <v>1189</v>
+        <v>1219</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>1190</v>
+        <v>1220</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>1191</v>
+        <v>1221</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E304" s="3">
+        <v>26.2</v>
+      </c>
+      <c r="F304" s="3">
+        <v>27.62</v>
+      </c>
+      <c r="G304" s="3">
+        <v>29.45</v>
+      </c>
+      <c r="H304" s="3" t="s">
+        <v>1222</v>
+      </c>
+      <c r="I304" s="3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J304" s="3" t="s">
+        <v>1224</v>
       </c>
     </row>
     <row r="305" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A305" s="1" t="s">
-        <v>1193</v>
+        <v>1225</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>1194</v>
+        <v>1226</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>1195</v>
+        <v>1227</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E305" s="3">
+        <v>23.28</v>
+      </c>
+      <c r="F305" s="3">
+        <v>24.55</v>
+      </c>
+      <c r="G305" s="3">
+        <v>26.17</v>
+      </c>
+      <c r="H305" s="3" t="s">
+        <v>1228</v>
+      </c>
+      <c r="I305" s="3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J305" s="3" t="s">
+        <v>1224</v>
       </c>
     </row>
     <row r="306" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A306" s="1" t="s">
-        <v>1197</v>
+        <v>1229</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>1198</v>
+        <v>1230</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>1199</v>
+        <v>1231</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E306" s="3">
+        <v>31.46</v>
+      </c>
+      <c r="F306" s="3">
+        <v>33.17</v>
+      </c>
+      <c r="G306" s="3">
+        <v>35.37</v>
+      </c>
+      <c r="H306" s="3" t="s">
+        <v>1232</v>
+      </c>
+      <c r="I306" s="3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J306" s="3" t="s">
+        <v>1224</v>
       </c>
     </row>
     <row r="307" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A307" s="1" t="s">
-        <v>1201</v>
+        <v>1233</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>1202</v>
+        <v>1234</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>1203</v>
+        <v>1235</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E307" s="3">
+        <v>38.34</v>
+      </c>
+      <c r="F307" s="3">
+        <v>40.42</v>
+      </c>
+      <c r="G307" s="3">
+        <v>43.09</v>
+      </c>
+      <c r="H307" s="3" t="s">
+        <v>1236</v>
+      </c>
+      <c r="I307" s="3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J307" s="3" t="s">
+        <v>1237</v>
       </c>
     </row>
     <row r="308" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A308" s="1" t="s">
-        <v>1205</v>
+        <v>1238</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>1206</v>
+        <v>1239</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>1207</v>
+        <v>1240</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E308" s="3">
+        <v>31.46</v>
+      </c>
+      <c r="F308" s="3">
+        <v>33.17</v>
+      </c>
+      <c r="G308" s="3">
+        <v>35.37</v>
+      </c>
+      <c r="H308" s="3" t="s">
+        <v>1241</v>
+      </c>
+      <c r="I308" s="3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J308" s="3" t="s">
+        <v>1224</v>
       </c>
     </row>
     <row r="309" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A309" s="1" t="s">
-        <v>1209</v>
+        <v>1242</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>1210</v>
+        <v>1243</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>1211</v>
+        <v>1235</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E309" s="3">
+        <v>38.34</v>
+      </c>
+      <c r="F309" s="3">
+        <v>40.42</v>
+      </c>
+      <c r="G309" s="3">
+        <v>43.09</v>
+      </c>
+      <c r="H309" s="3" t="s">
+        <v>1244</v>
+      </c>
+      <c r="I309" s="3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J309" s="3" t="s">
+        <v>1237</v>
       </c>
     </row>
     <row r="310" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A310" s="1" t="s">
-        <v>1213</v>
+        <v>1245</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>1214</v>
+        <v>1246</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>1215</v>
+        <v>1247</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E310" s="3">
+        <v>31.46</v>
+      </c>
+      <c r="F310" s="3">
+        <v>33.17</v>
+      </c>
+      <c r="G310" s="3">
+        <v>35.37</v>
+      </c>
+      <c r="H310" s="3" t="s">
+        <v>1248</v>
+      </c>
+      <c r="I310" s="3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J310" s="3" t="s">
+        <v>1224</v>
       </c>
     </row>
     <row r="311" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A311" s="1" t="s">
-        <v>1217</v>
+        <v>1249</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>1218</v>
+        <v>1250</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>1219</v>
+        <v>1235</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E311" s="3">
+        <v>38.34</v>
+      </c>
+      <c r="F311" s="3">
+        <v>40.42</v>
+      </c>
+      <c r="G311" s="3">
+        <v>43.09</v>
+      </c>
+      <c r="H311" s="3" t="s">
+        <v>1251</v>
+      </c>
+      <c r="I311" s="3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J311" s="3" t="s">
+        <v>1237</v>
       </c>
     </row>
     <row r="312" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A312" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C312" s="1" t="s">
         <v>1221</v>
       </c>
-      <c r="B312" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C312" s="1" t="s">
+      <c r="D312" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E312" s="3">
+        <v>26.2</v>
+      </c>
+      <c r="F312" s="3">
+        <v>27.62</v>
+      </c>
+      <c r="G312" s="3">
+        <v>29.45</v>
+      </c>
+      <c r="H312" s="3" t="s">
+        <v>1254</v>
+      </c>
+      <c r="I312" s="3" t="s">
         <v>1223</v>
       </c>
-      <c r="D312" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E312" s="3" t="s">
+      <c r="J312" s="3" t="s">
         <v>1224</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="313" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A313" s="1" t="s">
-        <v>1225</v>
+        <v>1255</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>1226</v>
+        <v>1256</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>1227</v>
+        <v>1257</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E313" s="3">
+        <v>31.46</v>
+      </c>
+      <c r="F313" s="3">
+        <v>33.17</v>
+      </c>
+      <c r="G313" s="3">
+        <v>35.37</v>
+      </c>
+      <c r="H313" s="3" t="s">
+        <v>1258</v>
+      </c>
+      <c r="I313" s="3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J313" s="3" t="s">
+        <v>1224</v>
       </c>
     </row>
     <row r="314" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A314" s="1" t="s">
-        <v>1229</v>
+        <v>1259</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>1230</v>
+        <v>1260</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>1231</v>
+        <v>1261</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E314" s="3">
+        <v>31.46</v>
+      </c>
+      <c r="F314" s="3">
+        <v>33.17</v>
+      </c>
+      <c r="G314" s="3">
+        <v>35.37</v>
+      </c>
+      <c r="H314" s="3" t="s">
+        <v>1262</v>
+      </c>
+      <c r="I314" s="3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J314" s="3" t="s">
+        <v>1224</v>
       </c>
     </row>
     <row r="315" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A315" s="1" t="s">
-        <v>1233</v>
+        <v>1263</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>1234</v>
+        <v>1264</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>1235</v>
+        <v>1265</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E315" s="3">
+        <v>31.46</v>
+      </c>
+      <c r="F315" s="3">
+        <v>33.17</v>
+      </c>
+      <c r="G315" s="3">
+        <v>35.37</v>
+      </c>
+      <c r="H315" s="3" t="s">
+        <v>1266</v>
+      </c>
+      <c r="I315" s="3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J315" s="3" t="s">
+        <v>1224</v>
       </c>
     </row>
     <row r="316" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A316" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E316" s="3">
+        <v>36.06</v>
+      </c>
+      <c r="F316" s="3">
+        <v>38.01</v>
+      </c>
+      <c r="G316" s="3">
+        <v>40.53</v>
+      </c>
+      <c r="H316" s="3" t="s">
+        <v>1269</v>
+      </c>
+      <c r="I316" s="3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J316" s="3" t="s">
         <v>1237</v>
-      </c>
-[...16 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="317" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A317" s="1" t="s">
-        <v>1241</v>
+        <v>1270</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>1242</v>
+        <v>1271</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>1243</v>
+        <v>1235</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E317" s="3">
+        <v>38.34</v>
+      </c>
+      <c r="F317" s="3">
+        <v>40.42</v>
+      </c>
+      <c r="G317" s="3">
+        <v>43.09</v>
+      </c>
+      <c r="H317" s="3" t="s">
+        <v>1272</v>
+      </c>
+      <c r="I317" s="3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J317" s="3" t="s">
+        <v>1237</v>
       </c>
     </row>
     <row r="318" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A318" s="1" t="s">
-        <v>1245</v>
+        <v>1273</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>1246</v>
+        <v>1274</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>1247</v>
+        <v>1275</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E318" s="3">
+        <v>68.15</v>
+      </c>
+      <c r="F318" s="3">
+        <v>71.82</v>
+      </c>
+      <c r="G318" s="3">
+        <v>76.01</v>
+      </c>
+      <c r="H318" s="3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="I318" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J318" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="319" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A319" s="1" t="s">
-        <v>1249</v>
+        <v>1277</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>1250</v>
+        <v>1278</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>1251</v>
+        <v>1279</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E319" s="3">
+        <v>2.25</v>
+      </c>
+      <c r="F319" s="3">
+        <v>2.42</v>
+      </c>
+      <c r="G319" s="3">
+        <v>2.6</v>
+      </c>
+      <c r="H319" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="I319" s="3" t="s">
+        <v>1281</v>
+      </c>
+      <c r="J319" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="320" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A320" s="1" t="s">
-        <v>1253</v>
+        <v>1282</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>1254</v>
+        <v>1283</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>1255</v>
+        <v>1284</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E320" s="3">
+        <v>19.7</v>
+      </c>
+      <c r="F320" s="3">
+        <v>20.77</v>
+      </c>
+      <c r="G320" s="3">
+        <v>22.14</v>
+      </c>
+      <c r="H320" s="3" t="s">
+        <v>1285</v>
+      </c>
+      <c r="I320" s="3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J320" s="3" t="s">
+        <v>1224</v>
       </c>
     </row>
     <row r="321" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A321" s="1" t="s">
-        <v>1257</v>
+        <v>1286</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>1259</v>
+        <v>1288</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E321" s="3">
+        <v>19.7</v>
+      </c>
+      <c r="F321" s="3">
+        <v>20.77</v>
+      </c>
+      <c r="G321" s="3">
+        <v>22.14</v>
+      </c>
+      <c r="H321" s="3" t="s">
+        <v>1289</v>
+      </c>
+      <c r="I321" s="3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J321" s="3" t="s">
+        <v>1224</v>
       </c>
     </row>
     <row r="322" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A322" s="1" t="s">
-        <v>1261</v>
+        <v>1290</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>1262</v>
+        <v>1291</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>1263</v>
+        <v>1292</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E322" s="3">
+        <v>126.11</v>
+      </c>
+      <c r="F322" s="3">
+        <v>132.95</v>
+      </c>
+      <c r="G322" s="3">
+        <v>141.75</v>
+      </c>
+      <c r="H322" s="3" t="s">
+        <v>1293</v>
+      </c>
+      <c r="I322" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J322" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="323" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A323" s="1" t="s">
-        <v>1265</v>
+        <v>1294</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>1266</v>
+        <v>1295</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>1267</v>
+        <v>1296</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E323" s="3">
+        <v>135.1</v>
+      </c>
+      <c r="F323" s="3">
+        <v>142.43</v>
+      </c>
+      <c r="G323" s="3">
+        <v>151.86</v>
+      </c>
+      <c r="H323" s="3" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I323" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J323" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="324" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A324" s="1" t="s">
-        <v>1269</v>
+        <v>1298</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>1270</v>
+        <v>1299</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>1271</v>
+        <v>1300</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E324" s="3">
+        <v>169.87</v>
+      </c>
+      <c r="F324" s="3">
+        <v>179.08</v>
+      </c>
+      <c r="G324" s="3">
+        <v>190.94</v>
+      </c>
+      <c r="H324" s="3" t="s">
+        <v>1301</v>
+      </c>
+      <c r="I324" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J324" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="325" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A325" s="1" t="s">
-        <v>1273</v>
+        <v>1302</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>1274</v>
+        <v>1303</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>1275</v>
+        <v>1304</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E325" s="3">
+        <v>469.02</v>
+      </c>
+      <c r="F325" s="3">
+        <v>494.47</v>
+      </c>
+      <c r="G325" s="3">
+        <v>527.19</v>
+      </c>
+      <c r="H325" s="3" t="s">
+        <v>1305</v>
+      </c>
+      <c r="I325" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J325" s="3" t="s">
+        <v>1218</v>
       </c>
     </row>
     <row r="326" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A326" s="1" t="s">
-        <v>1277</v>
+        <v>1306</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>1278</v>
+        <v>1307</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>1279</v>
+        <v>1308</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E326" s="3">
+        <v>271.09</v>
+      </c>
+      <c r="F326" s="3">
+        <v>285.8</v>
+      </c>
+      <c r="G326" s="3">
+        <v>304.72</v>
+      </c>
+      <c r="H326" s="3" t="s">
+        <v>1309</v>
+      </c>
+      <c r="I326" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J326" s="3" t="s">
+        <v>1113</v>
       </c>
     </row>
     <row r="327" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A327" s="1" t="s">
-        <v>1281</v>
+        <v>1310</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>1282</v>
+        <v>1311</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>1283</v>
+        <v>1312</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E327" s="3">
+        <v>262.84</v>
+      </c>
+      <c r="F327" s="3">
+        <v>277.1</v>
+      </c>
+      <c r="G327" s="3">
+        <v>295.44</v>
+      </c>
+      <c r="H327" s="3" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I327" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J327" s="3" t="s">
+        <v>1218</v>
       </c>
     </row>
     <row r="328" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A328" s="1" t="s">
-        <v>1285</v>
+        <v>1314</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>1286</v>
+        <v>1315</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>1287</v>
+        <v>1316</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E328" s="3">
+        <v>398.33</v>
+      </c>
+      <c r="F328" s="3">
+        <v>419.94</v>
+      </c>
+      <c r="G328" s="3">
+        <v>447.73</v>
+      </c>
+      <c r="H328" s="3" t="s">
+        <v>1317</v>
+      </c>
+      <c r="I328" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J328" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="329" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A329" s="1" t="s">
-        <v>1289</v>
+        <v>1318</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>1290</v>
+        <v>1319</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>1291</v>
+        <v>1320</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E329" s="3">
+        <v>278.52</v>
+      </c>
+      <c r="F329" s="3">
+        <v>293.64</v>
+      </c>
+      <c r="G329" s="3">
+        <v>313.07</v>
+      </c>
+      <c r="H329" s="3" t="s">
+        <v>1321</v>
+      </c>
+      <c r="I329" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J329" s="3" t="s">
+        <v>1218</v>
       </c>
     </row>
     <row r="330" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A330" s="1" t="s">
-        <v>1293</v>
+        <v>1322</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>1294</v>
+        <v>1323</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>1295</v>
+        <v>1324</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E330" s="3">
+        <v>379.31</v>
+      </c>
+      <c r="F330" s="3">
+        <v>399.89</v>
+      </c>
+      <c r="G330" s="3">
+        <v>426.36</v>
+      </c>
+      <c r="H330" s="3" t="s">
+        <v>1325</v>
+      </c>
+      <c r="I330" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J330" s="3" t="s">
+        <v>1218</v>
       </c>
     </row>
     <row r="331" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A331" s="1" t="s">
-        <v>1297</v>
+        <v>1326</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>1298</v>
+        <v>1327</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>1299</v>
+        <v>1328</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E331" s="3">
+        <v>45.5</v>
+      </c>
+      <c r="F331" s="3">
+        <v>49</v>
+      </c>
+      <c r="G331" s="3">
+        <v>54.25</v>
+      </c>
+      <c r="H331" s="3" t="s">
+        <v>1329</v>
+      </c>
+      <c r="I331" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J331" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="332" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A332" s="1" t="s">
-        <v>1301</v>
+        <v>1330</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>1302</v>
+        <v>1331</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>1303</v>
+        <v>1332</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E332" s="3">
+        <v>125.16</v>
+      </c>
+      <c r="F332" s="3">
+        <v>131.9</v>
+      </c>
+      <c r="G332" s="3">
+        <v>139.61</v>
+      </c>
+      <c r="H332" s="3" t="s">
+        <v>1333</v>
+      </c>
+      <c r="I332" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J332" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="333" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A333" s="1" t="s">
-        <v>1305</v>
+        <v>1334</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>1306</v>
+        <v>1335</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>841</v>
+        <v>1336</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E333" s="3">
+        <v>125.16</v>
+      </c>
+      <c r="F333" s="3">
+        <v>131.9</v>
+      </c>
+      <c r="G333" s="3">
+        <v>139.61</v>
+      </c>
+      <c r="H333" s="3" t="s">
+        <v>1337</v>
+      </c>
+      <c r="I333" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J333" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="334" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A334" s="1" t="s">
-        <v>1308</v>
+        <v>1338</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>1309</v>
+        <v>1339</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>1310</v>
+        <v>1340</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1313</v>
+        <v>14</v>
+      </c>
+      <c r="E334" s="3">
+        <v>125.16</v>
+      </c>
+      <c r="F334" s="3">
+        <v>131.9</v>
+      </c>
+      <c r="G334" s="3">
+        <v>139.61</v>
+      </c>
+      <c r="H334" s="3" t="s">
+        <v>1341</v>
+      </c>
+      <c r="I334" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J334" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="335" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A335" s="1" t="s">
-        <v>1314</v>
+        <v>1342</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>1315</v>
+        <v>1343</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>1316</v>
+        <v>1344</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>838</v>
+        <v>14</v>
+      </c>
+      <c r="E335" s="3">
+        <v>125.16</v>
+      </c>
+      <c r="F335" s="3">
+        <v>131.9</v>
+      </c>
+      <c r="G335" s="3">
+        <v>139.61</v>
+      </c>
+      <c r="H335" s="3" t="s">
+        <v>1345</v>
+      </c>
+      <c r="I335" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J335" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="336" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A336" s="1" t="s">
-        <v>1318</v>
+        <v>1346</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>1319</v>
+        <v>1347</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>1320</v>
+        <v>1348</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E336" s="3">
+        <v>96.1</v>
+      </c>
+      <c r="F336" s="3">
+        <v>101.27</v>
+      </c>
+      <c r="G336" s="3">
+        <v>107.18</v>
+      </c>
+      <c r="H336" s="3" t="s">
+        <v>1349</v>
+      </c>
+      <c r="I336" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J336" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="337" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A337" s="1" t="s">
-        <v>1322</v>
+        <v>1350</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>1323</v>
+        <v>1351</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>1324</v>
+        <v>1352</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E337" s="3">
+        <v>96.1</v>
+      </c>
+      <c r="F337" s="3">
+        <v>101.27</v>
+      </c>
+      <c r="G337" s="3">
+        <v>107.18</v>
+      </c>
+      <c r="H337" s="3" t="s">
+        <v>1353</v>
+      </c>
+      <c r="I337" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J337" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="338" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A338" s="1" t="s">
-        <v>1326</v>
+        <v>1354</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>1327</v>
+        <v>1355</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>1328</v>
+        <v>1356</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E338" s="3">
+        <v>96.1</v>
+      </c>
+      <c r="F338" s="3">
+        <v>101.27</v>
+      </c>
+      <c r="G338" s="3">
+        <v>107.18</v>
+      </c>
+      <c r="H338" s="3" t="s">
+        <v>1357</v>
+      </c>
+      <c r="I338" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J338" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="339" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A339" s="1" t="s">
-        <v>1330</v>
+        <v>1358</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>1331</v>
+        <v>1359</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>1332</v>
+        <v>1360</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E339" s="3">
+        <v>96.1</v>
+      </c>
+      <c r="F339" s="3">
+        <v>101.27</v>
+      </c>
+      <c r="G339" s="3">
+        <v>107.18</v>
+      </c>
+      <c r="H339" s="3" t="s">
+        <v>1361</v>
+      </c>
+      <c r="I339" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J339" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="340" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A340" s="1" t="s">
-        <v>1334</v>
+        <v>1362</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>1335</v>
+        <v>1363</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>1336</v>
+        <v>1364</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E340" s="3">
+        <v>78.12</v>
+      </c>
+      <c r="F340" s="3">
+        <v>82.36</v>
+      </c>
+      <c r="G340" s="3">
+        <v>87.81</v>
+      </c>
+      <c r="H340" s="3" t="s">
+        <v>1365</v>
+      </c>
+      <c r="I340" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J340" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="341" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A341" s="1" t="s">
-        <v>1339</v>
+        <v>1366</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>1340</v>
+        <v>1367</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>1341</v>
+        <v>1368</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E341" s="3">
+        <v>78.12</v>
+      </c>
+      <c r="F341" s="3">
+        <v>82.36</v>
+      </c>
+      <c r="G341" s="3">
+        <v>87.81</v>
+      </c>
+      <c r="H341" s="3" t="s">
+        <v>1369</v>
+      </c>
+      <c r="I341" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J341" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="342" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A342" s="1" t="s">
-        <v>1343</v>
+        <v>1370</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>1344</v>
+        <v>1371</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>1345</v>
+        <v>1372</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E342" s="3">
+        <v>61.3</v>
+      </c>
+      <c r="F342" s="3">
+        <v>64.63</v>
+      </c>
+      <c r="G342" s="3">
+        <v>68.9</v>
+      </c>
+      <c r="H342" s="3" t="s">
+        <v>1373</v>
+      </c>
+      <c r="I342" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J342" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="343" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A343" s="1" t="s">
-        <v>1347</v>
+        <v>1374</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>1348</v>
+        <v>1375</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>1349</v>
+        <v>1376</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E343" s="3">
+        <v>88.39</v>
+      </c>
+      <c r="F343" s="3">
+        <v>93.19</v>
+      </c>
+      <c r="G343" s="3">
+        <v>99.35</v>
+      </c>
+      <c r="H343" s="3" t="s">
+        <v>1377</v>
+      </c>
+      <c r="I343" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J343" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="344" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A344" s="1" t="s">
-        <v>1351</v>
+        <v>1378</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>1352</v>
+        <v>1379</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>1353</v>
+        <v>1380</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E344" s="3">
+        <v>79.22</v>
+      </c>
+      <c r="F344" s="3">
+        <v>83.52</v>
+      </c>
+      <c r="G344" s="3">
+        <v>89.04</v>
+      </c>
+      <c r="H344" s="3" t="s">
+        <v>1381</v>
+      </c>
+      <c r="I344" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J344" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="345" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A345" s="1" t="s">
-        <v>1355</v>
+        <v>1382</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>1356</v>
+        <v>1383</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>1357</v>
+        <v>1384</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E345" s="3">
+        <v>88.39</v>
+      </c>
+      <c r="F345" s="3">
+        <v>93.19</v>
+      </c>
+      <c r="G345" s="3">
+        <v>99.35</v>
+      </c>
+      <c r="H345" s="3" t="s">
+        <v>1385</v>
+      </c>
+      <c r="I345" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J345" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="346" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A346" s="1" t="s">
-        <v>1359</v>
+        <v>1386</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>1360</v>
+        <v>1387</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>1361</v>
+        <v>1388</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E346" s="3">
+        <v>48.23</v>
+      </c>
+      <c r="F346" s="3">
+        <v>50.85</v>
+      </c>
+      <c r="G346" s="3">
+        <v>54.22</v>
+      </c>
+      <c r="H346" s="3" t="s">
+        <v>1389</v>
+      </c>
+      <c r="I346" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J346" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="347" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A347" s="1" t="s">
-        <v>1363</v>
+        <v>1390</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>1364</v>
+        <v>1391</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>1365</v>
+        <v>1392</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E347" s="3">
+        <v>48.23</v>
+      </c>
+      <c r="F347" s="3">
+        <v>50.85</v>
+      </c>
+      <c r="G347" s="3">
+        <v>54.22</v>
+      </c>
+      <c r="H347" s="3" t="s">
+        <v>1393</v>
+      </c>
+      <c r="I347" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J347" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="348" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A348" s="1" t="s">
-        <v>1367</v>
+        <v>1394</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>1368</v>
+        <v>1395</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1369</v>
+        <v>1396</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E348" s="3">
+        <v>106.73</v>
+      </c>
+      <c r="F348" s="3">
+        <v>112.53</v>
+      </c>
+      <c r="G348" s="3">
+        <v>119.97</v>
+      </c>
+      <c r="H348" s="3" t="s">
+        <v>1397</v>
+      </c>
+      <c r="I348" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J348" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="349" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A349" s="1" t="s">
-        <v>1371</v>
+        <v>1398</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>1372</v>
+        <v>1399</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1373</v>
+        <v>1400</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E349" s="3">
+        <v>42.17</v>
+      </c>
+      <c r="F349" s="3">
+        <v>44.46</v>
+      </c>
+      <c r="G349" s="3">
+        <v>47.4</v>
+      </c>
+      <c r="H349" s="3" t="s">
+        <v>1401</v>
+      </c>
+      <c r="I349" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J349" s="3" t="s">
+        <v>1122</v>
       </c>
     </row>
     <row r="350" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A350" s="1" t="s">
-        <v>1375</v>
+        <v>1402</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>1376</v>
+        <v>1403</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>1377</v>
+        <v>1404</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E350" s="3">
+        <v>47.29</v>
+      </c>
+      <c r="F350" s="3">
+        <v>49.86</v>
+      </c>
+      <c r="G350" s="3">
+        <v>53.16</v>
+      </c>
+      <c r="H350" s="3" t="s">
+        <v>1405</v>
+      </c>
+      <c r="I350" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J350" s="3" t="s">
+        <v>1122</v>
       </c>
     </row>
     <row r="351" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A351" s="1" t="s">
-        <v>1379</v>
+        <v>1406</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>1380</v>
+        <v>1407</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>1381</v>
+        <v>1408</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E351" s="3">
+        <v>43.42</v>
+      </c>
+      <c r="F351" s="3">
+        <v>45.78</v>
+      </c>
+      <c r="G351" s="3">
+        <v>48.81</v>
+      </c>
+      <c r="H351" s="3" t="s">
+        <v>1409</v>
+      </c>
+      <c r="I351" s="3" t="s">
+        <v>1410</v>
+      </c>
+      <c r="J351" s="3" t="s">
+        <v>1224</v>
       </c>
     </row>
     <row r="352" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A352" s="1" t="s">
-        <v>1383</v>
+        <v>1411</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>1384</v>
+        <v>1412</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>1385</v>
+        <v>1408</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E352" s="3">
+        <v>49.64</v>
+      </c>
+      <c r="F352" s="3">
+        <v>52.33</v>
+      </c>
+      <c r="G352" s="3">
+        <v>55.8</v>
+      </c>
+      <c r="H352" s="3" t="s">
+        <v>1413</v>
+      </c>
+      <c r="I352" s="3" t="s">
+        <v>1410</v>
+      </c>
+      <c r="J352" s="3" t="s">
+        <v>1224</v>
       </c>
     </row>
     <row r="353" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A353" s="1" t="s">
-        <v>1387</v>
+        <v>1414</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>1388</v>
+        <v>1415</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>1389</v>
+        <v>1416</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E353" s="3">
+        <v>43.34</v>
+      </c>
+      <c r="F353" s="3">
+        <v>45.7</v>
+      </c>
+      <c r="G353" s="3">
+        <v>48.72</v>
+      </c>
+      <c r="H353" s="3" t="s">
+        <v>1417</v>
+      </c>
+      <c r="I353" s="3" t="s">
+        <v>1410</v>
+      </c>
+      <c r="J353" s="3" t="s">
+        <v>1224</v>
       </c>
     </row>
     <row r="354" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A354" s="1" t="s">
-        <v>1391</v>
+        <v>1418</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>1392</v>
+        <v>1419</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>1393</v>
+        <v>1416</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E354" s="3">
+        <v>69.88</v>
+      </c>
+      <c r="F354" s="3">
+        <v>73.67</v>
+      </c>
+      <c r="G354" s="3">
+        <v>78.55</v>
+      </c>
+      <c r="H354" s="3" t="s">
+        <v>1420</v>
+      </c>
+      <c r="I354" s="3" t="s">
+        <v>1410</v>
+      </c>
+      <c r="J354" s="3" t="s">
+        <v>1237</v>
       </c>
     </row>
     <row r="355" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A355" s="1" t="s">
-        <v>1396</v>
+        <v>1421</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>1397</v>
+        <v>1422</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>1398</v>
+        <v>1416</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E355" s="3">
+        <v>39.1</v>
+      </c>
+      <c r="F355" s="3">
+        <v>41.22</v>
+      </c>
+      <c r="G355" s="3">
+        <v>43.95</v>
+      </c>
+      <c r="H355" s="3" t="s">
+        <v>1423</v>
+      </c>
+      <c r="I355" s="3" t="s">
+        <v>1410</v>
+      </c>
+      <c r="J355" s="3" t="s">
+        <v>1224</v>
       </c>
     </row>
     <row r="356" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A356" s="1" t="s">
-        <v>1400</v>
+        <v>1424</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>1401</v>
+        <v>1425</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>1402</v>
+        <v>1426</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E356" s="3">
+        <v>72.96</v>
+      </c>
+      <c r="F356" s="3">
+        <v>76.92</v>
+      </c>
+      <c r="G356" s="3">
+        <v>82.01</v>
+      </c>
+      <c r="H356" s="3" t="s">
+        <v>1427</v>
+      </c>
+      <c r="I356" s="3" t="s">
+        <v>1410</v>
+      </c>
+      <c r="J356" s="3" t="s">
+        <v>1428</v>
       </c>
     </row>
     <row r="357" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A357" s="1" t="s">
-        <v>1404</v>
+        <v>1429</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1405</v>
+        <v>1430</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1406</v>
+        <v>1426</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E357" s="3">
+        <v>72.96</v>
+      </c>
+      <c r="F357" s="3">
+        <v>76.92</v>
+      </c>
+      <c r="G357" s="3">
+        <v>82.01</v>
+      </c>
+      <c r="H357" s="3" t="s">
+        <v>1431</v>
+      </c>
+      <c r="I357" s="3" t="s">
+        <v>1410</v>
+      </c>
+      <c r="J357" s="3" t="s">
+        <v>1428</v>
       </c>
     </row>
     <row r="358" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A358" s="1" t="s">
-        <v>1408</v>
+        <v>1432</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1409</v>
+        <v>1433</v>
       </c>
       <c r="C358" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E358" s="3">
+        <v>85.57</v>
+      </c>
+      <c r="F358" s="3">
+        <v>90.21</v>
+      </c>
+      <c r="G358" s="3">
+        <v>96.18</v>
+      </c>
+      <c r="H358" s="3" t="s">
+        <v>1435</v>
+      </c>
+      <c r="I358" s="3" t="s">
         <v>1410</v>
       </c>
-      <c r="D358" s="1" t="s">
-[...9 lines deleted...]
-        <v>92</v>
+      <c r="J358" s="3" t="s">
+        <v>1428</v>
       </c>
     </row>
     <row r="359" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A359" s="1" t="s">
-        <v>1412</v>
+        <v>1436</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1413</v>
+        <v>1437</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1414</v>
+        <v>1438</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E359" s="3">
+        <v>104.7</v>
+      </c>
+      <c r="F359" s="3">
+        <v>110.38</v>
+      </c>
+      <c r="G359" s="3">
+        <v>117.68</v>
+      </c>
+      <c r="H359" s="3" t="s">
+        <v>1439</v>
+      </c>
+      <c r="I359" s="3" t="s">
+        <v>1410</v>
+      </c>
+      <c r="J359" s="3" t="s">
+        <v>1428</v>
       </c>
     </row>
     <row r="360" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A360" s="1" t="s">
-        <v>1416</v>
+        <v>1440</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1417</v>
+        <v>1441</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1418</v>
+        <v>1442</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E360" s="3">
+        <v>262.36</v>
+      </c>
+      <c r="F360" s="3">
+        <v>276.6</v>
+      </c>
+      <c r="G360" s="3">
+        <v>294.9</v>
+      </c>
+      <c r="H360" s="3" t="s">
+        <v>1443</v>
+      </c>
+      <c r="I360" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J360" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="361" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A361" s="1" t="s">
-        <v>1420</v>
+        <v>1444</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1421</v>
+        <v>1445</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1422</v>
+        <v>1445</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E361" s="3">
+        <v>486.45</v>
+      </c>
+      <c r="F361" s="3">
+        <v>505.61</v>
+      </c>
+      <c r="G361" s="3">
+        <v>540.08</v>
+      </c>
+      <c r="H361" s="3" t="s">
+        <v>1446</v>
+      </c>
+      <c r="I361" s="3" t="s">
+        <v>1447</v>
+      </c>
+      <c r="J361" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="362" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A362" s="1" t="s">
-        <v>1424</v>
+        <v>1448</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1425</v>
+        <v>1449</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1426</v>
+        <v>1449</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E362" s="3">
+        <v>438.44</v>
+      </c>
+      <c r="F362" s="3">
+        <v>455.71</v>
+      </c>
+      <c r="G362" s="3">
+        <v>486.78</v>
+      </c>
+      <c r="H362" s="3" t="s">
+        <v>1450</v>
+      </c>
+      <c r="I362" s="3" t="s">
+        <v>1447</v>
+      </c>
+      <c r="J362" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="363" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A363" s="1" t="s">
-        <v>1428</v>
+        <v>1451</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1429</v>
+        <v>1452</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1430</v>
+        <v>1452</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E363" s="3">
+        <v>437.98</v>
+      </c>
+      <c r="F363" s="3">
+        <v>455.23</v>
+      </c>
+      <c r="G363" s="3">
+        <v>486.27</v>
+      </c>
+      <c r="H363" s="3" t="s">
+        <v>1453</v>
+      </c>
+      <c r="I363" s="3" t="s">
+        <v>1447</v>
+      </c>
+      <c r="J363" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="364" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A364" s="1" t="s">
-        <v>1432</v>
+        <v>1454</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1433</v>
+        <v>1455</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1434</v>
+        <v>1455</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E364" s="3">
+        <v>143.49</v>
+      </c>
+      <c r="F364" s="3">
+        <v>149.14</v>
+      </c>
+      <c r="G364" s="3">
+        <v>159.31</v>
+      </c>
+      <c r="H364" s="3" t="s">
+        <v>1456</v>
+      </c>
+      <c r="I364" s="3" t="s">
+        <v>1447</v>
+      </c>
+      <c r="J364" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="365" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A365" s="1" t="s">
-        <v>1436</v>
+        <v>1457</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1437</v>
+        <v>1458</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1438</v>
+        <v>1459</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1440</v>
+        <v>14</v>
+      </c>
+      <c r="E365" s="3">
+        <v>106.26</v>
+      </c>
+      <c r="F365" s="3">
+        <v>110.44</v>
+      </c>
+      <c r="G365" s="3">
+        <v>117.97</v>
+      </c>
+      <c r="H365" s="3" t="s">
+        <v>1460</v>
+      </c>
+      <c r="I365" s="3" t="s">
+        <v>1447</v>
+      </c>
+      <c r="J365" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="366" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A366" s="1" t="s">
-        <v>1441</v>
+        <v>1461</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1442</v>
+        <v>1462</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1443</v>
+        <v>1463</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1440</v>
+        <v>14</v>
+      </c>
+      <c r="E366" s="3">
+        <v>143.49</v>
+      </c>
+      <c r="F366" s="3">
+        <v>149.14</v>
+      </c>
+      <c r="G366" s="3">
+        <v>159.31</v>
+      </c>
+      <c r="H366" s="3" t="s">
+        <v>1464</v>
+      </c>
+      <c r="I366" s="3" t="s">
+        <v>1447</v>
+      </c>
+      <c r="J366" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="367" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A367" s="1" t="s">
-        <v>1445</v>
+        <v>1465</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1446</v>
+        <v>1466</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1440</v>
+        <v>14</v>
+      </c>
+      <c r="E367" s="3">
+        <v>263.15</v>
+      </c>
+      <c r="F367" s="3">
+        <v>273.51</v>
+      </c>
+      <c r="G367" s="3">
+        <v>292.16</v>
+      </c>
+      <c r="H367" s="3" t="s">
+        <v>1468</v>
+      </c>
+      <c r="I367" s="3" t="s">
+        <v>1469</v>
+      </c>
+      <c r="J367" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="368" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A368" s="1" t="s">
-        <v>1449</v>
+        <v>1470</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1450</v>
+        <v>1471</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1451</v>
+        <v>1471</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1440</v>
+        <v>14</v>
+      </c>
+      <c r="E368" s="3">
+        <v>504.71</v>
+      </c>
+      <c r="F368" s="3">
+        <v>524.58</v>
+      </c>
+      <c r="G368" s="3">
+        <v>560.34</v>
+      </c>
+      <c r="H368" s="3" t="s">
+        <v>1472</v>
+      </c>
+      <c r="I368" s="3" t="s">
+        <v>1473</v>
+      </c>
+      <c r="J368" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="369" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A369" s="1" t="s">
-        <v>1453</v>
+        <v>1474</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>1454</v>
+        <v>1475</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1455</v>
+        <v>1476</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1440</v>
+        <v>14</v>
+      </c>
+      <c r="E369" s="3">
+        <v>4109.59</v>
+      </c>
+      <c r="F369" s="3">
+        <v>4271.38</v>
+      </c>
+      <c r="G369" s="3">
+        <v>4562.61</v>
+      </c>
+      <c r="H369" s="3" t="s">
+        <v>1477</v>
+      </c>
+      <c r="I369" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="370" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A370" s="1" t="s">
-        <v>1457</v>
+        <v>1478</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>1458</v>
+        <v>1479</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>1459</v>
+        <v>1480</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1313</v>
+        <v>14</v>
+      </c>
+      <c r="E370" s="3">
+        <v>141.26</v>
+      </c>
+      <c r="F370" s="3">
+        <v>146.82</v>
+      </c>
+      <c r="G370" s="3">
+        <v>156.83</v>
+      </c>
+      <c r="H370" s="3" t="s">
+        <v>1481</v>
+      </c>
+      <c r="I370" s="3" t="s">
+        <v>1482</v>
+      </c>
+      <c r="J370" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="371" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A371" s="1" t="s">
-        <v>1461</v>
+        <v>1483</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1462</v>
+        <v>1484</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1463</v>
+        <v>1484</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1313</v>
+        <v>14</v>
+      </c>
+      <c r="E371" s="3">
+        <v>713.11</v>
+      </c>
+      <c r="F371" s="3">
+        <v>741.19</v>
+      </c>
+      <c r="G371" s="3">
+        <v>791.73</v>
+      </c>
+      <c r="H371" s="3" t="s">
+        <v>1485</v>
+      </c>
+      <c r="I371" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="J371" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="372" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A372" s="1" t="s">
-        <v>1465</v>
+        <v>1486</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1466</v>
+        <v>1487</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1467</v>
+        <v>1487</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1313</v>
+        <v>14</v>
+      </c>
+      <c r="E372" s="3">
+        <v>219.07</v>
+      </c>
+      <c r="F372" s="3">
+        <v>227.7</v>
+      </c>
+      <c r="G372" s="3">
+        <v>243.22</v>
+      </c>
+      <c r="H372" s="3" t="s">
+        <v>1488</v>
+      </c>
+      <c r="I372" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="J372" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="373" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A373" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E373" s="3">
+        <v>202.07</v>
+      </c>
+      <c r="F373" s="3">
+        <v>210.03</v>
+      </c>
+      <c r="G373" s="3">
+        <v>224.35</v>
+      </c>
+      <c r="H373" s="3" t="s">
+        <v>1492</v>
+      </c>
+      <c r="I373" s="3" t="s">
         <v>1469</v>
       </c>
-      <c r="B373" s="1" t="s">
-[...15 lines deleted...]
-        <v>1313</v>
+      <c r="J373" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="374" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A374" s="1" t="s">
-        <v>1473</v>
+        <v>1493</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1474</v>
+        <v>1494</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1475</v>
+        <v>1495</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1313</v>
+        <v>14</v>
+      </c>
+      <c r="E374" s="3">
+        <v>186.21</v>
+      </c>
+      <c r="F374" s="3">
+        <v>193.54</v>
+      </c>
+      <c r="G374" s="3">
+        <v>206.73</v>
+      </c>
+      <c r="H374" s="3" t="s">
+        <v>1496</v>
+      </c>
+      <c r="I374" s="3" t="s">
+        <v>1447</v>
+      </c>
+      <c r="J374" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="375" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A375" s="1" t="s">
-        <v>1477</v>
+        <v>1497</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>1478</v>
+        <v>1498</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1479</v>
+        <v>1499</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1313</v>
+        <v>14</v>
+      </c>
+      <c r="E375" s="3">
+        <v>186.21</v>
+      </c>
+      <c r="F375" s="3">
+        <v>193.54</v>
+      </c>
+      <c r="G375" s="3">
+        <v>206.73</v>
+      </c>
+      <c r="H375" s="3" t="s">
+        <v>1500</v>
+      </c>
+      <c r="I375" s="3" t="s">
+        <v>1447</v>
+      </c>
+      <c r="J375" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="376" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A376" s="1" t="s">
-        <v>1481</v>
+        <v>1501</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1482</v>
+        <v>1502</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1483</v>
+        <v>1503</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1313</v>
+        <v>14</v>
+      </c>
+      <c r="E376" s="3">
+        <v>186.21</v>
+      </c>
+      <c r="F376" s="3">
+        <v>193.54</v>
+      </c>
+      <c r="G376" s="3">
+        <v>206.73</v>
+      </c>
+      <c r="H376" s="3" t="s">
+        <v>1504</v>
+      </c>
+      <c r="I376" s="3" t="s">
+        <v>1447</v>
+      </c>
+      <c r="J376" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="377" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A377" s="1" t="s">
-        <v>1485</v>
+        <v>1505</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1486</v>
+        <v>1506</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1487</v>
+        <v>1507</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E377" s="3">
+        <v>145.3</v>
+      </c>
+      <c r="F377" s="3">
+        <v>151.02</v>
+      </c>
+      <c r="G377" s="3">
+        <v>161.32</v>
+      </c>
+      <c r="H377" s="3" t="s">
+        <v>1508</v>
+      </c>
+      <c r="I377" s="3" t="s">
+        <v>1447</v>
+      </c>
+      <c r="J377" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="378" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A378" s="1" t="s">
-        <v>1489</v>
+        <v>1509</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1490</v>
+        <v>1510</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1491</v>
+        <v>1511</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>751</v>
+        <v>14</v>
+      </c>
+      <c r="E378" s="3">
+        <v>358.14</v>
+      </c>
+      <c r="F378" s="3">
+        <v>372.24</v>
+      </c>
+      <c r="G378" s="3">
+        <v>397.62</v>
+      </c>
+      <c r="H378" s="3" t="s">
+        <v>1512</v>
+      </c>
+      <c r="I378" s="3" t="s">
+        <v>1447</v>
+      </c>
+      <c r="J378" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="379" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A379" s="1" t="s">
-        <v>1493</v>
+        <v>1513</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1494</v>
+        <v>1514</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1495</v>
+        <v>1515</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1313</v>
+        <v>14</v>
+      </c>
+      <c r="E379" s="3">
+        <v>316.95</v>
+      </c>
+      <c r="F379" s="3">
+        <v>329.43</v>
+      </c>
+      <c r="G379" s="3">
+        <v>351.89</v>
+      </c>
+      <c r="H379" s="3" t="s">
+        <v>1516</v>
+      </c>
+      <c r="I379" s="3" t="s">
+        <v>1447</v>
+      </c>
+      <c r="J379" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="380" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A380" s="1" t="s">
-        <v>1497</v>
+        <v>1517</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1498</v>
+        <v>1518</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1499</v>
+        <v>1518</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E380" s="3">
+        <v>186.21</v>
+      </c>
+      <c r="F380" s="3">
+        <v>193.54</v>
+      </c>
+      <c r="G380" s="3">
+        <v>206.73</v>
+      </c>
+      <c r="H380" s="3" t="s">
+        <v>1519</v>
+      </c>
+      <c r="I380" s="3" t="s">
+        <v>1447</v>
+      </c>
+      <c r="J380" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="381" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A381" s="1" t="s">
-        <v>1501</v>
+        <v>1520</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1502</v>
+        <v>1521</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1503</v>
+        <v>1522</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1313</v>
+        <v>14</v>
+      </c>
+      <c r="E381" s="3">
+        <v>1866.22</v>
+      </c>
+      <c r="F381" s="3">
+        <v>1939.7</v>
+      </c>
+      <c r="G381" s="3">
+        <v>2071.95</v>
+      </c>
+      <c r="H381" s="3" t="s">
+        <v>1523</v>
+      </c>
+      <c r="I381" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="382" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A382" s="1" t="s">
-        <v>1505</v>
+        <v>1524</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1506</v>
+        <v>1525</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1507</v>
+        <v>1526</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E382" s="3">
+        <v>1866.22</v>
+      </c>
+      <c r="F382" s="3">
+        <v>1939.7</v>
+      </c>
+      <c r="G382" s="3">
+        <v>2071.95</v>
+      </c>
+      <c r="H382" s="3" t="s">
+        <v>1527</v>
+      </c>
+      <c r="I382" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="383" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A383" s="1" t="s">
-        <v>1509</v>
+        <v>1528</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1510</v>
+        <v>1529</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1511</v>
+        <v>1530</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E383" s="3">
+        <v>1686.72</v>
+      </c>
+      <c r="F383" s="3">
+        <v>1753.13</v>
+      </c>
+      <c r="G383" s="3">
+        <v>1872.66</v>
+      </c>
+      <c r="H383" s="3" t="s">
+        <v>1531</v>
+      </c>
+      <c r="I383" s="3" t="s">
+        <v>1532</v>
+      </c>
+      <c r="J383" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="384" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A384" s="1" t="s">
-        <v>1513</v>
+        <v>1533</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1514</v>
+        <v>1534</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1515</v>
+        <v>1535</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E384" s="3">
+        <v>2057.64</v>
+      </c>
+      <c r="F384" s="3">
+        <v>2138.65</v>
+      </c>
+      <c r="G384" s="3">
+        <v>2284.46</v>
+      </c>
+      <c r="H384" s="3" t="s">
+        <v>1536</v>
+      </c>
+      <c r="I384" s="3" t="s">
+        <v>1532</v>
+      </c>
+      <c r="J384" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="385" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A385" s="1" t="s">
-        <v>1517</v>
+        <v>1537</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1518</v>
+        <v>1538</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1519</v>
+        <v>1538</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E385" s="3">
+        <v>298.96</v>
+      </c>
+      <c r="F385" s="3">
+        <v>310.73</v>
+      </c>
+      <c r="G385" s="3">
+        <v>331.91</v>
+      </c>
+      <c r="H385" s="3" t="s">
+        <v>1539</v>
+      </c>
+      <c r="I385" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="J385" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="386" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A386" s="1" t="s">
-        <v>1521</v>
+        <v>1540</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1522</v>
+        <v>1541</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1523</v>
+        <v>1542</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E386" s="3">
+        <v>133.58</v>
+      </c>
+      <c r="F386" s="3">
+        <v>138.84</v>
+      </c>
+      <c r="G386" s="3">
+        <v>148.31</v>
+      </c>
+      <c r="H386" s="3" t="s">
+        <v>1543</v>
+      </c>
+      <c r="I386" s="3" t="s">
+        <v>1544</v>
+      </c>
+      <c r="J386" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="387" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A387" s="1" t="s">
-        <v>1525</v>
+        <v>1545</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1526</v>
+        <v>1546</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1527</v>
+        <v>1547</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E387" s="3">
+        <v>91.99</v>
+      </c>
+      <c r="F387" s="3">
+        <v>95.61</v>
+      </c>
+      <c r="G387" s="3">
+        <v>102.13</v>
+      </c>
+      <c r="H387" s="3" t="s">
+        <v>1548</v>
+      </c>
+      <c r="I387" s="3" t="s">
+        <v>1544</v>
+      </c>
+      <c r="J387" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="388" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A388" s="1" t="s">
-        <v>1529</v>
+        <v>1549</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1530</v>
+        <v>1550</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1531</v>
+        <v>1550</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E388" s="3">
+        <v>169.13</v>
+      </c>
+      <c r="F388" s="3">
+        <v>175.78</v>
+      </c>
+      <c r="G388" s="3">
+        <v>187.77</v>
+      </c>
+      <c r="H388" s="3" t="s">
+        <v>1551</v>
+      </c>
+      <c r="I388" s="3" t="s">
+        <v>1552</v>
+      </c>
+      <c r="J388" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="389" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A389" s="1" t="s">
-        <v>1533</v>
+        <v>1553</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1534</v>
+        <v>1554</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>1535</v>
+        <v>1555</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E389" s="3">
+        <v>46.81</v>
+      </c>
+      <c r="F389" s="3">
+        <v>49.35</v>
+      </c>
+      <c r="G389" s="3">
+        <v>52.62</v>
+      </c>
+      <c r="H389" s="3" t="s">
+        <v>1556</v>
+      </c>
+      <c r="I389" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J389" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="390" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A390" s="1" t="s">
-        <v>1537</v>
+        <v>1557</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1538</v>
+        <v>1558</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1539</v>
+        <v>1559</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E390" s="3">
+        <v>46.81</v>
+      </c>
+      <c r="F390" s="3">
+        <v>49.35</v>
+      </c>
+      <c r="G390" s="3">
+        <v>52.62</v>
+      </c>
+      <c r="H390" s="3" t="s">
+        <v>1560</v>
+      </c>
+      <c r="I390" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J390" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="391" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A391" s="1" t="s">
-        <v>1541</v>
+        <v>1561</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1542</v>
+        <v>1562</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1543</v>
+        <v>1563</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E391" s="3">
+        <v>71.45</v>
+      </c>
+      <c r="F391" s="3">
+        <v>75.33</v>
+      </c>
+      <c r="G391" s="3">
+        <v>80.32</v>
+      </c>
+      <c r="H391" s="3" t="s">
+        <v>1564</v>
+      </c>
+      <c r="I391" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J391" s="3" t="s">
+        <v>897</v>
       </c>
     </row>
     <row r="392" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A392" s="1" t="s">
-        <v>1545</v>
+        <v>1565</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1546</v>
+        <v>1566</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1547</v>
+        <v>1567</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E392" s="3">
+        <v>46.81</v>
+      </c>
+      <c r="F392" s="3">
+        <v>49.35</v>
+      </c>
+      <c r="G392" s="3">
+        <v>52.62</v>
+      </c>
+      <c r="H392" s="3" t="s">
+        <v>1568</v>
+      </c>
+      <c r="I392" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J392" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="393" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A393" s="1" t="s">
-        <v>1549</v>
+        <v>1569</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1550</v>
+        <v>1570</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1551</v>
+        <v>1571</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E393" s="3">
+        <v>46.81</v>
+      </c>
+      <c r="F393" s="3">
+        <v>49.35</v>
+      </c>
+      <c r="G393" s="3">
+        <v>52.62</v>
+      </c>
+      <c r="H393" s="3" t="s">
+        <v>1572</v>
+      </c>
+      <c r="I393" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J393" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="394" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A394" s="1" t="s">
-        <v>1553</v>
+        <v>1573</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1554</v>
+        <v>1574</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1555</v>
+        <v>1575</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E394" s="3">
+        <v>46.81</v>
+      </c>
+      <c r="F394" s="3">
+        <v>49.35</v>
+      </c>
+      <c r="G394" s="3">
+        <v>52.62</v>
+      </c>
+      <c r="H394" s="3" t="s">
+        <v>1576</v>
+      </c>
+      <c r="I394" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J394" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="395" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A395" s="1" t="s">
-        <v>1557</v>
+        <v>1577</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1558</v>
+        <v>1578</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1559</v>
+        <v>1579</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E395" s="3">
+        <v>71.45</v>
+      </c>
+      <c r="F395" s="3">
+        <v>75.33</v>
+      </c>
+      <c r="G395" s="3">
+        <v>80.32</v>
+      </c>
+      <c r="H395" s="3" t="s">
+        <v>1580</v>
+      </c>
+      <c r="I395" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J395" s="3" t="s">
+        <v>897</v>
       </c>
     </row>
     <row r="396" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A396" s="1" t="s">
-        <v>1561</v>
+        <v>1581</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1562</v>
+        <v>1582</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1563</v>
+        <v>1583</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E396" s="3">
+        <v>71.45</v>
+      </c>
+      <c r="F396" s="3">
+        <v>75.33</v>
+      </c>
+      <c r="G396" s="3">
+        <v>80.32</v>
+      </c>
+      <c r="H396" s="3" t="s">
+        <v>1584</v>
+      </c>
+      <c r="I396" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J396" s="3" t="s">
+        <v>897</v>
       </c>
     </row>
     <row r="397" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A397" s="1" t="s">
-        <v>1565</v>
+        <v>1585</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1566</v>
+        <v>1586</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1567</v>
+        <v>1579</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E397" s="3">
+        <v>71.45</v>
+      </c>
+      <c r="F397" s="3">
+        <v>75.33</v>
+      </c>
+      <c r="G397" s="3">
+        <v>80.32</v>
+      </c>
+      <c r="H397" s="3" t="s">
+        <v>1587</v>
+      </c>
+      <c r="I397" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J397" s="3" t="s">
+        <v>897</v>
       </c>
     </row>
     <row r="398" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A398" s="1" t="s">
-        <v>1569</v>
+        <v>1588</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1570</v>
+        <v>1589</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1571</v>
+        <v>1590</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E398" s="3">
+        <v>71.45</v>
+      </c>
+      <c r="F398" s="3">
+        <v>75.33</v>
+      </c>
+      <c r="G398" s="3">
+        <v>80.32</v>
+      </c>
+      <c r="H398" s="3" t="s">
+        <v>1591</v>
+      </c>
+      <c r="I398" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J398" s="3" t="s">
+        <v>897</v>
       </c>
     </row>
     <row r="399" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A399" s="1" t="s">
-        <v>1573</v>
+        <v>1592</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1574</v>
+        <v>1593</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1575</v>
+        <v>1579</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E399" s="3">
+        <v>71.45</v>
+      </c>
+      <c r="F399" s="3">
+        <v>75.33</v>
+      </c>
+      <c r="G399" s="3">
+        <v>80.32</v>
+      </c>
+      <c r="H399" s="3" t="s">
+        <v>1594</v>
+      </c>
+      <c r="I399" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J399" s="3" t="s">
+        <v>897</v>
       </c>
     </row>
     <row r="400" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A400" s="1" t="s">
-        <v>1577</v>
+        <v>1595</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1578</v>
+        <v>1596</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1579</v>
+        <v>1597</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E400" s="3">
+        <v>71.45</v>
+      </c>
+      <c r="F400" s="3">
+        <v>75.33</v>
+      </c>
+      <c r="G400" s="3">
+        <v>80.32</v>
+      </c>
+      <c r="H400" s="3" t="s">
+        <v>1598</v>
+      </c>
+      <c r="I400" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J400" s="3" t="s">
+        <v>897</v>
       </c>
     </row>
     <row r="401" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A401" s="1" t="s">
-        <v>1581</v>
+        <v>1599</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1582</v>
+        <v>1600</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1583</v>
+        <v>1579</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E401" s="3">
+        <v>71.45</v>
+      </c>
+      <c r="F401" s="3">
+        <v>75.33</v>
+      </c>
+      <c r="G401" s="3">
+        <v>80.32</v>
+      </c>
+      <c r="H401" s="3" t="s">
+        <v>1601</v>
+      </c>
+      <c r="I401" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J401" s="3" t="s">
+        <v>897</v>
       </c>
     </row>
     <row r="402" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A402" s="1" t="s">
-        <v>1585</v>
+        <v>1602</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1586</v>
+        <v>1603</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1587</v>
+        <v>1579</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E402" s="3">
+        <v>71.45</v>
+      </c>
+      <c r="F402" s="3">
+        <v>75.33</v>
+      </c>
+      <c r="G402" s="3">
+        <v>80.32</v>
+      </c>
+      <c r="H402" s="3" t="s">
+        <v>1604</v>
+      </c>
+      <c r="I402" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J402" s="3" t="s">
+        <v>897</v>
       </c>
     </row>
     <row r="403" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A403" s="1" t="s">
-        <v>1589</v>
+        <v>1605</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1590</v>
+        <v>1606</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1591</v>
+        <v>1607</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E403" s="3">
+        <v>71.45</v>
+      </c>
+      <c r="F403" s="3">
+        <v>75.33</v>
+      </c>
+      <c r="G403" s="3">
+        <v>80.32</v>
+      </c>
+      <c r="H403" s="3" t="s">
+        <v>1608</v>
+      </c>
+      <c r="I403" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J403" s="3" t="s">
+        <v>897</v>
       </c>
     </row>
     <row r="404" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A404" s="1" t="s">
-        <v>1593</v>
+        <v>1609</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1594</v>
+        <v>1610</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1595</v>
+        <v>1611</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E404" s="3">
+        <v>71.45</v>
+      </c>
+      <c r="F404" s="3">
+        <v>75.33</v>
+      </c>
+      <c r="G404" s="3">
+        <v>80.32</v>
+      </c>
+      <c r="H404" s="3" t="s">
+        <v>1612</v>
+      </c>
+      <c r="I404" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J404" s="3" t="s">
+        <v>897</v>
       </c>
     </row>
     <row r="405" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A405" s="1" t="s">
-        <v>1597</v>
+        <v>1613</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1598</v>
+        <v>1614</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1599</v>
+        <v>1579</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E405" s="3">
+        <v>71.45</v>
+      </c>
+      <c r="F405" s="3">
+        <v>75.33</v>
+      </c>
+      <c r="G405" s="3">
+        <v>80.32</v>
+      </c>
+      <c r="H405" s="3" t="s">
+        <v>1615</v>
+      </c>
+      <c r="I405" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J405" s="3" t="s">
+        <v>897</v>
       </c>
     </row>
     <row r="406" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A406" s="1" t="s">
-        <v>1601</v>
+        <v>1616</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1602</v>
+        <v>1617</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1603</v>
+        <v>1618</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E406" s="3">
+        <v>32.34</v>
+      </c>
+      <c r="F406" s="3">
+        <v>34.1</v>
+      </c>
+      <c r="G406" s="3">
+        <v>36.35</v>
+      </c>
+      <c r="H406" s="3" t="s">
+        <v>1619</v>
+      </c>
+      <c r="I406" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J406" s="3" t="s">
+        <v>1122</v>
       </c>
     </row>
     <row r="407" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A407" s="1" t="s">
-        <v>1605</v>
+        <v>1620</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1606</v>
+        <v>1621</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1607</v>
+        <v>1622</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E407" s="3">
+        <v>52.72</v>
+      </c>
+      <c r="F407" s="3">
+        <v>55.58</v>
+      </c>
+      <c r="G407" s="3">
+        <v>59.26</v>
+      </c>
+      <c r="H407" s="3" t="s">
+        <v>1623</v>
+      </c>
+      <c r="I407" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J407" s="3" t="s">
+        <v>1122</v>
       </c>
     </row>
     <row r="408" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A408" s="1" t="s">
-        <v>1609</v>
+        <v>1624</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1611</v>
+        <v>1626</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E408" s="3">
+        <v>47.83</v>
+      </c>
+      <c r="F408" s="3">
+        <v>50.43</v>
+      </c>
+      <c r="G408" s="3">
+        <v>53.77</v>
+      </c>
+      <c r="H408" s="3" t="s">
+        <v>1627</v>
+      </c>
+      <c r="I408" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J408" s="3" t="s">
+        <v>1122</v>
       </c>
     </row>
     <row r="409" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A409" s="1" t="s">
-        <v>1613</v>
+        <v>1628</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1614</v>
+        <v>1629</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1615</v>
+        <v>1630</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E409" s="3">
+        <v>52.72</v>
+      </c>
+      <c r="F409" s="3">
+        <v>55.58</v>
+      </c>
+      <c r="G409" s="3">
+        <v>59.26</v>
+      </c>
+      <c r="H409" s="3" t="s">
+        <v>1631</v>
+      </c>
+      <c r="I409" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J409" s="3" t="s">
+        <v>1122</v>
       </c>
     </row>
     <row r="410" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A410" s="1" t="s">
-        <v>1617</v>
+        <v>1632</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1618</v>
+        <v>1633</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1619</v>
+        <v>1634</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E410" s="3">
+        <v>47.83</v>
+      </c>
+      <c r="F410" s="3">
+        <v>50.43</v>
+      </c>
+      <c r="G410" s="3">
+        <v>53.77</v>
+      </c>
+      <c r="H410" s="3" t="s">
+        <v>1635</v>
+      </c>
+      <c r="I410" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J410" s="3" t="s">
+        <v>1122</v>
       </c>
     </row>
     <row r="411" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A411" s="1" t="s">
-        <v>1621</v>
+        <v>1636</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1622</v>
+        <v>1637</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1623</v>
+        <v>1638</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E411" s="3">
+        <v>41.8</v>
+      </c>
+      <c r="F411" s="3">
+        <v>44.06</v>
+      </c>
+      <c r="G411" s="3">
+        <v>46.98</v>
+      </c>
+      <c r="H411" s="3" t="s">
+        <v>1639</v>
+      </c>
+      <c r="I411" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J411" s="3" t="s">
+        <v>1122</v>
       </c>
     </row>
     <row r="412" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A412" s="1" t="s">
-        <v>1625</v>
+        <v>1640</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1626</v>
+        <v>1641</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1627</v>
+        <v>1642</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E412" s="3">
+        <v>36.34</v>
+      </c>
+      <c r="F412" s="3">
+        <v>38.31</v>
+      </c>
+      <c r="G412" s="3">
+        <v>40.85</v>
+      </c>
+      <c r="H412" s="3" t="s">
+        <v>1643</v>
+      </c>
+      <c r="I412" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J412" s="3" t="s">
+        <v>1122</v>
       </c>
     </row>
     <row r="413" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A413" s="1" t="s">
-        <v>1629</v>
+        <v>1644</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1630</v>
+        <v>1645</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1631</v>
+        <v>1646</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E413" s="3">
+        <v>63.27</v>
+      </c>
+      <c r="F413" s="3">
+        <v>66.71</v>
+      </c>
+      <c r="G413" s="3">
+        <v>71.12</v>
+      </c>
+      <c r="H413" s="3" t="s">
+        <v>1647</v>
+      </c>
+      <c r="I413" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J413" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="414" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A414" s="1" t="s">
-        <v>1633</v>
+        <v>1648</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1634</v>
+        <v>1649</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1635</v>
+        <v>1650</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E414" s="3">
+        <v>216.07</v>
+      </c>
+      <c r="F414" s="3">
+        <v>227.8</v>
+      </c>
+      <c r="G414" s="3">
+        <v>242.88</v>
+      </c>
+      <c r="H414" s="3" t="s">
+        <v>1651</v>
+      </c>
+      <c r="I414" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J414" s="3" t="s">
+        <v>1218</v>
       </c>
     </row>
     <row r="415" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A415" s="1" t="s">
-        <v>1637</v>
+        <v>1652</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1638</v>
+        <v>1653</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1639</v>
+        <v>1654</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E415" s="3">
+        <v>65.45</v>
+      </c>
+      <c r="F415" s="3">
+        <v>69.01</v>
+      </c>
+      <c r="G415" s="3">
+        <v>73.57</v>
+      </c>
+      <c r="H415" s="3" t="s">
+        <v>1655</v>
+      </c>
+      <c r="I415" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J415" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="416" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A416" s="1" t="s">
-        <v>1641</v>
+        <v>1656</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1642</v>
+        <v>1657</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1643</v>
+        <v>1658</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E416" s="3">
+        <v>57.35</v>
+      </c>
+      <c r="F416" s="3">
+        <v>60.47</v>
+      </c>
+      <c r="G416" s="3">
+        <v>64.47</v>
+      </c>
+      <c r="H416" s="3" t="s">
+        <v>1659</v>
+      </c>
+      <c r="I416" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J416" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="417" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A417" s="1" t="s">
-        <v>1645</v>
+        <v>1660</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1646</v>
+        <v>1661</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1647</v>
+        <v>1662</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E417" s="3">
+        <v>57.35</v>
+      </c>
+      <c r="F417" s="3">
+        <v>60.47</v>
+      </c>
+      <c r="G417" s="3">
+        <v>64.47</v>
+      </c>
+      <c r="H417" s="3" t="s">
+        <v>1663</v>
+      </c>
+      <c r="I417" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J417" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="418" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A418" s="1" t="s">
-        <v>1649</v>
+        <v>1664</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1650</v>
+        <v>1665</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1651</v>
+        <v>1666</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E418" s="3">
+        <v>58.72</v>
+      </c>
+      <c r="F418" s="3">
+        <v>61.91</v>
+      </c>
+      <c r="G418" s="3">
+        <v>66</v>
+      </c>
+      <c r="H418" s="3" t="s">
+        <v>1667</v>
+      </c>
+      <c r="I418" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J418" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="419" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A419" s="1" t="s">
-        <v>1653</v>
+        <v>1668</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1654</v>
+        <v>1669</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1655</v>
+        <v>1670</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E419" s="3">
+        <v>66.14</v>
+      </c>
+      <c r="F419" s="3">
+        <v>69.73</v>
+      </c>
+      <c r="G419" s="3">
+        <v>74.34</v>
+      </c>
+      <c r="H419" s="3" t="s">
+        <v>1671</v>
+      </c>
+      <c r="I419" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J419" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="420" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A420" s="1" t="s">
-        <v>1657</v>
+        <v>1672</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1658</v>
+        <v>1673</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1659</v>
+        <v>1674</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E420" s="3">
+        <v>66.14</v>
+      </c>
+      <c r="F420" s="3">
+        <v>69.73</v>
+      </c>
+      <c r="G420" s="3">
+        <v>74.34</v>
+      </c>
+      <c r="H420" s="3" t="s">
+        <v>1675</v>
+      </c>
+      <c r="I420" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J420" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="421" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A421" s="1" t="s">
-        <v>1661</v>
+        <v>1676</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1662</v>
+        <v>1677</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1663</v>
+        <v>1678</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E421" s="3">
+        <v>65.73</v>
+      </c>
+      <c r="F421" s="3">
+        <v>69.29</v>
+      </c>
+      <c r="G421" s="3">
+        <v>73.88</v>
+      </c>
+      <c r="H421" s="3" t="s">
+        <v>1679</v>
+      </c>
+      <c r="I421" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J421" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="422" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A422" s="1" t="s">
-        <v>1665</v>
+        <v>1680</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1666</v>
+        <v>1681</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1667</v>
+        <v>1682</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E422" s="3">
+        <v>66.14</v>
+      </c>
+      <c r="F422" s="3">
+        <v>69.73</v>
+      </c>
+      <c r="G422" s="3">
+        <v>74.34</v>
+      </c>
+      <c r="H422" s="3" t="s">
+        <v>1683</v>
+      </c>
+      <c r="I422" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J422" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="423" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A423" s="1" t="s">
-        <v>1669</v>
+        <v>1684</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1670</v>
+        <v>1685</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1671</v>
+        <v>1686</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E423" s="3">
+        <v>64.85</v>
+      </c>
+      <c r="F423" s="3">
+        <v>68.37</v>
+      </c>
+      <c r="G423" s="3">
+        <v>72.89</v>
+      </c>
+      <c r="H423" s="3" t="s">
+        <v>1687</v>
+      </c>
+      <c r="I423" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J423" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="424" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A424" s="1" t="s">
-        <v>1673</v>
+        <v>1688</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1674</v>
+        <v>1689</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>1675</v>
+        <v>1690</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E424" s="3">
+        <v>85.13</v>
+      </c>
+      <c r="F424" s="3">
+        <v>89.75</v>
+      </c>
+      <c r="G424" s="3">
+        <v>95.69</v>
+      </c>
+      <c r="H424" s="3" t="s">
+        <v>1691</v>
+      </c>
+      <c r="I424" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J424" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="425" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A425" s="1" t="s">
-        <v>1677</v>
+        <v>1692</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1678</v>
+        <v>1693</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1679</v>
+        <v>1694</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E425" s="3">
+        <v>64.85</v>
+      </c>
+      <c r="F425" s="3">
+        <v>68.37</v>
+      </c>
+      <c r="G425" s="3">
+        <v>72.89</v>
+      </c>
+      <c r="H425" s="3" t="s">
+        <v>1695</v>
+      </c>
+      <c r="I425" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J425" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="426" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A426" s="1" t="s">
-        <v>1681</v>
+        <v>1696</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1682</v>
+        <v>1697</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1683</v>
+        <v>1698</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E426" s="3">
+        <v>96.98</v>
+      </c>
+      <c r="F426" s="3">
+        <v>102.24</v>
+      </c>
+      <c r="G426" s="3">
+        <v>109.01</v>
+      </c>
+      <c r="H426" s="3" t="s">
+        <v>1699</v>
+      </c>
+      <c r="I426" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J426" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="427" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A427" s="1" t="s">
-        <v>1685</v>
+        <v>1700</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1686</v>
+        <v>1701</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1687</v>
+        <v>1702</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E427" s="3">
+        <v>96.98</v>
+      </c>
+      <c r="F427" s="3">
+        <v>102.24</v>
+      </c>
+      <c r="G427" s="3">
+        <v>109.01</v>
+      </c>
+      <c r="H427" s="3" t="s">
+        <v>1703</v>
+      </c>
+      <c r="I427" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J427" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="428" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A428" s="1" t="s">
-        <v>1689</v>
+        <v>1704</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1690</v>
+        <v>1705</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1691</v>
+        <v>1706</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E428" s="3">
+        <v>138.37</v>
+      </c>
+      <c r="F428" s="3">
+        <v>145.87</v>
+      </c>
+      <c r="G428" s="3">
+        <v>155.53</v>
+      </c>
+      <c r="H428" s="3" t="s">
+        <v>1707</v>
+      </c>
+      <c r="I428" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J428" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="429" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A429" s="1" t="s">
-        <v>1693</v>
+        <v>1708</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1694</v>
+        <v>1709</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1695</v>
+        <v>1710</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E429" s="3">
+        <v>81.93</v>
+      </c>
+      <c r="F429" s="3">
+        <v>86.37</v>
+      </c>
+      <c r="G429" s="3">
+        <v>92.09</v>
+      </c>
+      <c r="H429" s="3" t="s">
+        <v>1711</v>
+      </c>
+      <c r="I429" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J429" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="430" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A430" s="1" t="s">
-        <v>1697</v>
+        <v>1712</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1698</v>
+        <v>1713</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1699</v>
+        <v>1714</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E430" s="3">
+        <v>99.23</v>
+      </c>
+      <c r="F430" s="3">
+        <v>104.61</v>
+      </c>
+      <c r="G430" s="3">
+        <v>111.53</v>
+      </c>
+      <c r="H430" s="3" t="s">
+        <v>1715</v>
+      </c>
+      <c r="I430" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J430" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="431" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A431" s="1" t="s">
-        <v>1701</v>
+        <v>1716</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1702</v>
+        <v>1717</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1703</v>
+        <v>1718</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E431" s="3">
+        <v>198.01</v>
+      </c>
+      <c r="F431" s="3">
+        <v>208.76</v>
+      </c>
+      <c r="G431" s="3">
+        <v>222.57</v>
+      </c>
+      <c r="H431" s="3" t="s">
+        <v>1719</v>
+      </c>
+      <c r="I431" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J431" s="3" t="s">
+        <v>1218</v>
       </c>
     </row>
     <row r="432" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A432" s="1" t="s">
-        <v>1705</v>
+        <v>1720</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1706</v>
+        <v>1721</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1707</v>
+        <v>1722</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E432" s="3">
+        <v>237.06</v>
+      </c>
+      <c r="F432" s="3">
+        <v>249.93</v>
+      </c>
+      <c r="G432" s="3">
+        <v>266.47</v>
+      </c>
+      <c r="H432" s="3" t="s">
+        <v>1723</v>
+      </c>
+      <c r="I432" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J432" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="433" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A433" s="1" t="s">
-        <v>1709</v>
+        <v>1724</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1710</v>
+        <v>1725</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1711</v>
+        <v>1726</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E433" s="3">
+        <v>55.48</v>
+      </c>
+      <c r="F433" s="3">
+        <v>58.49</v>
+      </c>
+      <c r="G433" s="3">
+        <v>62.36</v>
+      </c>
+      <c r="H433" s="3" t="s">
+        <v>1727</v>
+      </c>
+      <c r="I433" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J433" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="434" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A434" s="1" t="s">
-        <v>1713</v>
+        <v>1728</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1714</v>
+        <v>1729</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1715</v>
+        <v>1730</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E434" s="3">
+        <v>103.34</v>
+      </c>
+      <c r="F434" s="3">
+        <v>108.9</v>
+      </c>
+      <c r="G434" s="3">
+        <v>115.26</v>
+      </c>
+      <c r="H434" s="3" t="s">
+        <v>1731</v>
+      </c>
+      <c r="I434" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J434" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="435" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A435" s="1" t="s">
-        <v>1717</v>
+        <v>1732</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1718</v>
+        <v>1733</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1719</v>
+        <v>1734</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E435" s="3">
+        <v>103.34</v>
+      </c>
+      <c r="F435" s="3">
+        <v>108.9</v>
+      </c>
+      <c r="G435" s="3">
+        <v>115.26</v>
+      </c>
+      <c r="H435" s="3" t="s">
+        <v>1735</v>
+      </c>
+      <c r="I435" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J435" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="436" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A436" s="1" t="s">
-        <v>1721</v>
+        <v>1736</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1722</v>
+        <v>1737</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1723</v>
+        <v>1738</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E436" s="3">
+        <v>103.34</v>
+      </c>
+      <c r="F436" s="3">
+        <v>108.9</v>
+      </c>
+      <c r="G436" s="3">
+        <v>115.26</v>
+      </c>
+      <c r="H436" s="3" t="s">
+        <v>1739</v>
+      </c>
+      <c r="I436" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J436" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="437" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A437" s="1" t="s">
-        <v>1725</v>
+        <v>1740</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1726</v>
+        <v>1741</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1727</v>
+        <v>1742</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E437" s="3">
+        <v>103.34</v>
+      </c>
+      <c r="F437" s="3">
+        <v>108.9</v>
+      </c>
+      <c r="G437" s="3">
+        <v>115.26</v>
+      </c>
+      <c r="H437" s="3" t="s">
+        <v>1743</v>
+      </c>
+      <c r="I437" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J437" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="438" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A438" s="1" t="s">
-        <v>1729</v>
+        <v>1744</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1730</v>
+        <v>1745</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1731</v>
+        <v>1746</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E438" s="3">
+        <v>103.34</v>
+      </c>
+      <c r="F438" s="3">
+        <v>108.9</v>
+      </c>
+      <c r="G438" s="3">
+        <v>115.26</v>
+      </c>
+      <c r="H438" s="3" t="s">
+        <v>1747</v>
+      </c>
+      <c r="I438" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J438" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="439" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A439" s="1" t="s">
-        <v>1733</v>
+        <v>1748</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1734</v>
+        <v>1749</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1735</v>
+        <v>1750</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E439" s="3">
+        <v>125.16</v>
+      </c>
+      <c r="F439" s="3">
+        <v>131.9</v>
+      </c>
+      <c r="G439" s="3">
+        <v>139.61</v>
+      </c>
+      <c r="H439" s="3" t="s">
+        <v>1751</v>
+      </c>
+      <c r="I439" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J439" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="440" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A440" s="1" t="s">
-        <v>1737</v>
+        <v>1752</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1738</v>
+        <v>1753</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1739</v>
+        <v>1754</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E440" s="3">
+        <v>96.1</v>
+      </c>
+      <c r="F440" s="3">
+        <v>101.27</v>
+      </c>
+      <c r="G440" s="3">
+        <v>107.18</v>
+      </c>
+      <c r="H440" s="3" t="s">
+        <v>1755</v>
+      </c>
+      <c r="I440" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J440" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="441" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A441" s="1" t="s">
-        <v>1741</v>
+        <v>1756</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1742</v>
+        <v>1757</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1743</v>
+        <v>1758</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E441" s="3">
+        <v>96.1</v>
+      </c>
+      <c r="F441" s="3">
+        <v>101.27</v>
+      </c>
+      <c r="G441" s="3">
+        <v>107.18</v>
+      </c>
+      <c r="H441" s="3" t="s">
+        <v>1759</v>
+      </c>
+      <c r="I441" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J441" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="442" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A442" s="1" t="s">
-        <v>1745</v>
+        <v>1760</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1746</v>
+        <v>1761</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1747</v>
+        <v>1762</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E442" s="3">
+        <v>125.16</v>
+      </c>
+      <c r="F442" s="3">
+        <v>131.9</v>
+      </c>
+      <c r="G442" s="3">
+        <v>139.61</v>
+      </c>
+      <c r="H442" s="3" t="s">
+        <v>1763</v>
+      </c>
+      <c r="I442" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J442" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="443" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A443" s="1" t="s">
-        <v>1749</v>
+        <v>1764</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1750</v>
+        <v>1765</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1751</v>
+        <v>1766</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E443" s="3">
+        <v>96.1</v>
+      </c>
+      <c r="F443" s="3">
+        <v>101.27</v>
+      </c>
+      <c r="G443" s="3">
+        <v>107.18</v>
+      </c>
+      <c r="H443" s="3" t="s">
+        <v>1767</v>
+      </c>
+      <c r="I443" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J443" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="444" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A444" s="1" t="s">
-        <v>1753</v>
+        <v>1768</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1754</v>
+        <v>1769</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1755</v>
+        <v>1770</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E444" s="3">
+        <v>96.1</v>
+      </c>
+      <c r="F444" s="3">
+        <v>101.27</v>
+      </c>
+      <c r="G444" s="3">
+        <v>107.18</v>
+      </c>
+      <c r="H444" s="3" t="s">
+        <v>1771</v>
+      </c>
+      <c r="I444" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J444" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="445" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A445" s="1" t="s">
-        <v>1757</v>
+        <v>1772</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1758</v>
+        <v>1773</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1759</v>
+        <v>1774</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E445" s="3">
+        <v>125.16</v>
+      </c>
+      <c r="F445" s="3">
+        <v>131.9</v>
+      </c>
+      <c r="G445" s="3">
+        <v>139.61</v>
+      </c>
+      <c r="H445" s="3" t="s">
+        <v>1775</v>
+      </c>
+      <c r="I445" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J445" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="446" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A446" s="1" t="s">
-        <v>1761</v>
+        <v>1776</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1762</v>
+        <v>1777</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1763</v>
+        <v>1778</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E446" s="3">
+        <v>96.1</v>
+      </c>
+      <c r="F446" s="3">
+        <v>101.27</v>
+      </c>
+      <c r="G446" s="3">
+        <v>107.18</v>
+      </c>
+      <c r="H446" s="3" t="s">
+        <v>1779</v>
+      </c>
+      <c r="I446" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J446" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="447" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A447" s="1" t="s">
-        <v>1765</v>
+        <v>1780</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1766</v>
+        <v>1781</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1767</v>
+        <v>1782</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E447" s="3">
+        <v>125.16</v>
+      </c>
+      <c r="F447" s="3">
+        <v>131.9</v>
+      </c>
+      <c r="G447" s="3">
+        <v>139.61</v>
+      </c>
+      <c r="H447" s="3" t="s">
+        <v>1783</v>
+      </c>
+      <c r="I447" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J447" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="448" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A448" s="1" t="s">
-        <v>1769</v>
+        <v>1784</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1770</v>
+        <v>1785</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1771</v>
+        <v>1786</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E448" s="3">
+        <v>125.16</v>
+      </c>
+      <c r="F448" s="3">
+        <v>131.9</v>
+      </c>
+      <c r="G448" s="3">
+        <v>139.61</v>
+      </c>
+      <c r="H448" s="3" t="s">
+        <v>1787</v>
+      </c>
+      <c r="I448" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J448" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="449" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A449" s="1" t="s">
-        <v>1773</v>
+        <v>1788</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1774</v>
+        <v>1789</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1775</v>
+        <v>1790</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E449" s="3">
+        <v>96.1</v>
+      </c>
+      <c r="F449" s="3">
+        <v>101.27</v>
+      </c>
+      <c r="G449" s="3">
+        <v>107.18</v>
+      </c>
+      <c r="H449" s="3" t="s">
+        <v>1791</v>
+      </c>
+      <c r="I449" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J449" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="450" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A450" s="1" t="s">
-        <v>1777</v>
+        <v>1792</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1778</v>
+        <v>1793</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>1779</v>
+        <v>1794</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E450" s="3">
+        <v>125.16</v>
+      </c>
+      <c r="F450" s="3">
+        <v>131.9</v>
+      </c>
+      <c r="G450" s="3">
+        <v>139.61</v>
+      </c>
+      <c r="H450" s="3" t="s">
+        <v>1795</v>
+      </c>
+      <c r="I450" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J450" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="451" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A451" s="1" t="s">
-        <v>1781</v>
+        <v>1796</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1782</v>
+        <v>1797</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1783</v>
+        <v>1798</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E451" s="3">
+        <v>96.1</v>
+      </c>
+      <c r="F451" s="3">
+        <v>101.27</v>
+      </c>
+      <c r="G451" s="3">
+        <v>107.18</v>
+      </c>
+      <c r="H451" s="3" t="s">
+        <v>1799</v>
+      </c>
+      <c r="I451" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J451" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="452" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A452" s="1" t="s">
-        <v>1785</v>
+        <v>1800</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1786</v>
+        <v>1801</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>1787</v>
+        <v>1802</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E452" s="3">
+        <v>96.1</v>
+      </c>
+      <c r="F452" s="3">
+        <v>101.27</v>
+      </c>
+      <c r="G452" s="3">
+        <v>107.18</v>
+      </c>
+      <c r="H452" s="3" t="s">
+        <v>1803</v>
+      </c>
+      <c r="I452" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J452" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="453" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A453" s="1" t="s">
-        <v>1789</v>
+        <v>1804</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1790</v>
+        <v>1805</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>1791</v>
+        <v>1806</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E453" s="3">
+        <v>125.16</v>
+      </c>
+      <c r="F453" s="3">
+        <v>131.9</v>
+      </c>
+      <c r="G453" s="3">
+        <v>139.61</v>
+      </c>
+      <c r="H453" s="3" t="s">
+        <v>1807</v>
+      </c>
+      <c r="I453" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J453" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="454" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A454" s="1" t="s">
-        <v>1793</v>
+        <v>1808</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1794</v>
+        <v>1809</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>1795</v>
+        <v>1810</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E454" s="3">
+        <v>96.1</v>
+      </c>
+      <c r="F454" s="3">
+        <v>101.27</v>
+      </c>
+      <c r="G454" s="3">
+        <v>107.18</v>
+      </c>
+      <c r="H454" s="3" t="s">
+        <v>1811</v>
+      </c>
+      <c r="I454" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J454" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="455" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A455" s="1" t="s">
-        <v>1797</v>
+        <v>1812</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>1798</v>
+        <v>1813</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>1799</v>
+        <v>1814</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E455" s="3">
+        <v>147.03</v>
+      </c>
+      <c r="F455" s="3">
+        <v>154.95</v>
+      </c>
+      <c r="G455" s="3">
+        <v>164</v>
+      </c>
+      <c r="H455" s="3" t="s">
+        <v>1815</v>
+      </c>
+      <c r="I455" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J455" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="456" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A456" s="1" t="s">
-        <v>1801</v>
+        <v>1816</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>1802</v>
+        <v>1817</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>1803</v>
+        <v>1818</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E456" s="3">
+        <v>114.22</v>
+      </c>
+      <c r="F456" s="3">
+        <v>120.37</v>
+      </c>
+      <c r="G456" s="3">
+        <v>127.4</v>
+      </c>
+      <c r="H456" s="3" t="s">
+        <v>1819</v>
+      </c>
+      <c r="I456" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J456" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="457" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A457" s="1" t="s">
-        <v>1805</v>
+        <v>1820</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>1806</v>
+        <v>1821</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>1807</v>
+        <v>1822</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E457" s="3">
+        <v>114.22</v>
+      </c>
+      <c r="F457" s="3">
+        <v>120.37</v>
+      </c>
+      <c r="G457" s="3">
+        <v>127.4</v>
+      </c>
+      <c r="H457" s="3" t="s">
+        <v>1823</v>
+      </c>
+      <c r="I457" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J457" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="458" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A458" s="1" t="s">
-        <v>1809</v>
+        <v>1824</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>1810</v>
+        <v>1825</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>1811</v>
+        <v>1826</v>
       </c>
       <c r="D458" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E458" s="3">
+        <v>96.1</v>
+      </c>
+      <c r="F458" s="3">
+        <v>101.27</v>
+      </c>
+      <c r="G458" s="3">
+        <v>107.18</v>
+      </c>
+      <c r="H458" s="3" t="s">
+        <v>1827</v>
+      </c>
+      <c r="I458" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J458" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="459" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A459" s="1" t="s">
-        <v>1813</v>
+        <v>1828</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>1814</v>
+        <v>1829</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>1815</v>
+        <v>1830</v>
       </c>
       <c r="D459" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E459" s="3">
+        <v>96.1</v>
+      </c>
+      <c r="F459" s="3">
+        <v>101.27</v>
+      </c>
+      <c r="G459" s="3">
+        <v>107.18</v>
+      </c>
+      <c r="H459" s="3" t="s">
+        <v>1831</v>
+      </c>
+      <c r="I459" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J459" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="460" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A460" s="1" t="s">
-        <v>1817</v>
+        <v>1832</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>1818</v>
+        <v>1833</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>1819</v>
+        <v>1834</v>
       </c>
       <c r="D460" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E460" s="3">
+        <v>181.01</v>
+      </c>
+      <c r="F460" s="3">
+        <v>190.76</v>
+      </c>
+      <c r="G460" s="3">
+        <v>201.9</v>
+      </c>
+      <c r="H460" s="3" t="s">
+        <v>1835</v>
+      </c>
+      <c r="I460" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J460" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="461" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A461" s="1" t="s">
-        <v>1821</v>
+        <v>1836</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>1822</v>
+        <v>1837</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>1823</v>
+        <v>1838</v>
       </c>
       <c r="D461" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E461" s="3">
+        <v>147.03</v>
+      </c>
+      <c r="F461" s="3">
+        <v>154.95</v>
+      </c>
+      <c r="G461" s="3">
+        <v>164</v>
+      </c>
+      <c r="H461" s="3" t="s">
+        <v>1839</v>
+      </c>
+      <c r="I461" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J461" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="462" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A462" s="1" t="s">
-        <v>1825</v>
+        <v>1840</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>1826</v>
+        <v>1841</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>1827</v>
+        <v>1842</v>
       </c>
       <c r="D462" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E462" s="3">
+        <v>181.01</v>
+      </c>
+      <c r="F462" s="3">
+        <v>190.76</v>
+      </c>
+      <c r="G462" s="3">
+        <v>201.9</v>
+      </c>
+      <c r="H462" s="3" t="s">
+        <v>1843</v>
+      </c>
+      <c r="I462" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J462" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="463" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A463" s="1" t="s">
-        <v>1829</v>
+        <v>1844</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>1830</v>
+        <v>1845</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>1831</v>
+        <v>1846</v>
       </c>
       <c r="D463" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E463" s="3">
+        <v>147.03</v>
+      </c>
+      <c r="F463" s="3">
+        <v>154.95</v>
+      </c>
+      <c r="G463" s="3">
+        <v>164</v>
+      </c>
+      <c r="H463" s="3" t="s">
+        <v>1847</v>
+      </c>
+      <c r="I463" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J463" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="464" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A464" s="1" t="s">
-        <v>1833</v>
+        <v>1848</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>1834</v>
+        <v>1849</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>1835</v>
+        <v>1850</v>
       </c>
       <c r="D464" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E464" s="3">
+        <v>96.1</v>
+      </c>
+      <c r="F464" s="3">
+        <v>101.27</v>
+      </c>
+      <c r="G464" s="3">
+        <v>107.18</v>
+      </c>
+      <c r="H464" s="3" t="s">
+        <v>1851</v>
+      </c>
+      <c r="I464" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J464" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="465" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A465" s="1" t="s">
-        <v>1837</v>
+        <v>1852</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>1838</v>
+        <v>1853</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>1839</v>
+        <v>1854</v>
       </c>
       <c r="D465" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E465" s="3">
+        <v>147.03</v>
+      </c>
+      <c r="F465" s="3">
+        <v>154.95</v>
+      </c>
+      <c r="G465" s="3">
+        <v>164</v>
+      </c>
+      <c r="H465" s="3" t="s">
+        <v>1855</v>
+      </c>
+      <c r="I465" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J465" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="466" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A466" s="1" t="s">
-        <v>1841</v>
+        <v>1856</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>1842</v>
+        <v>1857</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>1843</v>
+        <v>1858</v>
       </c>
       <c r="D466" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E466" s="3">
+        <v>147.03</v>
+      </c>
+      <c r="F466" s="3">
+        <v>154.95</v>
+      </c>
+      <c r="G466" s="3">
+        <v>164</v>
+      </c>
+      <c r="H466" s="3" t="s">
+        <v>1859</v>
+      </c>
+      <c r="I466" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J466" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="467" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A467" s="1" t="s">
-        <v>1845</v>
+        <v>1860</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>1846</v>
+        <v>1861</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>1847</v>
+        <v>1862</v>
       </c>
       <c r="D467" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E467" s="3">
+        <v>147.03</v>
+      </c>
+      <c r="F467" s="3">
+        <v>154.95</v>
+      </c>
+      <c r="G467" s="3">
+        <v>164</v>
+      </c>
+      <c r="H467" s="3" t="s">
+        <v>1863</v>
+      </c>
+      <c r="I467" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J467" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="468" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A468" s="1" t="s">
-        <v>1849</v>
+        <v>1864</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>1850</v>
+        <v>1865</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>1851</v>
+        <v>1866</v>
       </c>
       <c r="D468" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E468" s="3">
+        <v>96.1</v>
+      </c>
+      <c r="F468" s="3">
+        <v>101.27</v>
+      </c>
+      <c r="G468" s="3">
+        <v>107.18</v>
+      </c>
+      <c r="H468" s="3" t="s">
+        <v>1867</v>
+      </c>
+      <c r="I468" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J468" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="469" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A469" s="1" t="s">
-        <v>1853</v>
+        <v>1868</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>1854</v>
+        <v>1869</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>1855</v>
+        <v>1870</v>
       </c>
       <c r="D469" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E469" s="3">
+        <v>125.16</v>
+      </c>
+      <c r="F469" s="3">
+        <v>131.9</v>
+      </c>
+      <c r="G469" s="3">
+        <v>139.61</v>
+      </c>
+      <c r="H469" s="3" t="s">
+        <v>1871</v>
+      </c>
+      <c r="I469" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J469" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="470" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A470" s="1" t="s">
-        <v>1857</v>
+        <v>1872</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>1858</v>
+        <v>1873</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>1859</v>
+        <v>1874</v>
       </c>
       <c r="D470" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1861</v>
+        <v>14</v>
+      </c>
+      <c r="E470" s="3">
+        <v>181.01</v>
+      </c>
+      <c r="F470" s="3">
+        <v>190.76</v>
+      </c>
+      <c r="G470" s="3">
+        <v>201.9</v>
+      </c>
+      <c r="H470" s="3" t="s">
+        <v>1875</v>
+      </c>
+      <c r="I470" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J470" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="471" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A471" s="1" t="s">
-        <v>1862</v>
+        <v>1876</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>1863</v>
+        <v>1877</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>1864</v>
+        <v>1878</v>
       </c>
       <c r="D471" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1867</v>
+        <v>14</v>
+      </c>
+      <c r="E471" s="3">
+        <v>147.03</v>
+      </c>
+      <c r="F471" s="3">
+        <v>154.95</v>
+      </c>
+      <c r="G471" s="3">
+        <v>164</v>
+      </c>
+      <c r="H471" s="3" t="s">
+        <v>1879</v>
+      </c>
+      <c r="I471" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J471" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="472" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A472" s="1" t="s">
-        <v>1868</v>
+        <v>1880</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>1869</v>
+        <v>1881</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>1870</v>
+        <v>1882</v>
       </c>
       <c r="D472" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1867</v>
+        <v>14</v>
+      </c>
+      <c r="E472" s="3">
+        <v>147.03</v>
+      </c>
+      <c r="F472" s="3">
+        <v>154.95</v>
+      </c>
+      <c r="G472" s="3">
+        <v>164</v>
+      </c>
+      <c r="H472" s="3" t="s">
+        <v>1883</v>
+      </c>
+      <c r="I472" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J472" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="473" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A473" s="1" t="s">
-        <v>1872</v>
+        <v>1884</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>1873</v>
+        <v>1885</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>1870</v>
+        <v>1886</v>
       </c>
       <c r="D473" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1867</v>
+        <v>14</v>
+      </c>
+      <c r="E473" s="3">
+        <v>125.16</v>
+      </c>
+      <c r="F473" s="3">
+        <v>131.9</v>
+      </c>
+      <c r="G473" s="3">
+        <v>139.61</v>
+      </c>
+      <c r="H473" s="3" t="s">
+        <v>1887</v>
+      </c>
+      <c r="I473" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J473" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="474" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A474" s="1" t="s">
-        <v>1875</v>
+        <v>1888</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>1876</v>
+        <v>1889</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>1877</v>
+        <v>1890</v>
       </c>
       <c r="D474" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1867</v>
+        <v>14</v>
+      </c>
+      <c r="E474" s="3">
+        <v>51.87</v>
+      </c>
+      <c r="F474" s="3">
+        <v>54.69</v>
+      </c>
+      <c r="G474" s="3">
+        <v>58.3</v>
+      </c>
+      <c r="H474" s="3" t="s">
+        <v>1891</v>
+      </c>
+      <c r="I474" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J474" s="3" t="s">
+        <v>1122</v>
       </c>
     </row>
     <row r="475" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A475" s="1" t="s">
-        <v>1879</v>
+        <v>1892</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>1880</v>
+        <v>1893</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>1881</v>
+        <v>1894</v>
       </c>
       <c r="D475" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1867</v>
+        <v>14</v>
+      </c>
+      <c r="E475" s="3">
+        <v>69.17</v>
+      </c>
+      <c r="F475" s="3">
+        <v>72.92</v>
+      </c>
+      <c r="G475" s="3">
+        <v>77.75</v>
+      </c>
+      <c r="H475" s="3" t="s">
+        <v>1895</v>
+      </c>
+      <c r="I475" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J475" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="476" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A476" s="1" t="s">
-        <v>1883</v>
+        <v>1896</v>
       </c>
       <c r="B476" s="1" t="s">
-        <v>1884</v>
+        <v>1897</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>1885</v>
+        <v>1898</v>
       </c>
       <c r="D476" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E476" s="3">
+        <v>54.06</v>
+      </c>
+      <c r="F476" s="3">
+        <v>57</v>
+      </c>
+      <c r="G476" s="3">
+        <v>60.77</v>
+      </c>
+      <c r="H476" s="3" t="s">
+        <v>1899</v>
+      </c>
+      <c r="I476" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J476" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="477" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A477" s="1" t="s">
-        <v>1887</v>
+        <v>1900</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>1888</v>
+        <v>1901</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>1889</v>
+        <v>1902</v>
       </c>
       <c r="D477" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1867</v>
+        <v>14</v>
+      </c>
+      <c r="E477" s="3">
+        <v>117.03</v>
+      </c>
+      <c r="F477" s="3">
+        <v>123.38</v>
+      </c>
+      <c r="G477" s="3">
+        <v>131.54</v>
+      </c>
+      <c r="H477" s="3" t="s">
+        <v>1903</v>
+      </c>
+      <c r="I477" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J477" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="478" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A478" s="1" t="s">
-        <v>1891</v>
+        <v>1904</v>
       </c>
       <c r="B478" s="1" t="s">
-        <v>1892</v>
+        <v>1905</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>1885</v>
+        <v>1906</v>
       </c>
       <c r="D478" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E478" s="3">
+        <v>44.38</v>
+      </c>
+      <c r="F478" s="3">
+        <v>46.78</v>
+      </c>
+      <c r="G478" s="3">
+        <v>49.88</v>
+      </c>
+      <c r="H478" s="3" t="s">
+        <v>1907</v>
+      </c>
+      <c r="I478" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J478" s="3" t="s">
+        <v>1122</v>
       </c>
     </row>
     <row r="479" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A479" s="1" t="s">
-        <v>1894</v>
+        <v>1908</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>1895</v>
+        <v>1909</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>1896</v>
+        <v>1910</v>
       </c>
       <c r="D479" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1867</v>
+        <v>14</v>
+      </c>
+      <c r="E479" s="3">
+        <v>279.65</v>
+      </c>
+      <c r="F479" s="3">
+        <v>294.82</v>
+      </c>
+      <c r="G479" s="3">
+        <v>314.33</v>
+      </c>
+      <c r="H479" s="3" t="s">
+        <v>1911</v>
+      </c>
+      <c r="I479" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J479" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="480" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A480" s="1" t="s">
-        <v>1898</v>
+        <v>1912</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>1899</v>
+        <v>1913</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>1885</v>
+        <v>1914</v>
       </c>
       <c r="D480" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E480" s="3">
+        <v>223.61</v>
+      </c>
+      <c r="F480" s="3">
+        <v>235.74</v>
+      </c>
+      <c r="G480" s="3">
+        <v>251.34</v>
+      </c>
+      <c r="H480" s="3" t="s">
+        <v>1915</v>
+      </c>
+      <c r="I480" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J480" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="481" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A481" s="1" t="s">
-        <v>1901</v>
+        <v>1916</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>1902</v>
+        <v>1917</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>1870</v>
+        <v>1918</v>
       </c>
       <c r="D481" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1867</v>
+        <v>14</v>
+      </c>
+      <c r="E481" s="3">
+        <v>214.29</v>
+      </c>
+      <c r="F481" s="3">
+        <v>225.92</v>
+      </c>
+      <c r="G481" s="3">
+        <v>240.87</v>
+      </c>
+      <c r="H481" s="3" t="s">
+        <v>1919</v>
+      </c>
+      <c r="I481" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J481" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="482" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A482" s="1" t="s">
-        <v>1904</v>
+        <v>1920</v>
       </c>
       <c r="B482" s="1" t="s">
-        <v>1905</v>
+        <v>1921</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>1906</v>
+        <v>1922</v>
       </c>
       <c r="D482" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1867</v>
+        <v>14</v>
+      </c>
+      <c r="E482" s="3">
+        <v>163.69</v>
+      </c>
+      <c r="F482" s="3">
+        <v>172.57</v>
+      </c>
+      <c r="G482" s="3">
+        <v>183.99</v>
+      </c>
+      <c r="H482" s="3" t="s">
+        <v>1923</v>
+      </c>
+      <c r="I482" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J482" s="3" t="s">
+        <v>1113</v>
       </c>
     </row>
     <row r="483" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A483" s="1" t="s">
-        <v>1908</v>
+        <v>1924</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>1909</v>
+        <v>1925</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>1910</v>
+        <v>1926</v>
       </c>
       <c r="D483" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1867</v>
+        <v>14</v>
+      </c>
+      <c r="E483" s="3">
+        <v>85.33</v>
+      </c>
+      <c r="F483" s="3">
+        <v>89.96</v>
+      </c>
+      <c r="G483" s="3">
+        <v>95.92</v>
+      </c>
+      <c r="H483" s="3" t="s">
+        <v>1927</v>
+      </c>
+      <c r="I483" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J483" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="484" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A484" s="1" t="s">
-        <v>1912</v>
+        <v>1928</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>1913</v>
+        <v>1929</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>1914</v>
+        <v>1930</v>
       </c>
       <c r="D484" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1867</v>
+        <v>14</v>
+      </c>
+      <c r="E484" s="3">
+        <v>57.15</v>
+      </c>
+      <c r="F484" s="3">
+        <v>60.25</v>
+      </c>
+      <c r="G484" s="3">
+        <v>64.23</v>
+      </c>
+      <c r="H484" s="3" t="s">
+        <v>1931</v>
+      </c>
+      <c r="I484" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J484" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="485" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A485" s="1" t="s">
-        <v>1916</v>
+        <v>1932</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>1917</v>
+        <v>1933</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>1885</v>
+        <v>1934</v>
       </c>
       <c r="D485" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E485" s="3">
+        <v>250.67</v>
+      </c>
+      <c r="F485" s="3">
+        <v>264.28</v>
+      </c>
+      <c r="G485" s="3">
+        <v>281.76</v>
+      </c>
+      <c r="H485" s="3" t="s">
+        <v>1935</v>
+      </c>
+      <c r="I485" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J485" s="3" t="s">
+        <v>1218</v>
       </c>
     </row>
     <row r="486" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A486" s="1" t="s">
-        <v>1919</v>
+        <v>1936</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>1920</v>
+        <v>1937</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>1885</v>
+        <v>1938</v>
       </c>
       <c r="D486" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E486" s="3">
+        <v>331.76</v>
+      </c>
+      <c r="F486" s="3">
+        <v>349.76</v>
+      </c>
+      <c r="G486" s="3">
+        <v>372.91</v>
+      </c>
+      <c r="H486" s="3" t="s">
+        <v>1939</v>
+      </c>
+      <c r="I486" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J486" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="487" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A487" s="1" t="s">
-        <v>1922</v>
+        <v>1940</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>1923</v>
+        <v>1941</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>1924</v>
+        <v>1942</v>
       </c>
       <c r="D487" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1313</v>
+        <v>14</v>
+      </c>
+      <c r="E487" s="3">
+        <v>44.87</v>
+      </c>
+      <c r="F487" s="3">
+        <v>47.3</v>
+      </c>
+      <c r="G487" s="3">
+        <v>50.43</v>
+      </c>
+      <c r="H487" s="3" t="s">
+        <v>1943</v>
+      </c>
+      <c r="I487" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J487" s="3" t="s">
+        <v>216</v>
       </c>
     </row>
     <row r="488" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A488" s="1" t="s">
-        <v>1926</v>
+        <v>1944</v>
       </c>
       <c r="B488" s="1" t="s">
-        <v>1927</v>
+        <v>1945</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>1928</v>
+        <v>1946</v>
       </c>
       <c r="D488" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E488" s="3">
+        <v>57.44</v>
+      </c>
+      <c r="F488" s="3">
+        <v>60.56</v>
+      </c>
+      <c r="G488" s="3">
+        <v>64.57</v>
+      </c>
+      <c r="H488" s="3" t="s">
+        <v>1947</v>
+      </c>
+      <c r="I488" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J488" s="3" t="s">
+        <v>1948</v>
       </c>
     </row>
     <row r="489" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A489" s="1" t="s">
-        <v>1931</v>
+        <v>1949</v>
       </c>
       <c r="B489" s="1" t="s">
-        <v>1932</v>
+        <v>1950</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>1933</v>
+        <v>1951</v>
       </c>
       <c r="D489" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1867</v>
+        <v>14</v>
+      </c>
+      <c r="E489" s="3">
+        <v>227.53</v>
+      </c>
+      <c r="F489" s="3">
+        <v>245.03</v>
+      </c>
+      <c r="G489" s="3">
+        <v>271.29</v>
+      </c>
+      <c r="H489" s="3" t="s">
+        <v>1952</v>
+      </c>
+      <c r="I489" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J489" s="3" t="s">
+        <v>1113</v>
       </c>
     </row>
     <row r="490" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A490" s="1" t="s">
-        <v>1935</v>
+        <v>1953</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>1936</v>
+        <v>1954</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>1937</v>
+        <v>1951</v>
       </c>
       <c r="D490" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1867</v>
+        <v>14</v>
+      </c>
+      <c r="E490" s="3">
+        <v>229.31</v>
+      </c>
+      <c r="F490" s="3">
+        <v>246.95</v>
+      </c>
+      <c r="G490" s="3">
+        <v>273.41</v>
+      </c>
+      <c r="H490" s="3" t="s">
+        <v>1955</v>
+      </c>
+      <c r="I490" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J490" s="3" t="s">
+        <v>1113</v>
       </c>
     </row>
     <row r="491" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A491" s="1" t="s">
-        <v>1939</v>
+        <v>1956</v>
       </c>
       <c r="B491" s="1" t="s">
-        <v>1940</v>
+        <v>1957</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>1941</v>
+        <v>1958</v>
       </c>
       <c r="D491" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E491" s="3">
+        <v>323.76</v>
+      </c>
+      <c r="F491" s="3">
+        <v>348.66</v>
+      </c>
+      <c r="G491" s="3">
+        <v>386.02</v>
+      </c>
+      <c r="H491" s="3" t="s">
+        <v>1959</v>
+      </c>
+      <c r="I491" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J491" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="492" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A492" s="1" t="s">
-        <v>1943</v>
+        <v>1960</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>1944</v>
+        <v>1961</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>1945</v>
+        <v>1962</v>
       </c>
       <c r="D492" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E492" s="3">
+        <v>323.77</v>
+      </c>
+      <c r="F492" s="3">
+        <v>348.67</v>
+      </c>
+      <c r="G492" s="3">
+        <v>386.03</v>
+      </c>
+      <c r="H492" s="3" t="s">
+        <v>1963</v>
+      </c>
+      <c r="I492" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J492" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="493" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A493" s="1" t="s">
-        <v>1947</v>
+        <v>1964</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>1948</v>
+        <v>1965</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>1949</v>
+        <v>1962</v>
       </c>
       <c r="D493" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E493" s="3">
+        <v>323.77</v>
+      </c>
+      <c r="F493" s="3">
+        <v>348.67</v>
+      </c>
+      <c r="G493" s="3">
+        <v>386.03</v>
+      </c>
+      <c r="H493" s="3" t="s">
+        <v>1966</v>
+      </c>
+      <c r="I493" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J493" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="494" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A494" s="1" t="s">
-        <v>1951</v>
+        <v>1967</v>
       </c>
       <c r="B494" s="1" t="s">
-        <v>1952</v>
+        <v>1968</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>1953</v>
+        <v>1969</v>
       </c>
       <c r="D494" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1861</v>
+        <v>14</v>
+      </c>
+      <c r="E494" s="3">
+        <v>63.7</v>
+      </c>
+      <c r="F494" s="3">
+        <v>68.6</v>
+      </c>
+      <c r="G494" s="3">
+        <v>75.95</v>
+      </c>
+      <c r="H494" s="3" t="s">
+        <v>1970</v>
+      </c>
+      <c r="I494" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J494" s="3" t="s">
+        <v>1971</v>
       </c>
     </row>
     <row r="495" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A495" s="1" t="s">
-        <v>1955</v>
+        <v>1972</v>
       </c>
       <c r="B495" s="1" t="s">
-        <v>1956</v>
+        <v>1973</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>1957</v>
+        <v>1969</v>
       </c>
       <c r="D495" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>751</v>
+        <v>14</v>
+      </c>
+      <c r="E495" s="3">
+        <v>135.85</v>
+      </c>
+      <c r="F495" s="3">
+        <v>146.31</v>
+      </c>
+      <c r="G495" s="3">
+        <v>161.98</v>
+      </c>
+      <c r="H495" s="3" t="s">
+        <v>1974</v>
+      </c>
+      <c r="I495" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J495" s="3" t="s">
+        <v>1975</v>
       </c>
     </row>
     <row r="496" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A496" s="1" t="s">
-        <v>1959</v>
+        <v>1976</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>1960</v>
+        <v>1977</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>1961</v>
+        <v>1978</v>
       </c>
       <c r="D496" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1861</v>
+        <v>14</v>
+      </c>
+      <c r="E496" s="3">
+        <v>19.5</v>
+      </c>
+      <c r="F496" s="3">
+        <v>21</v>
+      </c>
+      <c r="G496" s="3">
+        <v>23.25</v>
+      </c>
+      <c r="H496" s="3" t="s">
+        <v>1979</v>
+      </c>
+      <c r="I496" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J496" s="3" t="s">
+        <v>1122</v>
       </c>
     </row>
     <row r="497" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A497" s="1" t="s">
-        <v>1963</v>
+        <v>1980</v>
       </c>
       <c r="B497" s="1" t="s">
-        <v>1964</v>
+        <v>1981</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>1965</v>
+        <v>1982</v>
       </c>
       <c r="D497" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1313</v>
+        <v>14</v>
+      </c>
+      <c r="E497" s="3">
+        <v>19.5</v>
+      </c>
+      <c r="F497" s="3">
+        <v>21</v>
+      </c>
+      <c r="G497" s="3">
+        <v>23.25</v>
+      </c>
+      <c r="H497" s="3" t="s">
+        <v>1983</v>
+      </c>
+      <c r="I497" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J497" s="3" t="s">
+        <v>1122</v>
       </c>
     </row>
     <row r="498" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A498" s="1" t="s">
-        <v>1967</v>
+        <v>1984</v>
       </c>
       <c r="B498" s="1" t="s">
-        <v>1968</v>
+        <v>1985</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>1969</v>
+        <v>1986</v>
       </c>
       <c r="D498" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1861</v>
+        <v>14</v>
+      </c>
+      <c r="E498" s="3">
+        <v>39</v>
+      </c>
+      <c r="F498" s="3">
+        <v>42</v>
+      </c>
+      <c r="G498" s="3">
+        <v>46.5</v>
+      </c>
+      <c r="H498" s="3" t="s">
+        <v>1987</v>
+      </c>
+      <c r="I498" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J498" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="499" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A499" s="1" t="s">
-        <v>1971</v>
+        <v>1988</v>
       </c>
       <c r="B499" s="1" t="s">
-        <v>1972</v>
+        <v>1989</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>1973</v>
+        <v>1990</v>
       </c>
       <c r="D499" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1861</v>
+        <v>14</v>
+      </c>
+      <c r="E499" s="3">
+        <v>26</v>
+      </c>
+      <c r="F499" s="3">
+        <v>28</v>
+      </c>
+      <c r="G499" s="3">
+        <v>31</v>
+      </c>
+      <c r="H499" s="3" t="s">
+        <v>1991</v>
+      </c>
+      <c r="I499" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J499" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="500" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A500" s="1" t="s">
-        <v>1975</v>
+        <v>1992</v>
       </c>
       <c r="B500" s="1" t="s">
-        <v>1976</v>
+        <v>1993</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>1977</v>
+        <v>1994</v>
       </c>
       <c r="D500" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E500" s="3">
+        <v>26</v>
+      </c>
+      <c r="F500" s="3">
+        <v>28</v>
+      </c>
+      <c r="G500" s="3">
+        <v>31</v>
+      </c>
+      <c r="H500" s="3" t="s">
+        <v>1995</v>
+      </c>
+      <c r="I500" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J500" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="501" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A501" s="1" t="s">
-        <v>1979</v>
+        <v>1996</v>
       </c>
       <c r="B501" s="1" t="s">
-        <v>1980</v>
+        <v>1997</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>1981</v>
+        <v>1998</v>
       </c>
       <c r="D501" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E501" s="3">
+        <v>26</v>
+      </c>
+      <c r="F501" s="3">
+        <v>28</v>
+      </c>
+      <c r="G501" s="3">
+        <v>31</v>
+      </c>
+      <c r="H501" s="3" t="s">
+        <v>1999</v>
+      </c>
+      <c r="I501" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J501" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="502" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A502" s="1" t="s">
-        <v>1983</v>
+        <v>842</v>
       </c>
       <c r="B502" s="1" t="s">
-        <v>1984</v>
+        <v>2000</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>1985</v>
+        <v>1969</v>
       </c>
       <c r="D502" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E502" s="3">
+        <v>26</v>
+      </c>
+      <c r="F502" s="3">
+        <v>28</v>
+      </c>
+      <c r="G502" s="3">
+        <v>31</v>
+      </c>
+      <c r="H502" s="3" t="s">
+        <v>2001</v>
+      </c>
+      <c r="I502" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J502" s="3" t="s">
+        <v>897</v>
       </c>
     </row>
     <row r="503" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A503" s="1" t="s">
-        <v>1987</v>
+        <v>1151</v>
       </c>
       <c r="B503" s="1" t="s">
-        <v>1988</v>
+        <v>2002</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>1989</v>
+        <v>1969</v>
       </c>
       <c r="D503" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E503" s="3">
+        <v>39</v>
+      </c>
+      <c r="F503" s="3">
+        <v>42</v>
+      </c>
+      <c r="G503" s="3">
+        <v>46.5</v>
+      </c>
+      <c r="H503" s="3" t="s">
+        <v>2003</v>
+      </c>
+      <c r="I503" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J503" s="3" t="s">
+        <v>897</v>
       </c>
     </row>
     <row r="504" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A504" s="1" t="s">
-        <v>1991</v>
+        <v>2004</v>
       </c>
       <c r="B504" s="1" t="s">
-        <v>1992</v>
+        <v>2005</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>1993</v>
+        <v>2006</v>
       </c>
       <c r="D504" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1313</v>
+        <v>14</v>
+      </c>
+      <c r="E504" s="3">
+        <v>26</v>
+      </c>
+      <c r="F504" s="3">
+        <v>28</v>
+      </c>
+      <c r="G504" s="3">
+        <v>31</v>
+      </c>
+      <c r="H504" s="3" t="s">
+        <v>2007</v>
+      </c>
+      <c r="I504" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J504" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="505" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A505" s="1" t="s">
-        <v>1995</v>
+        <v>2008</v>
       </c>
       <c r="B505" s="1" t="s">
-        <v>1996</v>
+        <v>2009</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>1997</v>
+        <v>2010</v>
       </c>
       <c r="D505" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1313</v>
+        <v>14</v>
+      </c>
+      <c r="E505" s="3">
+        <v>27.3</v>
+      </c>
+      <c r="F505" s="3">
+        <v>29.4</v>
+      </c>
+      <c r="G505" s="3">
+        <v>32.55</v>
+      </c>
+      <c r="H505" s="3" t="s">
+        <v>2011</v>
+      </c>
+      <c r="I505" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J505" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="506" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A506" s="1" t="s">
-        <v>1999</v>
+        <v>2012</v>
       </c>
       <c r="B506" s="1" t="s">
-        <v>2000</v>
+        <v>2013</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>2001</v>
+        <v>2014</v>
       </c>
       <c r="D506" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1313</v>
+        <v>14</v>
+      </c>
+      <c r="E506" s="3">
+        <v>26</v>
+      </c>
+      <c r="F506" s="3">
+        <v>28</v>
+      </c>
+      <c r="G506" s="3">
+        <v>31</v>
+      </c>
+      <c r="H506" s="3" t="s">
+        <v>2015</v>
+      </c>
+      <c r="I506" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J506" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="507" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A507" s="1" t="s">
-        <v>2003</v>
+        <v>2016</v>
       </c>
       <c r="B507" s="1" t="s">
-        <v>2004</v>
+        <v>2017</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>2005</v>
+        <v>2018</v>
       </c>
       <c r="D507" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1313</v>
+        <v>14</v>
+      </c>
+      <c r="E507" s="3">
+        <v>26</v>
+      </c>
+      <c r="F507" s="3">
+        <v>28</v>
+      </c>
+      <c r="G507" s="3">
+        <v>31</v>
+      </c>
+      <c r="H507" s="3" t="s">
+        <v>2019</v>
+      </c>
+      <c r="I507" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J507" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="508" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A508" s="1" t="s">
-        <v>2007</v>
+        <v>853</v>
       </c>
       <c r="B508" s="1" t="s">
-        <v>2008</v>
+        <v>2020</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>2009</v>
+        <v>2021</v>
       </c>
       <c r="D508" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1313</v>
+        <v>14</v>
+      </c>
+      <c r="E508" s="3">
+        <v>26</v>
+      </c>
+      <c r="F508" s="3">
+        <v>28</v>
+      </c>
+      <c r="G508" s="3">
+        <v>31</v>
+      </c>
+      <c r="H508" s="3" t="s">
+        <v>2022</v>
+      </c>
+      <c r="I508" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J508" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="509" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A509" s="1" t="s">
-        <v>2011</v>
+        <v>2023</v>
       </c>
       <c r="B509" s="1" t="s">
-        <v>2012</v>
+        <v>2024</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>2013</v>
+        <v>2025</v>
       </c>
       <c r="D509" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1313</v>
+        <v>14</v>
+      </c>
+      <c r="E509" s="3">
+        <v>26</v>
+      </c>
+      <c r="F509" s="3">
+        <v>28</v>
+      </c>
+      <c r="G509" s="3">
+        <v>31</v>
+      </c>
+      <c r="H509" s="3" t="s">
+        <v>2026</v>
+      </c>
+      <c r="I509" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J509" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="510" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A510" s="1" t="s">
-        <v>2015</v>
+        <v>2027</v>
       </c>
       <c r="B510" s="1" t="s">
-        <v>2016</v>
+        <v>2028</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>2017</v>
+        <v>2029</v>
       </c>
       <c r="D510" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1313</v>
+        <v>14</v>
+      </c>
+      <c r="E510" s="3">
+        <v>26</v>
+      </c>
+      <c r="F510" s="3">
+        <v>28</v>
+      </c>
+      <c r="G510" s="3">
+        <v>31</v>
+      </c>
+      <c r="H510" s="3" t="s">
+        <v>2030</v>
+      </c>
+      <c r="I510" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J510" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="511" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A511" s="1" t="s">
-        <v>2019</v>
+        <v>2031</v>
       </c>
       <c r="B511" s="1" t="s">
-        <v>2020</v>
+        <v>2032</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>2021</v>
+        <v>2033</v>
       </c>
       <c r="D511" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E511" s="3">
+        <v>26</v>
+      </c>
+      <c r="F511" s="3">
+        <v>28</v>
+      </c>
+      <c r="G511" s="3">
+        <v>31</v>
+      </c>
+      <c r="H511" s="3" t="s">
+        <v>2034</v>
+      </c>
+      <c r="I511" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J511" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="512" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A512" s="1" t="s">
-        <v>2023</v>
+        <v>2035</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>2024</v>
+        <v>2036</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>2025</v>
+        <v>2037</v>
       </c>
       <c r="D512" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E512" s="3">
+        <v>26</v>
+      </c>
+      <c r="F512" s="3">
+        <v>28</v>
+      </c>
+      <c r="G512" s="3">
+        <v>31</v>
+      </c>
+      <c r="H512" s="3" t="s">
+        <v>2038</v>
+      </c>
+      <c r="I512" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J512" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="513" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A513" s="1" t="s">
-        <v>2027</v>
+        <v>2039</v>
       </c>
       <c r="B513" s="1" t="s">
-        <v>2028</v>
+        <v>2040</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>2029</v>
+        <v>2041</v>
       </c>
       <c r="D513" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E513" s="3">
+        <v>26</v>
+      </c>
+      <c r="F513" s="3">
+        <v>28</v>
+      </c>
+      <c r="G513" s="3">
+        <v>31</v>
+      </c>
+      <c r="H513" s="3" t="s">
+        <v>2042</v>
+      </c>
+      <c r="I513" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J513" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="514" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A514" s="1" t="s">
-        <v>2031</v>
+        <v>2043</v>
       </c>
       <c r="B514" s="1" t="s">
-        <v>2032</v>
+        <v>2044</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>2033</v>
+        <v>2045</v>
       </c>
       <c r="D514" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E514" s="3">
+        <v>26</v>
+      </c>
+      <c r="F514" s="3">
+        <v>28</v>
+      </c>
+      <c r="G514" s="3">
+        <v>31</v>
+      </c>
+      <c r="H514" s="3" t="s">
+        <v>2046</v>
+      </c>
+      <c r="I514" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J514" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="515" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A515" s="1" t="s">
-        <v>2035</v>
+        <v>2047</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>2036</v>
+        <v>2048</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>2037</v>
+        <v>2049</v>
       </c>
       <c r="D515" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E515" s="3">
+        <v>26</v>
+      </c>
+      <c r="F515" s="3">
+        <v>28</v>
+      </c>
+      <c r="G515" s="3">
+        <v>31</v>
+      </c>
+      <c r="H515" s="3" t="s">
+        <v>2050</v>
+      </c>
+      <c r="I515" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J515" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="516" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A516" s="1" t="s">
-        <v>2039</v>
+        <v>2051</v>
       </c>
       <c r="B516" s="1" t="s">
-        <v>2040</v>
+        <v>2052</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>2041</v>
+        <v>2053</v>
       </c>
       <c r="D516" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E516" s="3">
+        <v>32.5</v>
+      </c>
+      <c r="F516" s="3">
+        <v>35</v>
+      </c>
+      <c r="G516" s="3">
+        <v>38.75</v>
+      </c>
+      <c r="H516" s="3" t="s">
+        <v>2054</v>
+      </c>
+      <c r="I516" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J516" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="517" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A517" s="1" t="s">
-        <v>2043</v>
+        <v>2055</v>
       </c>
       <c r="B517" s="1" t="s">
-        <v>2044</v>
+        <v>2056</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>2045</v>
+        <v>2057</v>
       </c>
       <c r="D517" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E517" s="3">
+        <v>32.5</v>
+      </c>
+      <c r="F517" s="3">
+        <v>35</v>
+      </c>
+      <c r="G517" s="3">
+        <v>38.75</v>
+      </c>
+      <c r="H517" s="3" t="s">
+        <v>2058</v>
+      </c>
+      <c r="I517" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J517" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="518" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A518" s="1" t="s">
-        <v>2047</v>
+        <v>2059</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>2048</v>
+        <v>2060</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>2049</v>
+        <v>2061</v>
       </c>
       <c r="D518" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>604</v>
+        <v>14</v>
+      </c>
+      <c r="E518" s="3">
+        <v>32.5</v>
+      </c>
+      <c r="F518" s="3">
+        <v>35</v>
+      </c>
+      <c r="G518" s="3">
+        <v>38.75</v>
+      </c>
+      <c r="H518" s="3" t="s">
+        <v>2062</v>
+      </c>
+      <c r="I518" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J518" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="519" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A519" s="1" t="s">
-        <v>2051</v>
+        <v>2063</v>
       </c>
       <c r="B519" s="1" t="s">
-        <v>2052</v>
+        <v>2064</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>2053</v>
+        <v>2065</v>
       </c>
       <c r="D519" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2056</v>
+        <v>14</v>
+      </c>
+      <c r="E519" s="3">
+        <v>32.5</v>
+      </c>
+      <c r="F519" s="3">
+        <v>35</v>
+      </c>
+      <c r="G519" s="3">
+        <v>38.75</v>
+      </c>
+      <c r="H519" s="3" t="s">
+        <v>2066</v>
+      </c>
+      <c r="I519" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J519" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="520" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A520" s="1" t="s">
-        <v>2057</v>
+        <v>2067</v>
       </c>
       <c r="B520" s="1" t="s">
-        <v>2058</v>
+        <v>2068</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>2059</v>
+        <v>2069</v>
       </c>
       <c r="D520" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1867</v>
+        <v>14</v>
+      </c>
+      <c r="E520" s="3">
+        <v>32.5</v>
+      </c>
+      <c r="F520" s="3">
+        <v>35</v>
+      </c>
+      <c r="G520" s="3">
+        <v>38.75</v>
+      </c>
+      <c r="H520" s="3" t="s">
+        <v>2070</v>
+      </c>
+      <c r="I520" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J520" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="521" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A521" s="1" t="s">
-        <v>2061</v>
+        <v>2071</v>
       </c>
       <c r="B521" s="1" t="s">
-        <v>2062</v>
+        <v>2072</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>2063</v>
+        <v>2073</v>
       </c>
       <c r="D521" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1867</v>
+        <v>14</v>
+      </c>
+      <c r="E521" s="3">
+        <v>32.5</v>
+      </c>
+      <c r="F521" s="3">
+        <v>35</v>
+      </c>
+      <c r="G521" s="3">
+        <v>38.75</v>
+      </c>
+      <c r="H521" s="3" t="s">
+        <v>2074</v>
+      </c>
+      <c r="I521" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J521" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="522" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A522" s="1" t="s">
-        <v>2065</v>
+        <v>2075</v>
       </c>
       <c r="B522" s="1" t="s">
-        <v>2066</v>
+        <v>2076</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>2059</v>
+        <v>2077</v>
       </c>
       <c r="D522" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1867</v>
+        <v>14</v>
+      </c>
+      <c r="E522" s="3">
+        <v>32.5</v>
+      </c>
+      <c r="F522" s="3">
+        <v>35</v>
+      </c>
+      <c r="G522" s="3">
+        <v>38.75</v>
+      </c>
+      <c r="H522" s="3" t="s">
+        <v>2078</v>
+      </c>
+      <c r="I522" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J522" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="523" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A523" s="1" t="s">
-        <v>2068</v>
+        <v>2079</v>
       </c>
       <c r="B523" s="1" t="s">
-        <v>2069</v>
+        <v>2080</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>2063</v>
+        <v>2081</v>
       </c>
       <c r="D523" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1867</v>
+        <v>14</v>
+      </c>
+      <c r="E523" s="3">
+        <v>39</v>
+      </c>
+      <c r="F523" s="3">
+        <v>42</v>
+      </c>
+      <c r="G523" s="3">
+        <v>46.5</v>
+      </c>
+      <c r="H523" s="3" t="s">
+        <v>2082</v>
+      </c>
+      <c r="I523" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J523" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="524" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A524" s="1" t="s">
-        <v>2071</v>
+        <v>2083</v>
       </c>
       <c r="B524" s="1" t="s">
-        <v>2072</v>
+        <v>2084</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>2063</v>
+        <v>1969</v>
       </c>
       <c r="D524" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1867</v>
+        <v>14</v>
+      </c>
+      <c r="E524" s="3">
+        <v>65</v>
+      </c>
+      <c r="F524" s="3">
+        <v>70</v>
+      </c>
+      <c r="G524" s="3">
+        <v>77.5</v>
+      </c>
+      <c r="H524" s="3" t="s">
+        <v>2085</v>
+      </c>
+      <c r="I524" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J524" s="3" t="s">
+        <v>2086</v>
       </c>
     </row>
     <row r="525" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A525" s="1" t="s">
-        <v>2074</v>
+        <v>2087</v>
       </c>
       <c r="B525" s="1" t="s">
-        <v>2075</v>
+        <v>2088</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>2059</v>
+        <v>2089</v>
       </c>
       <c r="D525" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>22</v>
+        <v>14</v>
+      </c>
+      <c r="E525" s="3">
+        <v>45.5</v>
+      </c>
+      <c r="F525" s="3">
+        <v>49</v>
+      </c>
+      <c r="G525" s="3">
+        <v>54.25</v>
+      </c>
+      <c r="H525" s="3" t="s">
+        <v>2090</v>
+      </c>
+      <c r="I525" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J525" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="526" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A526" s="1" t="s">
-        <v>2077</v>
+        <v>2091</v>
       </c>
       <c r="B526" s="1" t="s">
-        <v>2078</v>
+        <v>2092</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>2053</v>
+        <v>2089</v>
       </c>
       <c r="D526" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2080</v>
+        <v>14</v>
+      </c>
+      <c r="E526" s="3">
+        <v>58.5</v>
+      </c>
+      <c r="F526" s="3">
+        <v>63</v>
+      </c>
+      <c r="G526" s="3">
+        <v>69.75</v>
+      </c>
+      <c r="H526" s="3" t="s">
+        <v>2093</v>
+      </c>
+      <c r="I526" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J526" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="527" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A527" s="1" t="s">
-        <v>2081</v>
+        <v>2094</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>2082</v>
+        <v>2095</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>2083</v>
+        <v>2096</v>
       </c>
       <c r="D527" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1867</v>
+        <v>14</v>
+      </c>
+      <c r="E527" s="3">
+        <v>29.9</v>
+      </c>
+      <c r="F527" s="3">
+        <v>32.21</v>
+      </c>
+      <c r="G527" s="3">
+        <v>35.65</v>
+      </c>
+      <c r="H527" s="3" t="s">
+        <v>2097</v>
+      </c>
+      <c r="I527" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J527" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="528" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A528" s="1" t="s">
-        <v>2085</v>
+        <v>2098</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>2086</v>
+        <v>2099</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>2083</v>
+        <v>1969</v>
       </c>
       <c r="D528" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="E528" s="3">
+        <v>85.95</v>
+      </c>
+      <c r="F528" s="3">
+        <v>92.56</v>
+      </c>
+      <c r="G528" s="3">
+        <v>102.48</v>
+      </c>
+      <c r="H528" s="3" t="s">
+        <v>2100</v>
+      </c>
+      <c r="I528" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J528" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="529" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A529" s="1" t="s">
-        <v>2088</v>
+        <v>2101</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>2089</v>
+        <v>2102</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>2053</v>
+        <v>1969</v>
       </c>
       <c r="D529" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2080</v>
+        <v>14</v>
+      </c>
+      <c r="E529" s="3">
+        <v>85.95</v>
+      </c>
+      <c r="F529" s="3">
+        <v>92.56</v>
+      </c>
+      <c r="G529" s="3">
+        <v>102.48</v>
+      </c>
+      <c r="H529" s="3" t="s">
+        <v>2103</v>
+      </c>
+      <c r="I529" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J529" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="530" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A530" s="1" t="s">
-        <v>2091</v>
+        <v>2104</v>
       </c>
       <c r="B530" s="1" t="s">
-        <v>2092</v>
+        <v>2105</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>2083</v>
+        <v>1969</v>
       </c>
       <c r="D530" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1867</v>
+        <v>14</v>
+      </c>
+      <c r="E530" s="3">
+        <v>85.95</v>
+      </c>
+      <c r="F530" s="3">
+        <v>92.56</v>
+      </c>
+      <c r="G530" s="3">
+        <v>102.48</v>
+      </c>
+      <c r="H530" s="3" t="s">
+        <v>2106</v>
+      </c>
+      <c r="I530" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J530" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="531" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A531" s="1" t="s">
-        <v>2094</v>
+        <v>2107</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>2095</v>
+        <v>2108</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>2096</v>
+        <v>2109</v>
       </c>
       <c r="D531" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2098</v>
+        <v>14</v>
+      </c>
+      <c r="E531" s="3">
+        <v>45.5</v>
+      </c>
+      <c r="F531" s="3">
+        <v>49</v>
+      </c>
+      <c r="G531" s="3">
+        <v>54.25</v>
+      </c>
+      <c r="H531" s="3" t="s">
+        <v>2110</v>
+      </c>
+      <c r="I531" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J531" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="532" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A532" s="1" t="s">
-        <v>2099</v>
+        <v>2111</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>2100</v>
+        <v>2112</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>2096</v>
+        <v>1969</v>
       </c>
       <c r="D532" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2098</v>
+        <v>14</v>
+      </c>
+      <c r="E532" s="3">
+        <v>85.95</v>
+      </c>
+      <c r="F532" s="3">
+        <v>92.56</v>
+      </c>
+      <c r="G532" s="3">
+        <v>102.48</v>
+      </c>
+      <c r="H532" s="3" t="s">
+        <v>2113</v>
+      </c>
+      <c r="I532" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J532" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="533" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A533" s="1" t="s">
-        <v>2102</v>
+        <v>2114</v>
       </c>
       <c r="B533" s="1" t="s">
-        <v>2103</v>
+        <v>2115</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>2096</v>
+        <v>1969</v>
       </c>
       <c r="D533" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2098</v>
+        <v>14</v>
+      </c>
+      <c r="E533" s="3">
+        <v>45.5</v>
+      </c>
+      <c r="F533" s="3">
+        <v>49</v>
+      </c>
+      <c r="G533" s="3">
+        <v>54.25</v>
+      </c>
+      <c r="H533" s="3" t="s">
+        <v>2116</v>
+      </c>
+      <c r="I533" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J533" s="3" t="s">
+        <v>897</v>
       </c>
     </row>
     <row r="534" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A534" s="1" t="s">
-        <v>2105</v>
+        <v>2117</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>2106</v>
+        <v>2118</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>2107</v>
+        <v>1969</v>
       </c>
       <c r="D534" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2098</v>
+        <v>14</v>
+      </c>
+      <c r="E534" s="3">
+        <v>39</v>
+      </c>
+      <c r="F534" s="3">
+        <v>42</v>
+      </c>
+      <c r="G534" s="3">
+        <v>46.5</v>
+      </c>
+      <c r="H534" s="3" t="s">
+        <v>2119</v>
+      </c>
+      <c r="I534" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J534" s="3" t="s">
+        <v>897</v>
       </c>
     </row>
     <row r="535" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A535" s="1" t="s">
-        <v>2109</v>
+        <v>2120</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>2110</v>
+        <v>2121</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>2107</v>
+        <v>2122</v>
       </c>
       <c r="D535" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2098</v>
+        <v>14</v>
+      </c>
+      <c r="E535" s="3">
+        <v>52</v>
+      </c>
+      <c r="F535" s="3">
+        <v>56</v>
+      </c>
+      <c r="G535" s="3">
+        <v>62</v>
+      </c>
+      <c r="H535" s="3" t="s">
+        <v>2123</v>
+      </c>
+      <c r="I535" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J535" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="536" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A536" s="1" t="s">
-        <v>2112</v>
+        <v>2124</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>2113</v>
+        <v>2125</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>2107</v>
+        <v>1969</v>
       </c>
       <c r="D536" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2098</v>
+        <v>14</v>
+      </c>
+      <c r="E536" s="3">
+        <v>45.5</v>
+      </c>
+      <c r="F536" s="3">
+        <v>49</v>
+      </c>
+      <c r="G536" s="3">
+        <v>54.25</v>
+      </c>
+      <c r="H536" s="3" t="s">
+        <v>2126</v>
+      </c>
+      <c r="I536" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J536" s="3" t="s">
+        <v>897</v>
       </c>
     </row>
     <row r="537" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A537" s="1" t="s">
-        <v>2115</v>
+        <v>2127</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>2116</v>
+        <v>2128</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>2117</v>
+        <v>2129</v>
       </c>
       <c r="D537" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2098</v>
+        <v>14</v>
+      </c>
+      <c r="E537" s="3">
+        <v>77.33</v>
+      </c>
+      <c r="F537" s="3">
+        <v>83.28</v>
+      </c>
+      <c r="G537" s="3">
+        <v>92.2</v>
+      </c>
+      <c r="H537" s="3" t="s">
+        <v>2130</v>
+      </c>
+      <c r="I537" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J537" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="538" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A538" s="1" t="s">
-        <v>2119</v>
+        <v>2131</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>2120</v>
+        <v>2132</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>2117</v>
+        <v>1969</v>
       </c>
       <c r="D538" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2098</v>
+        <v>14</v>
+      </c>
+      <c r="E538" s="3">
+        <v>39</v>
+      </c>
+      <c r="F538" s="3">
+        <v>42</v>
+      </c>
+      <c r="G538" s="3">
+        <v>46.5</v>
+      </c>
+      <c r="H538" s="3" t="s">
+        <v>2133</v>
+      </c>
+      <c r="I538" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J538" s="3" t="s">
+        <v>897</v>
       </c>
     </row>
     <row r="539" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A539" s="1" t="s">
-        <v>2122</v>
+        <v>2134</v>
       </c>
       <c r="B539" s="1" t="s">
-        <v>2123</v>
+        <v>2135</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>2124</v>
+        <v>2136</v>
       </c>
       <c r="D539" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>1313</v>
+        <v>14</v>
+      </c>
+      <c r="E539" s="3">
+        <v>59.62</v>
+      </c>
+      <c r="F539" s="3">
+        <v>64.21</v>
+      </c>
+      <c r="G539" s="3">
+        <v>71.09</v>
+      </c>
+      <c r="H539" s="3" t="s">
+        <v>2137</v>
+      </c>
+      <c r="I539" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J539" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="540" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A540" s="1" t="s">
-        <v>2126</v>
+        <v>2138</v>
       </c>
       <c r="B540" s="1" t="s">
-        <v>2127</v>
+        <v>2139</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>2128</v>
+        <v>1969</v>
       </c>
       <c r="D540" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E540" s="3">
+        <v>85.95</v>
+      </c>
+      <c r="F540" s="3">
+        <v>92.56</v>
+      </c>
+      <c r="G540" s="3">
+        <v>102.48</v>
+      </c>
+      <c r="H540" s="3" t="s">
+        <v>2140</v>
+      </c>
+      <c r="I540" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J540" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="541" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A541" s="1" t="s">
-        <v>2131</v>
+        <v>2141</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>2132</v>
+        <v>2142</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>2133</v>
+        <v>2143</v>
       </c>
       <c r="D541" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E541" s="3">
+        <v>39</v>
+      </c>
+      <c r="F541" s="3">
+        <v>42</v>
+      </c>
+      <c r="G541" s="3">
+        <v>46.5</v>
+      </c>
+      <c r="H541" s="3" t="s">
+        <v>2144</v>
+      </c>
+      <c r="I541" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J541" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="542" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A542" s="1" t="s">
-        <v>2135</v>
+        <v>2145</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>2136</v>
+        <v>2146</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>2137</v>
+        <v>2147</v>
       </c>
       <c r="D542" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E542" s="3">
+        <v>39</v>
+      </c>
+      <c r="F542" s="3">
+        <v>42</v>
+      </c>
+      <c r="G542" s="3">
+        <v>46.5</v>
+      </c>
+      <c r="H542" s="3" t="s">
+        <v>2148</v>
+      </c>
+      <c r="I542" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J542" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="543" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A543" s="1" t="s">
-        <v>2139</v>
+        <v>2149</v>
       </c>
       <c r="B543" s="1" t="s">
-        <v>2140</v>
+        <v>2150</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>2141</v>
+        <v>2151</v>
       </c>
       <c r="D543" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E543" s="3">
+        <v>39</v>
+      </c>
+      <c r="F543" s="3">
+        <v>42</v>
+      </c>
+      <c r="G543" s="3">
+        <v>46.5</v>
+      </c>
+      <c r="H543" s="3" t="s">
+        <v>2152</v>
+      </c>
+      <c r="I543" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J543" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="544" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A544" s="1" t="s">
-        <v>2143</v>
+        <v>2153</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>2144</v>
+        <v>2154</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>2145</v>
+        <v>2155</v>
       </c>
       <c r="D544" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E544" s="3">
+        <v>39</v>
+      </c>
+      <c r="F544" s="3">
+        <v>42</v>
+      </c>
+      <c r="G544" s="3">
+        <v>46.5</v>
+      </c>
+      <c r="H544" s="3" t="s">
+        <v>2156</v>
+      </c>
+      <c r="I544" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J544" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="545" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A545" s="1" t="s">
-        <v>2147</v>
+        <v>2157</v>
       </c>
       <c r="B545" s="1" t="s">
-        <v>2148</v>
+        <v>2158</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>2149</v>
+        <v>2159</v>
       </c>
       <c r="D545" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E545" s="3">
+        <v>39</v>
+      </c>
+      <c r="F545" s="3">
+        <v>42</v>
+      </c>
+      <c r="G545" s="3">
+        <v>46.5</v>
+      </c>
+      <c r="H545" s="3" t="s">
+        <v>2160</v>
+      </c>
+      <c r="I545" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J545" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="546" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A546" s="1" t="s">
-        <v>2151</v>
+        <v>2161</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>2152</v>
+        <v>2162</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>2153</v>
+        <v>2163</v>
       </c>
       <c r="D546" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E546" s="3">
+        <v>63.7</v>
+      </c>
+      <c r="F546" s="3">
+        <v>68.6</v>
+      </c>
+      <c r="G546" s="3">
+        <v>75.95</v>
+      </c>
+      <c r="H546" s="3" t="s">
+        <v>2164</v>
+      </c>
+      <c r="I546" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J546" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="547" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A547" s="1" t="s">
-        <v>2155</v>
+        <v>2165</v>
       </c>
       <c r="B547" s="1" t="s">
-        <v>2156</v>
+        <v>2166</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>2157</v>
+        <v>2167</v>
       </c>
       <c r="D547" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E547" s="3">
+        <v>63.7</v>
+      </c>
+      <c r="F547" s="3">
+        <v>68.6</v>
+      </c>
+      <c r="G547" s="3">
+        <v>75.95</v>
+      </c>
+      <c r="H547" s="3" t="s">
+        <v>2168</v>
+      </c>
+      <c r="I547" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J547" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="548" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A548" s="1" t="s">
-        <v>2159</v>
+        <v>2169</v>
       </c>
       <c r="B548" s="1" t="s">
-        <v>2160</v>
+        <v>2170</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>2161</v>
+        <v>2171</v>
       </c>
       <c r="D548" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E548" s="3">
+        <v>63.7</v>
+      </c>
+      <c r="F548" s="3">
+        <v>68.6</v>
+      </c>
+      <c r="G548" s="3">
+        <v>75.95</v>
+      </c>
+      <c r="H548" s="3" t="s">
+        <v>2172</v>
+      </c>
+      <c r="I548" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J548" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="549" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A549" s="1" t="s">
-        <v>2163</v>
+        <v>2173</v>
       </c>
       <c r="B549" s="1" t="s">
-        <v>2164</v>
+        <v>2174</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>2165</v>
+        <v>2175</v>
       </c>
       <c r="D549" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E549" s="3">
+        <v>63.7</v>
+      </c>
+      <c r="F549" s="3">
+        <v>68.6</v>
+      </c>
+      <c r="G549" s="3">
+        <v>75.95</v>
+      </c>
+      <c r="H549" s="3" t="s">
+        <v>2176</v>
+      </c>
+      <c r="I549" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J549" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="550" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A550" s="1" t="s">
-        <v>2167</v>
+        <v>1972</v>
       </c>
       <c r="B550" s="1" t="s">
-        <v>2168</v>
+        <v>1973</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>2169</v>
+        <v>2177</v>
       </c>
       <c r="D550" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E550" s="3">
+        <v>89.22</v>
+      </c>
+      <c r="F550" s="3">
+        <v>96.09</v>
+      </c>
+      <c r="G550" s="3">
+        <v>106.38</v>
+      </c>
+      <c r="H550" s="3" t="s">
+        <v>2178</v>
+      </c>
+      <c r="I550" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J550" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="551" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A551" s="1" t="s">
-        <v>2171</v>
+        <v>2179</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>2172</v>
+        <v>2180</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>2173</v>
+        <v>2181</v>
       </c>
       <c r="D551" s="1" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E551" s="3">
+        <v>89.22</v>
+      </c>
+      <c r="F551" s="3">
+        <v>96.09</v>
+      </c>
+      <c r="G551" s="3">
+        <v>106.38</v>
+      </c>
+      <c r="H551" s="3" t="s">
+        <v>2182</v>
+      </c>
+      <c r="I551" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J551" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="552" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A552" s="1" t="s">
-        <v>2175</v>
+        <v>2183</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>2176</v>
+        <v>2184</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>2176</v>
+        <v>2185</v>
       </c>
       <c r="D552" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>14</v>
+      </c>
+      <c r="E552" s="3">
+        <v>45.5</v>
+      </c>
+      <c r="F552" s="3">
+        <v>49</v>
+      </c>
+      <c r="G552" s="3">
+        <v>54.25</v>
+      </c>
+      <c r="H552" s="3" t="s">
+        <v>2186</v>
+      </c>
+      <c r="I552" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J552" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="553" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A553" s="1" t="s">
-        <v>2179</v>
+        <v>2187</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>2180</v>
+        <v>2188</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>2181</v>
+        <v>2189</v>
       </c>
       <c r="D553" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E553" s="3">
+        <v>194.37</v>
+      </c>
+      <c r="F553" s="3">
+        <v>209.32</v>
+      </c>
+      <c r="G553" s="3">
+        <v>231.75</v>
+      </c>
+      <c r="H553" s="3" t="s">
+        <v>2190</v>
+      </c>
+      <c r="I553" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J553" s="3" t="s">
+        <v>1113</v>
       </c>
     </row>
     <row r="554" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A554" s="1" t="s">
-        <v>2183</v>
+        <v>2191</v>
       </c>
       <c r="B554" s="1" t="s">
-        <v>2184</v>
+        <v>2192</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>2185</v>
+        <v>1969</v>
       </c>
       <c r="D554" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E554" s="3">
+        <v>58.56</v>
+      </c>
+      <c r="F554" s="3">
+        <v>63.06</v>
+      </c>
+      <c r="G554" s="3">
+        <v>69.82</v>
+      </c>
+      <c r="H554" s="3" t="s">
+        <v>2193</v>
+      </c>
+      <c r="I554" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J554" s="3" t="s">
+        <v>897</v>
       </c>
     </row>
     <row r="555" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A555" s="1" t="s">
-        <v>2187</v>
+        <v>2194</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>2188</v>
+        <v>2195</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>2189</v>
+        <v>1969</v>
       </c>
       <c r="D555" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2191</v>
+        <v>14</v>
+      </c>
+      <c r="E555" s="3">
+        <v>115.42</v>
+      </c>
+      <c r="F555" s="3">
+        <v>124.3</v>
+      </c>
+      <c r="G555" s="3">
+        <v>137.61</v>
+      </c>
+      <c r="H555" s="3" t="s">
+        <v>2196</v>
+      </c>
+      <c r="I555" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J555" s="3" t="s">
+        <v>2086</v>
       </c>
     </row>
     <row r="556" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A556" s="1" t="s">
-        <v>2192</v>
+        <v>2197</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>2193</v>
+        <v>2198</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>2194</v>
+        <v>2199</v>
       </c>
       <c r="D556" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E556" s="3">
+        <v>161.01</v>
+      </c>
+      <c r="F556" s="3">
+        <v>173.39</v>
+      </c>
+      <c r="G556" s="3">
+        <v>191.97</v>
+      </c>
+      <c r="H556" s="3" t="s">
+        <v>2200</v>
+      </c>
+      <c r="I556" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J556" s="3" t="s">
+        <v>897</v>
       </c>
     </row>
     <row r="557" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A557" s="1" t="s">
-        <v>2196</v>
+        <v>2201</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>2197</v>
+        <v>2202</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>2198</v>
+        <v>2203</v>
       </c>
       <c r="D557" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E557" s="3">
+        <v>161.01</v>
+      </c>
+      <c r="F557" s="3">
+        <v>173.39</v>
+      </c>
+      <c r="G557" s="3">
+        <v>191.97</v>
+      </c>
+      <c r="H557" s="3" t="s">
+        <v>2204</v>
+      </c>
+      <c r="I557" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J557" s="3" t="s">
+        <v>1975</v>
       </c>
     </row>
     <row r="558" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A558" s="1" t="s">
-        <v>2200</v>
+        <v>2205</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>2201</v>
+        <v>2206</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>2202</v>
+        <v>2207</v>
       </c>
       <c r="D558" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>92</v>
+        <v>14</v>
+      </c>
+      <c r="E558" s="3">
+        <v>161.01</v>
+      </c>
+      <c r="F558" s="3">
+        <v>173.39</v>
+      </c>
+      <c r="G558" s="3">
+        <v>191.97</v>
+      </c>
+      <c r="H558" s="3" t="s">
+        <v>2208</v>
+      </c>
+      <c r="I558" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J558" s="3" t="s">
+        <v>897</v>
       </c>
     </row>
     <row r="559" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A559" s="1" t="s">
-        <v>2204</v>
+        <v>2209</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>2205</v>
+        <v>2210</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>2206</v>
+        <v>1969</v>
       </c>
       <c r="D559" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2191</v>
+        <v>14</v>
+      </c>
+      <c r="E559" s="3">
+        <v>249.94</v>
+      </c>
+      <c r="F559" s="3">
+        <v>269.17</v>
+      </c>
+      <c r="G559" s="3">
+        <v>298.01</v>
+      </c>
+      <c r="H559" s="3" t="s">
+        <v>2211</v>
+      </c>
+      <c r="I559" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J559" s="3" t="s">
+        <v>1113</v>
       </c>
     </row>
     <row r="560" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A560" s="1" t="s">
-        <v>2208</v>
+        <v>2212</v>
       </c>
       <c r="B560" s="1" t="s">
-        <v>2209</v>
+        <v>2213</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>2210</v>
+        <v>2214</v>
       </c>
       <c r="D560" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2191</v>
+        <v>14</v>
+      </c>
+      <c r="E560" s="3">
+        <v>249.94</v>
+      </c>
+      <c r="F560" s="3">
+        <v>269.17</v>
+      </c>
+      <c r="G560" s="3">
+        <v>298.01</v>
+      </c>
+      <c r="H560" s="3" t="s">
+        <v>2215</v>
+      </c>
+      <c r="I560" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J560" s="3" t="s">
+        <v>1971</v>
       </c>
     </row>
     <row r="561" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A561" s="1" t="s">
-        <v>2212</v>
+        <v>2216</v>
       </c>
       <c r="B561" s="1" t="s">
-        <v>2213</v>
+        <v>2217</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>2206</v>
+        <v>1969</v>
       </c>
       <c r="D561" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2191</v>
+        <v>14</v>
+      </c>
+      <c r="E561" s="3">
+        <v>249.94</v>
+      </c>
+      <c r="F561" s="3">
+        <v>269.17</v>
+      </c>
+      <c r="G561" s="3">
+        <v>298.01</v>
+      </c>
+      <c r="H561" s="3" t="s">
+        <v>2218</v>
+      </c>
+      <c r="I561" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J561" s="3" t="s">
+        <v>1113</v>
       </c>
     </row>
     <row r="562" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A562" s="1" t="s">
-        <v>2215</v>
+        <v>2219</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>2216</v>
+        <v>2220</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>2217</v>
+        <v>1969</v>
       </c>
       <c r="D562" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2191</v>
+        <v>14</v>
+      </c>
+      <c r="E562" s="3">
+        <v>249.94</v>
+      </c>
+      <c r="F562" s="3">
+        <v>269.17</v>
+      </c>
+      <c r="G562" s="3">
+        <v>298.01</v>
+      </c>
+      <c r="H562" s="3" t="s">
+        <v>2221</v>
+      </c>
+      <c r="I562" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J562" s="3" t="s">
+        <v>1113</v>
       </c>
     </row>
     <row r="563" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A563" s="1" t="s">
-        <v>2219</v>
+        <v>2222</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>2220</v>
+        <v>2223</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>2206</v>
+        <v>1969</v>
       </c>
       <c r="D563" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2191</v>
+        <v>14</v>
+      </c>
+      <c r="E563" s="3">
+        <v>249.94</v>
+      </c>
+      <c r="F563" s="3">
+        <v>269.17</v>
+      </c>
+      <c r="G563" s="3">
+        <v>298.01</v>
+      </c>
+      <c r="H563" s="3" t="s">
+        <v>2224</v>
+      </c>
+      <c r="I563" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J563" s="3" t="s">
+        <v>1113</v>
       </c>
     </row>
     <row r="564" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A564" s="1" t="s">
-        <v>2222</v>
+        <v>2225</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>2223</v>
+        <v>2226</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>2224</v>
+        <v>2227</v>
       </c>
       <c r="D564" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2191</v>
+        <v>14</v>
+      </c>
+      <c r="E564" s="3">
+        <v>135.23</v>
+      </c>
+      <c r="F564" s="3">
+        <v>145.63</v>
+      </c>
+      <c r="G564" s="3">
+        <v>161.24</v>
+      </c>
+      <c r="H564" s="3" t="s">
+        <v>2228</v>
+      </c>
+      <c r="I564" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J564" s="3" t="s">
+        <v>1113</v>
       </c>
     </row>
     <row r="565" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A565" s="1" t="s">
-        <v>2226</v>
+        <v>2229</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>2227</v>
+        <v>2230</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>2206</v>
+        <v>2231</v>
       </c>
       <c r="D565" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2191</v>
+        <v>14</v>
+      </c>
+      <c r="E565" s="3">
+        <v>148.32</v>
+      </c>
+      <c r="F565" s="3">
+        <v>159.73</v>
+      </c>
+      <c r="G565" s="3">
+        <v>176.84</v>
+      </c>
+      <c r="H565" s="3" t="s">
+        <v>2232</v>
+      </c>
+      <c r="I565" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J565" s="3" t="s">
+        <v>1113</v>
       </c>
     </row>
     <row r="566" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A566" s="1" t="s">
-        <v>2229</v>
+        <v>2233</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>2230</v>
+        <v>2234</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>2231</v>
+        <v>2235</v>
       </c>
       <c r="D566" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2191</v>
+        <v>14</v>
+      </c>
+      <c r="E566" s="3">
+        <v>210.75</v>
+      </c>
+      <c r="F566" s="3">
+        <v>226.96</v>
+      </c>
+      <c r="G566" s="3">
+        <v>251.28</v>
+      </c>
+      <c r="H566" s="3" t="s">
+        <v>2236</v>
+      </c>
+      <c r="I566" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J566" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="567" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A567" s="1" t="s">
-        <v>2233</v>
+        <v>2237</v>
       </c>
       <c r="B567" s="1" t="s">
-        <v>2234</v>
+        <v>2238</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>2206</v>
+        <v>2239</v>
       </c>
       <c r="D567" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2191</v>
+        <v>14</v>
+      </c>
+      <c r="E567" s="3">
+        <v>272.32</v>
+      </c>
+      <c r="F567" s="3">
+        <v>293.26</v>
+      </c>
+      <c r="G567" s="3">
+        <v>324.68</v>
+      </c>
+      <c r="H567" s="3" t="s">
+        <v>2240</v>
+      </c>
+      <c r="I567" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J567" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="568" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A568" s="1" t="s">
-        <v>2236</v>
+        <v>2241</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>2237</v>
+        <v>2242</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>2206</v>
+        <v>2243</v>
       </c>
       <c r="D568" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2191</v>
+        <v>14</v>
+      </c>
+      <c r="E568" s="3">
+        <v>228.73</v>
+      </c>
+      <c r="F568" s="3">
+        <v>246.32</v>
+      </c>
+      <c r="G568" s="3">
+        <v>272.71</v>
+      </c>
+      <c r="H568" s="3" t="s">
+        <v>2244</v>
+      </c>
+      <c r="I568" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J568" s="3" t="s">
+        <v>1014</v>
       </c>
     </row>
     <row r="569" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A569" s="1" t="s">
-        <v>2239</v>
+        <v>2245</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>2240</v>
+        <v>2246</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>2206</v>
+        <v>2247</v>
       </c>
       <c r="D569" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2191</v>
+        <v>14</v>
+      </c>
+      <c r="E569" s="3">
+        <v>32.5</v>
+      </c>
+      <c r="F569" s="3">
+        <v>35</v>
+      </c>
+      <c r="G569" s="3">
+        <v>38.75</v>
+      </c>
+      <c r="H569" s="3" t="s">
+        <v>2248</v>
+      </c>
+      <c r="I569" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J569" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="570" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A570" s="1" t="s">
-        <v>2242</v>
+        <v>2249</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>2243</v>
+        <v>2250</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>2244</v>
+        <v>2251</v>
       </c>
       <c r="D570" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2191</v>
+        <v>14</v>
+      </c>
+      <c r="E570" s="3">
+        <v>39</v>
+      </c>
+      <c r="F570" s="3">
+        <v>42</v>
+      </c>
+      <c r="G570" s="3">
+        <v>46.5</v>
+      </c>
+      <c r="H570" s="3" t="s">
+        <v>2252</v>
+      </c>
+      <c r="I570" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J570" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="571" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A571" s="1" t="s">
-        <v>2246</v>
+        <v>2253</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>2247</v>
+        <v>2254</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>2248</v>
+        <v>2255</v>
       </c>
       <c r="D571" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2191</v>
+        <v>14</v>
+      </c>
+      <c r="E571" s="3">
+        <v>26</v>
+      </c>
+      <c r="F571" s="3">
+        <v>28</v>
+      </c>
+      <c r="G571" s="3">
+        <v>31</v>
+      </c>
+      <c r="H571" s="3" t="s">
+        <v>2256</v>
+      </c>
+      <c r="I571" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J571" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="572" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A572" s="1" t="s">
-        <v>2250</v>
+        <v>2257</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>2251</v>
+        <v>2258</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>2252</v>
+        <v>2259</v>
       </c>
       <c r="D572" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2191</v>
+        <v>14</v>
+      </c>
+      <c r="E572" s="3">
+        <v>26</v>
+      </c>
+      <c r="F572" s="3">
+        <v>28</v>
+      </c>
+      <c r="G572" s="3">
+        <v>31</v>
+      </c>
+      <c r="H572" s="3" t="s">
+        <v>2260</v>
+      </c>
+      <c r="I572" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J572" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="573" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A573" s="1" t="s">
-        <v>2254</v>
+        <v>2261</v>
       </c>
       <c r="B573" s="1" t="s">
-        <v>2255</v>
+        <v>2262</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>2256</v>
+        <v>2263</v>
       </c>
       <c r="D573" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2191</v>
+        <v>14</v>
+      </c>
+      <c r="E573" s="3">
+        <v>19.5</v>
+      </c>
+      <c r="F573" s="3">
+        <v>21</v>
+      </c>
+      <c r="G573" s="3">
+        <v>23.25</v>
+      </c>
+      <c r="H573" s="3" t="s">
+        <v>2264</v>
+      </c>
+      <c r="I573" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J573" s="3" t="s">
+        <v>1122</v>
       </c>
     </row>
     <row r="574" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
       <c r="A574" s="1" t="s">
-        <v>2258</v>
+        <v>2265</v>
       </c>
       <c r="B574" s="1" t="s">
-        <v>2259</v>
+        <v>2266</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>2206</v>
+        <v>2267</v>
       </c>
       <c r="D574" s="1" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>2191</v>
+        <v>14</v>
+      </c>
+      <c r="E574" s="3">
+        <v>22.1</v>
+      </c>
+      <c r="F574" s="3">
+        <v>23.8</v>
+      </c>
+      <c r="G574" s="3">
+        <v>26.35</v>
+      </c>
+      <c r="H574" s="3" t="s">
+        <v>2268</v>
+      </c>
+      <c r="I574" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J574" s="3" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="575" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A575" s="1" t="s">
+        <v>2269</v>
+      </c>
+      <c r="B575" s="1" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C575" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E575" s="3">
+        <v>22.1</v>
+      </c>
+      <c r="F575" s="3">
+        <v>23.8</v>
+      </c>
+      <c r="G575" s="3">
+        <v>26.35</v>
+      </c>
+      <c r="H575" s="3" t="s">
+        <v>2272</v>
+      </c>
+      <c r="I575" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J575" s="3" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="576" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A576" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B576" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C576" s="1" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E576" s="3">
+        <v>22.1</v>
+      </c>
+      <c r="F576" s="3">
+        <v>23.8</v>
+      </c>
+      <c r="G576" s="3">
+        <v>26.35</v>
+      </c>
+      <c r="H576" s="3" t="s">
+        <v>2276</v>
+      </c>
+      <c r="I576" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J576" s="3" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="577" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A577" s="1" t="s">
+        <v>2277</v>
+      </c>
+      <c r="B577" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C577" s="1" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E577" s="3">
+        <v>40.96</v>
+      </c>
+      <c r="F577" s="3">
+        <v>44.1</v>
+      </c>
+      <c r="G577" s="3">
+        <v>48.83</v>
+      </c>
+      <c r="H577" s="3" t="s">
+        <v>2280</v>
+      </c>
+      <c r="I577" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J577" s="3" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="578" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A578" s="1" t="s">
+        <v>2281</v>
+      </c>
+      <c r="B578" s="1" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C578" s="1" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E578" s="3">
+        <v>26</v>
+      </c>
+      <c r="F578" s="3">
+        <v>28</v>
+      </c>
+      <c r="G578" s="3">
+        <v>31</v>
+      </c>
+      <c r="H578" s="3" t="s">
+        <v>2284</v>
+      </c>
+      <c r="I578" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J578" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="579" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A579" s="1" t="s">
+        <v>2285</v>
+      </c>
+      <c r="B579" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="C579" s="1" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E579" s="3">
+        <v>26</v>
+      </c>
+      <c r="F579" s="3">
+        <v>28</v>
+      </c>
+      <c r="G579" s="3">
+        <v>31</v>
+      </c>
+      <c r="H579" s="3" t="s">
+        <v>2288</v>
+      </c>
+      <c r="I579" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J579" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="580" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A580" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="B580" s="1" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C580" s="1" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E580" s="3">
+        <v>52</v>
+      </c>
+      <c r="F580" s="3">
+        <v>56</v>
+      </c>
+      <c r="G580" s="3">
+        <v>62</v>
+      </c>
+      <c r="H580" s="3" t="s">
+        <v>2292</v>
+      </c>
+      <c r="I580" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J580" s="3" t="s">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="581" spans="1:13" customHeight="1" ht="40" s="1" customFormat="1">
+      <c r="A581" s="1" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B581" s="1" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C581" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E581" s="3">
+        <v>63.7</v>
+      </c>
+      <c r="F581" s="3">
+        <v>68.6</v>
+      </c>
+      <c r="G581" s="3">
+        <v>75.95</v>
+      </c>
+      <c r="H581" s="3" t="s">
+        <v>2296</v>
+      </c>
+      <c r="I581" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="J581" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">